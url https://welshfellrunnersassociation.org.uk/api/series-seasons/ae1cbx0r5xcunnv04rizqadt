--- v1 (2026-04-02)
+++ v2 (2026-09-30)
@@ -1240,51 +1240,51 @@
       </c>
       <c r="J2" t="s">
         <v>18</v>
       </c>
       <c r="K2">
         <v>1</v>
       </c>
       <c r="L2">
         <v>160.28</v>
       </c>
       <c r="M2">
         <v>160.28</v>
       </c>
     </row>
     <row r="3" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3" t="s">
         <v>19</v>
       </c>
       <c r="C3" t="s">
         <v>20</v>
       </c>
       <c r="D3">
-        <v>2178</v>
+        <v>276</v>
       </c>
       <c r="E3" t="s">
         <v>21</v>
       </c>
       <c r="F3" t="s">
         <v>16</v>
       </c>
       <c r="G3" t="s">
         <v>17</v>
       </c>
       <c r="H3">
         <v>2</v>
       </c>
       <c r="I3" t="b">
         <v>1</v>
       </c>
       <c r="J3" t="s">
         <v>18</v>
       </c>
       <c r="K3">
         <v>1</v>
       </c>
       <c r="L3">
         <v>154.2</v>
       </c>
@@ -1322,51 +1322,51 @@
       </c>
       <c r="J4" t="s">
         <v>18</v>
       </c>
       <c r="K4">
         <v>1</v>
       </c>
       <c r="L4">
         <v>151.01</v>
       </c>
       <c r="M4">
         <v>151.01</v>
       </c>
     </row>
     <row r="5" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A5">
         <v>4</v>
       </c>
       <c r="B5" t="s">
         <v>25</v>
       </c>
       <c r="C5" t="s">
         <v>26</v>
       </c>
       <c r="D5">
-        <v>1783</v>
+        <v>433</v>
       </c>
       <c r="E5" t="s">
         <v>27</v>
       </c>
       <c r="F5" t="s">
         <v>28</v>
       </c>
       <c r="G5" t="s">
         <v>17</v>
       </c>
       <c r="H5">
         <v>1</v>
       </c>
       <c r="I5" t="b">
         <v>1</v>
       </c>
       <c r="J5" t="s">
         <v>18</v>
       </c>
       <c r="K5">
         <v>1</v>
       </c>
       <c r="L5">
         <v>149.78</v>
       </c>
@@ -1404,92 +1404,92 @@
       </c>
       <c r="J6" t="s">
         <v>18</v>
       </c>
       <c r="K6">
         <v>1</v>
       </c>
       <c r="L6">
         <v>145.78</v>
       </c>
       <c r="M6">
         <v>145.78</v>
       </c>
     </row>
     <row r="7" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7" t="s">
         <v>32</v>
       </c>
       <c r="C7" t="s">
         <v>33</v>
       </c>
       <c r="D7">
-        <v>2059</v>
+        <v>369</v>
       </c>
       <c r="E7" t="s">
         <v>15</v>
       </c>
       <c r="F7" t="s">
         <v>16</v>
       </c>
       <c r="G7" t="s">
         <v>17</v>
       </c>
       <c r="H7">
         <v>5</v>
       </c>
       <c r="I7" t="b">
         <v>1</v>
       </c>
       <c r="J7" t="s">
         <v>18</v>
       </c>
       <c r="K7">
         <v>1</v>
       </c>
       <c r="L7">
         <v>142.33</v>
       </c>
       <c r="M7">
         <v>142.33</v>
       </c>
     </row>
     <row r="8" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8" t="s">
         <v>34</v>
       </c>
       <c r="C8" t="s">
         <v>35</v>
       </c>
       <c r="D8">
-        <v>1397</v>
+        <v>192</v>
       </c>
       <c r="E8" t="s">
         <v>36</v>
       </c>
       <c r="F8" t="s">
         <v>16</v>
       </c>
       <c r="G8" t="s">
         <v>17</v>
       </c>
       <c r="H8">
         <v>6</v>
       </c>
       <c r="I8" t="b">
         <v>1</v>
       </c>
       <c r="J8" t="s">
         <v>18</v>
       </c>
       <c r="K8">
         <v>1</v>
       </c>
       <c r="L8">
         <v>141.7</v>
       </c>
@@ -1568,174 +1568,174 @@
       </c>
       <c r="J10" t="s">
         <v>18</v>
       </c>
       <c r="K10">
         <v>1</v>
       </c>
       <c r="L10">
         <v>135.67</v>
       </c>
       <c r="M10">
         <v>135.67</v>
       </c>
     </row>
     <row r="11" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11" t="s">
         <v>42</v>
       </c>
       <c r="C11" t="s">
         <v>43</v>
       </c>
       <c r="D11">
-        <v>2373</v>
+        <v>38</v>
       </c>
       <c r="E11" t="s">
         <v>44</v>
       </c>
       <c r="F11" t="s">
         <v>16</v>
       </c>
       <c r="G11" t="s">
         <v>17</v>
       </c>
       <c r="H11">
         <v>9</v>
       </c>
       <c r="I11" t="b">
         <v>1</v>
       </c>
       <c r="J11" t="s">
         <v>18</v>
       </c>
       <c r="K11">
         <v>1</v>
       </c>
       <c r="L11">
         <v>135.21</v>
       </c>
       <c r="M11">
         <v>135.21</v>
       </c>
     </row>
     <row r="12" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12" t="s">
         <v>45</v>
       </c>
       <c r="C12" t="s">
         <v>46</v>
       </c>
       <c r="D12">
-        <v>999</v>
+        <v>440</v>
       </c>
       <c r="E12" t="s">
         <v>24</v>
       </c>
       <c r="F12" t="s">
         <v>16</v>
       </c>
       <c r="G12" t="s">
         <v>17</v>
       </c>
       <c r="H12">
         <v>10</v>
       </c>
       <c r="I12" t="b">
         <v>1</v>
       </c>
       <c r="J12" t="s">
         <v>18</v>
       </c>
       <c r="K12">
         <v>1</v>
       </c>
       <c r="L12">
         <v>133.05</v>
       </c>
       <c r="M12">
         <v>133.05</v>
       </c>
     </row>
     <row r="13" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13" t="s">
         <v>47</v>
       </c>
       <c r="C13" t="s">
         <v>48</v>
       </c>
       <c r="D13">
-        <v>1580</v>
+        <v>292</v>
       </c>
       <c r="E13" t="s">
         <v>24</v>
       </c>
       <c r="F13" t="s">
         <v>16</v>
       </c>
       <c r="G13" t="s">
         <v>17</v>
       </c>
       <c r="H13">
         <v>11</v>
       </c>
       <c r="I13" t="b">
         <v>1</v>
       </c>
       <c r="J13" t="s">
         <v>18</v>
       </c>
       <c r="K13">
         <v>1</v>
       </c>
       <c r="L13">
         <v>132.68</v>
       </c>
       <c r="M13">
         <v>132.68</v>
       </c>
     </row>
     <row r="14" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14" t="s">
         <v>49</v>
       </c>
       <c r="C14" t="s">
         <v>50</v>
       </c>
       <c r="D14">
-        <v>996</v>
+        <v>155</v>
       </c>
       <c r="E14" t="s">
         <v>31</v>
       </c>
       <c r="F14" t="s">
         <v>51</v>
       </c>
       <c r="G14" t="s">
         <v>17</v>
       </c>
       <c r="H14">
         <v>1</v>
       </c>
       <c r="I14" t="b">
         <v>1</v>
       </c>
       <c r="J14" t="s">
         <v>18</v>
       </c>
       <c r="K14">
         <v>1</v>
       </c>
       <c r="L14">
         <v>132.05</v>
       </c>
@@ -1814,51 +1814,51 @@
       </c>
       <c r="J16" t="s">
         <v>18</v>
       </c>
       <c r="K16">
         <v>1</v>
       </c>
       <c r="L16">
         <v>129.89</v>
       </c>
       <c r="M16">
         <v>129.89</v>
       </c>
     </row>
     <row r="17" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17" t="s">
         <v>56</v>
       </c>
       <c r="C17" t="s">
         <v>57</v>
       </c>
       <c r="D17">
-        <v>1753</v>
+        <v>286</v>
       </c>
       <c r="E17" t="s">
         <v>24</v>
       </c>
       <c r="F17" t="s">
         <v>16</v>
       </c>
       <c r="G17" t="s">
         <v>58</v>
       </c>
       <c r="H17">
         <v>1</v>
       </c>
       <c r="I17" t="b">
         <v>1</v>
       </c>
       <c r="J17" t="s">
         <v>18</v>
       </c>
       <c r="K17">
         <v>1</v>
       </c>
       <c r="L17">
         <v>129.53</v>
       </c>
@@ -1896,215 +1896,215 @@
       </c>
       <c r="J18" t="s">
         <v>18</v>
       </c>
       <c r="K18">
         <v>1</v>
       </c>
       <c r="L18">
         <v>128.94</v>
       </c>
       <c r="M18">
         <v>128.94</v>
       </c>
     </row>
     <row r="19" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19" t="s">
         <v>62</v>
       </c>
       <c r="C19" t="s">
         <v>63</v>
       </c>
       <c r="D19">
-        <v>1184</v>
+        <v>563</v>
       </c>
       <c r="E19" t="s">
         <v>24</v>
       </c>
       <c r="F19" t="s">
         <v>51</v>
       </c>
       <c r="G19" t="s">
         <v>17</v>
       </c>
       <c r="H19">
         <v>5</v>
       </c>
       <c r="I19" t="b">
         <v>1</v>
       </c>
       <c r="J19" t="s">
         <v>18</v>
       </c>
       <c r="K19">
         <v>1</v>
       </c>
       <c r="L19">
         <v>126.87</v>
       </c>
       <c r="M19">
         <v>126.87</v>
       </c>
     </row>
     <row r="20" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="B20" t="s">
         <v>64</v>
       </c>
       <c r="C20" t="s">
         <v>65</v>
       </c>
       <c r="D20">
-        <v>1300</v>
+        <v>58</v>
       </c>
       <c r="E20" t="s">
         <v>66</v>
       </c>
       <c r="F20" t="s">
         <v>67</v>
       </c>
       <c r="G20" t="s">
         <v>58</v>
       </c>
       <c r="H20">
         <v>1</v>
       </c>
       <c r="I20" t="b">
         <v>1</v>
       </c>
       <c r="J20" t="s">
         <v>18</v>
       </c>
       <c r="K20">
         <v>1</v>
       </c>
       <c r="L20">
         <v>126.1</v>
       </c>
       <c r="M20">
         <v>126.1</v>
       </c>
     </row>
     <row r="21" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="B21" t="s">
         <v>68</v>
       </c>
       <c r="C21" t="s">
         <v>69</v>
       </c>
       <c r="D21">
-        <v>2339</v>
+        <v>44</v>
       </c>
       <c r="E21" t="s">
         <v>36</v>
       </c>
       <c r="F21" t="s">
         <v>28</v>
       </c>
       <c r="G21" t="s">
         <v>17</v>
       </c>
       <c r="H21">
         <v>2</v>
       </c>
       <c r="I21" t="b">
         <v>1</v>
       </c>
       <c r="J21" t="s">
         <v>18</v>
       </c>
       <c r="K21">
         <v>1</v>
       </c>
       <c r="L21">
         <v>124.16</v>
       </c>
       <c r="M21">
         <v>124.16</v>
       </c>
     </row>
     <row r="22" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22" t="s">
         <v>45</v>
       </c>
       <c r="C22" t="s">
         <v>70</v>
       </c>
       <c r="D22">
-        <v>1413</v>
+        <v>159</v>
       </c>
       <c r="E22" t="s">
         <v>24</v>
       </c>
       <c r="F22" t="s">
         <v>67</v>
       </c>
       <c r="G22" t="s">
         <v>17</v>
       </c>
       <c r="H22">
         <v>1</v>
       </c>
       <c r="I22" t="b">
         <v>1</v>
       </c>
       <c r="J22" t="s">
         <v>18</v>
       </c>
       <c r="K22">
         <v>1</v>
       </c>
       <c r="L22">
         <v>123.67</v>
       </c>
       <c r="M22">
         <v>123.67</v>
       </c>
     </row>
     <row r="23" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="B23" t="s">
         <v>62</v>
       </c>
       <c r="C23" t="s">
         <v>71</v>
       </c>
       <c r="D23">
-        <v>1169</v>
+        <v>89</v>
       </c>
       <c r="E23" t="s">
         <v>72</v>
       </c>
       <c r="F23" t="s">
         <v>51</v>
       </c>
       <c r="G23" t="s">
         <v>17</v>
       </c>
       <c r="H23">
         <v>6</v>
       </c>
       <c r="I23" t="b">
         <v>1</v>
       </c>
       <c r="J23" t="s">
         <v>18</v>
       </c>
       <c r="K23">
         <v>1</v>
       </c>
       <c r="L23">
         <v>123.16</v>
       </c>
@@ -2183,92 +2183,92 @@
       </c>
       <c r="J25" t="s">
         <v>18</v>
       </c>
       <c r="K25">
         <v>1</v>
       </c>
       <c r="L25">
         <v>121.3</v>
       </c>
       <c r="M25">
         <v>121.3</v>
       </c>
     </row>
     <row r="26" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="B26" t="s">
         <v>76</v>
       </c>
       <c r="C26" t="s">
         <v>77</v>
       </c>
       <c r="D26">
-        <v>1827</v>
+        <v>402</v>
       </c>
       <c r="E26" t="s">
         <v>78</v>
       </c>
       <c r="F26" t="s">
         <v>67</v>
       </c>
       <c r="G26" t="s">
         <v>17</v>
       </c>
       <c r="H26">
         <v>3</v>
       </c>
       <c r="I26" t="b">
         <v>1</v>
       </c>
       <c r="J26" t="s">
         <v>18</v>
       </c>
       <c r="K26">
         <v>1</v>
       </c>
       <c r="L26">
         <v>119.3</v>
       </c>
       <c r="M26">
         <v>119.3</v>
       </c>
     </row>
     <row r="27" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="B27" t="s">
         <v>79</v>
       </c>
       <c r="C27" t="s">
         <v>80</v>
       </c>
       <c r="D27">
-        <v>981</v>
+        <v>170</v>
       </c>
       <c r="E27" t="s">
         <v>24</v>
       </c>
       <c r="F27" t="s">
         <v>51</v>
       </c>
       <c r="G27" t="s">
         <v>58</v>
       </c>
       <c r="H27">
         <v>1</v>
       </c>
       <c r="I27" t="b">
         <v>1</v>
       </c>
       <c r="J27" t="s">
         <v>18</v>
       </c>
       <c r="K27">
         <v>1</v>
       </c>
       <c r="L27">
         <v>117.5</v>
       </c>
@@ -2347,297 +2347,297 @@
       </c>
       <c r="J29" t="s">
         <v>18</v>
       </c>
       <c r="K29">
         <v>1</v>
       </c>
       <c r="L29">
         <v>116.46</v>
       </c>
       <c r="M29">
         <v>116.46</v>
       </c>
     </row>
     <row r="30" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="B30" t="s">
         <v>85</v>
       </c>
       <c r="C30" t="s">
         <v>13</v>
       </c>
       <c r="D30">
-        <v>1666</v>
+        <v>309</v>
       </c>
       <c r="E30" t="s">
         <v>86</v>
       </c>
       <c r="F30" t="s">
         <v>67</v>
       </c>
       <c r="G30" t="s">
         <v>17</v>
       </c>
       <c r="H30">
         <v>5</v>
       </c>
       <c r="I30" t="b">
         <v>1</v>
       </c>
       <c r="J30" t="s">
         <v>18</v>
       </c>
       <c r="K30">
         <v>1</v>
       </c>
       <c r="L30">
         <v>116.29</v>
       </c>
       <c r="M30">
         <v>116.29</v>
       </c>
     </row>
     <row r="31" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A31">
         <v>30</v>
       </c>
       <c r="B31" t="s">
         <v>87</v>
       </c>
       <c r="C31" t="s">
         <v>88</v>
       </c>
       <c r="D31">
-        <v>1131</v>
+        <v>303</v>
       </c>
       <c r="E31" t="s">
         <v>27</v>
       </c>
       <c r="F31" t="s">
         <v>16</v>
       </c>
       <c r="G31" t="s">
         <v>58</v>
       </c>
       <c r="H31">
         <v>2</v>
       </c>
       <c r="I31" t="b">
         <v>1</v>
       </c>
       <c r="J31" t="s">
         <v>18</v>
       </c>
       <c r="K31">
         <v>1</v>
       </c>
       <c r="L31">
         <v>115.7</v>
       </c>
       <c r="M31">
         <v>115.7</v>
       </c>
     </row>
     <row r="32" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A32">
         <v>31</v>
       </c>
       <c r="B32" t="s">
         <v>89</v>
       </c>
       <c r="C32" t="s">
         <v>90</v>
       </c>
       <c r="D32">
-        <v>1093</v>
+        <v>337</v>
       </c>
       <c r="E32" t="s">
         <v>24</v>
       </c>
       <c r="F32" t="s">
         <v>67</v>
       </c>
       <c r="G32" t="s">
         <v>17</v>
       </c>
       <c r="H32">
         <v>6</v>
       </c>
       <c r="I32" t="b">
         <v>1</v>
       </c>
       <c r="J32" t="s">
         <v>18</v>
       </c>
       <c r="K32">
         <v>1</v>
       </c>
       <c r="L32">
         <v>115.41</v>
       </c>
       <c r="M32">
         <v>115.41</v>
       </c>
     </row>
     <row r="33" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A33">
         <v>32</v>
       </c>
       <c r="B33" t="s">
         <v>91</v>
       </c>
       <c r="C33" t="s">
         <v>92</v>
       </c>
       <c r="D33">
-        <v>1574</v>
+        <v>619</v>
       </c>
       <c r="E33" t="s">
         <v>93</v>
       </c>
       <c r="F33" t="s">
         <v>67</v>
       </c>
       <c r="G33" t="s">
         <v>58</v>
       </c>
       <c r="H33">
         <v>2</v>
       </c>
       <c r="I33" t="b">
         <v>1</v>
       </c>
       <c r="J33" t="s">
         <v>18</v>
       </c>
       <c r="K33">
         <v>1</v>
       </c>
       <c r="L33">
         <v>114.06</v>
       </c>
       <c r="M33">
         <v>114.06</v>
       </c>
     </row>
     <row r="34" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="B34" t="s">
         <v>94</v>
       </c>
       <c r="C34" t="s">
         <v>95</v>
       </c>
       <c r="D34">
-        <v>1223</v>
+        <v>43</v>
       </c>
       <c r="E34" t="s">
         <v>36</v>
       </c>
       <c r="F34" t="s">
         <v>51</v>
       </c>
       <c r="G34" t="s">
         <v>17</v>
       </c>
       <c r="H34">
         <v>7</v>
       </c>
       <c r="I34" t="b">
         <v>1</v>
       </c>
       <c r="J34" t="s">
         <v>18</v>
       </c>
       <c r="K34">
         <v>1</v>
       </c>
       <c r="L34">
         <v>109.69</v>
       </c>
       <c r="M34">
         <v>109.69</v>
       </c>
     </row>
     <row r="35" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A35">
         <v>34</v>
       </c>
       <c r="B35" t="s">
         <v>96</v>
       </c>
       <c r="C35" t="s">
         <v>97</v>
       </c>
       <c r="D35">
-        <v>2308</v>
+        <v>99</v>
       </c>
       <c r="E35" t="s">
         <v>98</v>
       </c>
       <c r="F35" t="s">
         <v>51</v>
       </c>
       <c r="G35" t="s">
         <v>17</v>
       </c>
       <c r="H35">
         <v>8</v>
       </c>
       <c r="I35" t="b">
         <v>1</v>
       </c>
       <c r="J35" t="s">
         <v>18</v>
       </c>
       <c r="K35">
         <v>1</v>
       </c>
       <c r="L35">
         <v>109.31</v>
       </c>
       <c r="M35">
         <v>109.31</v>
       </c>
     </row>
     <row r="36" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A36">
         <v>35</v>
       </c>
       <c r="B36" t="s">
         <v>94</v>
       </c>
       <c r="C36" t="s">
         <v>99</v>
       </c>
       <c r="D36">
-        <v>2350</v>
+        <v>336</v>
       </c>
       <c r="E36" t="s">
         <v>18</v>
       </c>
       <c r="F36" t="s">
         <v>67</v>
       </c>
       <c r="G36" t="s">
         <v>17</v>
       </c>
       <c r="H36">
         <v>7</v>
       </c>
       <c r="I36" t="b">
         <v>1</v>
       </c>
       <c r="J36" t="s">
         <v>18</v>
       </c>
       <c r="K36">
         <v>1</v>
       </c>
       <c r="L36">
         <v>108.02</v>
       </c>
@@ -2716,51 +2716,51 @@
       </c>
       <c r="J38" t="s">
         <v>18</v>
       </c>
       <c r="K38">
         <v>1</v>
       </c>
       <c r="L38">
         <v>104.53</v>
       </c>
       <c r="M38">
         <v>104.53</v>
       </c>
     </row>
     <row r="39" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A39">
         <v>38</v>
       </c>
       <c r="B39" t="s">
         <v>105</v>
       </c>
       <c r="C39" t="s">
         <v>106</v>
       </c>
       <c r="D39">
-        <v>2484</v>
+        <v>39</v>
       </c>
       <c r="E39" t="s">
         <v>107</v>
       </c>
       <c r="F39" t="s">
         <v>51</v>
       </c>
       <c r="G39" t="s">
         <v>17</v>
       </c>
       <c r="H39">
         <v>9</v>
       </c>
       <c r="I39" t="b">
         <v>1</v>
       </c>
       <c r="J39" t="s">
         <v>18</v>
       </c>
       <c r="K39">
         <v>1</v>
       </c>
       <c r="L39">
         <v>103.89</v>
       </c>
@@ -2880,51 +2880,51 @@
       </c>
       <c r="J42" t="s">
         <v>18</v>
       </c>
       <c r="K42">
         <v>1</v>
       </c>
       <c r="L42">
         <v>99.45</v>
       </c>
       <c r="M42">
         <v>99.45</v>
       </c>
     </row>
     <row r="43" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A43">
         <v>42</v>
       </c>
       <c r="B43" t="s">
         <v>116</v>
       </c>
       <c r="C43" t="s">
         <v>117</v>
       </c>
       <c r="D43">
-        <v>768</v>
+        <v>178</v>
       </c>
       <c r="E43" t="s">
         <v>27</v>
       </c>
       <c r="F43" t="s">
         <v>102</v>
       </c>
       <c r="G43" t="s">
         <v>17</v>
       </c>
       <c r="H43">
         <v>2</v>
       </c>
       <c r="I43" t="b">
         <v>1</v>
       </c>
       <c r="J43" t="s">
         <v>18</v>
       </c>
       <c r="K43">
         <v>1</v>
       </c>
       <c r="L43">
         <v>98.49</v>
       </c>
@@ -2962,297 +2962,297 @@
       </c>
       <c r="J44" t="s">
         <v>18</v>
       </c>
       <c r="K44">
         <v>1</v>
       </c>
       <c r="L44">
         <v>97.92</v>
       </c>
       <c r="M44">
         <v>97.92</v>
       </c>
     </row>
     <row r="45" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A45">
         <v>44</v>
       </c>
       <c r="B45" t="s">
         <v>119</v>
       </c>
       <c r="C45" t="s">
         <v>120</v>
       </c>
       <c r="D45">
-        <v>2118</v>
+        <v>40</v>
       </c>
       <c r="E45" t="s">
         <v>24</v>
       </c>
       <c r="F45" t="s">
         <v>102</v>
       </c>
       <c r="G45" t="s">
         <v>58</v>
       </c>
       <c r="H45">
         <v>1</v>
       </c>
       <c r="I45" t="b">
         <v>1</v>
       </c>
       <c r="J45" t="s">
         <v>18</v>
       </c>
       <c r="K45">
         <v>1</v>
       </c>
       <c r="L45">
         <v>97.78</v>
       </c>
       <c r="M45">
         <v>97.78</v>
       </c>
     </row>
     <row r="46" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A46">
         <v>45</v>
       </c>
       <c r="B46" t="s">
         <v>47</v>
       </c>
       <c r="C46" t="s">
         <v>121</v>
       </c>
       <c r="D46">
-        <v>2322</v>
+        <v>167</v>
       </c>
       <c r="E46" t="s">
         <v>18</v>
       </c>
       <c r="F46" t="s">
         <v>67</v>
       </c>
       <c r="G46" t="s">
         <v>17</v>
       </c>
       <c r="H46">
         <v>10</v>
       </c>
       <c r="I46" t="b">
         <v>1</v>
       </c>
       <c r="J46" t="s">
         <v>18</v>
       </c>
       <c r="K46">
         <v>1</v>
       </c>
       <c r="L46">
         <v>97.26</v>
       </c>
       <c r="M46">
         <v>97.26</v>
       </c>
     </row>
     <row r="47" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A47">
         <v>46</v>
       </c>
       <c r="B47" t="s">
         <v>122</v>
       </c>
       <c r="C47" t="s">
         <v>123</v>
       </c>
       <c r="D47">
-        <v>1446</v>
+        <v>401</v>
       </c>
       <c r="E47" t="s">
         <v>36</v>
       </c>
       <c r="F47" t="s">
         <v>51</v>
       </c>
       <c r="G47" t="s">
         <v>58</v>
       </c>
       <c r="H47">
         <v>3</v>
       </c>
       <c r="I47" t="b">
         <v>1</v>
       </c>
       <c r="J47" t="s">
         <v>18</v>
       </c>
       <c r="K47">
         <v>1</v>
       </c>
       <c r="L47">
         <v>96.02</v>
       </c>
       <c r="M47">
         <v>96.02</v>
       </c>
     </row>
     <row r="48" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A48">
         <v>47</v>
       </c>
       <c r="B48" t="s">
         <v>124</v>
       </c>
       <c r="C48" t="s">
         <v>125</v>
       </c>
       <c r="D48">
-        <v>2210</v>
+        <v>16</v>
       </c>
       <c r="E48" t="s">
         <v>126</v>
       </c>
       <c r="F48" t="s">
         <v>16</v>
       </c>
       <c r="G48" t="s">
         <v>17</v>
       </c>
       <c r="H48">
         <v>15</v>
       </c>
       <c r="I48" t="b">
         <v>1</v>
       </c>
       <c r="J48" t="s">
         <v>18</v>
       </c>
       <c r="K48">
         <v>1</v>
       </c>
       <c r="L48">
         <v>95.88</v>
       </c>
       <c r="M48">
         <v>95.88</v>
       </c>
     </row>
     <row r="49" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A49">
         <v>48</v>
       </c>
       <c r="B49" t="s">
         <v>127</v>
       </c>
       <c r="C49" t="s">
         <v>128</v>
       </c>
       <c r="D49">
-        <v>1506</v>
+        <v>124</v>
       </c>
       <c r="E49" t="s">
         <v>129</v>
       </c>
       <c r="F49" t="s">
         <v>102</v>
       </c>
       <c r="G49" t="s">
         <v>58</v>
       </c>
       <c r="H49">
         <v>2</v>
       </c>
       <c r="I49" t="b">
         <v>1</v>
       </c>
       <c r="J49" t="s">
         <v>18</v>
       </c>
       <c r="K49">
         <v>1</v>
       </c>
       <c r="L49">
         <v>95.29</v>
       </c>
       <c r="M49">
         <v>95.29</v>
       </c>
     </row>
     <row r="50" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A50">
         <v>49</v>
       </c>
       <c r="B50" t="s">
         <v>116</v>
       </c>
       <c r="C50" t="s">
         <v>130</v>
       </c>
       <c r="D50">
-        <v>2214</v>
+        <v>458</v>
       </c>
       <c r="E50" t="s">
         <v>131</v>
       </c>
       <c r="F50" t="s">
         <v>67</v>
       </c>
       <c r="G50" t="s">
         <v>17</v>
       </c>
       <c r="H50">
         <v>11</v>
       </c>
       <c r="I50" t="b">
         <v>1</v>
       </c>
       <c r="J50" t="s">
         <v>18</v>
       </c>
       <c r="K50">
         <v>1</v>
       </c>
       <c r="L50">
         <v>94.81</v>
       </c>
       <c r="M50">
         <v>94.81</v>
       </c>
     </row>
     <row r="51" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A51">
         <v>50</v>
       </c>
       <c r="B51" t="s">
         <v>132</v>
       </c>
       <c r="C51" t="s">
         <v>130</v>
       </c>
       <c r="D51">
-        <v>2475</v>
+        <v>299</v>
       </c>
       <c r="E51" t="s">
         <v>36</v>
       </c>
       <c r="F51" t="s">
         <v>51</v>
       </c>
       <c r="G51" t="s">
         <v>17</v>
       </c>
       <c r="H51">
         <v>11</v>
       </c>
       <c r="I51" t="b">
         <v>1</v>
       </c>
       <c r="J51" t="s">
         <v>18</v>
       </c>
       <c r="K51">
         <v>1</v>
       </c>
       <c r="L51">
         <v>94.64</v>
       </c>
@@ -3290,338 +3290,338 @@
       </c>
       <c r="J52" t="s">
         <v>18</v>
       </c>
       <c r="K52">
         <v>1</v>
       </c>
       <c r="L52">
         <v>94.42</v>
       </c>
       <c r="M52">
         <v>94.42</v>
       </c>
     </row>
     <row r="53" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A53">
         <v>52</v>
       </c>
       <c r="B53" t="s">
         <v>135</v>
       </c>
       <c r="C53" t="s">
         <v>136</v>
       </c>
       <c r="D53">
-        <v>2047</v>
+        <v>81</v>
       </c>
       <c r="E53" t="s">
         <v>24</v>
       </c>
       <c r="F53" t="s">
         <v>51</v>
       </c>
       <c r="G53" t="s">
         <v>17</v>
       </c>
       <c r="H53">
         <v>12</v>
       </c>
       <c r="I53" t="b">
         <v>1</v>
       </c>
       <c r="J53" t="s">
         <v>18</v>
       </c>
       <c r="K53">
         <v>1</v>
       </c>
       <c r="L53">
         <v>94.34</v>
       </c>
       <c r="M53">
         <v>94.34</v>
       </c>
     </row>
     <row r="54" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A54">
         <v>53</v>
       </c>
       <c r="B54" t="s">
         <v>137</v>
       </c>
       <c r="C54" t="s">
         <v>138</v>
       </c>
       <c r="D54">
-        <v>250</v>
+        <v>156</v>
       </c>
       <c r="E54" t="s">
         <v>31</v>
       </c>
       <c r="F54" t="s">
         <v>102</v>
       </c>
       <c r="G54" t="s">
         <v>58</v>
       </c>
       <c r="H54">
         <v>3</v>
       </c>
       <c r="I54" t="b">
         <v>1</v>
       </c>
       <c r="J54" t="s">
         <v>18</v>
       </c>
       <c r="K54">
         <v>1</v>
       </c>
       <c r="L54">
         <v>88.69</v>
       </c>
       <c r="M54">
         <v>88.69</v>
       </c>
     </row>
     <row r="55" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A55">
         <v>54</v>
       </c>
       <c r="B55" t="s">
         <v>139</v>
       </c>
       <c r="C55" t="s">
         <v>140</v>
       </c>
       <c r="D55">
-        <v>1299</v>
+        <v>226</v>
       </c>
       <c r="E55" t="s">
         <v>141</v>
       </c>
       <c r="F55" t="s">
         <v>142</v>
       </c>
       <c r="G55" t="s">
         <v>17</v>
       </c>
       <c r="H55">
         <v>1</v>
       </c>
       <c r="I55" t="b">
         <v>1</v>
       </c>
       <c r="J55" t="s">
         <v>18</v>
       </c>
       <c r="K55">
         <v>1</v>
       </c>
       <c r="L55">
         <v>88.58</v>
       </c>
       <c r="M55">
         <v>88.58</v>
       </c>
     </row>
     <row r="56" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A56">
         <v>55</v>
       </c>
       <c r="B56" t="s">
         <v>143</v>
       </c>
       <c r="C56" t="s">
         <v>144</v>
       </c>
       <c r="D56">
-        <v>2364</v>
+        <v>84</v>
       </c>
       <c r="E56" t="s">
         <v>145</v>
       </c>
       <c r="F56" t="s">
         <v>16</v>
       </c>
       <c r="G56" t="s">
         <v>17</v>
       </c>
       <c r="H56">
         <v>16</v>
       </c>
       <c r="I56" t="b">
         <v>1</v>
       </c>
       <c r="J56" t="s">
         <v>18</v>
       </c>
       <c r="K56">
         <v>1</v>
       </c>
       <c r="L56">
         <v>84.65</v>
       </c>
       <c r="M56">
         <v>84.65</v>
       </c>
     </row>
     <row r="57" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A57">
         <v>56</v>
       </c>
       <c r="B57" t="s">
         <v>146</v>
       </c>
       <c r="C57" t="s">
         <v>147</v>
       </c>
       <c r="D57">
-        <v>881</v>
+        <v>1</v>
       </c>
       <c r="E57" t="s">
         <v>27</v>
       </c>
       <c r="F57" t="s">
         <v>102</v>
       </c>
       <c r="G57" t="s">
         <v>17</v>
       </c>
       <c r="H57">
         <v>3</v>
       </c>
       <c r="I57" t="b">
         <v>1</v>
       </c>
       <c r="J57" t="s">
         <v>18</v>
       </c>
       <c r="K57">
         <v>1</v>
       </c>
       <c r="L57">
         <v>83.92</v>
       </c>
       <c r="M57">
         <v>83.92</v>
       </c>
     </row>
     <row r="58" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A58">
         <v>57</v>
       </c>
       <c r="B58" t="s">
         <v>148</v>
       </c>
       <c r="C58" t="s">
         <v>149</v>
       </c>
       <c r="D58">
-        <v>1957</v>
+        <v>30</v>
       </c>
       <c r="E58" t="s">
         <v>24</v>
       </c>
       <c r="F58" t="s">
         <v>102</v>
       </c>
       <c r="G58" t="s">
         <v>58</v>
       </c>
       <c r="H58">
         <v>4</v>
       </c>
       <c r="I58" t="b">
         <v>1</v>
       </c>
       <c r="J58" t="s">
         <v>18</v>
       </c>
       <c r="K58">
         <v>1</v>
       </c>
       <c r="L58">
         <v>83.46</v>
       </c>
       <c r="M58">
         <v>83.46</v>
       </c>
     </row>
     <row r="59" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A59">
         <v>58</v>
       </c>
       <c r="B59" t="s">
         <v>150</v>
       </c>
       <c r="C59" t="s">
         <v>151</v>
       </c>
       <c r="D59">
-        <v>631</v>
+        <v>83</v>
       </c>
       <c r="E59" t="s">
         <v>24</v>
       </c>
       <c r="F59" t="s">
         <v>102</v>
       </c>
       <c r="G59" t="s">
         <v>17</v>
       </c>
       <c r="H59">
         <v>4</v>
       </c>
       <c r="I59" t="b">
         <v>1</v>
       </c>
       <c r="J59" t="s">
         <v>18</v>
       </c>
       <c r="K59">
         <v>1</v>
       </c>
       <c r="L59">
         <v>83.07</v>
       </c>
       <c r="M59">
         <v>83.07</v>
       </c>
     </row>
     <row r="60" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A60">
         <v>59</v>
       </c>
       <c r="B60" t="s">
         <v>152</v>
       </c>
       <c r="C60" t="s">
         <v>153</v>
       </c>
       <c r="D60">
-        <v>1011</v>
+        <v>646</v>
       </c>
       <c r="E60" t="s">
         <v>24</v>
       </c>
       <c r="F60" t="s">
         <v>51</v>
       </c>
       <c r="G60" t="s">
         <v>58</v>
       </c>
       <c r="H60">
         <v>4</v>
       </c>
       <c r="I60" t="b">
         <v>1</v>
       </c>
       <c r="J60" t="s">
         <v>18</v>
       </c>
       <c r="K60">
         <v>1</v>
       </c>
       <c r="L60">
         <v>81.51</v>
       </c>
@@ -3659,133 +3659,133 @@
       </c>
       <c r="J61" t="s">
         <v>18</v>
       </c>
       <c r="K61">
         <v>1</v>
       </c>
       <c r="L61">
         <v>81.35</v>
       </c>
       <c r="M61">
         <v>81.35</v>
       </c>
     </row>
     <row r="62" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A62">
         <v>61</v>
       </c>
       <c r="B62" t="s">
         <v>156</v>
       </c>
       <c r="C62" t="s">
         <v>112</v>
       </c>
       <c r="D62">
-        <v>662</v>
+        <v>249</v>
       </c>
       <c r="E62" t="s">
         <v>24</v>
       </c>
       <c r="F62" t="s">
         <v>102</v>
       </c>
       <c r="G62" t="s">
         <v>58</v>
       </c>
       <c r="H62">
         <v>5</v>
       </c>
       <c r="I62" t="b">
         <v>1</v>
       </c>
       <c r="J62" t="s">
         <v>18</v>
       </c>
       <c r="K62">
         <v>1</v>
       </c>
       <c r="L62">
         <v>81.19</v>
       </c>
       <c r="M62">
         <v>81.19</v>
       </c>
     </row>
     <row r="63" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A63">
         <v>62</v>
       </c>
       <c r="B63" t="s">
         <v>157</v>
       </c>
       <c r="C63" t="s">
         <v>158</v>
       </c>
       <c r="D63">
-        <v>719</v>
+        <v>5014</v>
       </c>
       <c r="E63" t="s">
         <v>159</v>
       </c>
       <c r="F63" t="s">
         <v>155</v>
       </c>
       <c r="G63" t="s">
         <v>17</v>
       </c>
       <c r="H63">
         <v>2</v>
       </c>
       <c r="I63" t="b">
         <v>1</v>
       </c>
       <c r="J63" t="s">
         <v>18</v>
       </c>
       <c r="K63">
         <v>1</v>
       </c>
       <c r="L63">
         <v>78.27</v>
       </c>
       <c r="M63">
         <v>78.27</v>
       </c>
     </row>
     <row r="64" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A64">
         <v>63</v>
       </c>
       <c r="B64" t="s">
         <v>160</v>
       </c>
       <c r="C64" t="s">
         <v>161</v>
       </c>
       <c r="D64">
-        <v>548</v>
+        <v>67</v>
       </c>
       <c r="E64" t="s">
         <v>162</v>
       </c>
       <c r="F64" t="s">
         <v>155</v>
       </c>
       <c r="G64" t="s">
         <v>17</v>
       </c>
       <c r="H64">
         <v>3</v>
       </c>
       <c r="I64" t="b">
         <v>1</v>
       </c>
       <c r="J64" t="s">
         <v>18</v>
       </c>
       <c r="K64">
         <v>1</v>
       </c>
       <c r="L64">
         <v>70.2</v>
       </c>
@@ -3823,92 +3823,92 @@
       </c>
       <c r="J65" t="s">
         <v>18</v>
       </c>
       <c r="K65">
         <v>1</v>
       </c>
       <c r="L65">
         <v>66.89</v>
       </c>
       <c r="M65">
         <v>66.89</v>
       </c>
     </row>
     <row r="66" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A66">
         <v>65</v>
       </c>
       <c r="B66" t="s">
         <v>166</v>
       </c>
       <c r="C66" t="s">
         <v>167</v>
       </c>
       <c r="D66">
-        <v>2477</v>
+        <v>296</v>
       </c>
       <c r="E66" t="s">
         <v>36</v>
       </c>
       <c r="F66" t="s">
         <v>102</v>
       </c>
       <c r="G66" t="s">
         <v>58</v>
       </c>
       <c r="H66">
         <v>6</v>
       </c>
       <c r="I66" t="b">
         <v>1</v>
       </c>
       <c r="J66" t="s">
         <v>18</v>
       </c>
       <c r="K66">
         <v>1</v>
       </c>
       <c r="L66">
         <v>64.1</v>
       </c>
       <c r="M66">
         <v>64.1</v>
       </c>
     </row>
     <row r="67" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A67">
         <v>66</v>
       </c>
       <c r="B67" t="s">
         <v>168</v>
       </c>
       <c r="C67" t="s">
         <v>169</v>
       </c>
       <c r="D67">
-        <v>2585</v>
+        <v>360</v>
       </c>
       <c r="E67" t="s">
         <v>170</v>
       </c>
       <c r="F67" t="s">
         <v>16</v>
       </c>
       <c r="G67" t="s">
         <v>17</v>
       </c>
       <c r="H67">
         <v>17</v>
       </c>
       <c r="I67" t="b">
         <v>0</v>
       </c>
       <c r="J67" t="s">
         <v>171</v>
       </c>
       <c r="K67">
         <v>1</v>
       </c>
       <c r="L67">
         <v>158.31</v>
       </c>
@@ -4250,92 +4250,92 @@
       </c>
       <c r="J76" t="s">
         <v>171</v>
       </c>
       <c r="K76">
         <v>1</v>
       </c>
       <c r="L76">
         <v>118.35</v>
       </c>
       <c r="M76">
         <v>118.35</v>
       </c>
     </row>
     <row r="77" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A77">
         <v>76</v>
       </c>
       <c r="B77" t="s">
         <v>34</v>
       </c>
       <c r="C77" t="s">
         <v>190</v>
       </c>
       <c r="D77">
-        <v>1003</v>
+        <v>18</v>
       </c>
       <c r="E77" t="s">
         <v>24</v>
       </c>
       <c r="F77" t="s">
         <v>67</v>
       </c>
       <c r="G77" t="s">
         <v>17</v>
       </c>
       <c r="H77">
         <v>15</v>
       </c>
       <c r="I77" t="b">
         <v>0</v>
       </c>
       <c r="J77" t="s">
         <v>171</v>
       </c>
       <c r="K77">
         <v>1</v>
       </c>
       <c r="L77">
         <v>115.89</v>
       </c>
       <c r="M77">
         <v>115.89</v>
       </c>
     </row>
     <row r="78" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A78">
         <v>77</v>
       </c>
       <c r="B78" t="s">
         <v>191</v>
       </c>
       <c r="C78" t="s">
         <v>192</v>
       </c>
       <c r="D78">
-        <v>2490</v>
+        <v>4</v>
       </c>
       <c r="E78" t="s">
         <v>126</v>
       </c>
       <c r="F78" t="s">
         <v>67</v>
       </c>
       <c r="G78" t="s">
         <v>17</v>
       </c>
       <c r="H78">
         <v>16</v>
       </c>
       <c r="I78" t="b">
         <v>0</v>
       </c>
       <c r="J78" t="s">
         <v>171</v>
       </c>
       <c r="K78">
         <v>1</v>
       </c>
       <c r="L78">
         <v>108.24</v>
       </c>
@@ -4677,92 +4677,92 @@
       </c>
       <c r="J87" t="s">
         <v>171</v>
       </c>
       <c r="K87">
         <v>1</v>
       </c>
       <c r="L87">
         <v>95</v>
       </c>
       <c r="M87">
         <v>95</v>
       </c>
     </row>
     <row r="88" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A88">
         <v>87</v>
       </c>
       <c r="B88" t="s">
         <v>87</v>
       </c>
       <c r="C88" t="s">
         <v>208</v>
       </c>
       <c r="D88">
-        <v>2516</v>
+        <v>295</v>
       </c>
       <c r="E88" t="s">
         <v>24</v>
       </c>
       <c r="F88" t="s">
         <v>16</v>
       </c>
       <c r="G88" t="s">
         <v>58</v>
       </c>
       <c r="H88">
         <v>3</v>
       </c>
       <c r="I88" t="b">
         <v>0</v>
       </c>
       <c r="J88" t="s">
         <v>171</v>
       </c>
       <c r="K88">
         <v>1</v>
       </c>
       <c r="L88">
         <v>93.77</v>
       </c>
       <c r="M88">
         <v>93.77</v>
       </c>
     </row>
     <row r="89" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A89">
         <v>88</v>
       </c>
       <c r="B89" t="s">
         <v>209</v>
       </c>
       <c r="C89" t="s">
         <v>210</v>
       </c>
       <c r="D89">
-        <v>1612</v>
+        <v>392</v>
       </c>
       <c r="E89" t="s">
         <v>24</v>
       </c>
       <c r="F89" t="s">
         <v>51</v>
       </c>
       <c r="G89" t="s">
         <v>17</v>
       </c>
       <c r="H89">
         <v>17</v>
       </c>
       <c r="I89" t="b">
         <v>0</v>
       </c>
       <c r="J89" t="s">
         <v>171</v>
       </c>
       <c r="K89">
         <v>1</v>
       </c>
       <c r="L89">
         <v>93.66</v>
       </c>
@@ -5253,51 +5253,51 @@
       </c>
       <c r="J102" t="s">
         <v>171</v>
       </c>
       <c r="K102">
         <v>1</v>
       </c>
       <c r="L102">
         <v>83.83</v>
       </c>
       <c r="M102">
         <v>83.83</v>
       </c>
     </row>
     <row r="103" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A103">
         <v>102</v>
       </c>
       <c r="B103" t="s">
         <v>235</v>
       </c>
       <c r="C103" t="s">
         <v>236</v>
       </c>
       <c r="D103">
-        <v>2543</v>
+        <v>447</v>
       </c>
       <c r="E103" t="s">
         <v>36</v>
       </c>
       <c r="F103" t="s">
         <v>51</v>
       </c>
       <c r="G103" t="s">
         <v>58</v>
       </c>
       <c r="H103">
         <v>10</v>
       </c>
       <c r="I103" t="b">
         <v>0</v>
       </c>
       <c r="J103" t="s">
         <v>171</v>
       </c>
       <c r="K103">
         <v>1</v>
       </c>
       <c r="L103">
         <v>83.64</v>
       </c>