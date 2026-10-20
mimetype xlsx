--- v2 (2026-09-30)
+++ v3 (2026-10-20)
@@ -667,51 +667,51 @@
   <si>
     <t>Carys</t>
   </si>
   <si>
     <t>POOLE</t>
   </si>
   <si>
     <t>Lottie</t>
   </si>
   <si>
     <t>Sims</t>
   </si>
   <si>
     <t>Jane</t>
   </si>
   <si>
     <t>Roscoe</t>
   </si>
   <si>
     <t>Osman</t>
   </si>
   <si>
     <t>Charlotte</t>
   </si>
   <si>
-    <t>MILNER</t>
+    <t>Milner</t>
   </si>
   <si>
     <t>Bridget</t>
   </si>
   <si>
     <t>Davies</t>
   </si>
   <si>
     <t>SPANSWICK</t>
   </si>
   <si>
     <t>John</t>
   </si>
   <si>
     <t>Nash</t>
   </si>
   <si>
     <t>Lolly</t>
   </si>
   <si>
     <t>Les Croupiers RC</t>
   </si>
   <si>
     <t>Julie</t>
   </si>
@@ -3904,50 +3904,53 @@
         <v>0</v>
       </c>
       <c r="J67" t="s">
         <v>171</v>
       </c>
       <c r="K67">
         <v>1</v>
       </c>
       <c r="L67">
         <v>158.31</v>
       </c>
       <c r="M67">
         <v>158.31</v>
       </c>
     </row>
     <row r="68" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A68">
         <v>67</v>
       </c>
       <c r="B68" t="s">
         <v>172</v>
       </c>
       <c r="C68" t="s">
         <v>173</v>
       </c>
+      <c r="D68">
+        <v>2109</v>
+      </c>
       <c r="E68" t="s">
         <v>174</v>
       </c>
       <c r="F68" t="s">
         <v>67</v>
       </c>
       <c r="G68" t="s">
         <v>17</v>
       </c>
       <c r="H68">
         <v>12</v>
       </c>
       <c r="I68" t="b">
         <v>0</v>
       </c>
       <c r="J68" t="s">
         <v>171</v>
       </c>
       <c r="K68">
         <v>1</v>
       </c>
       <c r="L68">
         <v>144.85</v>
       </c>
       <c r="M68">
@@ -4909,50 +4912,53 @@
       <c r="I93" t="b">
         <v>0</v>
       </c>
       <c r="J93" t="s">
         <v>171</v>
       </c>
       <c r="K93">
         <v>1</v>
       </c>
       <c r="L93">
         <v>91.47</v>
       </c>
       <c r="M93">
         <v>91.47</v>
       </c>
     </row>
     <row r="94" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A94">
         <v>93</v>
       </c>
       <c r="B94" t="s">
         <v>218</v>
       </c>
       <c r="C94" t="s">
         <v>219</v>
+      </c>
+      <c r="D94">
+        <v>614</v>
       </c>
       <c r="E94" t="s">
         <v>18</v>
       </c>
       <c r="F94" t="s">
         <v>16</v>
       </c>
       <c r="G94" t="s">
         <v>58</v>
       </c>
       <c r="H94">
         <v>6</v>
       </c>
       <c r="I94" t="b">
         <v>0</v>
       </c>
       <c r="J94" t="s">
         <v>171</v>
       </c>
       <c r="K94">
         <v>1</v>
       </c>
       <c r="L94">
         <v>89.97</v>
       </c>