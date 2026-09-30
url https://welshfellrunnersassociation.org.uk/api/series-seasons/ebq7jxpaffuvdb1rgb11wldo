--- v5 (2026-08-21)
+++ v6 (2026-09-30)
@@ -1399,51 +1399,51 @@
       </c>
       <c r="O5" t="s">
         <v>20</v>
       </c>
       <c r="P5" t="s">
         <v>20</v>
       </c>
       <c r="Q5">
         <v>132.81</v>
       </c>
       <c r="R5">
         <v>387.58</v>
       </c>
     </row>
     <row r="6" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6" t="s">
         <v>31</v>
       </c>
       <c r="C6" t="s">
         <v>32</v>
       </c>
       <c r="D6">
-        <v>2450</v>
+        <v>165</v>
       </c>
       <c r="E6" t="s">
         <v>33</v>
       </c>
       <c r="F6" t="s">
         <v>34</v>
       </c>
       <c r="G6" t="s">
         <v>35</v>
       </c>
       <c r="H6">
         <v>1</v>
       </c>
       <c r="I6" t="b">
         <v>1</v>
       </c>
       <c r="J6" t="s">
         <v>20</v>
       </c>
       <c r="K6">
         <v>5</v>
       </c>
       <c r="L6">
         <v>120.19</v>
       </c>
@@ -1455,51 +1455,51 @@
       </c>
       <c r="O6">
         <v>107.61</v>
       </c>
       <c r="P6" t="s">
         <v>20</v>
       </c>
       <c r="Q6">
         <v>104.69</v>
       </c>
       <c r="R6">
         <v>348.36</v>
       </c>
     </row>
     <row r="7" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7" t="s">
         <v>36</v>
       </c>
       <c r="C7" t="s">
         <v>37</v>
       </c>
       <c r="D7">
-        <v>2425</v>
+        <v>119</v>
       </c>
       <c r="E7" t="s">
         <v>25</v>
       </c>
       <c r="F7" t="s">
         <v>34</v>
       </c>
       <c r="G7" t="s">
         <v>22</v>
       </c>
       <c r="H7">
         <v>1</v>
       </c>
       <c r="I7" t="b">
         <v>1</v>
       </c>
       <c r="J7" t="s">
         <v>20</v>
       </c>
       <c r="K7">
         <v>3</v>
       </c>
       <c r="L7">
         <v>115.78</v>
       </c>
@@ -1732,51 +1732,51 @@
       </c>
       <c r="O11">
         <v>94.94</v>
       </c>
       <c r="P11" t="s">
         <v>20</v>
       </c>
       <c r="Q11">
         <v>110.69</v>
       </c>
       <c r="R11">
         <v>335.99</v>
       </c>
     </row>
     <row r="12" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12" t="s">
         <v>47</v>
       </c>
       <c r="C12" t="s">
         <v>48</v>
       </c>
       <c r="D12">
-        <v>2352</v>
+        <v>658</v>
       </c>
       <c r="E12" t="s">
         <v>49</v>
       </c>
       <c r="F12" t="s">
         <v>44</v>
       </c>
       <c r="G12" t="s">
         <v>22</v>
       </c>
       <c r="H12">
         <v>2</v>
       </c>
       <c r="I12" t="b">
         <v>1</v>
       </c>
       <c r="J12" t="s">
         <v>20</v>
       </c>
       <c r="K12">
         <v>5</v>
       </c>
       <c r="L12">
         <v>104.61</v>
       </c>
@@ -1788,51 +1788,51 @@
       </c>
       <c r="O12">
         <v>106.46</v>
       </c>
       <c r="P12" t="s">
         <v>20</v>
       </c>
       <c r="Q12">
         <v>102.82</v>
       </c>
       <c r="R12">
         <v>320.65</v>
       </c>
     </row>
     <row r="13" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13" t="s">
         <v>50</v>
       </c>
       <c r="C13" t="s">
         <v>48</v>
       </c>
       <c r="D13">
-        <v>2266</v>
+        <v>290</v>
       </c>
       <c r="E13" t="s">
         <v>51</v>
       </c>
       <c r="F13" t="s">
         <v>34</v>
       </c>
       <c r="G13" t="s">
         <v>35</v>
       </c>
       <c r="H13">
         <v>3</v>
       </c>
       <c r="I13" t="b">
         <v>1</v>
       </c>
       <c r="J13" t="s">
         <v>20</v>
       </c>
       <c r="K13">
         <v>3</v>
       </c>
       <c r="L13">
         <v>106.21</v>
       </c>
@@ -1844,51 +1844,51 @@
       </c>
       <c r="O13" t="s">
         <v>20</v>
       </c>
       <c r="P13" t="s">
         <v>20</v>
       </c>
       <c r="Q13">
         <v>99.3</v>
       </c>
       <c r="R13">
         <v>317.99</v>
       </c>
     </row>
     <row r="14" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14" t="s">
         <v>52</v>
       </c>
       <c r="C14" t="s">
         <v>53</v>
       </c>
       <c r="D14">
-        <v>2430</v>
+        <v>281</v>
       </c>
       <c r="E14" t="s">
         <v>54</v>
       </c>
       <c r="F14" t="s">
         <v>55</v>
       </c>
       <c r="G14" t="s">
         <v>22</v>
       </c>
       <c r="H14">
         <v>1</v>
       </c>
       <c r="I14" t="b">
         <v>1</v>
       </c>
       <c r="J14" t="s">
         <v>20</v>
       </c>
       <c r="K14">
         <v>4</v>
       </c>
       <c r="L14">
         <v>112.11</v>
       </c>
@@ -1900,51 +1900,51 @@
       </c>
       <c r="O14">
         <v>86.66</v>
       </c>
       <c r="P14" t="s">
         <v>20</v>
       </c>
       <c r="Q14" t="s">
         <v>20</v>
       </c>
       <c r="R14">
         <v>315.02</v>
       </c>
     </row>
     <row r="15" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15" t="s">
         <v>56</v>
       </c>
       <c r="C15" t="s">
         <v>57</v>
       </c>
       <c r="D15">
-        <v>2234</v>
+        <v>293</v>
       </c>
       <c r="E15" t="s">
         <v>25</v>
       </c>
       <c r="F15" t="s">
         <v>34</v>
       </c>
       <c r="G15" t="s">
         <v>35</v>
       </c>
       <c r="H15">
         <v>4</v>
       </c>
       <c r="I15" t="b">
         <v>1</v>
       </c>
       <c r="J15" t="s">
         <v>20</v>
       </c>
       <c r="K15">
         <v>4</v>
       </c>
       <c r="L15">
         <v>112.36</v>
       </c>
@@ -2062,51 +2062,51 @@
       </c>
       <c r="O17">
         <v>107.55</v>
       </c>
       <c r="P17" t="s">
         <v>20</v>
       </c>
       <c r="Q17" t="s">
         <v>20</v>
       </c>
       <c r="R17">
         <v>310.67</v>
       </c>
     </row>
     <row r="18" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18" t="s">
         <v>60</v>
       </c>
       <c r="C18" t="s">
         <v>61</v>
       </c>
       <c r="D18">
-        <v>2472</v>
+        <v>502</v>
       </c>
       <c r="E18" t="s">
         <v>62</v>
       </c>
       <c r="F18" t="s">
         <v>29</v>
       </c>
       <c r="G18" t="s">
         <v>35</v>
       </c>
       <c r="H18">
         <v>1</v>
       </c>
       <c r="I18" t="b">
         <v>1</v>
       </c>
       <c r="J18" t="s">
         <v>20</v>
       </c>
       <c r="K18">
         <v>3</v>
       </c>
       <c r="L18">
         <v>111.01</v>
       </c>
@@ -2395,51 +2395,51 @@
       </c>
       <c r="O23">
         <v>100.4</v>
       </c>
       <c r="P23" t="s">
         <v>20</v>
       </c>
       <c r="Q23" t="s">
         <v>20</v>
       </c>
       <c r="R23">
         <v>295.14</v>
       </c>
     </row>
     <row r="24" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="B24" t="s">
         <v>72</v>
       </c>
       <c r="C24" t="s">
         <v>61</v>
       </c>
       <c r="D24">
-        <v>2471</v>
+        <v>501</v>
       </c>
       <c r="E24" t="s">
         <v>62</v>
       </c>
       <c r="F24" t="s">
         <v>34</v>
       </c>
       <c r="G24" t="s">
         <v>22</v>
       </c>
       <c r="H24">
         <v>4</v>
       </c>
       <c r="I24" t="b">
         <v>1</v>
       </c>
       <c r="J24" t="s">
         <v>20</v>
       </c>
       <c r="K24">
         <v>3</v>
       </c>
       <c r="L24">
         <v>90.38</v>
       </c>
@@ -3252,51 +3252,51 @@
       </c>
       <c r="O39" t="s">
         <v>20</v>
       </c>
       <c r="P39" t="s">
         <v>20</v>
       </c>
       <c r="Q39" t="s">
         <v>20</v>
       </c>
       <c r="R39">
         <v>133.42</v>
       </c>
     </row>
     <row r="40" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A40">
         <v>39</v>
       </c>
       <c r="B40" t="s">
         <v>101</v>
       </c>
       <c r="C40" t="s">
         <v>91</v>
       </c>
       <c r="D40">
-        <v>1933</v>
+        <v>430</v>
       </c>
       <c r="E40" t="s">
         <v>102</v>
       </c>
       <c r="F40" t="s">
         <v>34</v>
       </c>
       <c r="G40" t="s">
         <v>22</v>
       </c>
       <c r="H40">
         <v>6</v>
       </c>
       <c r="I40" t="b">
         <v>0</v>
       </c>
       <c r="J40" t="s">
         <v>75</v>
       </c>
       <c r="K40">
         <v>1</v>
       </c>
       <c r="L40" t="s">
         <v>20</v>
       </c>
@@ -3417,51 +3417,51 @@
       </c>
       <c r="O42" t="s">
         <v>20</v>
       </c>
       <c r="P42" t="s">
         <v>20</v>
       </c>
       <c r="Q42" t="s">
         <v>20</v>
       </c>
       <c r="R42">
         <v>122</v>
       </c>
     </row>
     <row r="43" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A43">
         <v>42</v>
       </c>
       <c r="B43" t="s">
         <v>109</v>
       </c>
       <c r="C43" t="s">
         <v>110</v>
       </c>
       <c r="D43">
-        <v>1987</v>
+        <v>527</v>
       </c>
       <c r="E43" t="s">
         <v>111</v>
       </c>
       <c r="F43" t="s">
         <v>44</v>
       </c>
       <c r="G43" t="s">
         <v>22</v>
       </c>
       <c r="H43">
         <v>8</v>
       </c>
       <c r="I43" t="b">
         <v>0</v>
       </c>
       <c r="J43" t="s">
         <v>75</v>
       </c>
       <c r="K43">
         <v>1</v>
       </c>
       <c r="L43" t="s">
         <v>20</v>
       </c>
@@ -3579,51 +3579,51 @@
       </c>
       <c r="O45" t="s">
         <v>20</v>
       </c>
       <c r="P45" t="s">
         <v>20</v>
       </c>
       <c r="Q45" t="s">
         <v>20</v>
       </c>
       <c r="R45">
         <v>117.94</v>
       </c>
     </row>
     <row r="46" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A46">
         <v>45</v>
       </c>
       <c r="B46" t="s">
         <v>115</v>
       </c>
       <c r="C46" t="s">
         <v>116</v>
       </c>
       <c r="D46">
-        <v>1830</v>
+        <v>474</v>
       </c>
       <c r="E46" t="s">
         <v>117</v>
       </c>
       <c r="F46" t="s">
         <v>44</v>
       </c>
       <c r="G46" t="s">
         <v>22</v>
       </c>
       <c r="H46">
         <v>9</v>
       </c>
       <c r="I46" t="b">
         <v>0</v>
       </c>
       <c r="J46" t="s">
         <v>75</v>
       </c>
       <c r="K46">
         <v>1</v>
       </c>
       <c r="L46" t="s">
         <v>20</v>
       </c>
@@ -3797,51 +3797,51 @@
       </c>
       <c r="O49">
         <v>113.18</v>
       </c>
       <c r="P49" t="s">
         <v>20</v>
       </c>
       <c r="Q49" t="s">
         <v>20</v>
       </c>
       <c r="R49">
         <v>113.18</v>
       </c>
     </row>
     <row r="50" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A50">
         <v>49</v>
       </c>
       <c r="B50" t="s">
         <v>126</v>
       </c>
       <c r="C50" t="s">
         <v>110</v>
       </c>
       <c r="D50">
-        <v>1988</v>
+        <v>528</v>
       </c>
       <c r="E50" t="s">
         <v>111</v>
       </c>
       <c r="F50" t="s">
         <v>34</v>
       </c>
       <c r="G50" t="s">
         <v>22</v>
       </c>
       <c r="H50">
         <v>11</v>
       </c>
       <c r="I50" t="b">
         <v>0</v>
       </c>
       <c r="J50" t="s">
         <v>75</v>
       </c>
       <c r="K50">
         <v>1</v>
       </c>
       <c r="L50" t="s">
         <v>20</v>
       </c>
@@ -4068,51 +4068,51 @@
       </c>
       <c r="O54" t="s">
         <v>20</v>
       </c>
       <c r="P54" t="s">
         <v>20</v>
       </c>
       <c r="Q54" t="s">
         <v>20</v>
       </c>
       <c r="R54">
         <v>110.03</v>
       </c>
     </row>
     <row r="55" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A55">
         <v>54</v>
       </c>
       <c r="B55" t="s">
         <v>136</v>
       </c>
       <c r="C55" t="s">
         <v>77</v>
       </c>
       <c r="D55">
-        <v>2149</v>
+        <v>388</v>
       </c>
       <c r="E55" t="s">
         <v>137</v>
       </c>
       <c r="F55" t="s">
         <v>55</v>
       </c>
       <c r="G55" t="s">
         <v>22</v>
       </c>
       <c r="H55">
         <v>7</v>
       </c>
       <c r="I55" t="b">
         <v>0</v>
       </c>
       <c r="J55" t="s">
         <v>75</v>
       </c>
       <c r="K55">
         <v>1</v>
       </c>
       <c r="L55" t="s">
         <v>20</v>
       </c>
@@ -4445,51 +4445,51 @@
       </c>
       <c r="O61" t="s">
         <v>20</v>
       </c>
       <c r="P61" t="s">
         <v>20</v>
       </c>
       <c r="Q61" t="s">
         <v>20</v>
       </c>
       <c r="R61">
         <v>105.5</v>
       </c>
     </row>
     <row r="62" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A62">
         <v>61</v>
       </c>
       <c r="B62" t="s">
         <v>148</v>
       </c>
       <c r="C62" t="s">
         <v>131</v>
       </c>
       <c r="D62">
-        <v>2424</v>
+        <v>141</v>
       </c>
       <c r="E62" t="s">
         <v>120</v>
       </c>
       <c r="F62" t="s">
         <v>29</v>
       </c>
       <c r="G62" t="s">
         <v>22</v>
       </c>
       <c r="H62">
         <v>5</v>
       </c>
       <c r="I62" t="b">
         <v>0</v>
       </c>
       <c r="J62" t="s">
         <v>75</v>
       </c>
       <c r="K62">
         <v>1</v>
       </c>
       <c r="L62" t="s">
         <v>20</v>
       </c>
@@ -4607,51 +4607,51 @@
       </c>
       <c r="O64" t="s">
         <v>20</v>
       </c>
       <c r="P64" t="s">
         <v>20</v>
       </c>
       <c r="Q64" t="s">
         <v>20</v>
       </c>
       <c r="R64">
         <v>104.57</v>
       </c>
     </row>
     <row r="65" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A65">
         <v>64</v>
       </c>
       <c r="B65" t="s">
         <v>152</v>
       </c>
       <c r="C65" t="s">
         <v>153</v>
       </c>
       <c r="D65">
-        <v>1901</v>
+        <v>380</v>
       </c>
       <c r="E65" t="s">
         <v>111</v>
       </c>
       <c r="F65" t="s">
         <v>55</v>
       </c>
       <c r="G65" t="s">
         <v>35</v>
       </c>
       <c r="H65">
         <v>2</v>
       </c>
       <c r="I65" t="b">
         <v>0</v>
       </c>
       <c r="J65" t="s">
         <v>75</v>
       </c>
       <c r="K65">
         <v>1</v>
       </c>
       <c r="L65" t="s">
         <v>20</v>
       </c>
@@ -4825,51 +4825,51 @@
       </c>
       <c r="O68" t="s">
         <v>20</v>
       </c>
       <c r="P68" t="s">
         <v>20</v>
       </c>
       <c r="Q68" t="s">
         <v>20</v>
       </c>
       <c r="R68">
         <v>102.51</v>
       </c>
     </row>
     <row r="69" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A69">
         <v>68</v>
       </c>
       <c r="B69" t="s">
         <v>160</v>
       </c>
       <c r="C69" t="s">
         <v>91</v>
       </c>
       <c r="D69">
-        <v>1935</v>
+        <v>429</v>
       </c>
       <c r="E69" t="s">
         <v>102</v>
       </c>
       <c r="F69" t="s">
         <v>55</v>
       </c>
       <c r="G69" t="s">
         <v>35</v>
       </c>
       <c r="H69">
         <v>3</v>
       </c>
       <c r="I69" t="b">
         <v>0</v>
       </c>
       <c r="J69" t="s">
         <v>75</v>
       </c>
       <c r="K69">
         <v>1</v>
       </c>
       <c r="L69" t="s">
         <v>20</v>
       </c>
@@ -4934,51 +4934,51 @@
       </c>
       <c r="O70">
         <v>101.49</v>
       </c>
       <c r="P70" t="s">
         <v>20</v>
       </c>
       <c r="Q70" t="s">
         <v>20</v>
       </c>
       <c r="R70">
         <v>101.49</v>
       </c>
     </row>
     <row r="71" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A71">
         <v>70</v>
       </c>
       <c r="B71" t="s">
         <v>164</v>
       </c>
       <c r="C71" t="s">
         <v>165</v>
       </c>
       <c r="D71">
-        <v>1764</v>
+        <v>481</v>
       </c>
       <c r="E71" t="s">
         <v>123</v>
       </c>
       <c r="F71" t="s">
         <v>166</v>
       </c>
       <c r="G71" t="s">
         <v>22</v>
       </c>
       <c r="H71">
         <v>1</v>
       </c>
       <c r="I71" t="b">
         <v>0</v>
       </c>
       <c r="J71" t="s">
         <v>75</v>
       </c>
       <c r="K71">
         <v>1</v>
       </c>
       <c r="L71" t="s">
         <v>20</v>
       </c>
@@ -5149,51 +5149,51 @@
       </c>
       <c r="O74" t="s">
         <v>20</v>
       </c>
       <c r="P74" t="s">
         <v>20</v>
       </c>
       <c r="Q74">
         <v>100.84</v>
       </c>
       <c r="R74">
         <v>100.84</v>
       </c>
     </row>
     <row r="75" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A75">
         <v>74</v>
       </c>
       <c r="B75" t="s">
         <v>172</v>
       </c>
       <c r="C75" t="s">
         <v>91</v>
       </c>
       <c r="D75">
-        <v>1934</v>
+        <v>428</v>
       </c>
       <c r="E75" t="s">
         <v>102</v>
       </c>
       <c r="F75" t="s">
         <v>90</v>
       </c>
       <c r="G75" t="s">
         <v>35</v>
       </c>
       <c r="H75">
         <v>1</v>
       </c>
       <c r="I75" t="b">
         <v>0</v>
       </c>
       <c r="J75" t="s">
         <v>75</v>
       </c>
       <c r="K75">
         <v>1</v>
       </c>
       <c r="L75" t="s">
         <v>20</v>
       </c>
@@ -5311,51 +5311,51 @@
       </c>
       <c r="O77">
         <v>100</v>
       </c>
       <c r="P77" t="s">
         <v>20</v>
       </c>
       <c r="Q77" t="s">
         <v>20</v>
       </c>
       <c r="R77">
         <v>100</v>
       </c>
     </row>
     <row r="78" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A78">
         <v>77</v>
       </c>
       <c r="B78" t="s">
         <v>178</v>
       </c>
       <c r="C78" t="s">
         <v>179</v>
       </c>
       <c r="D78">
-        <v>2025</v>
+        <v>85</v>
       </c>
       <c r="E78" t="s">
         <v>180</v>
       </c>
       <c r="F78" t="s">
         <v>166</v>
       </c>
       <c r="G78" t="s">
         <v>35</v>
       </c>
       <c r="H78">
         <v>1</v>
       </c>
       <c r="I78" t="b">
         <v>0</v>
       </c>
       <c r="J78" t="s">
         <v>75</v>
       </c>
       <c r="K78">
         <v>1</v>
       </c>
       <c r="L78" t="s">
         <v>20</v>
       </c>
@@ -5906,51 +5906,51 @@
       </c>
       <c r="O88">
         <v>96.59</v>
       </c>
       <c r="P88" t="s">
         <v>20</v>
       </c>
       <c r="Q88" t="s">
         <v>20</v>
       </c>
       <c r="R88">
         <v>96.59</v>
       </c>
     </row>
     <row r="89" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A89">
         <v>88</v>
       </c>
       <c r="B89" t="s">
         <v>199</v>
       </c>
       <c r="C89" t="s">
         <v>116</v>
       </c>
       <c r="D89">
-        <v>2422</v>
+        <v>475</v>
       </c>
       <c r="E89" t="s">
         <v>117</v>
       </c>
       <c r="F89" t="s">
         <v>29</v>
       </c>
       <c r="G89" t="s">
         <v>35</v>
       </c>
       <c r="H89">
         <v>6</v>
       </c>
       <c r="I89" t="b">
         <v>0</v>
       </c>
       <c r="J89" t="s">
         <v>75</v>
       </c>
       <c r="K89">
         <v>1</v>
       </c>
       <c r="L89" t="s">
         <v>20</v>
       </c>
@@ -6972,51 +6972,51 @@
       </c>
       <c r="O108">
         <v>82.27</v>
       </c>
       <c r="P108" t="s">
         <v>20</v>
       </c>
       <c r="Q108" t="s">
         <v>20</v>
       </c>
       <c r="R108">
         <v>82.27</v>
       </c>
     </row>
     <row r="109" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A109">
         <v>108</v>
       </c>
       <c r="B109" t="s">
         <v>227</v>
       </c>
       <c r="C109" t="s">
         <v>48</v>
       </c>
       <c r="D109">
-        <v>2067</v>
+        <v>630</v>
       </c>
       <c r="E109" t="s">
         <v>137</v>
       </c>
       <c r="F109" t="s">
         <v>29</v>
       </c>
       <c r="G109" t="s">
         <v>22</v>
       </c>
       <c r="H109">
         <v>7</v>
       </c>
       <c r="I109" t="b">
         <v>0</v>
       </c>
       <c r="J109" t="s">
         <v>75</v>
       </c>
       <c r="K109">
         <v>1</v>
       </c>
       <c r="L109" t="s">
         <v>20</v>
       </c>