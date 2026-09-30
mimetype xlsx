--- v4 (2026-07-12)
+++ v5 (2026-09-30)
@@ -2746,51 +2746,51 @@
       </c>
       <c r="V8" t="s">
         <v>30</v>
       </c>
       <c r="W8" t="s">
         <v>30</v>
       </c>
       <c r="X8" t="s">
         <v>30</v>
       </c>
       <c r="Y8">
         <v>477.39</v>
       </c>
     </row>
     <row r="9" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9" t="s">
         <v>46</v>
       </c>
       <c r="C9" t="s">
         <v>47</v>
       </c>
       <c r="D9">
-        <v>1764</v>
+        <v>481</v>
       </c>
       <c r="E9" t="s">
         <v>37</v>
       </c>
       <c r="F9" t="s">
         <v>48</v>
       </c>
       <c r="G9" t="s">
         <v>29</v>
       </c>
       <c r="H9">
         <v>1</v>
       </c>
       <c r="I9" t="b">
         <v>1</v>
       </c>
       <c r="J9" t="s">
         <v>30</v>
       </c>
       <c r="K9">
         <v>1</v>
       </c>
       <c r="L9" t="s">
         <v>30</v>
       </c>
@@ -3196,51 +3196,51 @@
       </c>
       <c r="V14" t="s">
         <v>30</v>
       </c>
       <c r="W14">
         <v>90.98</v>
       </c>
       <c r="X14" t="s">
         <v>30</v>
       </c>
       <c r="Y14">
         <v>453.23</v>
       </c>
     </row>
     <row r="15" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15" t="s">
         <v>61</v>
       </c>
       <c r="C15" t="s">
         <v>62</v>
       </c>
       <c r="D15">
-        <v>996</v>
+        <v>155</v>
       </c>
       <c r="E15" t="s">
         <v>37</v>
       </c>
       <c r="F15" t="s">
         <v>63</v>
       </c>
       <c r="G15" t="s">
         <v>29</v>
       </c>
       <c r="H15">
         <v>1</v>
       </c>
       <c r="I15" t="b">
         <v>1</v>
       </c>
       <c r="J15" t="s">
         <v>30</v>
       </c>
       <c r="K15">
         <v>2</v>
       </c>
       <c r="L15" t="s">
         <v>30</v>
       </c>
@@ -3572,51 +3572,51 @@
       </c>
       <c r="V19" t="s">
         <v>30</v>
       </c>
       <c r="W19">
         <v>89.16</v>
       </c>
       <c r="X19" t="s">
         <v>30</v>
       </c>
       <c r="Y19">
         <v>440.27</v>
       </c>
     </row>
     <row r="20" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="B20" t="s">
         <v>73</v>
       </c>
       <c r="C20" t="s">
         <v>74</v>
       </c>
       <c r="D20">
-        <v>1990</v>
+        <v>593</v>
       </c>
       <c r="E20" t="s">
         <v>75</v>
       </c>
       <c r="F20" t="s">
         <v>76</v>
       </c>
       <c r="G20" t="s">
         <v>29</v>
       </c>
       <c r="H20">
         <v>1</v>
       </c>
       <c r="I20" t="b">
         <v>1</v>
       </c>
       <c r="J20" t="s">
         <v>30</v>
       </c>
       <c r="K20">
         <v>2</v>
       </c>
       <c r="L20" t="s">
         <v>30</v>
       </c>
@@ -3649,51 +3649,51 @@
       </c>
       <c r="V20" t="s">
         <v>30</v>
       </c>
       <c r="W20" t="s">
         <v>30</v>
       </c>
       <c r="X20" t="s">
         <v>30</v>
       </c>
       <c r="Y20">
         <v>439.59</v>
       </c>
     </row>
     <row r="21" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="B21" t="s">
         <v>77</v>
       </c>
       <c r="C21" t="s">
         <v>78</v>
       </c>
       <c r="D21">
-        <v>725</v>
+        <v>545</v>
       </c>
       <c r="E21" t="s">
         <v>37</v>
       </c>
       <c r="F21" t="s">
         <v>28</v>
       </c>
       <c r="G21" t="s">
         <v>79</v>
       </c>
       <c r="H21">
         <v>1</v>
       </c>
       <c r="I21" t="b">
         <v>1</v>
       </c>
       <c r="J21" t="s">
         <v>30</v>
       </c>
       <c r="K21">
         <v>1</v>
       </c>
       <c r="L21" t="s">
         <v>30</v>
       </c>
@@ -3726,51 +3726,51 @@
       </c>
       <c r="V21" t="s">
         <v>30</v>
       </c>
       <c r="W21" t="s">
         <v>30</v>
       </c>
       <c r="X21" t="s">
         <v>30</v>
       </c>
       <c r="Y21">
         <v>439.51</v>
       </c>
     </row>
     <row r="22" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22" t="s">
         <v>80</v>
       </c>
       <c r="C22" t="s">
         <v>81</v>
       </c>
       <c r="D22">
-        <v>1978</v>
+        <v>600</v>
       </c>
       <c r="E22" t="s">
         <v>37</v>
       </c>
       <c r="F22" t="s">
         <v>76</v>
       </c>
       <c r="G22" t="s">
         <v>29</v>
       </c>
       <c r="H22">
         <v>2</v>
       </c>
       <c r="I22" t="b">
         <v>1</v>
       </c>
       <c r="J22" t="s">
         <v>30</v>
       </c>
       <c r="K22">
         <v>2</v>
       </c>
       <c r="L22" t="s">
         <v>30</v>
       </c>
@@ -3877,51 +3877,51 @@
       </c>
       <c r="V23" t="s">
         <v>30</v>
       </c>
       <c r="W23">
         <v>86.34</v>
       </c>
       <c r="X23" t="s">
         <v>30</v>
       </c>
       <c r="Y23">
         <v>436.79</v>
       </c>
     </row>
     <row r="24" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="B24" t="s">
         <v>84</v>
       </c>
       <c r="C24" t="s">
         <v>43</v>
       </c>
       <c r="D24">
-        <v>983</v>
+        <v>461</v>
       </c>
       <c r="E24" t="s">
         <v>39</v>
       </c>
       <c r="F24" t="s">
         <v>63</v>
       </c>
       <c r="G24" t="s">
         <v>29</v>
       </c>
       <c r="H24">
         <v>2</v>
       </c>
       <c r="I24" t="b">
         <v>1</v>
       </c>
       <c r="J24" t="s">
         <v>30</v>
       </c>
       <c r="K24">
         <v>2</v>
       </c>
       <c r="L24" t="s">
         <v>30</v>
       </c>
@@ -3954,51 +3954,51 @@
       </c>
       <c r="V24" t="s">
         <v>30</v>
       </c>
       <c r="W24">
         <v>84.35</v>
       </c>
       <c r="X24" t="s">
         <v>30</v>
       </c>
       <c r="Y24">
         <v>436.65</v>
       </c>
     </row>
     <row r="25" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="B25" t="s">
         <v>85</v>
       </c>
       <c r="C25" t="s">
         <v>26</v>
       </c>
       <c r="D25">
-        <v>960</v>
+        <v>414</v>
       </c>
       <c r="E25" t="s">
         <v>37</v>
       </c>
       <c r="F25" t="s">
         <v>28</v>
       </c>
       <c r="G25" t="s">
         <v>29</v>
       </c>
       <c r="H25">
         <v>6</v>
       </c>
       <c r="I25" t="b">
         <v>1</v>
       </c>
       <c r="J25" t="s">
         <v>30</v>
       </c>
       <c r="K25">
         <v>2</v>
       </c>
       <c r="L25" t="s">
         <v>30</v>
       </c>
@@ -4105,51 +4105,51 @@
       </c>
       <c r="V26" t="s">
         <v>30</v>
       </c>
       <c r="W26">
         <v>89</v>
       </c>
       <c r="X26" t="s">
         <v>30</v>
       </c>
       <c r="Y26">
         <v>434.62</v>
       </c>
     </row>
     <row r="27" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="B27" t="s">
         <v>88</v>
       </c>
       <c r="C27" t="s">
         <v>89</v>
       </c>
       <c r="D27">
-        <v>1674</v>
+        <v>37</v>
       </c>
       <c r="E27" t="s">
         <v>90</v>
       </c>
       <c r="F27" t="s">
         <v>28</v>
       </c>
       <c r="G27" t="s">
         <v>29</v>
       </c>
       <c r="H27">
         <v>7</v>
       </c>
       <c r="I27" t="b">
         <v>1</v>
       </c>
       <c r="J27" t="s">
         <v>30</v>
       </c>
       <c r="K27">
         <v>2</v>
       </c>
       <c r="L27" t="s">
         <v>30</v>
       </c>
@@ -4481,51 +4481,51 @@
       </c>
       <c r="V31" t="s">
         <v>30</v>
       </c>
       <c r="W31" t="s">
         <v>30</v>
       </c>
       <c r="X31" t="s">
         <v>30</v>
       </c>
       <c r="Y31">
         <v>424.89</v>
       </c>
     </row>
     <row r="32" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A32">
         <v>31</v>
       </c>
       <c r="B32" t="s">
         <v>98</v>
       </c>
       <c r="C32" t="s">
         <v>32</v>
       </c>
       <c r="D32">
-        <v>2213</v>
+        <v>144</v>
       </c>
       <c r="E32" t="s">
         <v>37</v>
       </c>
       <c r="F32" t="s">
         <v>63</v>
       </c>
       <c r="G32" t="s">
         <v>29</v>
       </c>
       <c r="H32">
         <v>3</v>
       </c>
       <c r="I32" t="b">
         <v>1</v>
       </c>
       <c r="J32" t="s">
         <v>30</v>
       </c>
       <c r="K32">
         <v>1</v>
       </c>
       <c r="L32" t="s">
         <v>30</v>
       </c>
@@ -5156,51 +5156,51 @@
       </c>
       <c r="V40" t="s">
         <v>30</v>
       </c>
       <c r="W40">
         <v>84.39</v>
       </c>
       <c r="X40" t="s">
         <v>30</v>
       </c>
       <c r="Y40">
         <v>410.26</v>
       </c>
     </row>
     <row r="41" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A41">
         <v>40</v>
       </c>
       <c r="B41" t="s">
         <v>114</v>
       </c>
       <c r="C41" t="s">
         <v>115</v>
       </c>
       <c r="D41">
-        <v>2397</v>
+        <v>298</v>
       </c>
       <c r="E41" t="s">
         <v>37</v>
       </c>
       <c r="F41" t="s">
         <v>63</v>
       </c>
       <c r="G41" t="s">
         <v>79</v>
       </c>
       <c r="H41">
         <v>1</v>
       </c>
       <c r="I41" t="b">
         <v>1</v>
       </c>
       <c r="J41" t="s">
         <v>30</v>
       </c>
       <c r="K41">
         <v>1</v>
       </c>
       <c r="L41" t="s">
         <v>30</v>
       </c>
@@ -5233,51 +5233,51 @@
       </c>
       <c r="V41" t="s">
         <v>30</v>
       </c>
       <c r="W41">
         <v>80.99</v>
       </c>
       <c r="X41" t="s">
         <v>30</v>
       </c>
       <c r="Y41">
         <v>409.22</v>
       </c>
     </row>
     <row r="42" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A42">
         <v>41</v>
       </c>
       <c r="B42" t="s">
         <v>116</v>
       </c>
       <c r="C42" t="s">
         <v>62</v>
       </c>
       <c r="D42">
-        <v>228</v>
+        <v>56</v>
       </c>
       <c r="E42" t="s">
         <v>37</v>
       </c>
       <c r="F42" t="s">
         <v>117</v>
       </c>
       <c r="G42" t="s">
         <v>29</v>
       </c>
       <c r="H42">
         <v>1</v>
       </c>
       <c r="I42" t="b">
         <v>1</v>
       </c>
       <c r="J42" t="s">
         <v>30</v>
       </c>
       <c r="K42">
         <v>2</v>
       </c>
       <c r="L42" t="s">
         <v>30</v>
       </c>
@@ -5458,51 +5458,51 @@
       </c>
       <c r="V44" t="s">
         <v>30</v>
       </c>
       <c r="W44" t="s">
         <v>30</v>
       </c>
       <c r="X44" t="s">
         <v>30</v>
       </c>
       <c r="Y44">
         <v>404.7</v>
       </c>
     </row>
     <row r="45" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A45">
         <v>44</v>
       </c>
       <c r="B45" t="s">
         <v>122</v>
       </c>
       <c r="C45" t="s">
         <v>123</v>
       </c>
       <c r="D45">
-        <v>525</v>
+        <v>354</v>
       </c>
       <c r="E45" t="s">
         <v>124</v>
       </c>
       <c r="F45" t="s">
         <v>63</v>
       </c>
       <c r="G45" t="s">
         <v>29</v>
       </c>
       <c r="H45">
         <v>6</v>
       </c>
       <c r="I45" t="b">
         <v>1</v>
       </c>
       <c r="J45" t="s">
         <v>30</v>
       </c>
       <c r="K45">
         <v>1</v>
       </c>
       <c r="L45" t="s">
         <v>30</v>
       </c>
@@ -5831,51 +5831,51 @@
       </c>
       <c r="V49" t="s">
         <v>30</v>
       </c>
       <c r="W49" t="s">
         <v>30</v>
       </c>
       <c r="X49" t="s">
         <v>30</v>
       </c>
       <c r="Y49">
         <v>391.8</v>
       </c>
     </row>
     <row r="50" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A50">
         <v>49</v>
       </c>
       <c r="B50" t="s">
         <v>129</v>
       </c>
       <c r="C50" t="s">
         <v>130</v>
       </c>
       <c r="D50">
-        <v>2003</v>
+        <v>591</v>
       </c>
       <c r="E50" t="s">
         <v>37</v>
       </c>
       <c r="F50" t="s">
         <v>76</v>
       </c>
       <c r="G50" t="s">
         <v>29</v>
       </c>
       <c r="H50">
         <v>3</v>
       </c>
       <c r="I50" t="b">
         <v>1</v>
       </c>
       <c r="J50" t="s">
         <v>30</v>
       </c>
       <c r="K50">
         <v>3</v>
       </c>
       <c r="L50" t="s">
         <v>30</v>
       </c>
@@ -6206,50 +6206,53 @@
         <v>30</v>
       </c>
       <c r="V54" t="s">
         <v>30</v>
       </c>
       <c r="W54">
         <v>79.79</v>
       </c>
       <c r="X54" t="s">
         <v>30</v>
       </c>
       <c r="Y54">
         <v>385.41</v>
       </c>
     </row>
     <row r="55" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A55">
         <v>54</v>
       </c>
       <c r="B55" t="s">
         <v>125</v>
       </c>
       <c r="C55" t="s">
         <v>139</v>
       </c>
+      <c r="D55">
+        <v>612</v>
+      </c>
       <c r="E55" t="s">
         <v>30</v>
       </c>
       <c r="F55" t="s">
         <v>34</v>
       </c>
       <c r="G55" t="s">
         <v>29</v>
       </c>
       <c r="H55">
         <v>19</v>
       </c>
       <c r="I55" t="b">
         <v>1</v>
       </c>
       <c r="J55" t="s">
         <v>30</v>
       </c>
       <c r="K55">
         <v>3</v>
       </c>
       <c r="L55" t="s">
         <v>30</v>
       </c>
       <c r="M55" t="s">
@@ -6281,51 +6284,51 @@
       </c>
       <c r="V55" t="s">
         <v>30</v>
       </c>
       <c r="W55">
         <v>78.3</v>
       </c>
       <c r="X55" t="s">
         <v>30</v>
       </c>
       <c r="Y55">
         <v>384.49</v>
       </c>
     </row>
     <row r="56" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A56">
         <v>55</v>
       </c>
       <c r="B56" t="s">
         <v>140</v>
       </c>
       <c r="C56" t="s">
         <v>141</v>
       </c>
       <c r="D56">
-        <v>2293</v>
+        <v>214</v>
       </c>
       <c r="E56" t="s">
         <v>39</v>
       </c>
       <c r="F56" t="s">
         <v>34</v>
       </c>
       <c r="G56" t="s">
         <v>79</v>
       </c>
       <c r="H56">
         <v>4</v>
       </c>
       <c r="I56" t="b">
         <v>1</v>
       </c>
       <c r="J56" t="s">
         <v>30</v>
       </c>
       <c r="K56">
         <v>1</v>
       </c>
       <c r="L56" t="s">
         <v>30</v>
       </c>
@@ -6432,51 +6435,51 @@
       </c>
       <c r="V57" t="s">
         <v>30</v>
       </c>
       <c r="W57" t="s">
         <v>30</v>
       </c>
       <c r="X57" t="s">
         <v>30</v>
       </c>
       <c r="Y57">
         <v>383.06</v>
       </c>
     </row>
     <row r="58" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A58">
         <v>57</v>
       </c>
       <c r="B58" t="s">
         <v>144</v>
       </c>
       <c r="C58" t="s">
         <v>145</v>
       </c>
       <c r="D58">
-        <v>112</v>
+        <v>77</v>
       </c>
       <c r="E58" t="s">
         <v>37</v>
       </c>
       <c r="F58" t="s">
         <v>117</v>
       </c>
       <c r="G58" t="s">
         <v>29</v>
       </c>
       <c r="H58">
         <v>3</v>
       </c>
       <c r="I58" t="b">
         <v>1</v>
       </c>
       <c r="J58" t="s">
         <v>30</v>
       </c>
       <c r="K58">
         <v>2</v>
       </c>
       <c r="L58" t="s">
         <v>30</v>
       </c>
@@ -6509,51 +6512,51 @@
       </c>
       <c r="V58" t="s">
         <v>30</v>
       </c>
       <c r="W58">
         <v>76.89</v>
       </c>
       <c r="X58" t="s">
         <v>30</v>
       </c>
       <c r="Y58">
         <v>382.77</v>
       </c>
     </row>
     <row r="59" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A59">
         <v>58</v>
       </c>
       <c r="B59" t="s">
         <v>146</v>
       </c>
       <c r="C59" t="s">
         <v>119</v>
       </c>
       <c r="D59">
-        <v>1906</v>
+        <v>143</v>
       </c>
       <c r="E59" t="s">
         <v>37</v>
       </c>
       <c r="F59" t="s">
         <v>76</v>
       </c>
       <c r="G59" t="s">
         <v>79</v>
       </c>
       <c r="H59">
         <v>1</v>
       </c>
       <c r="I59" t="b">
         <v>1</v>
       </c>
       <c r="J59" t="s">
         <v>30</v>
       </c>
       <c r="K59">
         <v>2</v>
       </c>
       <c r="L59" t="s">
         <v>30</v>
       </c>
@@ -7409,51 +7412,51 @@
       </c>
       <c r="V70" t="s">
         <v>30</v>
       </c>
       <c r="W70">
         <v>80.8</v>
       </c>
       <c r="X70" t="s">
         <v>30</v>
       </c>
       <c r="Y70">
         <v>363.96</v>
       </c>
     </row>
     <row r="71" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A71">
         <v>70</v>
       </c>
       <c r="B71" t="s">
         <v>165</v>
       </c>
       <c r="C71" t="s">
         <v>143</v>
       </c>
       <c r="D71">
-        <v>1083</v>
+        <v>223</v>
       </c>
       <c r="E71" t="s">
         <v>166</v>
       </c>
       <c r="F71" t="s">
         <v>63</v>
       </c>
       <c r="G71" t="s">
         <v>29</v>
       </c>
       <c r="H71">
         <v>8</v>
       </c>
       <c r="I71" t="b">
         <v>1</v>
       </c>
       <c r="J71" t="s">
         <v>30</v>
       </c>
       <c r="K71">
         <v>0</v>
       </c>
       <c r="L71" t="s">
         <v>30</v>
       </c>
@@ -7560,51 +7563,51 @@
       </c>
       <c r="V72" t="s">
         <v>30</v>
       </c>
       <c r="W72" t="s">
         <v>30</v>
       </c>
       <c r="X72" t="s">
         <v>30</v>
       </c>
       <c r="Y72">
         <v>361.34</v>
       </c>
     </row>
     <row r="73" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A73">
         <v>72</v>
       </c>
       <c r="B73" t="s">
         <v>169</v>
       </c>
       <c r="C73" t="s">
         <v>170</v>
       </c>
       <c r="D73">
-        <v>1225</v>
+        <v>485</v>
       </c>
       <c r="E73" t="s">
         <v>37</v>
       </c>
       <c r="F73" t="s">
         <v>63</v>
       </c>
       <c r="G73" t="s">
         <v>79</v>
       </c>
       <c r="H73">
         <v>2</v>
       </c>
       <c r="I73" t="b">
         <v>1</v>
       </c>
       <c r="J73" t="s">
         <v>30</v>
       </c>
       <c r="K73">
         <v>2</v>
       </c>
       <c r="L73" t="s">
         <v>30</v>
       </c>
@@ -7711,51 +7714,51 @@
       </c>
       <c r="V74" t="s">
         <v>30</v>
       </c>
       <c r="W74">
         <v>73.6</v>
       </c>
       <c r="X74" t="s">
         <v>30</v>
       </c>
       <c r="Y74">
         <v>359.7</v>
       </c>
     </row>
     <row r="75" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A75">
         <v>74</v>
       </c>
       <c r="B75" t="s">
         <v>173</v>
       </c>
       <c r="C75" t="s">
         <v>148</v>
       </c>
       <c r="D75">
-        <v>2025</v>
+        <v>85</v>
       </c>
       <c r="E75" t="s">
         <v>174</v>
       </c>
       <c r="F75" t="s">
         <v>48</v>
       </c>
       <c r="G75" t="s">
         <v>79</v>
       </c>
       <c r="H75">
         <v>1</v>
       </c>
       <c r="I75" t="b">
         <v>1</v>
       </c>
       <c r="J75" t="s">
         <v>30</v>
       </c>
       <c r="K75">
         <v>3</v>
       </c>
       <c r="L75" t="s">
         <v>30</v>
       </c>
@@ -7788,51 +7791,51 @@
       </c>
       <c r="V75" t="s">
         <v>30</v>
       </c>
       <c r="W75">
         <v>74.68</v>
       </c>
       <c r="X75" t="s">
         <v>30</v>
       </c>
       <c r="Y75">
         <v>358.76</v>
       </c>
     </row>
     <row r="76" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A76">
         <v>75</v>
       </c>
       <c r="B76" t="s">
         <v>175</v>
       </c>
       <c r="C76" t="s">
         <v>176</v>
       </c>
       <c r="D76">
-        <v>1610</v>
+        <v>238</v>
       </c>
       <c r="E76" t="s">
         <v>37</v>
       </c>
       <c r="F76" t="s">
         <v>117</v>
       </c>
       <c r="G76" t="s">
         <v>29</v>
       </c>
       <c r="H76">
         <v>4</v>
       </c>
       <c r="I76" t="b">
         <v>1</v>
       </c>
       <c r="J76" t="s">
         <v>30</v>
       </c>
       <c r="K76">
         <v>3</v>
       </c>
       <c r="L76" t="s">
         <v>30</v>
       </c>
@@ -7939,51 +7942,51 @@
       </c>
       <c r="V77" t="s">
         <v>30</v>
       </c>
       <c r="W77" t="s">
         <v>30</v>
       </c>
       <c r="X77" t="s">
         <v>30</v>
       </c>
       <c r="Y77">
         <v>354.22</v>
       </c>
     </row>
     <row r="78" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A78">
         <v>77</v>
       </c>
       <c r="B78" t="s">
         <v>179</v>
       </c>
       <c r="C78" t="s">
         <v>180</v>
       </c>
       <c r="D78">
-        <v>711</v>
+        <v>259</v>
       </c>
       <c r="E78" t="s">
         <v>147</v>
       </c>
       <c r="F78" t="s">
         <v>34</v>
       </c>
       <c r="G78" t="s">
         <v>79</v>
       </c>
       <c r="H78">
         <v>10</v>
       </c>
       <c r="I78" t="b">
         <v>1</v>
       </c>
       <c r="J78" t="s">
         <v>30</v>
       </c>
       <c r="K78">
         <v>3</v>
       </c>
       <c r="L78" t="s">
         <v>30</v>
       </c>
@@ -8312,51 +8315,51 @@
       </c>
       <c r="V82" t="s">
         <v>30</v>
       </c>
       <c r="W82" t="s">
         <v>30</v>
       </c>
       <c r="X82" t="s">
         <v>30</v>
       </c>
       <c r="Y82">
         <v>349.78</v>
       </c>
     </row>
     <row r="83" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A83">
         <v>82</v>
       </c>
       <c r="B83" t="s">
         <v>163</v>
       </c>
       <c r="C83" t="s">
         <v>43</v>
       </c>
       <c r="D83">
-        <v>1934</v>
+        <v>428</v>
       </c>
       <c r="E83" t="s">
         <v>190</v>
       </c>
       <c r="F83" t="s">
         <v>76</v>
       </c>
       <c r="G83" t="s">
         <v>79</v>
       </c>
       <c r="H83">
         <v>2</v>
       </c>
       <c r="I83" t="b">
         <v>1</v>
       </c>
       <c r="J83" t="s">
         <v>30</v>
       </c>
       <c r="K83">
         <v>2</v>
       </c>
       <c r="L83" t="s">
         <v>30</v>
       </c>
@@ -8685,51 +8688,51 @@
       </c>
       <c r="V87" t="s">
         <v>30</v>
       </c>
       <c r="W87">
         <v>68.44</v>
       </c>
       <c r="X87" t="s">
         <v>30</v>
       </c>
       <c r="Y87">
         <v>342.22</v>
       </c>
     </row>
     <row r="88" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A88">
         <v>87</v>
       </c>
       <c r="B88" t="s">
         <v>175</v>
       </c>
       <c r="C88" t="s">
         <v>196</v>
       </c>
       <c r="D88">
-        <v>488</v>
+        <v>399</v>
       </c>
       <c r="E88" t="s">
         <v>197</v>
       </c>
       <c r="F88" t="s">
         <v>117</v>
       </c>
       <c r="G88" t="s">
         <v>29</v>
       </c>
       <c r="H88">
         <v>7</v>
       </c>
       <c r="I88" t="b">
         <v>1</v>
       </c>
       <c r="J88" t="s">
         <v>30</v>
       </c>
       <c r="K88">
         <v>3</v>
       </c>
       <c r="L88" t="s">
         <v>30</v>
       </c>
@@ -8836,51 +8839,51 @@
       </c>
       <c r="V89" t="s">
         <v>30</v>
       </c>
       <c r="W89">
         <v>69</v>
       </c>
       <c r="X89" t="s">
         <v>30</v>
       </c>
       <c r="Y89">
         <v>341.89</v>
       </c>
     </row>
     <row r="90" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A90">
         <v>89</v>
       </c>
       <c r="B90" t="s">
         <v>200</v>
       </c>
       <c r="C90" t="s">
         <v>201</v>
       </c>
       <c r="D90">
-        <v>849</v>
+        <v>415</v>
       </c>
       <c r="E90" t="s">
         <v>197</v>
       </c>
       <c r="F90" t="s">
         <v>117</v>
       </c>
       <c r="G90" t="s">
         <v>79</v>
       </c>
       <c r="H90">
         <v>1</v>
       </c>
       <c r="I90" t="b">
         <v>1</v>
       </c>
       <c r="J90" t="s">
         <v>30</v>
       </c>
       <c r="K90">
         <v>0</v>
       </c>
       <c r="L90" t="s">
         <v>30</v>
       </c>
@@ -9360,51 +9363,51 @@
       </c>
       <c r="V96" t="s">
         <v>30</v>
       </c>
       <c r="W96">
         <v>66.47</v>
       </c>
       <c r="X96" t="s">
         <v>30</v>
       </c>
       <c r="Y96">
         <v>331.95</v>
       </c>
     </row>
     <row r="97" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A97">
         <v>96</v>
       </c>
       <c r="B97" t="s">
         <v>213</v>
       </c>
       <c r="C97" t="s">
         <v>214</v>
       </c>
       <c r="D97">
-        <v>2315</v>
+        <v>320</v>
       </c>
       <c r="E97" t="s">
         <v>124</v>
       </c>
       <c r="F97" t="s">
         <v>34</v>
       </c>
       <c r="G97" t="s">
         <v>29</v>
       </c>
       <c r="H97">
         <v>22</v>
       </c>
       <c r="I97" t="b">
         <v>1</v>
       </c>
       <c r="J97" t="s">
         <v>30</v>
       </c>
       <c r="K97">
         <v>1</v>
       </c>
       <c r="L97" t="s">
         <v>30</v>
       </c>
@@ -9437,51 +9440,51 @@
       </c>
       <c r="V97" t="s">
         <v>30</v>
       </c>
       <c r="W97">
         <v>73.11</v>
       </c>
       <c r="X97" t="s">
         <v>30</v>
       </c>
       <c r="Y97">
         <v>330.37</v>
       </c>
     </row>
     <row r="98" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A98">
         <v>97</v>
       </c>
       <c r="B98" t="s">
         <v>215</v>
       </c>
       <c r="C98" t="s">
         <v>216</v>
       </c>
       <c r="D98">
-        <v>1617</v>
+        <v>86</v>
       </c>
       <c r="E98" t="s">
         <v>166</v>
       </c>
       <c r="F98" t="s">
         <v>63</v>
       </c>
       <c r="G98" t="s">
         <v>29</v>
       </c>
       <c r="H98">
         <v>13</v>
       </c>
       <c r="I98" t="b">
         <v>1</v>
       </c>
       <c r="J98" t="s">
         <v>30</v>
       </c>
       <c r="K98">
         <v>0</v>
       </c>
       <c r="L98" t="s">
         <v>30</v>
       </c>
@@ -9739,51 +9742,51 @@
       </c>
       <c r="V101" t="s">
         <v>30</v>
       </c>
       <c r="W101">
         <v>68.7</v>
       </c>
       <c r="X101" t="s">
         <v>30</v>
       </c>
       <c r="Y101">
         <v>328.61</v>
       </c>
     </row>
     <row r="102" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A102">
         <v>101</v>
       </c>
       <c r="B102" t="s">
         <v>203</v>
       </c>
       <c r="C102" t="s">
         <v>221</v>
       </c>
       <c r="D102">
-        <v>200</v>
+        <v>96</v>
       </c>
       <c r="E102" t="s">
         <v>37</v>
       </c>
       <c r="F102" t="s">
         <v>222</v>
       </c>
       <c r="G102" t="s">
         <v>29</v>
       </c>
       <c r="H102">
         <v>1</v>
       </c>
       <c r="I102" t="b">
         <v>1</v>
       </c>
       <c r="J102" t="s">
         <v>30</v>
       </c>
       <c r="K102">
         <v>1</v>
       </c>
       <c r="L102" t="s">
         <v>30</v>
       </c>
@@ -9816,51 +9819,51 @@
       </c>
       <c r="V102" t="s">
         <v>30</v>
       </c>
       <c r="W102">
         <v>68.88</v>
       </c>
       <c r="X102" t="s">
         <v>30</v>
       </c>
       <c r="Y102">
         <v>328.25</v>
       </c>
     </row>
     <row r="103" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A103">
         <v>102</v>
       </c>
       <c r="B103" t="s">
         <v>223</v>
       </c>
       <c r="C103" t="s">
         <v>224</v>
       </c>
       <c r="D103">
-        <v>1635</v>
+        <v>551</v>
       </c>
       <c r="E103" t="s">
         <v>37</v>
       </c>
       <c r="F103" t="s">
         <v>117</v>
       </c>
       <c r="G103" t="s">
         <v>29</v>
       </c>
       <c r="H103">
         <v>9</v>
       </c>
       <c r="I103" t="b">
         <v>1</v>
       </c>
       <c r="J103" t="s">
         <v>30</v>
       </c>
       <c r="K103">
         <v>3</v>
       </c>
       <c r="L103" t="s">
         <v>30</v>
       </c>
@@ -9893,51 +9896,51 @@
       </c>
       <c r="V103" t="s">
         <v>30</v>
       </c>
       <c r="W103">
         <v>64.44</v>
       </c>
       <c r="X103" t="s">
         <v>30</v>
       </c>
       <c r="Y103">
         <v>327.11</v>
       </c>
     </row>
     <row r="104" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A104">
         <v>103</v>
       </c>
       <c r="B104" t="s">
         <v>225</v>
       </c>
       <c r="C104" t="s">
         <v>226</v>
       </c>
       <c r="D104">
-        <v>1995</v>
+        <v>508</v>
       </c>
       <c r="E104" t="s">
         <v>27</v>
       </c>
       <c r="F104" t="s">
         <v>28</v>
       </c>
       <c r="G104" t="s">
         <v>79</v>
       </c>
       <c r="H104">
         <v>7</v>
       </c>
       <c r="I104" t="b">
         <v>1</v>
       </c>
       <c r="J104" t="s">
         <v>30</v>
       </c>
       <c r="K104">
         <v>1</v>
       </c>
       <c r="L104" t="s">
         <v>30</v>
       </c>
@@ -10272,51 +10275,51 @@
       </c>
       <c r="V108" t="s">
         <v>30</v>
       </c>
       <c r="W108">
         <v>55.94</v>
       </c>
       <c r="X108" t="s">
         <v>30</v>
       </c>
       <c r="Y108">
         <v>321.78</v>
       </c>
     </row>
     <row r="109" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A109">
         <v>108</v>
       </c>
       <c r="B109" t="s">
         <v>235</v>
       </c>
       <c r="C109" t="s">
         <v>236</v>
       </c>
       <c r="D109">
-        <v>2261</v>
+        <v>569</v>
       </c>
       <c r="E109" t="s">
         <v>37</v>
       </c>
       <c r="F109" t="s">
         <v>28</v>
       </c>
       <c r="G109" t="s">
         <v>29</v>
       </c>
       <c r="H109">
         <v>21</v>
       </c>
       <c r="I109" t="b">
         <v>1</v>
       </c>
       <c r="J109" t="s">
         <v>30</v>
       </c>
       <c r="K109">
         <v>1</v>
       </c>
       <c r="L109" t="s">
         <v>30</v>
       </c>
@@ -10426,51 +10429,51 @@
       </c>
       <c r="V110" t="s">
         <v>30</v>
       </c>
       <c r="W110" t="s">
         <v>30</v>
       </c>
       <c r="X110" t="s">
         <v>30</v>
       </c>
       <c r="Y110">
         <v>317.63</v>
       </c>
     </row>
     <row r="111" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A111">
         <v>110</v>
       </c>
       <c r="B111" t="s">
         <v>237</v>
       </c>
       <c r="C111" t="s">
         <v>238</v>
       </c>
       <c r="D111">
-        <v>250</v>
+        <v>156</v>
       </c>
       <c r="E111" t="s">
         <v>37</v>
       </c>
       <c r="F111" t="s">
         <v>117</v>
       </c>
       <c r="G111" t="s">
         <v>79</v>
       </c>
       <c r="H111">
         <v>2</v>
       </c>
       <c r="I111" t="b">
         <v>1</v>
       </c>
       <c r="J111" t="s">
         <v>30</v>
       </c>
       <c r="K111">
         <v>3</v>
       </c>
       <c r="L111" t="s">
         <v>30</v>
       </c>
@@ -10503,51 +10506,51 @@
       </c>
       <c r="V111" t="s">
         <v>30</v>
       </c>
       <c r="W111">
         <v>60.79</v>
       </c>
       <c r="X111" t="s">
         <v>30</v>
       </c>
       <c r="Y111">
         <v>316.2</v>
       </c>
     </row>
     <row r="112" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A112">
         <v>111</v>
       </c>
       <c r="B112" t="s">
         <v>239</v>
       </c>
       <c r="C112" t="s">
         <v>240</v>
       </c>
       <c r="D112">
-        <v>1683</v>
+        <v>334</v>
       </c>
       <c r="E112" t="s">
         <v>241</v>
       </c>
       <c r="F112" t="s">
         <v>28</v>
       </c>
       <c r="G112" t="s">
         <v>79</v>
       </c>
       <c r="H112">
         <v>8</v>
       </c>
       <c r="I112" t="b">
         <v>1</v>
       </c>
       <c r="J112" t="s">
         <v>30</v>
       </c>
       <c r="K112">
         <v>3</v>
       </c>
       <c r="L112" t="s">
         <v>30</v>
       </c>
@@ -10805,51 +10808,51 @@
       </c>
       <c r="V115" t="s">
         <v>30</v>
       </c>
       <c r="W115" t="s">
         <v>30</v>
       </c>
       <c r="X115" t="s">
         <v>30</v>
       </c>
       <c r="Y115">
         <v>312.41</v>
       </c>
     </row>
     <row r="116" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A116">
         <v>115</v>
       </c>
       <c r="B116" t="s">
         <v>85</v>
       </c>
       <c r="C116" t="s">
         <v>247</v>
       </c>
       <c r="D116">
-        <v>1</v>
+        <v>5027</v>
       </c>
       <c r="E116" t="s">
         <v>124</v>
       </c>
       <c r="F116" t="s">
         <v>117</v>
       </c>
       <c r="G116" t="s">
         <v>29</v>
       </c>
       <c r="H116">
         <v>10</v>
       </c>
       <c r="I116" t="b">
         <v>1</v>
       </c>
       <c r="J116" t="s">
         <v>30</v>
       </c>
       <c r="K116">
         <v>2</v>
       </c>
       <c r="L116" t="s">
         <v>30</v>
       </c>
@@ -11104,51 +11107,51 @@
       </c>
       <c r="V119" t="s">
         <v>30</v>
       </c>
       <c r="W119" t="s">
         <v>30</v>
       </c>
       <c r="X119" t="s">
         <v>30</v>
       </c>
       <c r="Y119">
         <v>307.3</v>
       </c>
     </row>
     <row r="120" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A120">
         <v>119</v>
       </c>
       <c r="B120" t="s">
         <v>254</v>
       </c>
       <c r="C120" t="s">
         <v>255</v>
       </c>
       <c r="D120">
-        <v>1496</v>
+        <v>328</v>
       </c>
       <c r="E120" t="s">
         <v>37</v>
       </c>
       <c r="F120" t="s">
         <v>63</v>
       </c>
       <c r="G120" t="s">
         <v>29</v>
       </c>
       <c r="H120">
         <v>17</v>
       </c>
       <c r="I120" t="b">
         <v>1</v>
       </c>
       <c r="J120" t="s">
         <v>30</v>
       </c>
       <c r="K120">
         <v>2</v>
       </c>
       <c r="L120" t="s">
         <v>30</v>
       </c>
@@ -11255,51 +11258,51 @@
       </c>
       <c r="V121" t="s">
         <v>30</v>
       </c>
       <c r="W121" t="s">
         <v>30</v>
       </c>
       <c r="X121" t="s">
         <v>30</v>
       </c>
       <c r="Y121">
         <v>305.09</v>
       </c>
     </row>
     <row r="122" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A122">
         <v>121</v>
       </c>
       <c r="B122" t="s">
         <v>258</v>
       </c>
       <c r="C122" t="s">
         <v>259</v>
       </c>
       <c r="D122">
-        <v>1339</v>
+        <v>203</v>
       </c>
       <c r="E122" t="s">
         <v>241</v>
       </c>
       <c r="F122" t="s">
         <v>28</v>
       </c>
       <c r="G122" t="s">
         <v>29</v>
       </c>
       <c r="H122">
         <v>23</v>
       </c>
       <c r="I122" t="b">
         <v>1</v>
       </c>
       <c r="J122" t="s">
         <v>30</v>
       </c>
       <c r="K122">
         <v>3</v>
       </c>
       <c r="L122" t="s">
         <v>30</v>
       </c>
@@ -11480,51 +11483,51 @@
       </c>
       <c r="V124" t="s">
         <v>30</v>
       </c>
       <c r="W124">
         <v>59.11</v>
       </c>
       <c r="X124" t="s">
         <v>30</v>
       </c>
       <c r="Y124">
         <v>292.67</v>
       </c>
     </row>
     <row r="125" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A125">
         <v>124</v>
       </c>
       <c r="B125" t="s">
         <v>262</v>
       </c>
       <c r="C125" t="s">
         <v>65</v>
       </c>
       <c r="D125">
-        <v>2361</v>
+        <v>586</v>
       </c>
       <c r="E125" t="s">
         <v>37</v>
       </c>
       <c r="F125" t="s">
         <v>28</v>
       </c>
       <c r="G125" t="s">
         <v>79</v>
       </c>
       <c r="H125">
         <v>11</v>
       </c>
       <c r="I125" t="b">
         <v>1</v>
       </c>
       <c r="J125" t="s">
         <v>30</v>
       </c>
       <c r="K125">
         <v>3</v>
       </c>
       <c r="L125" t="s">
         <v>30</v>
       </c>
@@ -11557,51 +11560,51 @@
       </c>
       <c r="V125" t="s">
         <v>30</v>
       </c>
       <c r="W125">
         <v>60.9</v>
       </c>
       <c r="X125" t="s">
         <v>30</v>
       </c>
       <c r="Y125">
         <v>292.4</v>
       </c>
     </row>
     <row r="126" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A126">
         <v>125</v>
       </c>
       <c r="B126" t="s">
         <v>263</v>
       </c>
       <c r="C126" t="s">
         <v>264</v>
       </c>
       <c r="D126">
-        <v>974</v>
+        <v>411</v>
       </c>
       <c r="E126" t="s">
         <v>197</v>
       </c>
       <c r="F126" t="s">
         <v>117</v>
       </c>
       <c r="G126" t="s">
         <v>79</v>
       </c>
       <c r="H126">
         <v>3</v>
       </c>
       <c r="I126" t="b">
         <v>1</v>
       </c>
       <c r="J126" t="s">
         <v>30</v>
       </c>
       <c r="K126">
         <v>2</v>
       </c>
       <c r="L126" t="s">
         <v>30</v>
       </c>
@@ -11634,51 +11637,51 @@
       </c>
       <c r="V126" t="s">
         <v>30</v>
       </c>
       <c r="W126" t="s">
         <v>30</v>
       </c>
       <c r="X126" t="s">
         <v>30</v>
       </c>
       <c r="Y126">
         <v>292.09</v>
       </c>
     </row>
     <row r="127" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A127">
         <v>126</v>
       </c>
       <c r="B127" t="s">
         <v>265</v>
       </c>
       <c r="C127" t="s">
         <v>266</v>
       </c>
       <c r="D127">
-        <v>2407</v>
+        <v>206</v>
       </c>
       <c r="E127" t="s">
         <v>90</v>
       </c>
       <c r="F127" t="s">
         <v>117</v>
       </c>
       <c r="G127" t="s">
         <v>29</v>
       </c>
       <c r="H127">
         <v>11</v>
       </c>
       <c r="I127" t="b">
         <v>1</v>
       </c>
       <c r="J127" t="s">
         <v>30</v>
       </c>
       <c r="K127">
         <v>0</v>
       </c>
       <c r="L127" t="s">
         <v>30</v>
       </c>
@@ -11711,51 +11714,51 @@
       </c>
       <c r="V127" t="s">
         <v>30</v>
       </c>
       <c r="W127" t="s">
         <v>30</v>
       </c>
       <c r="X127" t="s">
         <v>30</v>
       </c>
       <c r="Y127">
         <v>288.06</v>
       </c>
     </row>
     <row r="128" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A128">
         <v>127</v>
       </c>
       <c r="B128" t="s">
         <v>267</v>
       </c>
       <c r="C128" t="s">
         <v>268</v>
       </c>
       <c r="D128">
-        <v>2427</v>
+        <v>72</v>
       </c>
       <c r="E128" t="s">
         <v>37</v>
       </c>
       <c r="F128" t="s">
         <v>269</v>
       </c>
       <c r="G128" t="s">
         <v>29</v>
       </c>
       <c r="H128">
         <v>1</v>
       </c>
       <c r="I128" t="b">
         <v>1</v>
       </c>
       <c r="J128" t="s">
         <v>30</v>
       </c>
       <c r="K128">
         <v>3</v>
       </c>
       <c r="L128" t="s">
         <v>30</v>
       </c>
@@ -11865,51 +11868,51 @@
       </c>
       <c r="V129" t="s">
         <v>30</v>
       </c>
       <c r="W129" t="s">
         <v>30</v>
       </c>
       <c r="X129" t="s">
         <v>30</v>
       </c>
       <c r="Y129">
         <v>283.29</v>
       </c>
     </row>
     <row r="130" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A130">
         <v>129</v>
       </c>
       <c r="B130" t="s">
         <v>203</v>
       </c>
       <c r="C130" t="s">
         <v>271</v>
       </c>
       <c r="D130">
-        <v>25</v>
+        <v>329</v>
       </c>
       <c r="E130" t="s">
         <v>241</v>
       </c>
       <c r="F130" t="s">
         <v>269</v>
       </c>
       <c r="G130" t="s">
         <v>29</v>
       </c>
       <c r="H130">
         <v>2</v>
       </c>
       <c r="I130" t="b">
         <v>1</v>
       </c>
       <c r="J130" t="s">
         <v>30</v>
       </c>
       <c r="K130">
         <v>3</v>
       </c>
       <c r="L130" t="s">
         <v>30</v>
       </c>
@@ -11942,51 +11945,51 @@
       </c>
       <c r="V130" t="s">
         <v>30</v>
       </c>
       <c r="W130">
         <v>55.06</v>
       </c>
       <c r="X130" t="s">
         <v>30</v>
       </c>
       <c r="Y130">
         <v>282.07</v>
       </c>
     </row>
     <row r="131" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A131">
         <v>130</v>
       </c>
       <c r="B131" t="s">
         <v>272</v>
       </c>
       <c r="C131" t="s">
         <v>32</v>
       </c>
       <c r="D131">
-        <v>91</v>
+        <v>199</v>
       </c>
       <c r="E131" t="s">
         <v>37</v>
       </c>
       <c r="F131" t="s">
         <v>222</v>
       </c>
       <c r="G131" t="s">
         <v>29</v>
       </c>
       <c r="H131">
         <v>3</v>
       </c>
       <c r="I131" t="b">
         <v>1</v>
       </c>
       <c r="J131" t="s">
         <v>30</v>
       </c>
       <c r="K131">
         <v>1</v>
       </c>
       <c r="L131" t="s">
         <v>30</v>
       </c>
@@ -12093,51 +12096,51 @@
       </c>
       <c r="V132" t="s">
         <v>30</v>
       </c>
       <c r="W132">
         <v>54.9</v>
       </c>
       <c r="X132" t="s">
         <v>30</v>
       </c>
       <c r="Y132">
         <v>278.89</v>
       </c>
     </row>
     <row r="133" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A133">
         <v>132</v>
       </c>
       <c r="B133" t="s">
         <v>274</v>
       </c>
       <c r="C133" t="s">
         <v>32</v>
       </c>
       <c r="D133">
-        <v>1915</v>
+        <v>497</v>
       </c>
       <c r="E133" t="s">
         <v>90</v>
       </c>
       <c r="F133" t="s">
         <v>63</v>
       </c>
       <c r="G133" t="s">
         <v>79</v>
       </c>
       <c r="H133">
         <v>7</v>
       </c>
       <c r="I133" t="b">
         <v>1</v>
       </c>
       <c r="J133" t="s">
         <v>30</v>
       </c>
       <c r="K133">
         <v>3</v>
       </c>
       <c r="L133" t="s">
         <v>30</v>
       </c>
@@ -12842,51 +12845,51 @@
       </c>
       <c r="V142" t="s">
         <v>30</v>
       </c>
       <c r="W142">
         <v>43.07</v>
       </c>
       <c r="X142" t="s">
         <v>30</v>
       </c>
       <c r="Y142">
         <v>211.16</v>
       </c>
     </row>
     <row r="143" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A143">
         <v>142</v>
       </c>
       <c r="B143" t="s">
         <v>288</v>
       </c>
       <c r="C143" t="s">
         <v>26</v>
       </c>
       <c r="D143">
-        <v>1170</v>
+        <v>363</v>
       </c>
       <c r="E143" t="s">
         <v>289</v>
       </c>
       <c r="F143" t="s">
         <v>28</v>
       </c>
       <c r="G143" t="s">
         <v>29</v>
       </c>
       <c r="H143">
         <v>25</v>
       </c>
       <c r="I143" t="b">
         <v>0</v>
       </c>
       <c r="J143" t="s">
         <v>290</v>
       </c>
       <c r="K143">
         <v>1</v>
       </c>
       <c r="L143" t="s">
         <v>30</v>
       </c>
@@ -13443,51 +13446,51 @@
       </c>
       <c r="V150" t="s">
         <v>30</v>
       </c>
       <c r="W150" t="s">
         <v>30</v>
       </c>
       <c r="X150" t="s">
         <v>30</v>
       </c>
       <c r="Y150">
         <v>284.43</v>
       </c>
     </row>
     <row r="151" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A151">
         <v>150</v>
       </c>
       <c r="B151" t="s">
         <v>304</v>
       </c>
       <c r="C151" t="s">
         <v>43</v>
       </c>
       <c r="D151">
-        <v>1932</v>
+        <v>427</v>
       </c>
       <c r="E151" t="s">
         <v>305</v>
       </c>
       <c r="F151" t="s">
         <v>28</v>
       </c>
       <c r="G151" t="s">
         <v>29</v>
       </c>
       <c r="H151">
         <v>26</v>
       </c>
       <c r="I151" t="b">
         <v>0</v>
       </c>
       <c r="J151" t="s">
         <v>290</v>
       </c>
       <c r="K151">
         <v>0</v>
       </c>
       <c r="L151" t="s">
         <v>30</v>
       </c>
@@ -13890,51 +13893,51 @@
       </c>
       <c r="V156" t="s">
         <v>30</v>
       </c>
       <c r="W156" t="s">
         <v>30</v>
       </c>
       <c r="X156" t="s">
         <v>30</v>
       </c>
       <c r="Y156">
         <v>260.34</v>
       </c>
     </row>
     <row r="157" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A157">
         <v>158</v>
       </c>
       <c r="B157" t="s">
         <v>261</v>
       </c>
       <c r="C157" t="s">
         <v>314</v>
       </c>
       <c r="D157">
-        <v>2489</v>
+        <v>2</v>
       </c>
       <c r="E157" t="s">
         <v>30</v>
       </c>
       <c r="F157" t="s">
         <v>28</v>
       </c>
       <c r="G157" t="s">
         <v>29</v>
       </c>
       <c r="H157">
         <v>28</v>
       </c>
       <c r="I157" t="b">
         <v>0</v>
       </c>
       <c r="J157" t="s">
         <v>290</v>
       </c>
       <c r="K157">
         <v>1</v>
       </c>
       <c r="L157" t="s">
         <v>30</v>
       </c>
@@ -13967,51 +13970,51 @@
       </c>
       <c r="V157" t="s">
         <v>30</v>
       </c>
       <c r="W157">
         <v>71.45</v>
       </c>
       <c r="X157" t="s">
         <v>30</v>
       </c>
       <c r="Y157">
         <v>259.98</v>
       </c>
     </row>
     <row r="158" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A158">
         <v>159</v>
       </c>
       <c r="B158" t="s">
         <v>315</v>
       </c>
       <c r="C158" t="s">
         <v>62</v>
       </c>
       <c r="D158">
-        <v>2503</v>
+        <v>196</v>
       </c>
       <c r="E158" t="s">
         <v>316</v>
       </c>
       <c r="F158" t="s">
         <v>34</v>
       </c>
       <c r="G158" t="s">
         <v>79</v>
       </c>
       <c r="H158">
         <v>18</v>
       </c>
       <c r="I158" t="b">
         <v>0</v>
       </c>
       <c r="J158" t="s">
         <v>290</v>
       </c>
       <c r="K158">
         <v>2</v>
       </c>
       <c r="L158" t="s">
         <v>30</v>
       </c>
@@ -14195,51 +14198,51 @@
       </c>
       <c r="V160" t="s">
         <v>30</v>
       </c>
       <c r="W160">
         <v>62.58</v>
       </c>
       <c r="X160" t="s">
         <v>30</v>
       </c>
       <c r="Y160">
         <v>255.45</v>
       </c>
     </row>
     <row r="161" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A161">
         <v>162</v>
       </c>
       <c r="B161" t="s">
         <v>319</v>
       </c>
       <c r="C161" t="s">
         <v>41</v>
       </c>
       <c r="D161">
-        <v>932</v>
+        <v>420</v>
       </c>
       <c r="E161" t="s">
         <v>37</v>
       </c>
       <c r="F161" t="s">
         <v>28</v>
       </c>
       <c r="G161" t="s">
         <v>29</v>
       </c>
       <c r="H161">
         <v>29</v>
       </c>
       <c r="I161" t="b">
         <v>0</v>
       </c>
       <c r="J161" t="s">
         <v>290</v>
       </c>
       <c r="K161">
         <v>0</v>
       </c>
       <c r="L161" t="s">
         <v>30</v>
       </c>
@@ -14346,51 +14349,51 @@
       </c>
       <c r="V162" t="s">
         <v>30</v>
       </c>
       <c r="W162" t="s">
         <v>30</v>
       </c>
       <c r="X162" t="s">
         <v>30</v>
       </c>
       <c r="Y162">
         <v>249.13</v>
       </c>
     </row>
     <row r="163" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A163">
         <v>164</v>
       </c>
       <c r="B163" t="s">
         <v>206</v>
       </c>
       <c r="C163" t="s">
         <v>322</v>
       </c>
       <c r="D163">
-        <v>2208</v>
+        <v>515</v>
       </c>
       <c r="E163" t="s">
         <v>30</v>
       </c>
       <c r="F163" t="s">
         <v>63</v>
       </c>
       <c r="G163" t="s">
         <v>29</v>
       </c>
       <c r="H163">
         <v>19</v>
       </c>
       <c r="I163" t="b">
         <v>0</v>
       </c>
       <c r="J163" t="s">
         <v>290</v>
       </c>
       <c r="K163">
         <v>2</v>
       </c>
       <c r="L163" t="s">
         <v>30</v>
       </c>
@@ -14645,51 +14648,51 @@
       </c>
       <c r="V166" t="s">
         <v>30</v>
       </c>
       <c r="W166" t="s">
         <v>30</v>
       </c>
       <c r="X166" t="s">
         <v>30</v>
       </c>
       <c r="Y166">
         <v>240.35</v>
       </c>
     </row>
     <row r="167" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A167">
         <v>168</v>
       </c>
       <c r="B167" t="s">
         <v>328</v>
       </c>
       <c r="C167" t="s">
         <v>112</v>
       </c>
       <c r="D167">
-        <v>1590</v>
+        <v>139</v>
       </c>
       <c r="E167" t="s">
         <v>33</v>
       </c>
       <c r="F167" t="s">
         <v>269</v>
       </c>
       <c r="G167" t="s">
         <v>29</v>
       </c>
       <c r="H167">
         <v>4</v>
       </c>
       <c r="I167" t="b">
         <v>0</v>
       </c>
       <c r="J167" t="s">
         <v>290</v>
       </c>
       <c r="K167">
         <v>1</v>
       </c>
       <c r="L167" t="s">
         <v>30</v>
       </c>
@@ -15767,51 +15770,51 @@
       </c>
       <c r="V181" t="s">
         <v>30</v>
       </c>
       <c r="W181" t="s">
         <v>30</v>
       </c>
       <c r="X181" t="s">
         <v>30</v>
       </c>
       <c r="Y181">
         <v>197.69</v>
       </c>
     </row>
     <row r="182" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A182">
         <v>185</v>
       </c>
       <c r="B182" t="s">
         <v>352</v>
       </c>
       <c r="C182" t="s">
         <v>74</v>
       </c>
       <c r="D182">
-        <v>1989</v>
+        <v>592</v>
       </c>
       <c r="E182" t="s">
         <v>353</v>
       </c>
       <c r="F182" t="s">
         <v>48</v>
       </c>
       <c r="G182" t="s">
         <v>29</v>
       </c>
       <c r="H182">
         <v>4</v>
       </c>
       <c r="I182" t="b">
         <v>0</v>
       </c>
       <c r="J182" t="s">
         <v>290</v>
       </c>
       <c r="K182">
         <v>0</v>
       </c>
       <c r="L182" t="s">
         <v>30</v>
       </c>
@@ -16140,51 +16143,51 @@
       </c>
       <c r="V186" t="s">
         <v>30</v>
       </c>
       <c r="W186">
         <v>64.69</v>
       </c>
       <c r="X186" t="s">
         <v>30</v>
       </c>
       <c r="Y186">
         <v>183.28</v>
       </c>
     </row>
     <row r="187" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A187">
         <v>190</v>
       </c>
       <c r="B187" t="s">
         <v>91</v>
       </c>
       <c r="C187" t="s">
         <v>359</v>
       </c>
       <c r="D187">
-        <v>1028</v>
+        <v>220</v>
       </c>
       <c r="E187" t="s">
         <v>360</v>
       </c>
       <c r="F187" t="s">
         <v>117</v>
       </c>
       <c r="G187" t="s">
         <v>29</v>
       </c>
       <c r="H187">
         <v>13</v>
       </c>
       <c r="I187" t="b">
         <v>0</v>
       </c>
       <c r="J187" t="s">
         <v>290</v>
       </c>
       <c r="K187">
         <v>1</v>
       </c>
       <c r="L187" t="s">
         <v>30</v>
       </c>
@@ -17481,51 +17484,51 @@
       </c>
       <c r="V204" t="s">
         <v>30</v>
       </c>
       <c r="W204" t="s">
         <v>30</v>
       </c>
       <c r="X204" t="s">
         <v>30</v>
       </c>
       <c r="Y204">
         <v>147.69</v>
       </c>
     </row>
     <row r="205" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A205">
         <v>208</v>
       </c>
       <c r="B205" t="s">
         <v>383</v>
       </c>
       <c r="C205" t="s">
         <v>384</v>
       </c>
       <c r="D205">
-        <v>2401</v>
+        <v>633</v>
       </c>
       <c r="E205" t="s">
         <v>109</v>
       </c>
       <c r="F205" t="s">
         <v>34</v>
       </c>
       <c r="G205" t="s">
         <v>79</v>
       </c>
       <c r="H205">
         <v>31</v>
       </c>
       <c r="I205" t="b">
         <v>0</v>
       </c>
       <c r="J205" t="s">
         <v>290</v>
       </c>
       <c r="K205">
         <v>0</v>
       </c>
       <c r="L205" t="s">
         <v>30</v>
       </c>
@@ -18079,51 +18082,51 @@
       </c>
       <c r="V212" t="s">
         <v>30</v>
       </c>
       <c r="W212" t="s">
         <v>30</v>
       </c>
       <c r="X212" t="s">
         <v>30</v>
       </c>
       <c r="Y212">
         <v>140.83</v>
       </c>
     </row>
     <row r="213" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A213">
         <v>216</v>
       </c>
       <c r="B213" t="s">
         <v>394</v>
       </c>
       <c r="C213" t="s">
         <v>395</v>
       </c>
       <c r="D213">
-        <v>1195</v>
+        <v>533</v>
       </c>
       <c r="E213" t="s">
         <v>396</v>
       </c>
       <c r="F213" t="s">
         <v>63</v>
       </c>
       <c r="G213" t="s">
         <v>79</v>
       </c>
       <c r="H213">
         <v>11</v>
       </c>
       <c r="I213" t="b">
         <v>0</v>
       </c>
       <c r="J213" t="s">
         <v>290</v>
       </c>
       <c r="K213">
         <v>1</v>
       </c>
       <c r="L213" t="s">
         <v>30</v>
       </c>
@@ -19417,51 +19420,51 @@
       </c>
       <c r="V230" t="s">
         <v>30</v>
       </c>
       <c r="W230" t="s">
         <v>30</v>
       </c>
       <c r="X230" t="s">
         <v>30</v>
       </c>
       <c r="Y230">
         <v>125.43</v>
       </c>
     </row>
     <row r="231" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A231">
         <v>235</v>
       </c>
       <c r="B231" t="s">
         <v>424</v>
       </c>
       <c r="C231" t="s">
         <v>425</v>
       </c>
       <c r="D231">
-        <v>1611</v>
+        <v>546</v>
       </c>
       <c r="E231" t="s">
         <v>426</v>
       </c>
       <c r="F231" t="s">
         <v>63</v>
       </c>
       <c r="G231" t="s">
         <v>29</v>
       </c>
       <c r="H231">
         <v>28</v>
       </c>
       <c r="I231" t="b">
         <v>0</v>
       </c>
       <c r="J231" t="s">
         <v>290</v>
       </c>
       <c r="K231">
         <v>1</v>
       </c>
       <c r="L231" t="s">
         <v>30</v>
       </c>
@@ -20912,51 +20915,51 @@
       </c>
       <c r="V250" t="s">
         <v>30</v>
       </c>
       <c r="W250" t="s">
         <v>30</v>
       </c>
       <c r="X250" t="s">
         <v>30</v>
       </c>
       <c r="Y250">
         <v>94.56</v>
       </c>
     </row>
     <row r="251" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A251">
         <v>256</v>
       </c>
       <c r="B251" t="s">
         <v>98</v>
       </c>
       <c r="C251" t="s">
         <v>451</v>
       </c>
       <c r="D251">
-        <v>1844</v>
+        <v>554</v>
       </c>
       <c r="E251" t="s">
         <v>37</v>
       </c>
       <c r="F251" t="s">
         <v>34</v>
       </c>
       <c r="G251" t="s">
         <v>29</v>
       </c>
       <c r="H251">
         <v>54</v>
       </c>
       <c r="I251" t="b">
         <v>0</v>
       </c>
       <c r="J251" t="s">
         <v>290</v>
       </c>
       <c r="K251">
         <v>0</v>
       </c>
       <c r="L251" t="s">
         <v>30</v>
       </c>
@@ -20989,51 +20992,51 @@
       </c>
       <c r="V251" t="s">
         <v>30</v>
       </c>
       <c r="W251" t="s">
         <v>30</v>
       </c>
       <c r="X251" t="s">
         <v>30</v>
       </c>
       <c r="Y251">
         <v>93.56</v>
       </c>
     </row>
     <row r="252" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A252">
         <v>257</v>
       </c>
       <c r="B252" t="s">
         <v>452</v>
       </c>
       <c r="C252" t="s">
         <v>453</v>
       </c>
       <c r="D252">
-        <v>2077</v>
+        <v>367</v>
       </c>
       <c r="E252" t="s">
         <v>454</v>
       </c>
       <c r="F252" t="s">
         <v>34</v>
       </c>
       <c r="G252" t="s">
         <v>29</v>
       </c>
       <c r="H252">
         <v>55</v>
       </c>
       <c r="I252" t="b">
         <v>0</v>
       </c>
       <c r="J252" t="s">
         <v>290</v>
       </c>
       <c r="K252">
         <v>0</v>
       </c>
       <c r="L252" t="s">
         <v>30</v>
       </c>
@@ -21362,51 +21365,51 @@
       </c>
       <c r="V256" t="s">
         <v>30</v>
       </c>
       <c r="W256" t="s">
         <v>30</v>
       </c>
       <c r="X256" t="s">
         <v>30</v>
       </c>
       <c r="Y256">
         <v>88.63</v>
       </c>
     </row>
     <row r="257" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A257">
         <v>266</v>
       </c>
       <c r="B257" t="s">
         <v>461</v>
       </c>
       <c r="C257" t="s">
         <v>462</v>
       </c>
       <c r="D257">
-        <v>1719</v>
+        <v>398</v>
       </c>
       <c r="E257" t="s">
         <v>463</v>
       </c>
       <c r="F257" t="s">
         <v>28</v>
       </c>
       <c r="G257" t="s">
         <v>29</v>
       </c>
       <c r="H257">
         <v>48</v>
       </c>
       <c r="I257" t="b">
         <v>0</v>
       </c>
       <c r="J257" t="s">
         <v>290</v>
       </c>
       <c r="K257">
         <v>1</v>
       </c>
       <c r="L257" t="s">
         <v>30</v>
       </c>
@@ -21738,51 +21741,51 @@
       </c>
       <c r="V261" t="s">
         <v>30</v>
       </c>
       <c r="W261" t="s">
         <v>30</v>
       </c>
       <c r="X261" t="s">
         <v>30</v>
       </c>
       <c r="Y261">
         <v>84.3</v>
       </c>
     </row>
     <row r="262" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A262">
         <v>271</v>
       </c>
       <c r="B262" t="s">
         <v>469</v>
       </c>
       <c r="C262" t="s">
         <v>470</v>
       </c>
       <c r="D262">
-        <v>1300</v>
+        <v>58</v>
       </c>
       <c r="E262" t="s">
         <v>197</v>
       </c>
       <c r="F262" t="s">
         <v>28</v>
       </c>
       <c r="G262" t="s">
         <v>79</v>
       </c>
       <c r="H262">
         <v>18</v>
       </c>
       <c r="I262" t="b">
         <v>0</v>
       </c>
       <c r="J262" t="s">
         <v>290</v>
       </c>
       <c r="K262">
         <v>1</v>
       </c>
       <c r="L262" t="s">
         <v>30</v>
       </c>
@@ -22111,51 +22114,51 @@
       </c>
       <c r="V266" t="s">
         <v>30</v>
       </c>
       <c r="W266" t="s">
         <v>30</v>
       </c>
       <c r="X266" t="s">
         <v>30</v>
       </c>
       <c r="Y266">
         <v>83.36</v>
       </c>
     </row>
     <row r="267" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A267">
         <v>277</v>
       </c>
       <c r="B267" t="s">
         <v>479</v>
       </c>
       <c r="C267" t="s">
         <v>480</v>
       </c>
       <c r="D267">
-        <v>1626</v>
+        <v>6</v>
       </c>
       <c r="E267" t="s">
         <v>197</v>
       </c>
       <c r="F267" t="s">
         <v>34</v>
       </c>
       <c r="G267" t="s">
         <v>79</v>
       </c>
       <c r="H267">
         <v>42</v>
       </c>
       <c r="I267" t="b">
         <v>0</v>
       </c>
       <c r="J267" t="s">
         <v>290</v>
       </c>
       <c r="K267">
         <v>1</v>
       </c>
       <c r="L267" t="s">
         <v>30</v>
       </c>
@@ -22262,51 +22265,51 @@
       </c>
       <c r="V268" t="s">
         <v>30</v>
       </c>
       <c r="W268" t="s">
         <v>30</v>
       </c>
       <c r="X268" t="s">
         <v>30</v>
       </c>
       <c r="Y268">
         <v>82.63</v>
       </c>
     </row>
     <row r="269" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A269">
         <v>279</v>
       </c>
       <c r="B269" t="s">
         <v>482</v>
       </c>
       <c r="C269" t="s">
         <v>431</v>
       </c>
       <c r="D269">
-        <v>2385</v>
+        <v>476</v>
       </c>
       <c r="E269" t="s">
         <v>37</v>
       </c>
       <c r="F269" t="s">
         <v>34</v>
       </c>
       <c r="G269" t="s">
         <v>79</v>
       </c>
       <c r="H269">
         <v>43</v>
       </c>
       <c r="I269" t="b">
         <v>0</v>
       </c>
       <c r="J269" t="s">
         <v>290</v>
       </c>
       <c r="K269">
         <v>1</v>
       </c>
       <c r="L269" t="s">
         <v>30</v>
       </c>
@@ -22413,51 +22416,51 @@
       </c>
       <c r="V270" t="s">
         <v>30</v>
       </c>
       <c r="W270" t="s">
         <v>30</v>
       </c>
       <c r="X270" t="s">
         <v>30</v>
       </c>
       <c r="Y270">
         <v>81.63</v>
       </c>
     </row>
     <row r="271" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A271">
         <v>281</v>
       </c>
       <c r="B271" t="s">
         <v>346</v>
       </c>
       <c r="C271" t="s">
         <v>484</v>
       </c>
       <c r="D271">
-        <v>1751</v>
+        <v>389</v>
       </c>
       <c r="E271" t="s">
         <v>30</v>
       </c>
       <c r="F271" t="s">
         <v>34</v>
       </c>
       <c r="G271" t="s">
         <v>29</v>
       </c>
       <c r="H271">
         <v>65</v>
       </c>
       <c r="I271" t="b">
         <v>0</v>
       </c>
       <c r="J271" t="s">
         <v>290</v>
       </c>
       <c r="K271">
         <v>0</v>
       </c>
       <c r="L271" t="s">
         <v>30</v>
       </c>
@@ -22564,51 +22567,51 @@
       </c>
       <c r="V272" t="s">
         <v>30</v>
       </c>
       <c r="W272" t="s">
         <v>30</v>
       </c>
       <c r="X272" t="s">
         <v>30</v>
       </c>
       <c r="Y272">
         <v>79.75</v>
       </c>
     </row>
     <row r="273" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A273">
         <v>283</v>
       </c>
       <c r="B273" t="s">
         <v>486</v>
       </c>
       <c r="C273" t="s">
         <v>487</v>
       </c>
       <c r="D273">
-        <v>2451</v>
+        <v>439</v>
       </c>
       <c r="E273" t="s">
         <v>488</v>
       </c>
       <c r="F273" t="s">
         <v>28</v>
       </c>
       <c r="G273" t="s">
         <v>79</v>
       </c>
       <c r="H273">
         <v>19</v>
       </c>
       <c r="I273" t="b">
         <v>0</v>
       </c>
       <c r="J273" t="s">
         <v>290</v>
       </c>
       <c r="K273">
         <v>1</v>
       </c>
       <c r="L273" t="s">
         <v>30</v>
       </c>
@@ -23831,51 +23834,51 @@
       </c>
       <c r="V289" t="s">
         <v>30</v>
       </c>
       <c r="W289" t="s">
         <v>30</v>
       </c>
       <c r="X289" t="s">
         <v>30</v>
       </c>
       <c r="Y289">
         <v>71.28</v>
       </c>
     </row>
     <row r="290" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A290">
         <v>305</v>
       </c>
       <c r="B290" t="s">
         <v>506</v>
       </c>
       <c r="C290" t="s">
         <v>507</v>
       </c>
       <c r="D290">
-        <v>1500</v>
+        <v>253</v>
       </c>
       <c r="E290" t="s">
         <v>147</v>
       </c>
       <c r="F290" t="s">
         <v>28</v>
       </c>
       <c r="G290" t="s">
         <v>79</v>
       </c>
       <c r="H290">
         <v>21</v>
       </c>
       <c r="I290" t="b">
         <v>0</v>
       </c>
       <c r="J290" t="s">
         <v>290</v>
       </c>
       <c r="K290">
         <v>0</v>
       </c>
       <c r="L290" t="s">
         <v>30</v>
       </c>
@@ -23908,51 +23911,51 @@
       </c>
       <c r="V290" t="s">
         <v>30</v>
       </c>
       <c r="W290" t="s">
         <v>30</v>
       </c>
       <c r="X290" t="s">
         <v>30</v>
       </c>
       <c r="Y290">
         <v>71.07</v>
       </c>
     </row>
     <row r="291" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A291">
         <v>307</v>
       </c>
       <c r="B291" t="s">
         <v>91</v>
       </c>
       <c r="C291" t="s">
         <v>508</v>
       </c>
       <c r="D291">
-        <v>1388</v>
+        <v>31</v>
       </c>
       <c r="E291" t="s">
         <v>509</v>
       </c>
       <c r="F291" t="s">
         <v>117</v>
       </c>
       <c r="G291" t="s">
         <v>29</v>
       </c>
       <c r="H291">
         <v>18</v>
       </c>
       <c r="I291" t="b">
         <v>0</v>
       </c>
       <c r="J291" t="s">
         <v>290</v>
       </c>
       <c r="K291">
         <v>1</v>
       </c>
       <c r="L291" t="s">
         <v>30</v>
       </c>
@@ -24210,51 +24213,51 @@
       </c>
       <c r="V294" t="s">
         <v>30</v>
       </c>
       <c r="W294" t="s">
         <v>30</v>
       </c>
       <c r="X294" t="s">
         <v>30</v>
       </c>
       <c r="Y294">
         <v>70.16</v>
       </c>
     </row>
     <row r="295" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A295">
         <v>311</v>
       </c>
       <c r="B295" t="s">
         <v>292</v>
       </c>
       <c r="C295" t="s">
         <v>511</v>
       </c>
       <c r="D295">
-        <v>372</v>
+        <v>266</v>
       </c>
       <c r="E295" t="s">
         <v>405</v>
       </c>
       <c r="F295" t="s">
         <v>117</v>
       </c>
       <c r="G295" t="s">
         <v>29</v>
       </c>
       <c r="H295">
         <v>19</v>
       </c>
       <c r="I295" t="b">
         <v>0</v>
       </c>
       <c r="J295" t="s">
         <v>290</v>
       </c>
       <c r="K295">
         <v>1</v>
       </c>
       <c r="L295" t="s">
         <v>30</v>
       </c>
@@ -24657,51 +24660,51 @@
       </c>
       <c r="V300" t="s">
         <v>30</v>
       </c>
       <c r="W300" t="s">
         <v>30</v>
       </c>
       <c r="X300" t="s">
         <v>30</v>
       </c>
       <c r="Y300">
         <v>68.13</v>
       </c>
     </row>
     <row r="301" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A301">
         <v>317</v>
       </c>
       <c r="B301" t="s">
         <v>217</v>
       </c>
       <c r="C301" t="s">
         <v>518</v>
       </c>
       <c r="D301">
-        <v>2316</v>
+        <v>53</v>
       </c>
       <c r="E301" t="s">
         <v>124</v>
       </c>
       <c r="F301" t="s">
         <v>117</v>
       </c>
       <c r="G301" t="s">
         <v>29</v>
       </c>
       <c r="H301">
         <v>20</v>
       </c>
       <c r="I301" t="b">
         <v>0</v>
       </c>
       <c r="J301" t="s">
         <v>290</v>
       </c>
       <c r="K301">
         <v>0</v>
       </c>
       <c r="L301" t="s">
         <v>30</v>
       </c>
@@ -25110,51 +25113,51 @@
       </c>
       <c r="V306" t="s">
         <v>30</v>
       </c>
       <c r="W306" t="s">
         <v>30</v>
       </c>
       <c r="X306" t="s">
         <v>30</v>
       </c>
       <c r="Y306">
         <v>66.32</v>
       </c>
     </row>
     <row r="307" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A307">
         <v>327</v>
       </c>
       <c r="B307" t="s">
         <v>505</v>
       </c>
       <c r="C307" t="s">
         <v>527</v>
       </c>
       <c r="D307">
-        <v>421</v>
+        <v>264</v>
       </c>
       <c r="E307" t="s">
         <v>197</v>
       </c>
       <c r="F307" t="s">
         <v>117</v>
       </c>
       <c r="G307" t="s">
         <v>29</v>
       </c>
       <c r="H307">
         <v>22</v>
       </c>
       <c r="I307" t="b">
         <v>0</v>
       </c>
       <c r="J307" t="s">
         <v>290</v>
       </c>
       <c r="K307">
         <v>1</v>
       </c>
       <c r="L307" t="s">
         <v>30</v>
       </c>
@@ -25338,51 +25341,51 @@
       </c>
       <c r="V309" t="s">
         <v>30</v>
       </c>
       <c r="W309" t="s">
         <v>30</v>
       </c>
       <c r="X309" t="s">
         <v>30</v>
       </c>
       <c r="Y309">
         <v>66.06</v>
       </c>
     </row>
     <row r="310" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A310">
         <v>330</v>
       </c>
       <c r="B310" t="s">
         <v>531</v>
       </c>
       <c r="C310" t="s">
         <v>532</v>
       </c>
       <c r="D310">
-        <v>748</v>
+        <v>350</v>
       </c>
       <c r="E310" t="s">
         <v>405</v>
       </c>
       <c r="F310" t="s">
         <v>117</v>
       </c>
       <c r="G310" t="s">
         <v>79</v>
       </c>
       <c r="H310">
         <v>7</v>
       </c>
       <c r="I310" t="b">
         <v>0</v>
       </c>
       <c r="J310" t="s">
         <v>290</v>
       </c>
       <c r="K310">
         <v>1</v>
       </c>
       <c r="L310" t="s">
         <v>30</v>
       </c>
@@ -25563,51 +25566,51 @@
       </c>
       <c r="V312" t="s">
         <v>30</v>
       </c>
       <c r="W312" t="s">
         <v>30</v>
       </c>
       <c r="X312" t="s">
         <v>30</v>
       </c>
       <c r="Y312">
         <v>65.42</v>
       </c>
     </row>
     <row r="313" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A313">
         <v>333</v>
       </c>
       <c r="B313" t="s">
         <v>111</v>
       </c>
       <c r="C313" t="s">
         <v>395</v>
       </c>
       <c r="D313">
-        <v>1714</v>
+        <v>534</v>
       </c>
       <c r="E313" t="s">
         <v>396</v>
       </c>
       <c r="F313" t="s">
         <v>63</v>
       </c>
       <c r="G313" t="s">
         <v>29</v>
       </c>
       <c r="H313">
         <v>34</v>
       </c>
       <c r="I313" t="b">
         <v>0</v>
       </c>
       <c r="J313" t="s">
         <v>290</v>
       </c>
       <c r="K313">
         <v>0</v>
       </c>
       <c r="L313" t="s">
         <v>30</v>
       </c>
@@ -25640,51 +25643,51 @@
       </c>
       <c r="V313" t="s">
         <v>30</v>
       </c>
       <c r="W313" t="s">
         <v>30</v>
       </c>
       <c r="X313" t="s">
         <v>30</v>
       </c>
       <c r="Y313">
         <v>65.16</v>
       </c>
     </row>
     <row r="314" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A314">
         <v>334</v>
       </c>
       <c r="B314" t="s">
         <v>537</v>
       </c>
       <c r="C314" t="s">
         <v>538</v>
       </c>
       <c r="D314">
-        <v>1431</v>
+        <v>409</v>
       </c>
       <c r="E314" t="s">
         <v>360</v>
       </c>
       <c r="F314" t="s">
         <v>28</v>
       </c>
       <c r="G314" t="s">
         <v>79</v>
       </c>
       <c r="H314">
         <v>24</v>
       </c>
       <c r="I314" t="b">
         <v>0</v>
       </c>
       <c r="J314" t="s">
         <v>290</v>
       </c>
       <c r="K314">
         <v>0</v>
       </c>
       <c r="L314" t="s">
         <v>30</v>
       </c>
@@ -26090,51 +26093,51 @@
       </c>
       <c r="V319" t="s">
         <v>30</v>
       </c>
       <c r="W319" t="s">
         <v>30</v>
       </c>
       <c r="X319" t="s">
         <v>30</v>
       </c>
       <c r="Y319">
         <v>64.57</v>
       </c>
     </row>
     <row r="320" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A320">
         <v>340</v>
       </c>
       <c r="B320" t="s">
         <v>111</v>
       </c>
       <c r="C320" t="s">
         <v>543</v>
       </c>
       <c r="D320">
-        <v>2396</v>
+        <v>362</v>
       </c>
       <c r="E320" t="s">
         <v>30</v>
       </c>
       <c r="F320" t="s">
         <v>117</v>
       </c>
       <c r="G320" t="s">
         <v>29</v>
       </c>
       <c r="H320">
         <v>24</v>
       </c>
       <c r="I320" t="b">
         <v>0</v>
       </c>
       <c r="J320" t="s">
         <v>290</v>
       </c>
       <c r="K320">
         <v>1</v>
       </c>
       <c r="L320" t="s">
         <v>30</v>
       </c>
@@ -26835,50 +26838,53 @@
         <v>30</v>
       </c>
       <c r="V329" t="s">
         <v>30</v>
       </c>
       <c r="W329" t="s">
         <v>30</v>
       </c>
       <c r="X329" t="s">
         <v>30</v>
       </c>
       <c r="Y329">
         <v>61.52</v>
       </c>
     </row>
     <row r="330" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A330">
         <v>353</v>
       </c>
       <c r="B330" t="s">
         <v>555</v>
       </c>
       <c r="C330" t="s">
         <v>556</v>
       </c>
+      <c r="D330">
+        <v>606</v>
+      </c>
       <c r="E330" t="s">
         <v>557</v>
       </c>
       <c r="F330" t="s">
         <v>76</v>
       </c>
       <c r="G330" t="s">
         <v>79</v>
       </c>
       <c r="H330">
         <v>7</v>
       </c>
       <c r="I330" t="b">
         <v>0</v>
       </c>
       <c r="J330" t="s">
         <v>290</v>
       </c>
       <c r="K330">
         <v>0</v>
       </c>
       <c r="L330" t="s">
         <v>30</v>
       </c>
       <c r="M330" t="s">
@@ -27724,51 +27730,51 @@
       </c>
       <c r="V341" t="s">
         <v>30</v>
       </c>
       <c r="W341" t="s">
         <v>30</v>
       </c>
       <c r="X341" t="s">
         <v>30</v>
       </c>
       <c r="Y341">
         <v>50.21</v>
       </c>
     </row>
     <row r="342" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A342">
         <v>368</v>
       </c>
       <c r="B342" t="s">
         <v>574</v>
       </c>
       <c r="C342" t="s">
         <v>575</v>
       </c>
       <c r="D342">
-        <v>548</v>
+        <v>67</v>
       </c>
       <c r="E342" t="s">
         <v>396</v>
       </c>
       <c r="F342" t="s">
         <v>205</v>
       </c>
       <c r="G342" t="s">
         <v>29</v>
       </c>
       <c r="H342">
         <v>3</v>
       </c>
       <c r="I342" t="b">
         <v>0</v>
       </c>
       <c r="J342" t="s">
         <v>290</v>
       </c>
       <c r="K342">
         <v>1</v>
       </c>
       <c r="L342" t="s">
         <v>30</v>
       </c>