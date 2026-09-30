--- v8 (2026-09-09)
+++ v9 (2026-09-30)
@@ -2027,51 +2027,51 @@
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="2" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>22</v>
       </c>
       <c r="C2" t="s">
         <v>23</v>
       </c>
       <c r="D2">
-        <v>2585</v>
+        <v>360</v>
       </c>
       <c r="E2" t="s">
         <v>24</v>
       </c>
       <c r="F2" t="s">
         <v>25</v>
       </c>
       <c r="G2" t="s">
         <v>26</v>
       </c>
       <c r="H2">
         <v>1</v>
       </c>
       <c r="I2" t="b">
         <v>1</v>
       </c>
       <c r="J2" t="s">
         <v>27</v>
       </c>
       <c r="K2">
         <v>7</v>
       </c>
       <c r="L2">
         <v>146.66</v>
       </c>
@@ -2231,51 +2231,51 @@
       </c>
       <c r="S4" t="s">
         <v>27</v>
       </c>
       <c r="T4">
         <v>133.77</v>
       </c>
       <c r="U4" t="s">
         <v>27</v>
       </c>
       <c r="V4">
         <v>704.81</v>
       </c>
     </row>
     <row r="5" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A5">
         <v>4</v>
       </c>
       <c r="B5" t="s">
         <v>33</v>
       </c>
       <c r="C5" t="s">
         <v>34</v>
       </c>
       <c r="D5">
-        <v>2146</v>
+        <v>372</v>
       </c>
       <c r="E5" t="s">
         <v>35</v>
       </c>
       <c r="F5" t="s">
         <v>25</v>
       </c>
       <c r="G5" t="s">
         <v>26</v>
       </c>
       <c r="H5">
         <v>4</v>
       </c>
       <c r="I5" t="b">
         <v>1</v>
       </c>
       <c r="J5" t="s">
         <v>27</v>
       </c>
       <c r="K5">
         <v>6</v>
       </c>
       <c r="L5" t="s">
         <v>27</v>
       </c>
@@ -2299,51 +2299,51 @@
       </c>
       <c r="S5">
         <v>137.73</v>
       </c>
       <c r="T5">
         <v>132.65</v>
       </c>
       <c r="U5" t="s">
         <v>27</v>
       </c>
       <c r="V5">
         <v>700.71</v>
       </c>
     </row>
     <row r="6" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A6">
         <v>6</v>
       </c>
       <c r="B6" t="s">
         <v>36</v>
       </c>
       <c r="C6" t="s">
         <v>37</v>
       </c>
       <c r="D6">
-        <v>2077</v>
+        <v>367</v>
       </c>
       <c r="E6" t="s">
         <v>38</v>
       </c>
       <c r="F6" t="s">
         <v>25</v>
       </c>
       <c r="G6" t="s">
         <v>26</v>
       </c>
       <c r="H6">
         <v>5</v>
       </c>
       <c r="I6" t="b">
         <v>1</v>
       </c>
       <c r="J6" t="s">
         <v>27</v>
       </c>
       <c r="K6">
         <v>5</v>
       </c>
       <c r="L6">
         <v>126.23</v>
       </c>
@@ -2367,51 +2367,51 @@
       </c>
       <c r="S6">
         <v>140.58</v>
       </c>
       <c r="T6" t="s">
         <v>27</v>
       </c>
       <c r="U6" t="s">
         <v>27</v>
       </c>
       <c r="V6">
         <v>664.46</v>
       </c>
     </row>
     <row r="7" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A7">
         <v>7</v>
       </c>
       <c r="B7" t="s">
         <v>39</v>
       </c>
       <c r="C7" t="s">
         <v>40</v>
       </c>
       <c r="D7">
-        <v>999</v>
+        <v>440</v>
       </c>
       <c r="E7" t="s">
         <v>30</v>
       </c>
       <c r="F7" t="s">
         <v>25</v>
       </c>
       <c r="G7" t="s">
         <v>26</v>
       </c>
       <c r="H7">
         <v>6</v>
       </c>
       <c r="I7" t="b">
         <v>1</v>
       </c>
       <c r="J7" t="s">
         <v>27</v>
       </c>
       <c r="K7">
         <v>5</v>
       </c>
       <c r="L7" t="s">
         <v>27</v>
       </c>
@@ -2503,51 +2503,51 @@
       </c>
       <c r="S8">
         <v>136.5</v>
       </c>
       <c r="T8">
         <v>129.66</v>
       </c>
       <c r="U8" t="s">
         <v>27</v>
       </c>
       <c r="V8">
         <v>654.9</v>
       </c>
     </row>
     <row r="9" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A9">
         <v>9</v>
       </c>
       <c r="B9" t="s">
         <v>43</v>
       </c>
       <c r="C9" t="s">
         <v>44</v>
       </c>
       <c r="D9">
-        <v>1093</v>
+        <v>337</v>
       </c>
       <c r="E9" t="s">
         <v>30</v>
       </c>
       <c r="F9" t="s">
         <v>45</v>
       </c>
       <c r="G9" t="s">
         <v>26</v>
       </c>
       <c r="H9">
         <v>2</v>
       </c>
       <c r="I9" t="b">
         <v>1</v>
       </c>
       <c r="J9" t="s">
         <v>27</v>
       </c>
       <c r="K9">
         <v>6</v>
       </c>
       <c r="L9">
         <v>116.48</v>
       </c>
@@ -2571,51 +2571,51 @@
       </c>
       <c r="S9">
         <v>124.02</v>
       </c>
       <c r="T9" t="s">
         <v>27</v>
       </c>
       <c r="U9" t="s">
         <v>27</v>
       </c>
       <c r="V9">
         <v>644.87</v>
       </c>
     </row>
     <row r="10" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A10">
         <v>10</v>
       </c>
       <c r="B10" t="s">
         <v>46</v>
       </c>
       <c r="C10" t="s">
         <v>47</v>
       </c>
       <c r="D10">
-        <v>2292</v>
+        <v>114</v>
       </c>
       <c r="E10" t="s">
         <v>30</v>
       </c>
       <c r="F10" t="s">
         <v>45</v>
       </c>
       <c r="G10" t="s">
         <v>26</v>
       </c>
       <c r="H10">
         <v>3</v>
       </c>
       <c r="I10" t="b">
         <v>1</v>
       </c>
       <c r="J10" t="s">
         <v>27</v>
       </c>
       <c r="K10">
         <v>9</v>
       </c>
       <c r="L10">
         <v>114.66</v>
       </c>
@@ -2639,51 +2639,51 @@
       </c>
       <c r="S10">
         <v>124.72</v>
       </c>
       <c r="T10">
         <v>115.61</v>
       </c>
       <c r="U10" t="s">
         <v>27</v>
       </c>
       <c r="V10">
         <v>632.14</v>
       </c>
     </row>
     <row r="11" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A11">
         <v>11</v>
       </c>
       <c r="B11" t="s">
         <v>48</v>
       </c>
       <c r="C11" t="s">
         <v>49</v>
       </c>
       <c r="D11">
-        <v>1665</v>
+        <v>301</v>
       </c>
       <c r="E11" t="s">
         <v>50</v>
       </c>
       <c r="F11" t="s">
         <v>45</v>
       </c>
       <c r="G11" t="s">
         <v>26</v>
       </c>
       <c r="H11">
         <v>4</v>
       </c>
       <c r="I11" t="b">
         <v>1</v>
       </c>
       <c r="J11" t="s">
         <v>27</v>
       </c>
       <c r="K11">
         <v>5</v>
       </c>
       <c r="L11" t="s">
         <v>27</v>
       </c>
@@ -2707,51 +2707,51 @@
       </c>
       <c r="S11">
         <v>125.42</v>
       </c>
       <c r="T11">
         <v>109.42</v>
       </c>
       <c r="U11" t="s">
         <v>27</v>
       </c>
       <c r="V11">
         <v>632.09</v>
       </c>
     </row>
     <row r="12" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A12">
         <v>12</v>
       </c>
       <c r="B12" t="s">
         <v>51</v>
       </c>
       <c r="C12" t="s">
         <v>52</v>
       </c>
       <c r="D12">
-        <v>2508</v>
+        <v>244</v>
       </c>
       <c r="E12" t="s">
         <v>53</v>
       </c>
       <c r="F12" t="s">
         <v>54</v>
       </c>
       <c r="G12" t="s">
         <v>26</v>
       </c>
       <c r="H12">
         <v>1</v>
       </c>
       <c r="I12" t="b">
         <v>1</v>
       </c>
       <c r="J12" t="s">
         <v>27</v>
       </c>
       <c r="K12">
         <v>5</v>
       </c>
       <c r="L12" t="s">
         <v>27</v>
       </c>
@@ -2775,51 +2775,51 @@
       </c>
       <c r="S12">
         <v>126</v>
       </c>
       <c r="T12" t="s">
         <v>27</v>
       </c>
       <c r="U12" t="s">
         <v>27</v>
       </c>
       <c r="V12">
         <v>629.93</v>
       </c>
     </row>
     <row r="13" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A13">
         <v>13</v>
       </c>
       <c r="B13" t="s">
         <v>55</v>
       </c>
       <c r="C13" t="s">
         <v>56</v>
       </c>
       <c r="D13">
-        <v>2482</v>
+        <v>512</v>
       </c>
       <c r="E13" t="s">
         <v>57</v>
       </c>
       <c r="F13" t="s">
         <v>58</v>
       </c>
       <c r="G13" t="s">
         <v>26</v>
       </c>
       <c r="H13">
         <v>1</v>
       </c>
       <c r="I13" t="b">
         <v>1</v>
       </c>
       <c r="J13" t="s">
         <v>27</v>
       </c>
       <c r="K13">
         <v>6</v>
       </c>
       <c r="L13">
         <v>118.62</v>
       </c>
@@ -2843,51 +2843,51 @@
       </c>
       <c r="S13">
         <v>126.92</v>
       </c>
       <c r="T13">
         <v>118.86</v>
       </c>
       <c r="U13" t="s">
         <v>27</v>
       </c>
       <c r="V13">
         <v>626.78</v>
       </c>
     </row>
     <row r="14" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A14">
         <v>14</v>
       </c>
       <c r="B14" t="s">
         <v>59</v>
       </c>
       <c r="C14" t="s">
         <v>60</v>
       </c>
       <c r="D14">
-        <v>1126</v>
+        <v>131</v>
       </c>
       <c r="E14" t="s">
         <v>61</v>
       </c>
       <c r="F14" t="s">
         <v>58</v>
       </c>
       <c r="G14" t="s">
         <v>26</v>
       </c>
       <c r="H14">
         <v>2</v>
       </c>
       <c r="I14" t="b">
         <v>1</v>
       </c>
       <c r="J14" t="s">
         <v>27</v>
       </c>
       <c r="K14">
         <v>9</v>
       </c>
       <c r="L14">
         <v>106.14</v>
       </c>
@@ -2979,51 +2979,51 @@
       </c>
       <c r="S15">
         <v>116.39</v>
       </c>
       <c r="T15" t="s">
         <v>27</v>
       </c>
       <c r="U15" t="s">
         <v>27</v>
       </c>
       <c r="V15">
         <v>609.62</v>
       </c>
     </row>
     <row r="16" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A16">
         <v>16</v>
       </c>
       <c r="B16" t="s">
         <v>64</v>
       </c>
       <c r="C16" t="s">
         <v>65</v>
       </c>
       <c r="D16">
-        <v>1184</v>
+        <v>563</v>
       </c>
       <c r="E16" t="s">
         <v>30</v>
       </c>
       <c r="F16" t="s">
         <v>58</v>
       </c>
       <c r="G16" t="s">
         <v>26</v>
       </c>
       <c r="H16">
         <v>3</v>
       </c>
       <c r="I16" t="b">
         <v>1</v>
       </c>
       <c r="J16" t="s">
         <v>27</v>
       </c>
       <c r="K16">
         <v>5</v>
       </c>
       <c r="L16">
         <v>118.97</v>
       </c>
@@ -3047,51 +3047,51 @@
       </c>
       <c r="S16" t="s">
         <v>27</v>
       </c>
       <c r="T16">
         <v>114.94</v>
       </c>
       <c r="U16" t="s">
         <v>27</v>
       </c>
       <c r="V16">
         <v>598.02</v>
       </c>
     </row>
     <row r="17" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A17">
         <v>17</v>
       </c>
       <c r="B17" t="s">
         <v>66</v>
       </c>
       <c r="C17" t="s">
         <v>67</v>
       </c>
       <c r="D17">
-        <v>2487</v>
+        <v>136</v>
       </c>
       <c r="E17" t="s">
         <v>30</v>
       </c>
       <c r="F17" t="s">
         <v>25</v>
       </c>
       <c r="G17" t="s">
         <v>26</v>
       </c>
       <c r="H17">
         <v>9</v>
       </c>
       <c r="I17" t="b">
         <v>1</v>
       </c>
       <c r="J17" t="s">
         <v>27</v>
       </c>
       <c r="K17">
         <v>6</v>
       </c>
       <c r="L17" t="s">
         <v>27</v>
       </c>
@@ -3183,51 +3183,51 @@
       </c>
       <c r="S18">
         <v>123.14</v>
       </c>
       <c r="T18">
         <v>110.95</v>
       </c>
       <c r="U18" t="s">
         <v>27</v>
       </c>
       <c r="V18">
         <v>594.42</v>
       </c>
     </row>
     <row r="19" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A19">
         <v>19</v>
       </c>
       <c r="B19" t="s">
         <v>39</v>
       </c>
       <c r="C19" t="s">
         <v>71</v>
       </c>
       <c r="D19">
-        <v>1413</v>
+        <v>159</v>
       </c>
       <c r="E19" t="s">
         <v>30</v>
       </c>
       <c r="F19" t="s">
         <v>45</v>
       </c>
       <c r="G19" t="s">
         <v>26</v>
       </c>
       <c r="H19">
         <v>6</v>
       </c>
       <c r="I19" t="b">
         <v>1</v>
       </c>
       <c r="J19" t="s">
         <v>27</v>
       </c>
       <c r="K19">
         <v>8</v>
       </c>
       <c r="L19">
         <v>111.65</v>
       </c>
@@ -3251,51 +3251,51 @@
       </c>
       <c r="S19" t="s">
         <v>27</v>
       </c>
       <c r="T19">
         <v>118.33</v>
       </c>
       <c r="U19" t="s">
         <v>27</v>
       </c>
       <c r="V19">
         <v>591.47</v>
       </c>
     </row>
     <row r="20" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A20">
         <v>20</v>
       </c>
       <c r="B20" t="s">
         <v>72</v>
       </c>
       <c r="C20" t="s">
         <v>73</v>
       </c>
       <c r="D20">
-        <v>1513</v>
+        <v>194</v>
       </c>
       <c r="E20" t="s">
         <v>38</v>
       </c>
       <c r="F20" t="s">
         <v>25</v>
       </c>
       <c r="G20" t="s">
         <v>74</v>
       </c>
       <c r="H20">
         <v>1</v>
       </c>
       <c r="I20" t="b">
         <v>1</v>
       </c>
       <c r="J20" t="s">
         <v>27</v>
       </c>
       <c r="K20">
         <v>8</v>
       </c>
       <c r="L20" t="s">
         <v>27</v>
       </c>
@@ -3319,51 +3319,51 @@
       </c>
       <c r="S20">
         <v>113.79</v>
       </c>
       <c r="T20">
         <v>109.04</v>
       </c>
       <c r="U20" t="s">
         <v>27</v>
       </c>
       <c r="V20">
         <v>590.27</v>
       </c>
     </row>
     <row r="21" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A21">
         <v>21</v>
       </c>
       <c r="B21" t="s">
         <v>75</v>
       </c>
       <c r="C21" t="s">
         <v>76</v>
       </c>
       <c r="D21">
-        <v>1131</v>
+        <v>303</v>
       </c>
       <c r="E21" t="s">
         <v>38</v>
       </c>
       <c r="F21" t="s">
         <v>25</v>
       </c>
       <c r="G21" t="s">
         <v>74</v>
       </c>
       <c r="H21">
         <v>2</v>
       </c>
       <c r="I21" t="b">
         <v>1</v>
       </c>
       <c r="J21" t="s">
         <v>27</v>
       </c>
       <c r="K21">
         <v>5</v>
       </c>
       <c r="L21" t="s">
         <v>27</v>
       </c>
@@ -3455,51 +3455,51 @@
       </c>
       <c r="S22">
         <v>115.84</v>
       </c>
       <c r="T22">
         <v>110.49</v>
       </c>
       <c r="U22" t="s">
         <v>27</v>
       </c>
       <c r="V22">
         <v>587.44</v>
       </c>
     </row>
     <row r="23" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A23">
         <v>23</v>
       </c>
       <c r="B23" t="s">
         <v>80</v>
       </c>
       <c r="C23" t="s">
         <v>81</v>
       </c>
       <c r="D23">
-        <v>1827</v>
+        <v>402</v>
       </c>
       <c r="E23" t="s">
         <v>82</v>
       </c>
       <c r="F23" t="s">
         <v>45</v>
       </c>
       <c r="G23" t="s">
         <v>26</v>
       </c>
       <c r="H23">
         <v>7</v>
       </c>
       <c r="I23" t="b">
         <v>1</v>
       </c>
       <c r="J23" t="s">
         <v>27</v>
       </c>
       <c r="K23">
         <v>6</v>
       </c>
       <c r="L23">
         <v>109.6</v>
       </c>
@@ -3523,51 +3523,51 @@
       </c>
       <c r="S23">
         <v>114.48</v>
       </c>
       <c r="T23">
         <v>116.72</v>
       </c>
       <c r="U23" t="s">
         <v>27</v>
       </c>
       <c r="V23">
         <v>580.63</v>
       </c>
     </row>
     <row r="24" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A24">
         <v>24</v>
       </c>
       <c r="B24" t="s">
         <v>83</v>
       </c>
       <c r="C24" t="s">
         <v>52</v>
       </c>
       <c r="D24">
-        <v>2449</v>
+        <v>166</v>
       </c>
       <c r="E24" t="s">
         <v>53</v>
       </c>
       <c r="F24" t="s">
         <v>58</v>
       </c>
       <c r="G24" t="s">
         <v>26</v>
       </c>
       <c r="H24">
         <v>5</v>
       </c>
       <c r="I24" t="b">
         <v>1</v>
       </c>
       <c r="J24" t="s">
         <v>27</v>
       </c>
       <c r="K24">
         <v>5</v>
       </c>
       <c r="L24" t="s">
         <v>27</v>
       </c>
@@ -3591,51 +3591,51 @@
       </c>
       <c r="S24">
         <v>111.4</v>
       </c>
       <c r="T24" t="s">
         <v>27</v>
       </c>
       <c r="U24" t="s">
         <v>27</v>
       </c>
       <c r="V24">
         <v>574.25</v>
       </c>
     </row>
     <row r="25" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A25">
         <v>25</v>
       </c>
       <c r="B25" t="s">
         <v>64</v>
       </c>
       <c r="C25" t="s">
         <v>84</v>
       </c>
       <c r="D25">
-        <v>1169</v>
+        <v>89</v>
       </c>
       <c r="E25" t="s">
         <v>85</v>
       </c>
       <c r="F25" t="s">
         <v>58</v>
       </c>
       <c r="G25" t="s">
         <v>26</v>
       </c>
       <c r="H25">
         <v>6</v>
       </c>
       <c r="I25" t="b">
         <v>1</v>
       </c>
       <c r="J25" t="s">
         <v>27</v>
       </c>
       <c r="K25">
         <v>5</v>
       </c>
       <c r="L25">
         <v>104.55</v>
       </c>
@@ -3659,51 +3659,51 @@
       </c>
       <c r="S25" t="s">
         <v>27</v>
       </c>
       <c r="T25">
         <v>117.76</v>
       </c>
       <c r="U25" t="s">
         <v>27</v>
       </c>
       <c r="V25">
         <v>570.79</v>
       </c>
     </row>
     <row r="26" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A26">
         <v>26</v>
       </c>
       <c r="B26" t="s">
         <v>86</v>
       </c>
       <c r="C26" t="s">
         <v>87</v>
       </c>
       <c r="D26">
-        <v>1223</v>
+        <v>43</v>
       </c>
       <c r="E26" t="s">
         <v>88</v>
       </c>
       <c r="F26" t="s">
         <v>58</v>
       </c>
       <c r="G26" t="s">
         <v>26</v>
       </c>
       <c r="H26">
         <v>7</v>
       </c>
       <c r="I26" t="b">
         <v>1</v>
       </c>
       <c r="J26" t="s">
         <v>27</v>
       </c>
       <c r="K26">
         <v>7</v>
       </c>
       <c r="L26">
         <v>114.82</v>
       </c>
@@ -3727,51 +3727,51 @@
       </c>
       <c r="S26">
         <v>114.06</v>
       </c>
       <c r="T26">
         <v>98.62</v>
       </c>
       <c r="U26" t="s">
         <v>27</v>
       </c>
       <c r="V26">
         <v>570.17</v>
       </c>
     </row>
     <row r="27" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A27">
         <v>27</v>
       </c>
       <c r="B27" t="s">
         <v>89</v>
       </c>
       <c r="C27" t="s">
         <v>90</v>
       </c>
       <c r="D27">
-        <v>981</v>
+        <v>170</v>
       </c>
       <c r="E27" t="s">
         <v>30</v>
       </c>
       <c r="F27" t="s">
         <v>58</v>
       </c>
       <c r="G27" t="s">
         <v>74</v>
       </c>
       <c r="H27">
         <v>1</v>
       </c>
       <c r="I27" t="b">
         <v>1</v>
       </c>
       <c r="J27" t="s">
         <v>27</v>
       </c>
       <c r="K27">
         <v>5</v>
       </c>
       <c r="L27" t="s">
         <v>27</v>
       </c>
@@ -3795,51 +3795,51 @@
       </c>
       <c r="S27">
         <v>116.23</v>
       </c>
       <c r="T27">
         <v>111.93</v>
       </c>
       <c r="U27" t="s">
         <v>27</v>
       </c>
       <c r="V27">
         <v>570.13</v>
       </c>
     </row>
     <row r="28" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A28">
         <v>28</v>
       </c>
       <c r="B28" t="s">
         <v>91</v>
       </c>
       <c r="C28" t="s">
         <v>92</v>
       </c>
       <c r="D28">
-        <v>1666</v>
+        <v>309</v>
       </c>
       <c r="E28" t="s">
         <v>93</v>
       </c>
       <c r="F28" t="s">
         <v>45</v>
       </c>
       <c r="G28" t="s">
         <v>26</v>
       </c>
       <c r="H28">
         <v>8</v>
       </c>
       <c r="I28" t="b">
         <v>1</v>
       </c>
       <c r="J28" t="s">
         <v>27</v>
       </c>
       <c r="K28">
         <v>5</v>
       </c>
       <c r="L28">
         <v>112.74</v>
       </c>
@@ -3863,51 +3863,51 @@
       </c>
       <c r="S28" t="s">
         <v>27</v>
       </c>
       <c r="T28">
         <v>117.15</v>
       </c>
       <c r="U28" t="s">
         <v>27</v>
       </c>
       <c r="V28">
         <v>567.21</v>
       </c>
     </row>
     <row r="29" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A29">
         <v>29</v>
       </c>
       <c r="B29" t="s">
         <v>94</v>
       </c>
       <c r="C29" t="s">
         <v>95</v>
       </c>
       <c r="D29">
-        <v>2490</v>
+        <v>4</v>
       </c>
       <c r="E29" t="s">
         <v>35</v>
       </c>
       <c r="F29" t="s">
         <v>25</v>
       </c>
       <c r="G29" t="s">
         <v>26</v>
       </c>
       <c r="H29">
         <v>10</v>
       </c>
       <c r="I29" t="b">
         <v>1</v>
       </c>
       <c r="J29" t="s">
         <v>27</v>
       </c>
       <c r="K29">
         <v>5</v>
       </c>
       <c r="L29">
         <v>108.64</v>
       </c>
@@ -3999,51 +3999,51 @@
       </c>
       <c r="S30">
         <v>111.96</v>
       </c>
       <c r="T30">
         <v>110.26</v>
       </c>
       <c r="U30" t="s">
         <v>27</v>
       </c>
       <c r="V30">
         <v>562.91</v>
       </c>
     </row>
     <row r="31" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A31">
         <v>31</v>
       </c>
       <c r="B31" t="s">
         <v>98</v>
       </c>
       <c r="C31" t="s">
         <v>99</v>
       </c>
       <c r="D31">
-        <v>2308</v>
+        <v>99</v>
       </c>
       <c r="E31" t="s">
         <v>100</v>
       </c>
       <c r="F31" t="s">
         <v>58</v>
       </c>
       <c r="G31" t="s">
         <v>26</v>
       </c>
       <c r="H31">
         <v>8</v>
       </c>
       <c r="I31" t="b">
         <v>1</v>
       </c>
       <c r="J31" t="s">
         <v>27</v>
       </c>
       <c r="K31">
         <v>5</v>
       </c>
       <c r="L31" t="s">
         <v>27</v>
       </c>
@@ -4135,51 +4135,51 @@
       </c>
       <c r="S32" t="s">
         <v>27</v>
       </c>
       <c r="T32" t="s">
         <v>27</v>
       </c>
       <c r="U32" t="s">
         <v>27</v>
       </c>
       <c r="V32">
         <v>540.67</v>
       </c>
     </row>
     <row r="33" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A33">
         <v>33</v>
       </c>
       <c r="B33" t="s">
         <v>91</v>
       </c>
       <c r="C33" t="s">
         <v>103</v>
       </c>
       <c r="D33">
-        <v>1378</v>
+        <v>79</v>
       </c>
       <c r="E33" t="s">
         <v>38</v>
       </c>
       <c r="F33" t="s">
         <v>97</v>
       </c>
       <c r="G33" t="s">
         <v>26</v>
       </c>
       <c r="H33">
         <v>3</v>
       </c>
       <c r="I33" t="b">
         <v>1</v>
       </c>
       <c r="J33" t="s">
         <v>27</v>
       </c>
       <c r="K33">
         <v>6</v>
       </c>
       <c r="L33">
         <v>104.28</v>
       </c>
@@ -4271,51 +4271,51 @@
       </c>
       <c r="S34" t="s">
         <v>27</v>
       </c>
       <c r="T34">
         <v>102.48</v>
       </c>
       <c r="U34" t="s">
         <v>27</v>
       </c>
       <c r="V34">
         <v>514.62</v>
       </c>
     </row>
     <row r="35" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A35">
         <v>35</v>
       </c>
       <c r="B35" t="s">
         <v>106</v>
       </c>
       <c r="C35" t="s">
         <v>107</v>
       </c>
       <c r="D35">
-        <v>1753</v>
+        <v>286</v>
       </c>
       <c r="E35" t="s">
         <v>30</v>
       </c>
       <c r="F35" t="s">
         <v>25</v>
       </c>
       <c r="G35" t="s">
         <v>74</v>
       </c>
       <c r="H35">
         <v>3</v>
       </c>
       <c r="I35" t="b">
         <v>1</v>
       </c>
       <c r="J35" t="s">
         <v>27</v>
       </c>
       <c r="K35">
         <v>4</v>
       </c>
       <c r="L35" t="s">
         <v>27</v>
       </c>
@@ -4339,51 +4339,51 @@
       </c>
       <c r="S35" t="s">
         <v>27</v>
       </c>
       <c r="T35" t="s">
         <v>27</v>
       </c>
       <c r="U35" t="s">
         <v>27</v>
       </c>
       <c r="V35">
         <v>505.5</v>
       </c>
     </row>
     <row r="36" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A36">
         <v>36</v>
       </c>
       <c r="B36" t="s">
         <v>108</v>
       </c>
       <c r="C36" t="s">
         <v>109</v>
       </c>
       <c r="D36">
-        <v>2210</v>
+        <v>16</v>
       </c>
       <c r="E36" t="s">
         <v>35</v>
       </c>
       <c r="F36" t="s">
         <v>25</v>
       </c>
       <c r="G36" t="s">
         <v>26</v>
       </c>
       <c r="H36">
         <v>11</v>
       </c>
       <c r="I36" t="b">
         <v>1</v>
       </c>
       <c r="J36" t="s">
         <v>27</v>
       </c>
       <c r="K36">
         <v>5</v>
       </c>
       <c r="L36">
         <v>97.48</v>
       </c>
@@ -4407,51 +4407,51 @@
       </c>
       <c r="S36" t="s">
         <v>27</v>
       </c>
       <c r="T36">
         <v>90.71</v>
       </c>
       <c r="U36" t="s">
         <v>27</v>
       </c>
       <c r="V36">
         <v>487.29</v>
       </c>
     </row>
     <row r="37" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A37">
         <v>37</v>
       </c>
       <c r="B37" t="s">
         <v>110</v>
       </c>
       <c r="C37" t="s">
         <v>111</v>
       </c>
       <c r="D37">
-        <v>881</v>
+        <v>1</v>
       </c>
       <c r="E37" t="s">
         <v>38</v>
       </c>
       <c r="F37" t="s">
         <v>97</v>
       </c>
       <c r="G37" t="s">
         <v>26</v>
       </c>
       <c r="H37">
         <v>4</v>
       </c>
       <c r="I37" t="b">
         <v>1</v>
       </c>
       <c r="J37" t="s">
         <v>27</v>
       </c>
       <c r="K37">
         <v>5</v>
       </c>
       <c r="L37" t="s">
         <v>27</v>
       </c>
@@ -4475,51 +4475,51 @@
       </c>
       <c r="S37">
         <v>89.48</v>
       </c>
       <c r="T37" t="s">
         <v>27</v>
       </c>
       <c r="U37" t="s">
         <v>27</v>
       </c>
       <c r="V37">
         <v>479.33</v>
       </c>
     </row>
     <row r="38" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A38">
         <v>38</v>
       </c>
       <c r="B38" t="s">
         <v>112</v>
       </c>
       <c r="C38" t="s">
         <v>113</v>
       </c>
       <c r="D38">
-        <v>768</v>
+        <v>178</v>
       </c>
       <c r="E38" t="s">
         <v>38</v>
       </c>
       <c r="F38" t="s">
         <v>97</v>
       </c>
       <c r="G38" t="s">
         <v>26</v>
       </c>
       <c r="H38">
         <v>5</v>
       </c>
       <c r="I38" t="b">
         <v>1</v>
       </c>
       <c r="J38" t="s">
         <v>27</v>
       </c>
       <c r="K38">
         <v>5</v>
       </c>
       <c r="L38">
         <v>91.35</v>
       </c>
@@ -4543,51 +4543,51 @@
       </c>
       <c r="S38">
         <v>91.22</v>
       </c>
       <c r="T38">
         <v>87.22</v>
       </c>
       <c r="U38" t="s">
         <v>27</v>
       </c>
       <c r="V38">
         <v>469.11</v>
       </c>
     </row>
     <row r="39" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A39">
         <v>39</v>
       </c>
       <c r="B39" t="s">
         <v>62</v>
       </c>
       <c r="C39" t="s">
         <v>114</v>
       </c>
       <c r="D39">
-        <v>1370</v>
+        <v>364</v>
       </c>
       <c r="E39" t="s">
         <v>115</v>
       </c>
       <c r="F39" t="s">
         <v>58</v>
       </c>
       <c r="G39" t="s">
         <v>26</v>
       </c>
       <c r="H39">
         <v>9</v>
       </c>
       <c r="I39" t="b">
         <v>1</v>
       </c>
       <c r="J39" t="s">
         <v>27</v>
       </c>
       <c r="K39">
         <v>6</v>
       </c>
       <c r="L39">
         <v>90.23</v>
       </c>
@@ -4611,51 +4611,51 @@
       </c>
       <c r="S39" t="s">
         <v>27</v>
       </c>
       <c r="T39" t="s">
         <v>27</v>
       </c>
       <c r="U39" t="s">
         <v>27</v>
       </c>
       <c r="V39">
         <v>466.35</v>
       </c>
     </row>
     <row r="40" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A40">
         <v>40</v>
       </c>
       <c r="B40" t="s">
         <v>116</v>
       </c>
       <c r="C40" t="s">
         <v>117</v>
       </c>
       <c r="D40">
-        <v>2370</v>
+        <v>177</v>
       </c>
       <c r="E40" t="s">
         <v>57</v>
       </c>
       <c r="F40" t="s">
         <v>45</v>
       </c>
       <c r="G40" t="s">
         <v>74</v>
       </c>
       <c r="H40">
         <v>2</v>
       </c>
       <c r="I40" t="b">
         <v>1</v>
       </c>
       <c r="J40" t="s">
         <v>27</v>
       </c>
       <c r="K40">
         <v>5</v>
       </c>
       <c r="L40">
         <v>90.79</v>
       </c>
@@ -4679,51 +4679,51 @@
       </c>
       <c r="S40">
         <v>93.99</v>
       </c>
       <c r="T40" t="s">
         <v>27</v>
       </c>
       <c r="U40" t="s">
         <v>27</v>
       </c>
       <c r="V40">
         <v>466.22</v>
       </c>
     </row>
     <row r="41" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A41">
         <v>41</v>
       </c>
       <c r="B41" t="s">
         <v>118</v>
       </c>
       <c r="C41" t="s">
         <v>119</v>
       </c>
       <c r="D41">
-        <v>1957</v>
+        <v>30</v>
       </c>
       <c r="E41" t="s">
         <v>30</v>
       </c>
       <c r="F41" t="s">
         <v>97</v>
       </c>
       <c r="G41" t="s">
         <v>74</v>
       </c>
       <c r="H41">
         <v>1</v>
       </c>
       <c r="I41" t="b">
         <v>1</v>
       </c>
       <c r="J41" t="s">
         <v>27</v>
       </c>
       <c r="K41">
         <v>5</v>
       </c>
       <c r="L41" t="s">
         <v>27</v>
       </c>
@@ -4747,51 +4747,51 @@
       </c>
       <c r="S41">
         <v>88.93</v>
       </c>
       <c r="T41">
         <v>86.6</v>
       </c>
       <c r="U41" t="s">
         <v>27</v>
       </c>
       <c r="V41">
         <v>464.49</v>
       </c>
     </row>
     <row r="42" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A42">
         <v>42</v>
       </c>
       <c r="B42" t="s">
         <v>120</v>
       </c>
       <c r="C42" t="s">
         <v>121</v>
       </c>
       <c r="D42">
-        <v>1506</v>
+        <v>124</v>
       </c>
       <c r="E42" t="s">
         <v>115</v>
       </c>
       <c r="F42" t="s">
         <v>97</v>
       </c>
       <c r="G42" t="s">
         <v>74</v>
       </c>
       <c r="H42">
         <v>2</v>
       </c>
       <c r="I42" t="b">
         <v>1</v>
       </c>
       <c r="J42" t="s">
         <v>27</v>
       </c>
       <c r="K42">
         <v>8</v>
       </c>
       <c r="L42">
         <v>85</v>
       </c>
@@ -4815,51 +4815,51 @@
       </c>
       <c r="S42">
         <v>84.55</v>
       </c>
       <c r="T42">
         <v>84.81</v>
       </c>
       <c r="U42" t="s">
         <v>27</v>
       </c>
       <c r="V42">
         <v>458.14</v>
       </c>
     </row>
     <row r="43" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A43">
         <v>43</v>
       </c>
       <c r="B43" t="s">
         <v>112</v>
       </c>
       <c r="C43" t="s">
         <v>122</v>
       </c>
       <c r="D43">
-        <v>2214</v>
+        <v>458</v>
       </c>
       <c r="E43" t="s">
         <v>123</v>
       </c>
       <c r="F43" t="s">
         <v>45</v>
       </c>
       <c r="G43" t="s">
         <v>26</v>
       </c>
       <c r="H43">
         <v>9</v>
       </c>
       <c r="I43" t="b">
         <v>1</v>
       </c>
       <c r="J43" t="s">
         <v>27</v>
       </c>
       <c r="K43">
         <v>6</v>
       </c>
       <c r="L43" t="s">
         <v>27</v>
       </c>
@@ -4883,51 +4883,51 @@
       </c>
       <c r="S43">
         <v>86.44</v>
       </c>
       <c r="T43">
         <v>82.47</v>
       </c>
       <c r="U43" t="s">
         <v>27</v>
       </c>
       <c r="V43">
         <v>452.54</v>
       </c>
     </row>
     <row r="44" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A44">
         <v>44</v>
       </c>
       <c r="B44" t="s">
         <v>124</v>
       </c>
       <c r="C44" t="s">
         <v>125</v>
       </c>
       <c r="D44">
-        <v>2130</v>
+        <v>102</v>
       </c>
       <c r="E44" t="s">
         <v>79</v>
       </c>
       <c r="F44" t="s">
         <v>58</v>
       </c>
       <c r="G44" t="s">
         <v>26</v>
       </c>
       <c r="H44">
         <v>10</v>
       </c>
       <c r="I44" t="b">
         <v>1</v>
       </c>
       <c r="J44" t="s">
         <v>27</v>
       </c>
       <c r="K44">
         <v>6</v>
       </c>
       <c r="L44" t="s">
         <v>27</v>
       </c>
@@ -4951,51 +4951,51 @@
       </c>
       <c r="S44">
         <v>89.09</v>
       </c>
       <c r="T44">
         <v>94.84</v>
       </c>
       <c r="U44" t="s">
         <v>27</v>
       </c>
       <c r="V44">
         <v>446.99</v>
       </c>
     </row>
     <row r="45" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A45">
         <v>45</v>
       </c>
       <c r="B45" t="s">
         <v>126</v>
       </c>
       <c r="C45" t="s">
         <v>127</v>
       </c>
       <c r="D45">
-        <v>949</v>
+        <v>172</v>
       </c>
       <c r="E45" t="s">
         <v>128</v>
       </c>
       <c r="F45" t="s">
         <v>97</v>
       </c>
       <c r="G45" t="s">
         <v>26</v>
       </c>
       <c r="H45">
         <v>6</v>
       </c>
       <c r="I45" t="b">
         <v>1</v>
       </c>
       <c r="J45" t="s">
         <v>27</v>
       </c>
       <c r="K45">
         <v>4</v>
       </c>
       <c r="L45">
         <v>104.96</v>
       </c>
@@ -5019,51 +5019,51 @@
       </c>
       <c r="S45" t="s">
         <v>27</v>
       </c>
       <c r="T45">
         <v>108.97</v>
       </c>
       <c r="U45" t="s">
         <v>27</v>
       </c>
       <c r="V45">
         <v>443.85</v>
       </c>
     </row>
     <row r="46" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A46">
         <v>46</v>
       </c>
       <c r="B46" t="s">
         <v>129</v>
       </c>
       <c r="C46" t="s">
         <v>130</v>
       </c>
       <c r="D46">
-        <v>1299</v>
+        <v>226</v>
       </c>
       <c r="E46" t="s">
         <v>131</v>
       </c>
       <c r="F46" t="s">
         <v>132</v>
       </c>
       <c r="G46" t="s">
         <v>26</v>
       </c>
       <c r="H46">
         <v>1</v>
       </c>
       <c r="I46" t="b">
         <v>1</v>
       </c>
       <c r="J46" t="s">
         <v>27</v>
       </c>
       <c r="K46">
         <v>6</v>
       </c>
       <c r="L46">
         <v>78.01</v>
       </c>
@@ -5087,51 +5087,51 @@
       </c>
       <c r="S46">
         <v>84.5</v>
       </c>
       <c r="T46">
         <v>94.78</v>
       </c>
       <c r="U46" t="s">
         <v>27</v>
       </c>
       <c r="V46">
         <v>442.63</v>
       </c>
     </row>
     <row r="47" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A47">
         <v>47</v>
       </c>
       <c r="B47" t="s">
         <v>133</v>
       </c>
       <c r="C47" t="s">
         <v>134</v>
       </c>
       <c r="D47">
-        <v>2510</v>
+        <v>246</v>
       </c>
       <c r="E47" t="s">
         <v>35</v>
       </c>
       <c r="F47" t="s">
         <v>25</v>
       </c>
       <c r="G47" t="s">
         <v>74</v>
       </c>
       <c r="H47">
         <v>4</v>
       </c>
       <c r="I47" t="b">
         <v>1</v>
       </c>
       <c r="J47" t="s">
         <v>27</v>
       </c>
       <c r="K47">
         <v>4</v>
       </c>
       <c r="L47" t="s">
         <v>27</v>
       </c>
@@ -5155,51 +5155,51 @@
       </c>
       <c r="S47">
         <v>115.79</v>
       </c>
       <c r="T47" t="s">
         <v>27</v>
       </c>
       <c r="U47" t="s">
         <v>27</v>
       </c>
       <c r="V47">
         <v>436.84</v>
       </c>
     </row>
     <row r="48" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A48">
         <v>48</v>
       </c>
       <c r="B48" t="s">
         <v>135</v>
       </c>
       <c r="C48" t="s">
         <v>136</v>
       </c>
       <c r="D48">
-        <v>2364</v>
+        <v>84</v>
       </c>
       <c r="E48" t="s">
         <v>137</v>
       </c>
       <c r="F48" t="s">
         <v>25</v>
       </c>
       <c r="G48" t="s">
         <v>26</v>
       </c>
       <c r="H48">
         <v>12</v>
       </c>
       <c r="I48" t="b">
         <v>1</v>
       </c>
       <c r="J48" t="s">
         <v>27</v>
       </c>
       <c r="K48">
         <v>6</v>
       </c>
       <c r="L48" t="s">
         <v>27</v>
       </c>
@@ -5223,51 +5223,51 @@
       </c>
       <c r="S48">
         <v>83.92</v>
       </c>
       <c r="T48" t="s">
         <v>27</v>
       </c>
       <c r="U48" t="s">
         <v>27</v>
       </c>
       <c r="V48">
         <v>430.16</v>
       </c>
     </row>
     <row r="49" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A49">
         <v>49</v>
       </c>
       <c r="B49" t="s">
         <v>138</v>
       </c>
       <c r="C49" t="s">
         <v>139</v>
       </c>
       <c r="D49">
-        <v>1783</v>
+        <v>433</v>
       </c>
       <c r="E49" t="s">
         <v>38</v>
       </c>
       <c r="F49" t="s">
         <v>54</v>
       </c>
       <c r="G49" t="s">
         <v>26</v>
       </c>
       <c r="H49">
         <v>2</v>
       </c>
       <c r="I49" t="b">
         <v>1</v>
       </c>
       <c r="J49" t="s">
         <v>27</v>
       </c>
       <c r="K49">
         <v>3</v>
       </c>
       <c r="L49">
         <v>145.6</v>
       </c>
@@ -5291,51 +5291,51 @@
       </c>
       <c r="S49" t="s">
         <v>27</v>
       </c>
       <c r="T49">
         <v>140.6</v>
       </c>
       <c r="U49" t="s">
         <v>27</v>
       </c>
       <c r="V49">
         <v>427.73</v>
       </c>
     </row>
     <row r="50" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A50">
         <v>50</v>
       </c>
       <c r="B50" t="s">
         <v>140</v>
       </c>
       <c r="C50" t="s">
         <v>141</v>
       </c>
       <c r="D50">
-        <v>250</v>
+        <v>156</v>
       </c>
       <c r="E50" t="s">
         <v>142</v>
       </c>
       <c r="F50" t="s">
         <v>97</v>
       </c>
       <c r="G50" t="s">
         <v>74</v>
       </c>
       <c r="H50">
         <v>3</v>
       </c>
       <c r="I50" t="b">
         <v>1</v>
       </c>
       <c r="J50" t="s">
         <v>27</v>
       </c>
       <c r="K50">
         <v>6</v>
       </c>
       <c r="L50">
         <v>87.49</v>
       </c>
@@ -5424,51 +5424,51 @@
       </c>
       <c r="S51" t="s">
         <v>27</v>
       </c>
       <c r="T51" t="s">
         <v>27</v>
       </c>
       <c r="U51" t="s">
         <v>27</v>
       </c>
       <c r="V51">
         <v>408.77</v>
       </c>
     </row>
     <row r="52" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A52">
         <v>52</v>
       </c>
       <c r="B52" t="s">
         <v>146</v>
       </c>
       <c r="C52" t="s">
         <v>147</v>
       </c>
       <c r="D52">
-        <v>1179</v>
+        <v>387</v>
       </c>
       <c r="E52" t="s">
         <v>30</v>
       </c>
       <c r="F52" t="s">
         <v>58</v>
       </c>
       <c r="G52" t="s">
         <v>74</v>
       </c>
       <c r="H52">
         <v>2</v>
       </c>
       <c r="I52" t="b">
         <v>1</v>
       </c>
       <c r="J52" t="s">
         <v>27</v>
       </c>
       <c r="K52">
         <v>4</v>
       </c>
       <c r="L52">
         <v>94.9</v>
       </c>
@@ -5761,51 +5761,51 @@
       </c>
       <c r="S56" t="s">
         <v>27</v>
       </c>
       <c r="T56">
         <v>75.64</v>
       </c>
       <c r="U56" t="s">
         <v>27</v>
       </c>
       <c r="V56">
         <v>390.67</v>
       </c>
     </row>
     <row r="57" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A57">
         <v>57</v>
       </c>
       <c r="B57" t="s">
         <v>156</v>
       </c>
       <c r="C57" t="s">
         <v>157</v>
       </c>
       <c r="D57">
-        <v>1580</v>
+        <v>292</v>
       </c>
       <c r="E57" t="s">
         <v>30</v>
       </c>
       <c r="F57" t="s">
         <v>25</v>
       </c>
       <c r="G57" t="s">
         <v>26</v>
       </c>
       <c r="H57">
         <v>15</v>
       </c>
       <c r="I57" t="b">
         <v>1</v>
       </c>
       <c r="J57" t="s">
         <v>27</v>
       </c>
       <c r="K57">
         <v>3</v>
       </c>
       <c r="L57" t="s">
         <v>27</v>
       </c>
@@ -5829,51 +5829,51 @@
       </c>
       <c r="S57" t="s">
         <v>27</v>
       </c>
       <c r="T57" t="s">
         <v>27</v>
       </c>
       <c r="U57" t="s">
         <v>27</v>
       </c>
       <c r="V57">
         <v>374.71</v>
       </c>
     </row>
     <row r="58" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A58">
         <v>58</v>
       </c>
       <c r="B58" t="s">
         <v>64</v>
       </c>
       <c r="C58" t="s">
         <v>158</v>
       </c>
       <c r="D58">
-        <v>869</v>
+        <v>470</v>
       </c>
       <c r="E58" t="s">
         <v>38</v>
       </c>
       <c r="F58" t="s">
         <v>58</v>
       </c>
       <c r="G58" t="s">
         <v>26</v>
       </c>
       <c r="H58">
         <v>12</v>
       </c>
       <c r="I58" t="b">
         <v>1</v>
       </c>
       <c r="J58" t="s">
         <v>27</v>
       </c>
       <c r="K58">
         <v>4</v>
       </c>
       <c r="L58" t="s">
         <v>27</v>
       </c>
@@ -5897,51 +5897,51 @@
       </c>
       <c r="S58" t="s">
         <v>27</v>
       </c>
       <c r="T58">
         <v>86.29</v>
       </c>
       <c r="U58" t="s">
         <v>27</v>
       </c>
       <c r="V58">
         <v>367.48</v>
       </c>
     </row>
     <row r="59" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A59">
         <v>59</v>
       </c>
       <c r="B59" t="s">
         <v>104</v>
       </c>
       <c r="C59" t="s">
         <v>159</v>
       </c>
       <c r="D59">
-        <v>1948</v>
+        <v>162</v>
       </c>
       <c r="E59" t="s">
         <v>123</v>
       </c>
       <c r="F59" t="s">
         <v>58</v>
       </c>
       <c r="G59" t="s">
         <v>74</v>
       </c>
       <c r="H59">
         <v>3</v>
       </c>
       <c r="I59" t="b">
         <v>1</v>
       </c>
       <c r="J59" t="s">
         <v>27</v>
       </c>
       <c r="K59">
         <v>4</v>
       </c>
       <c r="L59" t="s">
         <v>27</v>
       </c>
@@ -6101,51 +6101,51 @@
       </c>
       <c r="S61">
         <v>113.74</v>
       </c>
       <c r="T61" t="s">
         <v>27</v>
       </c>
       <c r="U61" t="s">
         <v>27</v>
       </c>
       <c r="V61">
         <v>342.67</v>
       </c>
     </row>
     <row r="62" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A62">
         <v>62</v>
       </c>
       <c r="B62" t="s">
         <v>164</v>
       </c>
       <c r="C62" t="s">
         <v>165</v>
       </c>
       <c r="D62">
-        <v>1003</v>
+        <v>18</v>
       </c>
       <c r="E62" t="s">
         <v>30</v>
       </c>
       <c r="F62" t="s">
         <v>45</v>
       </c>
       <c r="G62" t="s">
         <v>26</v>
       </c>
       <c r="H62">
         <v>12</v>
       </c>
       <c r="I62" t="b">
         <v>1</v>
       </c>
       <c r="J62" t="s">
         <v>27</v>
       </c>
       <c r="K62">
         <v>3</v>
       </c>
       <c r="L62" t="s">
         <v>27</v>
       </c>
@@ -6364,51 +6364,51 @@
       </c>
       <c r="S65" t="s">
         <v>27</v>
       </c>
       <c r="T65">
         <v>99.36</v>
       </c>
       <c r="U65" t="s">
         <v>27</v>
       </c>
       <c r="V65">
         <v>302.34</v>
       </c>
     </row>
     <row r="66" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A66">
         <v>66</v>
       </c>
       <c r="B66" t="s">
         <v>172</v>
       </c>
       <c r="C66" t="s">
         <v>149</v>
       </c>
       <c r="D66">
-        <v>1011</v>
+        <v>646</v>
       </c>
       <c r="E66" t="s">
         <v>30</v>
       </c>
       <c r="F66" t="s">
         <v>58</v>
       </c>
       <c r="G66" t="s">
         <v>74</v>
       </c>
       <c r="H66">
         <v>4</v>
       </c>
       <c r="I66" t="b">
         <v>1</v>
       </c>
       <c r="J66" t="s">
         <v>27</v>
       </c>
       <c r="K66">
         <v>4</v>
       </c>
       <c r="L66" t="s">
         <v>27</v>
       </c>
@@ -6432,51 +6432,51 @@
       </c>
       <c r="S66" t="s">
         <v>27</v>
       </c>
       <c r="T66" t="s">
         <v>27</v>
       </c>
       <c r="U66" t="s">
         <v>27</v>
       </c>
       <c r="V66">
         <v>294.03</v>
       </c>
     </row>
     <row r="67" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A67">
         <v>67</v>
       </c>
       <c r="B67" t="s">
         <v>173</v>
       </c>
       <c r="C67" t="s">
         <v>174</v>
       </c>
       <c r="D67">
-        <v>1700</v>
+        <v>134</v>
       </c>
       <c r="E67" t="s">
         <v>38</v>
       </c>
       <c r="F67" t="s">
         <v>45</v>
       </c>
       <c r="G67" t="s">
         <v>74</v>
       </c>
       <c r="H67">
         <v>3</v>
       </c>
       <c r="I67" t="b">
         <v>1</v>
       </c>
       <c r="J67" t="s">
         <v>27</v>
       </c>
       <c r="K67">
         <v>3</v>
       </c>
       <c r="L67" t="s">
         <v>27</v>
       </c>
@@ -6701,51 +6701,51 @@
       </c>
       <c r="S70" t="s">
         <v>27</v>
       </c>
       <c r="T70" t="s">
         <v>27</v>
       </c>
       <c r="U70" t="s">
         <v>27</v>
       </c>
       <c r="V70">
         <v>267.57</v>
       </c>
     </row>
     <row r="71" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A71">
         <v>71</v>
       </c>
       <c r="B71" t="s">
         <v>104</v>
       </c>
       <c r="C71" t="s">
         <v>180</v>
       </c>
       <c r="D71">
-        <v>2501</v>
+        <v>149</v>
       </c>
       <c r="E71" t="s">
         <v>27</v>
       </c>
       <c r="F71" t="s">
         <v>58</v>
       </c>
       <c r="G71" t="s">
         <v>74</v>
       </c>
       <c r="H71">
         <v>6</v>
       </c>
       <c r="I71" t="b">
         <v>1</v>
       </c>
       <c r="J71" t="s">
         <v>27</v>
       </c>
       <c r="K71">
         <v>3</v>
       </c>
       <c r="L71" t="s">
         <v>27</v>
       </c>
@@ -6769,51 +6769,51 @@
       </c>
       <c r="S71" t="s">
         <v>27</v>
       </c>
       <c r="T71" t="s">
         <v>27</v>
       </c>
       <c r="U71" t="s">
         <v>27</v>
       </c>
       <c r="V71">
         <v>265.94</v>
       </c>
     </row>
     <row r="72" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A72">
         <v>72</v>
       </c>
       <c r="B72" t="s">
         <v>75</v>
       </c>
       <c r="C72" t="s">
         <v>181</v>
       </c>
       <c r="D72">
-        <v>2516</v>
+        <v>295</v>
       </c>
       <c r="E72" t="s">
         <v>30</v>
       </c>
       <c r="F72" t="s">
         <v>25</v>
       </c>
       <c r="G72" t="s">
         <v>74</v>
       </c>
       <c r="H72">
         <v>5</v>
       </c>
       <c r="I72" t="b">
         <v>1</v>
       </c>
       <c r="J72" t="s">
         <v>27</v>
       </c>
       <c r="K72">
         <v>3</v>
       </c>
       <c r="L72" t="s">
         <v>27</v>
       </c>
@@ -6837,51 +6837,51 @@
       </c>
       <c r="S72" t="s">
         <v>27</v>
       </c>
       <c r="T72" t="s">
         <v>27</v>
       </c>
       <c r="U72" t="s">
         <v>27</v>
       </c>
       <c r="V72">
         <v>264.5</v>
       </c>
     </row>
     <row r="73" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A73">
         <v>73</v>
       </c>
       <c r="B73" t="s">
         <v>182</v>
       </c>
       <c r="C73" t="s">
         <v>183</v>
       </c>
       <c r="D73">
-        <v>1779</v>
+        <v>233</v>
       </c>
       <c r="E73" t="s">
         <v>184</v>
       </c>
       <c r="F73" t="s">
         <v>25</v>
       </c>
       <c r="G73" t="s">
         <v>74</v>
       </c>
       <c r="H73">
         <v>6</v>
       </c>
       <c r="I73" t="b">
         <v>1</v>
       </c>
       <c r="J73" t="s">
         <v>27</v>
       </c>
       <c r="K73">
         <v>2</v>
       </c>
       <c r="L73" t="s">
         <v>27</v>
       </c>
@@ -7038,51 +7038,51 @@
       </c>
       <c r="S75" t="s">
         <v>27</v>
       </c>
       <c r="T75" t="s">
         <v>27</v>
       </c>
       <c r="U75" t="s">
         <v>27</v>
       </c>
       <c r="V75">
         <v>255.34</v>
       </c>
     </row>
     <row r="76" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A76">
         <v>76</v>
       </c>
       <c r="B76" t="s">
         <v>189</v>
       </c>
       <c r="C76" t="s">
         <v>190</v>
       </c>
       <c r="D76">
-        <v>2105</v>
+        <v>117</v>
       </c>
       <c r="E76" t="s">
         <v>30</v>
       </c>
       <c r="F76" t="s">
         <v>25</v>
       </c>
       <c r="G76" t="s">
         <v>26</v>
       </c>
       <c r="H76">
         <v>18</v>
       </c>
       <c r="I76" t="b">
         <v>1</v>
       </c>
       <c r="J76" t="s">
         <v>27</v>
       </c>
       <c r="K76">
         <v>2</v>
       </c>
       <c r="L76" t="s">
         <v>27</v>
       </c>
@@ -7106,51 +7106,51 @@
       </c>
       <c r="S76" t="s">
         <v>27</v>
       </c>
       <c r="T76" t="s">
         <v>27</v>
       </c>
       <c r="U76" t="s">
         <v>27</v>
       </c>
       <c r="V76">
         <v>251.92</v>
       </c>
     </row>
     <row r="77" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A77">
         <v>77</v>
       </c>
       <c r="B77" t="s">
         <v>191</v>
       </c>
       <c r="C77" t="s">
         <v>114</v>
       </c>
       <c r="D77">
-        <v>1713</v>
+        <v>650</v>
       </c>
       <c r="E77" t="s">
         <v>188</v>
       </c>
       <c r="F77" t="s">
         <v>45</v>
       </c>
       <c r="G77" t="s">
         <v>26</v>
       </c>
       <c r="H77">
         <v>13</v>
       </c>
       <c r="I77" t="b">
         <v>1</v>
       </c>
       <c r="J77" t="s">
         <v>27</v>
       </c>
       <c r="K77">
         <v>2</v>
       </c>
       <c r="L77" t="s">
         <v>27</v>
       </c>
@@ -7174,51 +7174,51 @@
       </c>
       <c r="S77" t="s">
         <v>27</v>
       </c>
       <c r="T77" t="s">
         <v>27</v>
       </c>
       <c r="U77" t="s">
         <v>27</v>
       </c>
       <c r="V77">
         <v>242.54</v>
       </c>
     </row>
     <row r="78" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A78">
         <v>78</v>
       </c>
       <c r="B78" t="s">
         <v>192</v>
       </c>
       <c r="C78" t="s">
         <v>193</v>
       </c>
       <c r="D78">
-        <v>734</v>
+        <v>122</v>
       </c>
       <c r="E78" t="s">
         <v>30</v>
       </c>
       <c r="F78" t="s">
         <v>58</v>
       </c>
       <c r="G78" t="s">
         <v>74</v>
       </c>
       <c r="H78">
         <v>7</v>
       </c>
       <c r="I78" t="b">
         <v>1</v>
       </c>
       <c r="J78" t="s">
         <v>27</v>
       </c>
       <c r="K78">
         <v>3</v>
       </c>
       <c r="L78">
         <v>81.81</v>
       </c>
@@ -7242,51 +7242,51 @@
       </c>
       <c r="S78" t="s">
         <v>27</v>
       </c>
       <c r="T78" t="s">
         <v>27</v>
       </c>
       <c r="U78" t="s">
         <v>27</v>
       </c>
       <c r="V78">
         <v>242.31</v>
       </c>
     </row>
     <row r="79" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A79">
         <v>79</v>
       </c>
       <c r="B79" t="s">
         <v>194</v>
       </c>
       <c r="C79" t="s">
         <v>164</v>
       </c>
       <c r="D79">
-        <v>1894</v>
+        <v>365</v>
       </c>
       <c r="E79" t="s">
         <v>163</v>
       </c>
       <c r="F79" t="s">
         <v>58</v>
       </c>
       <c r="G79" t="s">
         <v>26</v>
       </c>
       <c r="H79">
         <v>15</v>
       </c>
       <c r="I79" t="b">
         <v>1</v>
       </c>
       <c r="J79" t="s">
         <v>27</v>
       </c>
       <c r="K79">
         <v>2</v>
       </c>
       <c r="L79" t="s">
         <v>27</v>
       </c>
@@ -7378,51 +7378,51 @@
       </c>
       <c r="S80" t="s">
         <v>27</v>
       </c>
       <c r="T80">
         <v>79.27</v>
       </c>
       <c r="U80" t="s">
         <v>27</v>
       </c>
       <c r="V80">
         <v>239.72</v>
       </c>
     </row>
     <row r="81" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A81">
         <v>81</v>
       </c>
       <c r="B81" t="s">
         <v>62</v>
       </c>
       <c r="C81" t="s">
         <v>165</v>
       </c>
       <c r="D81">
-        <v>1346</v>
+        <v>517</v>
       </c>
       <c r="E81" t="s">
         <v>30</v>
       </c>
       <c r="F81" t="s">
         <v>45</v>
       </c>
       <c r="G81" t="s">
         <v>26</v>
       </c>
       <c r="H81">
         <v>14</v>
       </c>
       <c r="I81" t="b">
         <v>1</v>
       </c>
       <c r="J81" t="s">
         <v>27</v>
       </c>
       <c r="K81">
         <v>2</v>
       </c>
       <c r="L81" t="s">
         <v>27</v>
       </c>
@@ -7774,51 +7774,51 @@
       </c>
       <c r="S86" t="s">
         <v>27</v>
       </c>
       <c r="T86" t="s">
         <v>27</v>
       </c>
       <c r="U86" t="s">
         <v>27</v>
       </c>
       <c r="V86">
         <v>229.12</v>
       </c>
     </row>
     <row r="87" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A87">
         <v>87</v>
       </c>
       <c r="B87" t="s">
         <v>86</v>
       </c>
       <c r="C87" t="s">
         <v>206</v>
       </c>
       <c r="D87">
-        <v>2350</v>
+        <v>336</v>
       </c>
       <c r="E87" t="s">
         <v>115</v>
       </c>
       <c r="F87" t="s">
         <v>45</v>
       </c>
       <c r="G87" t="s">
         <v>26</v>
       </c>
       <c r="H87">
         <v>17</v>
       </c>
       <c r="I87" t="b">
         <v>1</v>
       </c>
       <c r="J87" t="s">
         <v>27</v>
       </c>
       <c r="K87">
         <v>2</v>
       </c>
       <c r="L87" t="s">
         <v>27</v>
       </c>
@@ -7842,51 +7842,51 @@
       </c>
       <c r="S87" t="s">
         <v>27</v>
       </c>
       <c r="T87" t="s">
         <v>27</v>
       </c>
       <c r="U87" t="s">
         <v>27</v>
       </c>
       <c r="V87">
         <v>222.01</v>
       </c>
     </row>
     <row r="88" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A88">
         <v>88</v>
       </c>
       <c r="B88" t="s">
         <v>207</v>
       </c>
       <c r="C88" t="s">
         <v>208</v>
       </c>
       <c r="D88">
-        <v>1574</v>
+        <v>619</v>
       </c>
       <c r="E88" t="s">
         <v>209</v>
       </c>
       <c r="F88" t="s">
         <v>45</v>
       </c>
       <c r="G88" t="s">
         <v>74</v>
       </c>
       <c r="H88">
         <v>5</v>
       </c>
       <c r="I88" t="b">
         <v>1</v>
       </c>
       <c r="J88" t="s">
         <v>27</v>
       </c>
       <c r="K88">
         <v>2</v>
       </c>
       <c r="L88">
         <v>111.41</v>
       </c>
@@ -8436,51 +8436,51 @@
       </c>
       <c r="S96" t="s">
         <v>27</v>
       </c>
       <c r="T96" t="s">
         <v>27</v>
       </c>
       <c r="U96" t="s">
         <v>27</v>
       </c>
       <c r="V96">
         <v>187.64</v>
       </c>
     </row>
     <row r="97" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A97">
         <v>103</v>
       </c>
       <c r="B97" t="s">
         <v>227</v>
       </c>
       <c r="C97" t="s">
         <v>228</v>
       </c>
       <c r="D97">
-        <v>2118</v>
+        <v>40</v>
       </c>
       <c r="E97" t="s">
         <v>30</v>
       </c>
       <c r="F97" t="s">
         <v>97</v>
       </c>
       <c r="G97" t="s">
         <v>74</v>
       </c>
       <c r="H97">
         <v>5</v>
       </c>
       <c r="I97" t="b">
         <v>1</v>
       </c>
       <c r="J97" t="s">
         <v>27</v>
       </c>
       <c r="K97">
         <v>2</v>
       </c>
       <c r="L97" t="s">
         <v>27</v>
       </c>
@@ -8705,51 +8705,51 @@
       </c>
       <c r="S100">
         <v>81.18</v>
       </c>
       <c r="T100" t="s">
         <v>27</v>
       </c>
       <c r="U100" t="s">
         <v>27</v>
       </c>
       <c r="V100">
         <v>173.86</v>
       </c>
     </row>
     <row r="101" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A101">
         <v>107</v>
       </c>
       <c r="B101" t="s">
         <v>80</v>
       </c>
       <c r="C101" t="s">
         <v>114</v>
       </c>
       <c r="D101">
-        <v>2271</v>
+        <v>208</v>
       </c>
       <c r="E101" t="s">
         <v>27</v>
       </c>
       <c r="F101" t="s">
         <v>25</v>
       </c>
       <c r="G101" t="s">
         <v>26</v>
       </c>
       <c r="H101">
         <v>20</v>
       </c>
       <c r="I101" t="b">
         <v>1</v>
       </c>
       <c r="J101" t="s">
         <v>27</v>
       </c>
       <c r="K101">
         <v>2</v>
       </c>
       <c r="L101" t="s">
         <v>27</v>
       </c>
@@ -8772,50 +8772,53 @@
         <v>27</v>
       </c>
       <c r="S101">
         <v>83.06</v>
       </c>
       <c r="T101" t="s">
         <v>27</v>
       </c>
       <c r="U101" t="s">
         <v>27</v>
       </c>
       <c r="V101">
         <v>173.54</v>
       </c>
     </row>
     <row r="102" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A102">
         <v>109</v>
       </c>
       <c r="B102" t="s">
         <v>235</v>
       </c>
       <c r="C102" t="s">
         <v>236</v>
       </c>
+      <c r="D102">
+        <v>614</v>
+      </c>
       <c r="E102" t="s">
         <v>30</v>
       </c>
       <c r="F102" t="s">
         <v>25</v>
       </c>
       <c r="G102" t="s">
         <v>74</v>
       </c>
       <c r="H102">
         <v>11</v>
       </c>
       <c r="I102" t="b">
         <v>1</v>
       </c>
       <c r="J102" t="s">
         <v>27</v>
       </c>
       <c r="K102">
         <v>2</v>
       </c>
       <c r="L102" t="s">
         <v>27</v>
       </c>
       <c r="M102" t="s">
@@ -9033,51 +9036,51 @@
       </c>
       <c r="S105">
         <v>96.37</v>
       </c>
       <c r="T105" t="s">
         <v>27</v>
       </c>
       <c r="U105" t="s">
         <v>27</v>
       </c>
       <c r="V105">
         <v>167.4</v>
       </c>
     </row>
     <row r="106" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A106">
         <v>113</v>
       </c>
       <c r="B106" t="s">
         <v>243</v>
       </c>
       <c r="C106" t="s">
         <v>244</v>
       </c>
       <c r="D106">
-        <v>1466</v>
+        <v>385</v>
       </c>
       <c r="E106" t="s">
         <v>245</v>
       </c>
       <c r="F106" t="s">
         <v>58</v>
       </c>
       <c r="G106" t="s">
         <v>74</v>
       </c>
       <c r="H106">
         <v>9</v>
       </c>
       <c r="I106" t="b">
         <v>1</v>
       </c>
       <c r="J106" t="s">
         <v>27</v>
       </c>
       <c r="K106">
         <v>2</v>
       </c>
       <c r="L106" t="s">
         <v>27</v>
       </c>
@@ -9361,51 +9364,51 @@
       </c>
       <c r="S110" t="s">
         <v>27</v>
       </c>
       <c r="T110" t="s">
         <v>27</v>
       </c>
       <c r="U110" t="s">
         <v>27</v>
       </c>
       <c r="V110">
         <v>151.04</v>
       </c>
     </row>
     <row r="111" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A111">
         <v>120</v>
       </c>
       <c r="B111" t="s">
         <v>164</v>
       </c>
       <c r="C111" t="s">
         <v>254</v>
       </c>
       <c r="D111">
-        <v>1397</v>
+        <v>192</v>
       </c>
       <c r="E111" t="s">
         <v>88</v>
       </c>
       <c r="F111" t="s">
         <v>25</v>
       </c>
       <c r="G111" t="s">
         <v>26</v>
       </c>
       <c r="H111">
         <v>24</v>
       </c>
       <c r="I111" t="b">
         <v>1</v>
       </c>
       <c r="J111" t="s">
         <v>27</v>
       </c>
       <c r="K111">
         <v>1</v>
       </c>
       <c r="L111" t="s">
         <v>27</v>
       </c>
@@ -10543,51 +10546,51 @@
       </c>
       <c r="S128" t="s">
         <v>27</v>
       </c>
       <c r="T128" t="s">
         <v>27</v>
       </c>
       <c r="U128" t="s">
         <v>27</v>
       </c>
       <c r="V128">
         <v>129.29</v>
       </c>
     </row>
     <row r="129" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A129">
         <v>143</v>
       </c>
       <c r="B129" t="s">
         <v>285</v>
       </c>
       <c r="C129" t="s">
         <v>164</v>
       </c>
       <c r="D129">
-        <v>1771</v>
+        <v>643</v>
       </c>
       <c r="E129" t="s">
         <v>27</v>
       </c>
       <c r="F129" t="s">
         <v>25</v>
       </c>
       <c r="G129" t="s">
         <v>26</v>
       </c>
       <c r="H129">
         <v>38</v>
       </c>
       <c r="I129" t="b">
         <v>1</v>
       </c>
       <c r="J129" t="s">
         <v>27</v>
       </c>
       <c r="K129">
         <v>1</v>
       </c>
       <c r="L129" t="s">
         <v>27</v>
       </c>
@@ -11004,51 +11007,51 @@
       </c>
       <c r="S135" t="s">
         <v>27</v>
       </c>
       <c r="T135">
         <v>125.3</v>
       </c>
       <c r="U135" t="s">
         <v>27</v>
       </c>
       <c r="V135">
         <v>125.3</v>
       </c>
     </row>
     <row r="136" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A136">
         <v>153</v>
       </c>
       <c r="B136" t="s">
         <v>55</v>
       </c>
       <c r="C136" t="s">
         <v>295</v>
       </c>
       <c r="D136">
-        <v>963</v>
+        <v>232</v>
       </c>
       <c r="E136" t="s">
         <v>245</v>
       </c>
       <c r="F136" t="s">
         <v>58</v>
       </c>
       <c r="G136" t="s">
         <v>26</v>
       </c>
       <c r="H136">
         <v>25</v>
       </c>
       <c r="I136" t="b">
         <v>1</v>
       </c>
       <c r="J136" t="s">
         <v>27</v>
       </c>
       <c r="K136">
         <v>1</v>
       </c>
       <c r="L136" t="s">
         <v>27</v>
       </c>
@@ -11072,51 +11075,51 @@
       </c>
       <c r="S136" t="s">
         <v>27</v>
       </c>
       <c r="T136" t="s">
         <v>27</v>
       </c>
       <c r="U136" t="s">
         <v>27</v>
       </c>
       <c r="V136">
         <v>124.62</v>
       </c>
     </row>
     <row r="137" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A137">
         <v>154</v>
       </c>
       <c r="B137" t="s">
         <v>296</v>
       </c>
       <c r="C137" t="s">
         <v>297</v>
       </c>
       <c r="D137">
-        <v>2149</v>
+        <v>388</v>
       </c>
       <c r="E137" t="s">
         <v>30</v>
       </c>
       <c r="F137" t="s">
         <v>54</v>
       </c>
       <c r="G137" t="s">
         <v>26</v>
       </c>
       <c r="H137">
         <v>5</v>
       </c>
       <c r="I137" t="b">
         <v>1</v>
       </c>
       <c r="J137" t="s">
         <v>27</v>
       </c>
       <c r="K137">
         <v>1</v>
       </c>
       <c r="L137" t="s">
         <v>27</v>
       </c>
@@ -11270,51 +11273,51 @@
       </c>
       <c r="S139" t="s">
         <v>27</v>
       </c>
       <c r="T139" t="s">
         <v>27</v>
       </c>
       <c r="U139" t="s">
         <v>27</v>
       </c>
       <c r="V139">
         <v>123.98</v>
       </c>
     </row>
     <row r="140" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A140">
         <v>158</v>
       </c>
       <c r="B140" t="s">
         <v>300</v>
       </c>
       <c r="C140" t="s">
         <v>301</v>
       </c>
       <c r="D140">
-        <v>2339</v>
+        <v>44</v>
       </c>
       <c r="E140" t="s">
         <v>88</v>
       </c>
       <c r="F140" t="s">
         <v>54</v>
       </c>
       <c r="G140" t="s">
         <v>26</v>
       </c>
       <c r="H140">
         <v>6</v>
       </c>
       <c r="I140" t="b">
         <v>1</v>
       </c>
       <c r="J140" t="s">
         <v>27</v>
       </c>
       <c r="K140">
         <v>1</v>
       </c>
       <c r="L140" t="s">
         <v>27</v>
       </c>
@@ -11601,51 +11604,51 @@
       </c>
       <c r="S144" t="s">
         <v>27</v>
       </c>
       <c r="T144" t="s">
         <v>27</v>
       </c>
       <c r="U144" t="s">
         <v>27</v>
       </c>
       <c r="V144">
         <v>121.94</v>
       </c>
     </row>
     <row r="145" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A145">
         <v>164</v>
       </c>
       <c r="B145" t="s">
         <v>308</v>
       </c>
       <c r="C145" t="s">
         <v>309</v>
       </c>
       <c r="D145">
-        <v>2373</v>
+        <v>38</v>
       </c>
       <c r="E145" t="s">
         <v>310</v>
       </c>
       <c r="F145" t="s">
         <v>25</v>
       </c>
       <c r="G145" t="s">
         <v>26</v>
       </c>
       <c r="H145">
         <v>48</v>
       </c>
       <c r="I145" t="b">
         <v>1</v>
       </c>
       <c r="J145" t="s">
         <v>27</v>
       </c>
       <c r="K145">
         <v>1</v>
       </c>
       <c r="L145">
         <v>121.39</v>
       </c>
@@ -12582,51 +12585,51 @@
       </c>
       <c r="S159" t="s">
         <v>27</v>
       </c>
       <c r="T159" t="s">
         <v>27</v>
       </c>
       <c r="U159" t="s">
         <v>27</v>
       </c>
       <c r="V159">
         <v>112.11</v>
       </c>
     </row>
     <row r="160" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A160">
         <v>187</v>
       </c>
       <c r="B160" t="s">
         <v>338</v>
       </c>
       <c r="C160" t="s">
         <v>339</v>
       </c>
       <c r="D160">
-        <v>2460</v>
+        <v>321</v>
       </c>
       <c r="E160" t="s">
         <v>274</v>
       </c>
       <c r="F160" t="s">
         <v>25</v>
       </c>
       <c r="G160" t="s">
         <v>74</v>
       </c>
       <c r="H160">
         <v>18</v>
       </c>
       <c r="I160" t="b">
         <v>1</v>
       </c>
       <c r="J160" t="s">
         <v>27</v>
       </c>
       <c r="K160">
         <v>1</v>
       </c>
       <c r="L160" t="s">
         <v>27</v>
       </c>
@@ -12975,51 +12978,51 @@
       </c>
       <c r="S165" t="s">
         <v>27</v>
       </c>
       <c r="T165" t="s">
         <v>27</v>
       </c>
       <c r="U165" t="s">
         <v>27</v>
       </c>
       <c r="V165">
         <v>110.71</v>
       </c>
     </row>
     <row r="166" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A166">
         <v>193</v>
       </c>
       <c r="B166" t="s">
         <v>64</v>
       </c>
       <c r="C166" t="s">
         <v>350</v>
       </c>
       <c r="D166">
-        <v>2457</v>
+        <v>617</v>
       </c>
       <c r="E166" t="s">
         <v>38</v>
       </c>
       <c r="F166" t="s">
         <v>58</v>
       </c>
       <c r="G166" t="s">
         <v>26</v>
       </c>
       <c r="H166">
         <v>32</v>
       </c>
       <c r="I166" t="b">
         <v>1</v>
       </c>
       <c r="J166" t="s">
         <v>27</v>
       </c>
       <c r="K166">
         <v>1</v>
       </c>
       <c r="L166">
         <v>110.12</v>
       </c>
@@ -13761,51 +13764,51 @@
       </c>
       <c r="S177" t="s">
         <v>27</v>
       </c>
       <c r="T177" t="s">
         <v>27</v>
       </c>
       <c r="U177" t="s">
         <v>27</v>
       </c>
       <c r="V177">
         <v>106.19</v>
       </c>
     </row>
     <row r="178" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A178">
         <v>208</v>
       </c>
       <c r="B178" t="s">
         <v>59</v>
       </c>
       <c r="C178" t="s">
         <v>371</v>
       </c>
       <c r="D178">
-        <v>1646</v>
+        <v>649</v>
       </c>
       <c r="E178" t="s">
         <v>53</v>
       </c>
       <c r="F178" t="s">
         <v>58</v>
       </c>
       <c r="G178" t="s">
         <v>26</v>
       </c>
       <c r="H178">
         <v>37</v>
       </c>
       <c r="I178" t="b">
         <v>1</v>
       </c>
       <c r="J178" t="s">
         <v>27</v>
       </c>
       <c r="K178">
         <v>1</v>
       </c>
       <c r="L178" t="s">
         <v>27</v>
       </c>
@@ -14024,51 +14027,51 @@
       </c>
       <c r="S181">
         <v>105.48</v>
       </c>
       <c r="T181" t="s">
         <v>27</v>
       </c>
       <c r="U181" t="s">
         <v>27</v>
       </c>
       <c r="V181">
         <v>105.48</v>
       </c>
     </row>
     <row r="182" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A182">
         <v>214</v>
       </c>
       <c r="B182" t="s">
         <v>378</v>
       </c>
       <c r="C182" t="s">
         <v>114</v>
       </c>
       <c r="D182">
-        <v>2213</v>
+        <v>144</v>
       </c>
       <c r="E182" t="s">
         <v>142</v>
       </c>
       <c r="F182" t="s">
         <v>58</v>
       </c>
       <c r="G182" t="s">
         <v>26</v>
       </c>
       <c r="H182">
         <v>38</v>
       </c>
       <c r="I182" t="b">
         <v>1</v>
       </c>
       <c r="J182" t="s">
         <v>27</v>
       </c>
       <c r="K182">
         <v>1</v>
       </c>
       <c r="L182" t="s">
         <v>27</v>
       </c>
@@ -14547,51 +14550,51 @@
       </c>
       <c r="S189">
         <v>103.65</v>
       </c>
       <c r="T189" t="s">
         <v>27</v>
       </c>
       <c r="U189" t="s">
         <v>27</v>
       </c>
       <c r="V189">
         <v>103.65</v>
       </c>
     </row>
     <row r="190" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A190">
         <v>223</v>
       </c>
       <c r="B190" t="s">
         <v>392</v>
       </c>
       <c r="C190" t="s">
         <v>393</v>
       </c>
       <c r="D190">
-        <v>1303</v>
+        <v>397</v>
       </c>
       <c r="E190" t="s">
         <v>30</v>
       </c>
       <c r="F190" t="s">
         <v>58</v>
       </c>
       <c r="G190" t="s">
         <v>26</v>
       </c>
       <c r="H190">
         <v>40</v>
       </c>
       <c r="I190" t="b">
         <v>1</v>
       </c>
       <c r="J190" t="s">
         <v>27</v>
       </c>
       <c r="K190">
         <v>1</v>
       </c>
       <c r="L190" t="s">
         <v>27</v>
       </c>
@@ -15070,51 +15073,51 @@
       </c>
       <c r="S197" t="s">
         <v>27</v>
       </c>
       <c r="T197" t="s">
         <v>27</v>
       </c>
       <c r="U197" t="s">
         <v>27</v>
       </c>
       <c r="V197">
         <v>101.92</v>
       </c>
     </row>
     <row r="198" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A198">
         <v>231</v>
       </c>
       <c r="B198" t="s">
         <v>404</v>
       </c>
       <c r="C198" t="s">
         <v>405</v>
       </c>
       <c r="D198">
-        <v>2078</v>
+        <v>368</v>
       </c>
       <c r="E198" t="s">
         <v>38</v>
       </c>
       <c r="F198" t="s">
         <v>25</v>
       </c>
       <c r="G198" t="s">
         <v>74</v>
       </c>
       <c r="H198">
         <v>23</v>
       </c>
       <c r="I198" t="b">
         <v>1</v>
       </c>
       <c r="J198" t="s">
         <v>27</v>
       </c>
       <c r="K198">
         <v>1</v>
       </c>
       <c r="L198" t="s">
         <v>27</v>
       </c>
@@ -15138,51 +15141,51 @@
       </c>
       <c r="S198" t="s">
         <v>27</v>
       </c>
       <c r="T198" t="s">
         <v>27</v>
       </c>
       <c r="U198" t="s">
         <v>27</v>
       </c>
       <c r="V198">
         <v>101.75</v>
       </c>
     </row>
     <row r="199" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A199">
         <v>232</v>
       </c>
       <c r="B199" t="s">
         <v>104</v>
       </c>
       <c r="C199" t="s">
         <v>406</v>
       </c>
       <c r="D199">
-        <v>1593</v>
+        <v>294</v>
       </c>
       <c r="E199" t="s">
         <v>30</v>
       </c>
       <c r="F199" t="s">
         <v>45</v>
       </c>
       <c r="G199" t="s">
         <v>74</v>
       </c>
       <c r="H199">
         <v>9</v>
       </c>
       <c r="I199" t="b">
         <v>1</v>
       </c>
       <c r="J199" t="s">
         <v>27</v>
       </c>
       <c r="K199">
         <v>1</v>
       </c>
       <c r="L199" t="s">
         <v>27</v>
       </c>
@@ -15531,51 +15534,51 @@
       </c>
       <c r="S204" t="s">
         <v>27</v>
       </c>
       <c r="T204">
         <v>98.04</v>
       </c>
       <c r="U204" t="s">
         <v>27</v>
       </c>
       <c r="V204">
         <v>98.04</v>
       </c>
     </row>
     <row r="205" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A205">
         <v>243</v>
       </c>
       <c r="B205" t="s">
         <v>418</v>
       </c>
       <c r="C205" t="s">
         <v>419</v>
       </c>
       <c r="D205">
-        <v>1446</v>
+        <v>401</v>
       </c>
       <c r="E205" t="s">
         <v>88</v>
       </c>
       <c r="F205" t="s">
         <v>58</v>
       </c>
       <c r="G205" t="s">
         <v>74</v>
       </c>
       <c r="H205">
         <v>14</v>
       </c>
       <c r="I205" t="b">
         <v>1</v>
       </c>
       <c r="J205" t="s">
         <v>27</v>
       </c>
       <c r="K205">
         <v>1</v>
       </c>
       <c r="L205" t="s">
         <v>27</v>
       </c>
@@ -15664,51 +15667,51 @@
       </c>
       <c r="S206" t="s">
         <v>27</v>
       </c>
       <c r="T206" t="s">
         <v>27</v>
       </c>
       <c r="U206" t="s">
         <v>27</v>
       </c>
       <c r="V206">
         <v>97.72</v>
       </c>
     </row>
     <row r="207" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A207">
         <v>245</v>
       </c>
       <c r="B207" t="s">
         <v>414</v>
       </c>
       <c r="C207" t="s">
         <v>422</v>
       </c>
       <c r="D207">
-        <v>2539</v>
+        <v>436</v>
       </c>
       <c r="E207" t="s">
         <v>30</v>
       </c>
       <c r="F207" t="s">
         <v>45</v>
       </c>
       <c r="G207" t="s">
         <v>74</v>
       </c>
       <c r="H207">
         <v>10</v>
       </c>
       <c r="I207" t="b">
         <v>1</v>
       </c>
       <c r="J207" t="s">
         <v>27</v>
       </c>
       <c r="K207">
         <v>1</v>
       </c>
       <c r="L207" t="s">
         <v>27</v>
       </c>
@@ -16125,51 +16128,51 @@
       </c>
       <c r="S213" t="s">
         <v>27</v>
       </c>
       <c r="T213">
         <v>95.35</v>
       </c>
       <c r="U213" t="s">
         <v>27</v>
       </c>
       <c r="V213">
         <v>95.35</v>
       </c>
     </row>
     <row r="214" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A214">
         <v>254</v>
       </c>
       <c r="B214" t="s">
         <v>101</v>
       </c>
       <c r="C214" t="s">
         <v>434</v>
       </c>
       <c r="D214">
-        <v>2484</v>
+        <v>39</v>
       </c>
       <c r="E214" t="s">
         <v>435</v>
       </c>
       <c r="F214" t="s">
         <v>58</v>
       </c>
       <c r="G214" t="s">
         <v>26</v>
       </c>
       <c r="H214">
         <v>49</v>
       </c>
       <c r="I214" t="b">
         <v>1</v>
       </c>
       <c r="J214" t="s">
         <v>27</v>
       </c>
       <c r="K214">
         <v>1</v>
       </c>
       <c r="L214" t="s">
         <v>27</v>
       </c>
@@ -16193,51 +16196,51 @@
       </c>
       <c r="S214" t="s">
         <v>27</v>
       </c>
       <c r="T214" t="s">
         <v>27</v>
       </c>
       <c r="U214" t="s">
         <v>27</v>
       </c>
       <c r="V214">
         <v>95.21</v>
       </c>
     </row>
     <row r="215" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A215">
         <v>255</v>
       </c>
       <c r="B215" t="s">
         <v>436</v>
       </c>
       <c r="C215" t="s">
         <v>32</v>
       </c>
       <c r="D215">
-        <v>711</v>
+        <v>259</v>
       </c>
       <c r="E215" t="s">
         <v>437</v>
       </c>
       <c r="F215" t="s">
         <v>25</v>
       </c>
       <c r="G215" t="s">
         <v>74</v>
       </c>
       <c r="H215">
         <v>25</v>
       </c>
       <c r="I215" t="b">
         <v>1</v>
       </c>
       <c r="J215" t="s">
         <v>27</v>
       </c>
       <c r="K215">
         <v>1</v>
       </c>
       <c r="L215" t="s">
         <v>27</v>
       </c>
@@ -16391,51 +16394,51 @@
       </c>
       <c r="S217" t="s">
         <v>27</v>
       </c>
       <c r="T217" t="s">
         <v>27</v>
       </c>
       <c r="U217" t="s">
         <v>27</v>
       </c>
       <c r="V217">
         <v>94.01</v>
       </c>
     </row>
     <row r="218" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A218">
         <v>259</v>
       </c>
       <c r="B218" t="s">
         <v>104</v>
       </c>
       <c r="C218" t="s">
         <v>442</v>
       </c>
       <c r="D218">
-        <v>2498</v>
+        <v>19</v>
       </c>
       <c r="E218" t="s">
         <v>443</v>
       </c>
       <c r="F218" t="s">
         <v>58</v>
       </c>
       <c r="G218" t="s">
         <v>74</v>
       </c>
       <c r="H218">
         <v>15</v>
       </c>
       <c r="I218" t="b">
         <v>1</v>
       </c>
       <c r="J218" t="s">
         <v>27</v>
       </c>
       <c r="K218">
         <v>1</v>
       </c>
       <c r="L218" t="s">
         <v>27</v>
       </c>
@@ -16527,51 +16530,51 @@
       </c>
       <c r="S219" t="s">
         <v>27</v>
       </c>
       <c r="T219" t="s">
         <v>27</v>
       </c>
       <c r="U219" t="s">
         <v>27</v>
       </c>
       <c r="V219">
         <v>93.79</v>
       </c>
     </row>
     <row r="220" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A220">
         <v>262</v>
       </c>
       <c r="B220" t="s">
         <v>446</v>
       </c>
       <c r="C220" t="s">
         <v>87</v>
       </c>
       <c r="D220">
-        <v>575</v>
+        <v>42</v>
       </c>
       <c r="E220" t="s">
         <v>88</v>
       </c>
       <c r="F220" t="s">
         <v>58</v>
       </c>
       <c r="G220" t="s">
         <v>74</v>
       </c>
       <c r="H220">
         <v>17</v>
       </c>
       <c r="I220" t="b">
         <v>1</v>
       </c>
       <c r="J220" t="s">
         <v>27</v>
       </c>
       <c r="K220">
         <v>1</v>
       </c>
       <c r="L220" t="s">
         <v>27</v>
       </c>
@@ -16790,51 +16793,51 @@
       </c>
       <c r="S223" t="s">
         <v>27</v>
       </c>
       <c r="T223" t="s">
         <v>27</v>
       </c>
       <c r="U223" t="s">
         <v>27</v>
       </c>
       <c r="V223">
         <v>93.39</v>
       </c>
     </row>
     <row r="224" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A224">
         <v>268</v>
       </c>
       <c r="B224" t="s">
         <v>287</v>
       </c>
       <c r="C224" t="s">
         <v>201</v>
       </c>
       <c r="D224">
-        <v>1305</v>
+        <v>270</v>
       </c>
       <c r="E224" t="s">
         <v>27</v>
       </c>
       <c r="F224" t="s">
         <v>58</v>
       </c>
       <c r="G224" t="s">
         <v>26</v>
       </c>
       <c r="H224">
         <v>51</v>
       </c>
       <c r="I224" t="b">
         <v>1</v>
       </c>
       <c r="J224" t="s">
         <v>27</v>
       </c>
       <c r="K224">
         <v>1</v>
       </c>
       <c r="L224" t="s">
         <v>27</v>
       </c>
@@ -17183,51 +17186,51 @@
       </c>
       <c r="S229">
         <v>90.95</v>
       </c>
       <c r="T229" t="s">
         <v>27</v>
       </c>
       <c r="U229" t="s">
         <v>27</v>
       </c>
       <c r="V229">
         <v>90.95</v>
       </c>
     </row>
     <row r="230" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A230">
         <v>277</v>
       </c>
       <c r="B230" t="s">
         <v>110</v>
       </c>
       <c r="C230" t="s">
         <v>459</v>
       </c>
       <c r="D230">
-        <v>2377</v>
+        <v>193</v>
       </c>
       <c r="E230" t="s">
         <v>435</v>
       </c>
       <c r="F230" t="s">
         <v>58</v>
       </c>
       <c r="G230" t="s">
         <v>26</v>
       </c>
       <c r="H230">
         <v>52</v>
       </c>
       <c r="I230" t="b">
         <v>1</v>
       </c>
       <c r="J230" t="s">
         <v>27</v>
       </c>
       <c r="K230">
         <v>2</v>
       </c>
       <c r="L230" t="s">
         <v>27</v>
       </c>
@@ -17316,51 +17319,51 @@
       </c>
       <c r="S231" t="s">
         <v>27</v>
       </c>
       <c r="T231" t="s">
         <v>27</v>
       </c>
       <c r="U231" t="s">
         <v>27</v>
       </c>
       <c r="V231">
         <v>90.42</v>
       </c>
     </row>
     <row r="232" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A232">
         <v>281</v>
       </c>
       <c r="B232" t="s">
         <v>22</v>
       </c>
       <c r="C232" t="s">
         <v>247</v>
       </c>
       <c r="D232">
-        <v>2521</v>
+        <v>322</v>
       </c>
       <c r="E232" t="s">
         <v>27</v>
       </c>
       <c r="F232" t="s">
         <v>25</v>
       </c>
       <c r="G232" t="s">
         <v>26</v>
       </c>
       <c r="H232">
         <v>82</v>
       </c>
       <c r="I232" t="b">
         <v>1</v>
       </c>
       <c r="J232" t="s">
         <v>27</v>
       </c>
       <c r="K232">
         <v>1</v>
       </c>
       <c r="L232" t="s">
         <v>27</v>
       </c>
@@ -17449,51 +17452,51 @@
       </c>
       <c r="S233">
         <v>90.28</v>
       </c>
       <c r="T233" t="s">
         <v>27</v>
       </c>
       <c r="U233" t="s">
         <v>27</v>
       </c>
       <c r="V233">
         <v>90.28</v>
       </c>
     </row>
     <row r="234" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A234">
         <v>283</v>
       </c>
       <c r="B234" t="s">
         <v>186</v>
       </c>
       <c r="C234" t="s">
         <v>461</v>
       </c>
       <c r="D234">
-        <v>2530</v>
+        <v>379</v>
       </c>
       <c r="E234" t="s">
         <v>27</v>
       </c>
       <c r="F234" t="s">
         <v>25</v>
       </c>
       <c r="G234" t="s">
         <v>74</v>
       </c>
       <c r="H234">
         <v>27</v>
       </c>
       <c r="I234" t="b">
         <v>1</v>
       </c>
       <c r="J234" t="s">
         <v>27</v>
       </c>
       <c r="K234">
         <v>1</v>
       </c>
       <c r="L234" t="s">
         <v>27</v>
       </c>
@@ -18167,51 +18170,51 @@
       </c>
       <c r="S244" t="s">
         <v>27</v>
       </c>
       <c r="T244" t="s">
         <v>27</v>
       </c>
       <c r="U244" t="s">
         <v>27</v>
       </c>
       <c r="V244">
         <v>86.88</v>
       </c>
     </row>
     <row r="245" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A245">
         <v>306</v>
       </c>
       <c r="B245" t="s">
         <v>476</v>
       </c>
       <c r="C245" t="s">
         <v>477</v>
       </c>
       <c r="D245">
-        <v>2522</v>
+        <v>323</v>
       </c>
       <c r="E245" t="s">
         <v>27</v>
       </c>
       <c r="F245" t="s">
         <v>25</v>
       </c>
       <c r="G245" t="s">
         <v>74</v>
       </c>
       <c r="H245">
         <v>30</v>
       </c>
       <c r="I245" t="b">
         <v>1</v>
       </c>
       <c r="J245" t="s">
         <v>27</v>
       </c>
       <c r="K245">
         <v>1</v>
       </c>
       <c r="L245" t="s">
         <v>27</v>
       </c>
@@ -19015,51 +19018,51 @@
       </c>
       <c r="S257" t="s">
         <v>27</v>
       </c>
       <c r="T257" t="s">
         <v>27</v>
       </c>
       <c r="U257" t="s">
         <v>27</v>
       </c>
       <c r="V257">
         <v>75.37</v>
       </c>
     </row>
     <row r="258" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A258">
         <v>342</v>
       </c>
       <c r="B258" t="s">
         <v>495</v>
       </c>
       <c r="C258" t="s">
         <v>496</v>
       </c>
       <c r="D258">
-        <v>2477</v>
+        <v>296</v>
       </c>
       <c r="E258" t="s">
         <v>88</v>
       </c>
       <c r="F258" t="s">
         <v>97</v>
       </c>
       <c r="G258" t="s">
         <v>74</v>
       </c>
       <c r="H258">
         <v>15</v>
       </c>
       <c r="I258" t="b">
         <v>1</v>
       </c>
       <c r="J258" t="s">
         <v>27</v>
       </c>
       <c r="K258">
         <v>1</v>
       </c>
       <c r="L258" t="s">
         <v>27</v>
       </c>