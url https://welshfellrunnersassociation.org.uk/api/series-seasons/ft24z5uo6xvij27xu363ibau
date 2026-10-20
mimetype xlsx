--- v9 (2026-09-30)
+++ v10 (2026-10-20)
@@ -8,86 +8,86 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="Data" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3745" uniqueCount="519">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3742" uniqueCount="517">
   <si>
     <t>Overall Position</t>
   </si>
   <si>
     <t>First Name</t>
   </si>
   <si>
     <t>Last Name</t>
   </si>
   <si>
     <t>WFRA membership no</t>
   </si>
   <si>
     <t>Club</t>
   </si>
   <si>
     <t>Age Category</t>
   </si>
   <si>
     <t>Class</t>
   </si>
   <si>
     <t>Category Position</t>
   </si>
   <si>
     <t>Eligible</t>
   </si>
   <si>
     <t>IneligibleReasons</t>
   </si>
   <si>
     <t>Race count</t>
   </si>
   <si>
-    <t>Fan Fawr</t>
+    <t xml:space="preserve">Fan Fawr </t>
   </si>
   <si>
     <t>Cat's Back / Ras Crib y Garth</t>
   </si>
   <si>
     <t>Llyn y Fan</t>
   </si>
   <si>
     <t>Blorenge</t>
   </si>
   <si>
     <t>Skirrid Hill Race</t>
   </si>
   <si>
     <t>The Kymin</t>
   </si>
   <si>
     <t>Cwm Nant-y-Groes</t>
   </si>
   <si>
     <t>Craig yr Allt</t>
   </si>
   <si>
     <t>Coppett Hill Race</t>
   </si>
@@ -715,51 +715,51 @@
   <si>
     <t>Hilary</t>
   </si>
   <si>
     <t>KEOGH</t>
   </si>
   <si>
     <t>Kath</t>
   </si>
   <si>
     <t>Hardwick</t>
   </si>
   <si>
     <t>Natalie</t>
   </si>
   <si>
     <t>JACKSON</t>
   </si>
   <si>
     <t>Steve</t>
   </si>
   <si>
     <t>Chadwell</t>
   </si>
   <si>
-    <t>Lottie</t>
+    <t>Charlotte</t>
   </si>
   <si>
     <t>Milner</t>
   </si>
   <si>
     <t>Jon</t>
   </si>
   <si>
     <t>East</t>
   </si>
   <si>
     <t>Pamela</t>
   </si>
   <si>
     <t>Suter</t>
   </si>
   <si>
     <t>Anika</t>
   </si>
   <si>
     <t>Wilson</t>
   </si>
   <si>
     <t>Stefanie</t>
   </si>
@@ -1399,53 +1399,50 @@
   <si>
     <t>Aileen</t>
   </si>
   <si>
     <t>Lyons</t>
   </si>
   <si>
     <t>Tomos</t>
   </si>
   <si>
     <t>Pritchard</t>
   </si>
   <si>
     <t>Gwilliam</t>
   </si>
   <si>
     <t>Carys</t>
   </si>
   <si>
     <t>Quintero Lander</t>
   </si>
   <si>
     <t>Fiona</t>
   </si>
   <si>
-    <t>Charlotte</t>
-[...1 lines deleted...]
-  <si>
     <t>GILES</t>
   </si>
   <si>
     <t>Ivan</t>
   </si>
   <si>
     <t>SAWYER</t>
   </si>
   <si>
     <t>Seán</t>
   </si>
   <si>
     <t>Sean</t>
   </si>
   <si>
     <t>GIBBS</t>
   </si>
   <si>
     <t>SYMMONDS</t>
   </si>
   <si>
     <t>SMALLWOOD</t>
   </si>
   <si>
     <t>Abbie</t>
@@ -1487,53 +1484,50 @@
     <t>Molyneux</t>
   </si>
   <si>
     <t>Graham</t>
   </si>
   <si>
     <t>Proctor</t>
   </si>
   <si>
     <t>Woodward</t>
   </si>
   <si>
     <t>Stephanie</t>
   </si>
   <si>
     <t>FERRY</t>
   </si>
   <si>
     <t>Judith</t>
   </si>
   <si>
     <t>OAKLEY</t>
   </si>
   <si>
     <t>Denise</t>
-  </si>
-[...1 lines deleted...]
-    <t>MILNER</t>
   </si>
   <si>
     <t>None</t>
   </si>
   <si>
     <t>Deb</t>
   </si>
   <si>
     <t>Franklin</t>
   </si>
   <si>
     <t>Philippa</t>
   </si>
   <si>
     <t>Marriott</t>
   </si>
   <si>
     <t>Barbara</t>
   </si>
   <si>
     <t>MADDISON</t>
   </si>
   <si>
     <t>Jessica</t>
   </si>
@@ -8794,57 +8788,57 @@
       <c r="C102" t="s">
         <v>236</v>
       </c>
       <c r="D102">
         <v>614</v>
       </c>
       <c r="E102" t="s">
         <v>30</v>
       </c>
       <c r="F102" t="s">
         <v>25</v>
       </c>
       <c r="G102" t="s">
         <v>74</v>
       </c>
       <c r="H102">
         <v>11</v>
       </c>
       <c r="I102" t="b">
         <v>1</v>
       </c>
       <c r="J102" t="s">
         <v>27</v>
       </c>
       <c r="K102">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="L102" t="s">
         <v>27</v>
       </c>
-      <c r="M102" t="s">
-        <v>27</v>
+      <c r="M102">
+        <v>75.37</v>
       </c>
       <c r="N102" t="s">
         <v>27</v>
       </c>
       <c r="O102">
         <v>83.67</v>
       </c>
       <c r="P102" t="s">
         <v>27</v>
       </c>
       <c r="Q102" t="s">
         <v>27</v>
       </c>
       <c r="R102" t="s">
         <v>27</v>
       </c>
       <c r="S102" t="s">
         <v>27</v>
       </c>
       <c r="T102">
         <v>86.74</v>
       </c>
       <c r="U102" t="s">
         <v>27</v>
       </c>
@@ -9103,50 +9097,53 @@
         <v>27</v>
       </c>
       <c r="S106" t="s">
         <v>27</v>
       </c>
       <c r="T106">
         <v>82</v>
       </c>
       <c r="U106" t="s">
         <v>27</v>
       </c>
       <c r="V106">
         <v>167.37</v>
       </c>
     </row>
     <row r="107" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A107">
         <v>114</v>
       </c>
       <c r="B107" t="s">
         <v>246</v>
       </c>
       <c r="C107" t="s">
         <v>201</v>
       </c>
+      <c r="D107">
+        <v>852</v>
+      </c>
       <c r="E107" t="s">
         <v>30</v>
       </c>
       <c r="F107" t="s">
         <v>97</v>
       </c>
       <c r="G107" t="s">
         <v>74</v>
       </c>
       <c r="H107">
         <v>6</v>
       </c>
       <c r="I107" t="b">
         <v>1</v>
       </c>
       <c r="J107" t="s">
         <v>27</v>
       </c>
       <c r="K107">
         <v>2</v>
       </c>
       <c r="L107">
         <v>82.39</v>
       </c>
       <c r="M107" t="s">
@@ -12256,50 +12253,53 @@
         <v>27</v>
       </c>
       <c r="S154" t="s">
         <v>27</v>
       </c>
       <c r="T154" t="s">
         <v>27</v>
       </c>
       <c r="U154" t="s">
         <v>27</v>
       </c>
       <c r="V154">
         <v>114.17</v>
       </c>
     </row>
     <row r="155" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A155">
         <v>180</v>
       </c>
       <c r="B155" t="s">
         <v>39</v>
       </c>
       <c r="C155" t="s">
         <v>329</v>
       </c>
+      <c r="D155">
+        <v>2638</v>
+      </c>
       <c r="E155" t="s">
         <v>27</v>
       </c>
       <c r="F155" t="s">
         <v>25</v>
       </c>
       <c r="G155" t="s">
         <v>26</v>
       </c>
       <c r="H155">
         <v>53</v>
       </c>
       <c r="I155" t="b">
         <v>1</v>
       </c>
       <c r="J155" t="s">
         <v>27</v>
       </c>
       <c r="K155">
         <v>1</v>
       </c>
       <c r="L155" t="s">
         <v>27</v>
       </c>
       <c r="M155" t="s">
@@ -17579,54 +17579,54 @@
       </c>
       <c r="Q235" t="s">
         <v>27</v>
       </c>
       <c r="R235" t="s">
         <v>27</v>
       </c>
       <c r="S235" t="s">
         <v>27</v>
       </c>
       <c r="T235">
         <v>89.99</v>
       </c>
       <c r="U235" t="s">
         <v>27</v>
       </c>
       <c r="V235">
         <v>89.99</v>
       </c>
     </row>
     <row r="236" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A236">
         <v>291</v>
       </c>
       <c r="B236" t="s">
+        <v>235</v>
+      </c>
+      <c r="C236" t="s">
         <v>463</v>
-      </c>
-[...1 lines deleted...]
-        <v>464</v>
       </c>
       <c r="E236" t="s">
         <v>88</v>
       </c>
       <c r="F236" t="s">
         <v>25</v>
       </c>
       <c r="G236" t="s">
         <v>74</v>
       </c>
       <c r="H236">
         <v>28</v>
       </c>
       <c r="I236" t="b">
         <v>1</v>
       </c>
       <c r="J236" t="s">
         <v>27</v>
       </c>
       <c r="K236">
         <v>1</v>
       </c>
       <c r="L236" t="s">
         <v>27</v>
       </c>
@@ -17644,51 +17644,51 @@
       </c>
       <c r="Q236" t="s">
         <v>27</v>
       </c>
       <c r="R236" t="s">
         <v>27</v>
       </c>
       <c r="S236" t="s">
         <v>27</v>
       </c>
       <c r="T236" t="s">
         <v>27</v>
       </c>
       <c r="U236" t="s">
         <v>27</v>
       </c>
       <c r="V236">
         <v>88.21</v>
       </c>
     </row>
     <row r="237" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A237">
         <v>292</v>
       </c>
       <c r="B237" t="s">
-        <v>465</v>
+        <v>464</v>
       </c>
       <c r="C237" t="s">
         <v>273</v>
       </c>
       <c r="E237" t="s">
         <v>27</v>
       </c>
       <c r="F237" t="s">
         <v>25</v>
       </c>
       <c r="G237" t="s">
         <v>26</v>
       </c>
       <c r="H237">
         <v>83</v>
       </c>
       <c r="I237" t="b">
         <v>1</v>
       </c>
       <c r="J237" t="s">
         <v>27</v>
       </c>
       <c r="K237">
         <v>1</v>
       </c>
@@ -17712,51 +17712,51 @@
       </c>
       <c r="R237" t="s">
         <v>27</v>
       </c>
       <c r="S237" t="s">
         <v>27</v>
       </c>
       <c r="T237" t="s">
         <v>27</v>
       </c>
       <c r="U237" t="s">
         <v>27</v>
       </c>
       <c r="V237">
         <v>88.21</v>
       </c>
     </row>
     <row r="238" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A238">
         <v>293</v>
       </c>
       <c r="B238" t="s">
         <v>404</v>
       </c>
       <c r="C238" t="s">
-        <v>466</v>
+        <v>465</v>
       </c>
       <c r="E238" t="s">
         <v>27</v>
       </c>
       <c r="F238" t="s">
         <v>97</v>
       </c>
       <c r="G238" t="s">
         <v>74</v>
       </c>
       <c r="H238">
         <v>11</v>
       </c>
       <c r="I238" t="b">
         <v>1</v>
       </c>
       <c r="J238" t="s">
         <v>27</v>
       </c>
       <c r="K238">
         <v>1</v>
       </c>
       <c r="L238" t="s">
         <v>27</v>
       </c>
@@ -17774,51 +17774,51 @@
       </c>
       <c r="Q238">
         <v>87.99</v>
       </c>
       <c r="R238" t="s">
         <v>27</v>
       </c>
       <c r="S238" t="s">
         <v>27</v>
       </c>
       <c r="T238" t="s">
         <v>27</v>
       </c>
       <c r="U238" t="s">
         <v>27</v>
       </c>
       <c r="V238">
         <v>87.99</v>
       </c>
     </row>
     <row r="239" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A239">
         <v>294</v>
       </c>
       <c r="B239" t="s">
-        <v>467</v>
+        <v>466</v>
       </c>
       <c r="C239" t="s">
         <v>83</v>
       </c>
       <c r="E239" t="s">
         <v>27</v>
       </c>
       <c r="F239" t="s">
         <v>25</v>
       </c>
       <c r="G239" t="s">
         <v>26</v>
       </c>
       <c r="H239">
         <v>84</v>
       </c>
       <c r="I239" t="b">
         <v>1</v>
       </c>
       <c r="J239" t="s">
         <v>27</v>
       </c>
       <c r="K239">
         <v>1</v>
       </c>
@@ -17839,54 +17839,54 @@
       </c>
       <c r="Q239" t="s">
         <v>27</v>
       </c>
       <c r="R239" t="s">
         <v>27</v>
       </c>
       <c r="S239" t="s">
         <v>27</v>
       </c>
       <c r="T239" t="s">
         <v>27</v>
       </c>
       <c r="U239" t="s">
         <v>27</v>
       </c>
       <c r="V239">
         <v>87.98</v>
       </c>
     </row>
     <row r="240" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A240">
         <v>295</v>
       </c>
       <c r="B240" t="s">
+        <v>467</v>
+      </c>
+      <c r="C240" t="s">
         <v>468</v>
-      </c>
-[...1 lines deleted...]
-        <v>469</v>
       </c>
       <c r="E240" t="s">
         <v>27</v>
       </c>
       <c r="F240" t="s">
         <v>25</v>
       </c>
       <c r="G240" t="s">
         <v>26</v>
       </c>
       <c r="H240">
         <v>85</v>
       </c>
       <c r="I240" t="b">
         <v>1</v>
       </c>
       <c r="J240" t="s">
         <v>27</v>
       </c>
       <c r="K240">
         <v>1</v>
       </c>
       <c r="L240" t="s">
         <v>27</v>
       </c>
@@ -17907,51 +17907,51 @@
       </c>
       <c r="R240" t="s">
         <v>27</v>
       </c>
       <c r="S240" t="s">
         <v>27</v>
       </c>
       <c r="T240">
         <v>87.97</v>
       </c>
       <c r="U240" t="s">
         <v>27</v>
       </c>
       <c r="V240">
         <v>87.97</v>
       </c>
     </row>
     <row r="241" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A241">
         <v>296</v>
       </c>
       <c r="B241" t="s">
         <v>92</v>
       </c>
       <c r="C241" t="s">
-        <v>470</v>
+        <v>469</v>
       </c>
       <c r="E241" t="s">
         <v>306</v>
       </c>
       <c r="F241" t="s">
         <v>58</v>
       </c>
       <c r="G241" t="s">
         <v>26</v>
       </c>
       <c r="H241">
         <v>53</v>
       </c>
       <c r="I241" t="b">
         <v>1</v>
       </c>
       <c r="J241" t="s">
         <v>27</v>
       </c>
       <c r="K241">
         <v>1</v>
       </c>
       <c r="L241" t="s">
         <v>27</v>
       </c>
@@ -17972,51 +17972,51 @@
       </c>
       <c r="R241" t="s">
         <v>27</v>
       </c>
       <c r="S241" t="s">
         <v>27</v>
       </c>
       <c r="T241" t="s">
         <v>27</v>
       </c>
       <c r="U241" t="s">
         <v>27</v>
       </c>
       <c r="V241">
         <v>87.93</v>
       </c>
     </row>
     <row r="242" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A242">
         <v>297</v>
       </c>
       <c r="B242" t="s">
         <v>150</v>
       </c>
       <c r="C242" t="s">
-        <v>471</v>
+        <v>470</v>
       </c>
       <c r="E242" t="s">
         <v>137</v>
       </c>
       <c r="F242" t="s">
         <v>97</v>
       </c>
       <c r="G242" t="s">
         <v>74</v>
       </c>
       <c r="H242">
         <v>12</v>
       </c>
       <c r="I242" t="b">
         <v>1</v>
       </c>
       <c r="J242" t="s">
         <v>27</v>
       </c>
       <c r="K242">
         <v>1</v>
       </c>
       <c r="L242" t="s">
         <v>27</v>
       </c>
@@ -18034,54 +18034,54 @@
       </c>
       <c r="Q242" t="s">
         <v>27</v>
       </c>
       <c r="R242" t="s">
         <v>27</v>
       </c>
       <c r="S242" t="s">
         <v>27</v>
       </c>
       <c r="T242" t="s">
         <v>27</v>
       </c>
       <c r="U242" t="s">
         <v>27</v>
       </c>
       <c r="V242">
         <v>87.57</v>
       </c>
     </row>
     <row r="243" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A243">
         <v>299</v>
       </c>
       <c r="B243" t="s">
+        <v>471</v>
+      </c>
+      <c r="C243" t="s">
         <v>472</v>
-      </c>
-[...1 lines deleted...]
-        <v>473</v>
       </c>
       <c r="E243" t="s">
         <v>306</v>
       </c>
       <c r="F243" t="s">
         <v>25</v>
       </c>
       <c r="G243" t="s">
         <v>74</v>
       </c>
       <c r="H243">
         <v>29</v>
       </c>
       <c r="I243" t="b">
         <v>1</v>
       </c>
       <c r="J243" t="s">
         <v>27</v>
       </c>
       <c r="K243">
         <v>1</v>
       </c>
       <c r="L243" t="s">
         <v>27</v>
       </c>
@@ -18102,54 +18102,54 @@
       </c>
       <c r="R243" t="s">
         <v>27</v>
       </c>
       <c r="S243" t="s">
         <v>27</v>
       </c>
       <c r="T243" t="s">
         <v>27</v>
       </c>
       <c r="U243" t="s">
         <v>27</v>
       </c>
       <c r="V243">
         <v>87.14</v>
       </c>
     </row>
     <row r="244" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A244">
         <v>301</v>
       </c>
       <c r="B244" t="s">
         <v>265</v>
       </c>
       <c r="C244" t="s">
+        <v>473</v>
+      </c>
+      <c r="E244" t="s">
         <v>474</v>
-      </c>
-[...1 lines deleted...]
-        <v>475</v>
       </c>
       <c r="F244" t="s">
         <v>58</v>
       </c>
       <c r="G244" t="s">
         <v>26</v>
       </c>
       <c r="H244">
         <v>54</v>
       </c>
       <c r="I244" t="b">
         <v>1</v>
       </c>
       <c r="J244" t="s">
         <v>27</v>
       </c>
       <c r="K244">
         <v>1</v>
       </c>
       <c r="L244" t="s">
         <v>27</v>
       </c>
       <c r="M244" t="s">
         <v>27</v>
       </c>
@@ -18164,54 +18164,54 @@
       </c>
       <c r="Q244">
         <v>86.88</v>
       </c>
       <c r="R244" t="s">
         <v>27</v>
       </c>
       <c r="S244" t="s">
         <v>27</v>
       </c>
       <c r="T244" t="s">
         <v>27</v>
       </c>
       <c r="U244" t="s">
         <v>27</v>
       </c>
       <c r="V244">
         <v>86.88</v>
       </c>
     </row>
     <row r="245" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A245">
         <v>306</v>
       </c>
       <c r="B245" t="s">
+        <v>475</v>
+      </c>
+      <c r="C245" t="s">
         <v>476</v>
-      </c>
-[...1 lines deleted...]
-        <v>477</v>
       </c>
       <c r="D245">
         <v>323</v>
       </c>
       <c r="E245" t="s">
         <v>27</v>
       </c>
       <c r="F245" t="s">
         <v>25</v>
       </c>
       <c r="G245" t="s">
         <v>74</v>
       </c>
       <c r="H245">
         <v>30</v>
       </c>
       <c r="I245" t="b">
         <v>1</v>
       </c>
       <c r="J245" t="s">
         <v>27</v>
       </c>
       <c r="K245">
         <v>1</v>
       </c>
@@ -18232,54 +18232,54 @@
       </c>
       <c r="Q245" t="s">
         <v>27</v>
       </c>
       <c r="R245" t="s">
         <v>27</v>
       </c>
       <c r="S245">
         <v>85.77</v>
       </c>
       <c r="T245" t="s">
         <v>27</v>
       </c>
       <c r="U245" t="s">
         <v>27</v>
       </c>
       <c r="V245">
         <v>85.77</v>
       </c>
     </row>
     <row r="246" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A246">
         <v>310</v>
       </c>
       <c r="B246" t="s">
+        <v>477</v>
+      </c>
+      <c r="C246" t="s">
         <v>478</v>
-      </c>
-[...1 lines deleted...]
-        <v>479</v>
       </c>
       <c r="E246" t="s">
         <v>27</v>
       </c>
       <c r="F246" t="s">
         <v>25</v>
       </c>
       <c r="G246" t="s">
         <v>74</v>
       </c>
       <c r="H246">
         <v>31</v>
       </c>
       <c r="I246" t="b">
         <v>1</v>
       </c>
       <c r="J246" t="s">
         <v>27</v>
       </c>
       <c r="K246">
         <v>1</v>
       </c>
       <c r="L246" t="s">
         <v>27</v>
       </c>
@@ -18297,51 +18297,51 @@
       </c>
       <c r="Q246" t="s">
         <v>27</v>
       </c>
       <c r="R246" t="s">
         <v>27</v>
       </c>
       <c r="S246" t="s">
         <v>27</v>
       </c>
       <c r="T246" t="s">
         <v>27</v>
       </c>
       <c r="U246" t="s">
         <v>27</v>
       </c>
       <c r="V246">
         <v>84.93</v>
       </c>
     </row>
     <row r="247" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A247">
         <v>312</v>
       </c>
       <c r="B247" t="s">
-        <v>480</v>
+        <v>479</v>
       </c>
       <c r="C247" t="s">
         <v>325</v>
       </c>
       <c r="E247" t="s">
         <v>27</v>
       </c>
       <c r="F247" t="s">
         <v>25</v>
       </c>
       <c r="G247" t="s">
         <v>74</v>
       </c>
       <c r="H247">
         <v>32</v>
       </c>
       <c r="I247" t="b">
         <v>1</v>
       </c>
       <c r="J247" t="s">
         <v>27</v>
       </c>
       <c r="K247">
         <v>1</v>
       </c>
@@ -18362,51 +18362,51 @@
       </c>
       <c r="Q247" t="s">
         <v>27</v>
       </c>
       <c r="R247" t="s">
         <v>27</v>
       </c>
       <c r="S247" t="s">
         <v>27</v>
       </c>
       <c r="T247" t="s">
         <v>27</v>
       </c>
       <c r="U247" t="s">
         <v>27</v>
       </c>
       <c r="V247">
         <v>84.65</v>
       </c>
     </row>
     <row r="248" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A248">
         <v>313</v>
       </c>
       <c r="B248" t="s">
-        <v>481</v>
+        <v>480</v>
       </c>
       <c r="C248" t="s">
         <v>325</v>
       </c>
       <c r="E248" t="s">
         <v>27</v>
       </c>
       <c r="F248" t="s">
         <v>25</v>
       </c>
       <c r="G248" t="s">
         <v>74</v>
       </c>
       <c r="H248">
         <v>33</v>
       </c>
       <c r="I248" t="b">
         <v>1</v>
       </c>
       <c r="J248" t="s">
         <v>27</v>
       </c>
       <c r="K248">
         <v>1</v>
       </c>
@@ -18427,54 +18427,54 @@
       </c>
       <c r="Q248" t="s">
         <v>27</v>
       </c>
       <c r="R248" t="s">
         <v>27</v>
       </c>
       <c r="S248" t="s">
         <v>27</v>
       </c>
       <c r="T248" t="s">
         <v>27</v>
       </c>
       <c r="U248" t="s">
         <v>27</v>
       </c>
       <c r="V248">
         <v>83.62</v>
       </c>
     </row>
     <row r="249" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A249">
         <v>320</v>
       </c>
       <c r="B249" t="s">
+        <v>481</v>
+      </c>
+      <c r="C249" t="s">
         <v>482</v>
-      </c>
-[...1 lines deleted...]
-        <v>483</v>
       </c>
       <c r="E249" t="s">
         <v>27</v>
       </c>
       <c r="F249" t="s">
         <v>25</v>
       </c>
       <c r="G249" t="s">
         <v>74</v>
       </c>
       <c r="H249">
         <v>34</v>
       </c>
       <c r="I249" t="b">
         <v>1</v>
       </c>
       <c r="J249" t="s">
         <v>27</v>
       </c>
       <c r="K249">
         <v>1</v>
       </c>
       <c r="L249" t="s">
         <v>27</v>
       </c>
@@ -18495,51 +18495,51 @@
       </c>
       <c r="R249" t="s">
         <v>27</v>
       </c>
       <c r="S249" t="s">
         <v>27</v>
       </c>
       <c r="T249" t="s">
         <v>27</v>
       </c>
       <c r="U249" t="s">
         <v>27</v>
       </c>
       <c r="V249">
         <v>82.46</v>
       </c>
     </row>
     <row r="250" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A250">
         <v>324</v>
       </c>
       <c r="B250" t="s">
         <v>343</v>
       </c>
       <c r="C250" t="s">
-        <v>484</v>
+        <v>483</v>
       </c>
       <c r="E250" t="s">
         <v>27</v>
       </c>
       <c r="F250" t="s">
         <v>25</v>
       </c>
       <c r="G250" t="s">
         <v>26</v>
       </c>
       <c r="H250">
         <v>86</v>
       </c>
       <c r="I250" t="b">
         <v>1</v>
       </c>
       <c r="J250" t="s">
         <v>27</v>
       </c>
       <c r="K250">
         <v>1</v>
       </c>
       <c r="L250" t="s">
         <v>27</v>
       </c>
@@ -18557,54 +18557,54 @@
       </c>
       <c r="Q250" t="s">
         <v>27</v>
       </c>
       <c r="R250" t="s">
         <v>27</v>
       </c>
       <c r="S250" t="s">
         <v>27</v>
       </c>
       <c r="T250" t="s">
         <v>27</v>
       </c>
       <c r="U250" t="s">
         <v>27</v>
       </c>
       <c r="V250">
         <v>81.93</v>
       </c>
     </row>
     <row r="251" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A251">
         <v>325</v>
       </c>
       <c r="B251" t="s">
+        <v>484</v>
+      </c>
+      <c r="C251" t="s">
         <v>485</v>
-      </c>
-[...1 lines deleted...]
-        <v>486</v>
       </c>
       <c r="E251" t="s">
         <v>27</v>
       </c>
       <c r="F251" t="s">
         <v>25</v>
       </c>
       <c r="G251" t="s">
         <v>26</v>
       </c>
       <c r="H251">
         <v>87</v>
       </c>
       <c r="I251" t="b">
         <v>1</v>
       </c>
       <c r="J251" t="s">
         <v>27</v>
       </c>
       <c r="K251">
         <v>1</v>
       </c>
       <c r="L251" t="s">
         <v>27</v>
       </c>
@@ -18625,51 +18625,51 @@
       </c>
       <c r="R251" t="s">
         <v>27</v>
       </c>
       <c r="S251" t="s">
         <v>27</v>
       </c>
       <c r="T251" t="s">
         <v>27</v>
       </c>
       <c r="U251" t="s">
         <v>27</v>
       </c>
       <c r="V251">
         <v>81.36</v>
       </c>
     </row>
     <row r="252" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A252">
         <v>326</v>
       </c>
       <c r="B252" t="s">
         <v>39</v>
       </c>
       <c r="C252" t="s">
-        <v>487</v>
+        <v>486</v>
       </c>
       <c r="E252" t="s">
         <v>27</v>
       </c>
       <c r="F252" t="s">
         <v>25</v>
       </c>
       <c r="G252" t="s">
         <v>26</v>
       </c>
       <c r="H252">
         <v>88</v>
       </c>
       <c r="I252" t="b">
         <v>1</v>
       </c>
       <c r="J252" t="s">
         <v>27</v>
       </c>
       <c r="K252">
         <v>1</v>
       </c>
       <c r="L252" t="s">
         <v>27</v>
       </c>
@@ -18687,54 +18687,54 @@
       </c>
       <c r="Q252" t="s">
         <v>27</v>
       </c>
       <c r="R252" t="s">
         <v>27</v>
       </c>
       <c r="S252" t="s">
         <v>27</v>
       </c>
       <c r="T252" t="s">
         <v>27</v>
       </c>
       <c r="U252" t="s">
         <v>27</v>
       </c>
       <c r="V252">
         <v>80.85</v>
       </c>
     </row>
     <row r="253" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A253">
         <v>327</v>
       </c>
       <c r="B253" t="s">
+        <v>487</v>
+      </c>
+      <c r="C253" t="s">
         <v>488</v>
-      </c>
-[...1 lines deleted...]
-        <v>489</v>
       </c>
       <c r="E253" t="s">
         <v>35</v>
       </c>
       <c r="F253" t="s">
         <v>25</v>
       </c>
       <c r="G253" t="s">
         <v>74</v>
       </c>
       <c r="H253">
         <v>35</v>
       </c>
       <c r="I253" t="b">
         <v>1</v>
       </c>
       <c r="J253" t="s">
         <v>27</v>
       </c>
       <c r="K253">
         <v>1</v>
       </c>
       <c r="L253" t="s">
         <v>27</v>
       </c>
@@ -18817,54 +18817,54 @@
       </c>
       <c r="Q254" t="s">
         <v>27</v>
       </c>
       <c r="R254" t="s">
         <v>27</v>
       </c>
       <c r="S254" t="s">
         <v>27</v>
       </c>
       <c r="T254" t="s">
         <v>27</v>
       </c>
       <c r="U254" t="s">
         <v>27</v>
       </c>
       <c r="V254">
         <v>80.37</v>
       </c>
     </row>
     <row r="255" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A255">
         <v>330</v>
       </c>
       <c r="B255" t="s">
+        <v>489</v>
+      </c>
+      <c r="C255" t="s">
         <v>490</v>
-      </c>
-[...1 lines deleted...]
-        <v>491</v>
       </c>
       <c r="E255" t="s">
         <v>213</v>
       </c>
       <c r="F255" t="s">
         <v>97</v>
       </c>
       <c r="G255" t="s">
         <v>74</v>
       </c>
       <c r="H255">
         <v>13</v>
       </c>
       <c r="I255" t="b">
         <v>1</v>
       </c>
       <c r="J255" t="s">
         <v>27</v>
       </c>
       <c r="K255">
         <v>1</v>
       </c>
       <c r="L255" t="s">
         <v>27</v>
       </c>
@@ -18882,51 +18882,51 @@
       </c>
       <c r="Q255">
         <v>77.09</v>
       </c>
       <c r="R255" t="s">
         <v>27</v>
       </c>
       <c r="S255" t="s">
         <v>27</v>
       </c>
       <c r="T255" t="s">
         <v>27</v>
       </c>
       <c r="U255" t="s">
         <v>27</v>
       </c>
       <c r="V255">
         <v>77.09</v>
       </c>
     </row>
     <row r="256" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A256">
         <v>334</v>
       </c>
       <c r="B256" t="s">
-        <v>492</v>
+        <v>491</v>
       </c>
       <c r="C256" t="s">
         <v>309</v>
       </c>
       <c r="E256" t="s">
         <v>88</v>
       </c>
       <c r="F256" t="s">
         <v>97</v>
       </c>
       <c r="G256" t="s">
         <v>74</v>
       </c>
       <c r="H256">
         <v>14</v>
       </c>
       <c r="I256" t="b">
         <v>1</v>
       </c>
       <c r="J256" t="s">
         <v>27</v>
       </c>
       <c r="K256">
         <v>1</v>
       </c>
@@ -18947,119 +18947,122 @@
       </c>
       <c r="Q256" t="s">
         <v>27</v>
       </c>
       <c r="R256" t="s">
         <v>27</v>
       </c>
       <c r="S256" t="s">
         <v>27</v>
       </c>
       <c r="T256" t="s">
         <v>27</v>
       </c>
       <c r="U256" t="s">
         <v>27</v>
       </c>
       <c r="V256">
         <v>75.79</v>
       </c>
     </row>
     <row r="257" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A257">
         <v>337</v>
       </c>
       <c r="B257" t="s">
-        <v>463</v>
+        <v>235</v>
       </c>
       <c r="C257" t="s">
-        <v>493</v>
+        <v>236</v>
+      </c>
+      <c r="D257">
+        <v>614</v>
       </c>
       <c r="E257" t="s">
-        <v>494</v>
+        <v>492</v>
       </c>
       <c r="F257" t="s">
         <v>25</v>
       </c>
       <c r="G257" t="s">
         <v>74</v>
       </c>
       <c r="H257">
         <v>36</v>
       </c>
       <c r="I257" t="b">
         <v>1</v>
       </c>
       <c r="J257" t="s">
         <v>27</v>
       </c>
       <c r="K257">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="L257" t="s">
         <v>27</v>
       </c>
       <c r="M257">
         <v>75.37</v>
       </c>
       <c r="N257" t="s">
         <v>27</v>
       </c>
-      <c r="O257" t="s">
-        <v>27</v>
+      <c r="O257">
+        <v>83.67</v>
       </c>
       <c r="P257" t="s">
         <v>27</v>
       </c>
       <c r="Q257" t="s">
         <v>27</v>
       </c>
       <c r="R257" t="s">
         <v>27</v>
       </c>
       <c r="S257" t="s">
         <v>27</v>
       </c>
-      <c r="T257" t="s">
-        <v>27</v>
+      <c r="T257">
+        <v>86.74</v>
       </c>
       <c r="U257" t="s">
         <v>27</v>
       </c>
       <c r="V257">
         <v>75.37</v>
       </c>
     </row>
     <row r="258" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A258">
         <v>342</v>
       </c>
       <c r="B258" t="s">
-        <v>495</v>
+        <v>493</v>
       </c>
       <c r="C258" t="s">
-        <v>496</v>
+        <v>494</v>
       </c>
       <c r="D258">
         <v>296</v>
       </c>
       <c r="E258" t="s">
         <v>88</v>
       </c>
       <c r="F258" t="s">
         <v>97</v>
       </c>
       <c r="G258" t="s">
         <v>74</v>
       </c>
       <c r="H258">
         <v>15</v>
       </c>
       <c r="I258" t="b">
         <v>1</v>
       </c>
       <c r="J258" t="s">
         <v>27</v>
       </c>
       <c r="K258">
         <v>1</v>
       </c>
@@ -19080,54 +19083,54 @@
       </c>
       <c r="Q258" t="s">
         <v>27</v>
       </c>
       <c r="R258" t="s">
         <v>27</v>
       </c>
       <c r="S258" t="s">
         <v>27</v>
       </c>
       <c r="T258" t="s">
         <v>27</v>
       </c>
       <c r="U258" t="s">
         <v>27</v>
       </c>
       <c r="V258">
         <v>73.6</v>
       </c>
     </row>
     <row r="259" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A259">
         <v>343</v>
       </c>
       <c r="B259" t="s">
-        <v>497</v>
+        <v>495</v>
       </c>
       <c r="C259" t="s">
-        <v>498</v>
+        <v>496</v>
       </c>
       <c r="E259" t="s">
         <v>27</v>
       </c>
       <c r="F259" t="s">
         <v>25</v>
       </c>
       <c r="G259" t="s">
         <v>74</v>
       </c>
       <c r="H259">
         <v>37</v>
       </c>
       <c r="I259" t="b">
         <v>1</v>
       </c>
       <c r="J259" t="s">
         <v>27</v>
       </c>
       <c r="K259">
         <v>1</v>
       </c>
       <c r="L259" t="s">
         <v>27</v>
       </c>
@@ -19145,54 +19148,54 @@
       </c>
       <c r="Q259" t="s">
         <v>27</v>
       </c>
       <c r="R259" t="s">
         <v>27</v>
       </c>
       <c r="S259" t="s">
         <v>27</v>
       </c>
       <c r="T259" t="s">
         <v>27</v>
       </c>
       <c r="U259" t="s">
         <v>27</v>
       </c>
       <c r="V259">
         <v>72.62</v>
       </c>
     </row>
     <row r="260" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A260">
         <v>346</v>
       </c>
       <c r="B260" t="s">
-        <v>499</v>
+        <v>497</v>
       </c>
       <c r="C260" t="s">
-        <v>500</v>
+        <v>498</v>
       </c>
       <c r="E260" t="s">
         <v>88</v>
       </c>
       <c r="F260" t="s">
         <v>97</v>
       </c>
       <c r="G260" t="s">
         <v>74</v>
       </c>
       <c r="H260">
         <v>16</v>
       </c>
       <c r="I260" t="b">
         <v>1</v>
       </c>
       <c r="J260" t="s">
         <v>27</v>
       </c>
       <c r="K260">
         <v>1</v>
       </c>
       <c r="L260" t="s">
         <v>27</v>
       </c>
@@ -19210,54 +19213,54 @@
       </c>
       <c r="Q260" t="s">
         <v>27</v>
       </c>
       <c r="R260" t="s">
         <v>27</v>
       </c>
       <c r="S260" t="s">
         <v>27</v>
       </c>
       <c r="T260" t="s">
         <v>27</v>
       </c>
       <c r="U260" t="s">
         <v>27</v>
       </c>
       <c r="V260">
         <v>71.92</v>
       </c>
     </row>
     <row r="261" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A261">
         <v>348</v>
       </c>
       <c r="B261" t="s">
-        <v>501</v>
+        <v>499</v>
       </c>
       <c r="C261" t="s">
-        <v>502</v>
+        <v>500</v>
       </c>
       <c r="E261" t="s">
         <v>27</v>
       </c>
       <c r="F261" t="s">
         <v>25</v>
       </c>
       <c r="G261" t="s">
         <v>74</v>
       </c>
       <c r="H261">
         <v>38</v>
       </c>
       <c r="I261" t="b">
         <v>1</v>
       </c>
       <c r="J261" t="s">
         <v>27</v>
       </c>
       <c r="K261">
         <v>1</v>
       </c>
       <c r="L261" t="s">
         <v>27</v>
       </c>
@@ -19275,54 +19278,54 @@
       </c>
       <c r="Q261">
         <v>71.91</v>
       </c>
       <c r="R261" t="s">
         <v>27</v>
       </c>
       <c r="S261" t="s">
         <v>27</v>
       </c>
       <c r="T261" t="s">
         <v>27</v>
       </c>
       <c r="U261" t="s">
         <v>27</v>
       </c>
       <c r="V261">
         <v>71.91</v>
       </c>
     </row>
     <row r="262" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A262">
         <v>349</v>
       </c>
       <c r="B262" t="s">
-        <v>503</v>
+        <v>501</v>
       </c>
       <c r="C262" t="s">
-        <v>504</v>
+        <v>502</v>
       </c>
       <c r="E262" t="s">
         <v>38</v>
       </c>
       <c r="F262" t="s">
         <v>25</v>
       </c>
       <c r="G262" t="s">
         <v>26</v>
       </c>
       <c r="H262">
         <v>90</v>
       </c>
       <c r="I262" t="b">
         <v>1</v>
       </c>
       <c r="J262" t="s">
         <v>27</v>
       </c>
       <c r="K262">
         <v>1</v>
       </c>
       <c r="L262" t="s">
         <v>27</v>
       </c>
@@ -19340,54 +19343,54 @@
       </c>
       <c r="Q262">
         <v>71.89</v>
       </c>
       <c r="R262" t="s">
         <v>27</v>
       </c>
       <c r="S262" t="s">
         <v>27</v>
       </c>
       <c r="T262" t="s">
         <v>27</v>
       </c>
       <c r="U262" t="s">
         <v>27</v>
       </c>
       <c r="V262">
         <v>71.89</v>
       </c>
     </row>
     <row r="263" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A263">
         <v>353</v>
       </c>
       <c r="B263" t="s">
-        <v>505</v>
+        <v>503</v>
       </c>
       <c r="C263" t="s">
-        <v>506</v>
+        <v>504</v>
       </c>
       <c r="E263" t="s">
         <v>27</v>
       </c>
       <c r="F263" t="s">
         <v>25</v>
       </c>
       <c r="G263" t="s">
         <v>74</v>
       </c>
       <c r="H263">
         <v>39</v>
       </c>
       <c r="I263" t="b">
         <v>1</v>
       </c>
       <c r="J263" t="s">
         <v>27</v>
       </c>
       <c r="K263">
         <v>1</v>
       </c>
       <c r="L263" t="s">
         <v>27</v>
       </c>
@@ -19408,51 +19411,51 @@
       </c>
       <c r="R263" t="s">
         <v>27</v>
       </c>
       <c r="S263" t="s">
         <v>27</v>
       </c>
       <c r="T263" t="s">
         <v>27</v>
       </c>
       <c r="U263" t="s">
         <v>27</v>
       </c>
       <c r="V263">
         <v>70.11</v>
       </c>
     </row>
     <row r="264" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A264">
         <v>357</v>
       </c>
       <c r="B264" t="s">
         <v>164</v>
       </c>
       <c r="C264" t="s">
-        <v>507</v>
+        <v>505</v>
       </c>
       <c r="E264" t="s">
         <v>306</v>
       </c>
       <c r="F264" t="s">
         <v>25</v>
       </c>
       <c r="G264" t="s">
         <v>26</v>
       </c>
       <c r="H264">
         <v>91</v>
       </c>
       <c r="I264" t="b">
         <v>1</v>
       </c>
       <c r="J264" t="s">
         <v>27</v>
       </c>
       <c r="K264">
         <v>1</v>
       </c>
       <c r="L264" t="s">
         <v>27</v>
       </c>
@@ -19473,54 +19476,54 @@
       </c>
       <c r="R264" t="s">
         <v>27</v>
       </c>
       <c r="S264" t="s">
         <v>27</v>
       </c>
       <c r="T264" t="s">
         <v>27</v>
       </c>
       <c r="U264" t="s">
         <v>27</v>
       </c>
       <c r="V264">
         <v>67.1</v>
       </c>
     </row>
     <row r="265" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A265">
         <v>358</v>
       </c>
       <c r="B265" t="s">
         <v>75</v>
       </c>
       <c r="C265" t="s">
-        <v>508</v>
+        <v>506</v>
       </c>
       <c r="E265" t="s">
-        <v>509</v>
+        <v>507</v>
       </c>
       <c r="F265" t="s">
         <v>25</v>
       </c>
       <c r="G265" t="s">
         <v>74</v>
       </c>
       <c r="H265">
         <v>40</v>
       </c>
       <c r="I265" t="b">
         <v>1</v>
       </c>
       <c r="J265" t="s">
         <v>27</v>
       </c>
       <c r="K265">
         <v>1</v>
       </c>
       <c r="L265" t="s">
         <v>27</v>
       </c>
       <c r="M265" t="s">
         <v>27</v>
       </c>
@@ -19538,51 +19541,51 @@
       </c>
       <c r="R265" t="s">
         <v>27</v>
       </c>
       <c r="S265" t="s">
         <v>27</v>
       </c>
       <c r="T265" t="s">
         <v>27</v>
       </c>
       <c r="U265" t="s">
         <v>27</v>
       </c>
       <c r="V265">
         <v>67.08</v>
       </c>
     </row>
     <row r="266" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A266">
         <v>359</v>
       </c>
       <c r="B266" t="s">
         <v>220</v>
       </c>
       <c r="C266" t="s">
-        <v>510</v>
+        <v>508</v>
       </c>
       <c r="E266" t="s">
         <v>27</v>
       </c>
       <c r="F266" t="s">
         <v>25</v>
       </c>
       <c r="G266" t="s">
         <v>74</v>
       </c>
       <c r="H266">
         <v>41</v>
       </c>
       <c r="I266" t="b">
         <v>1</v>
       </c>
       <c r="J266" t="s">
         <v>27</v>
       </c>
       <c r="K266">
         <v>1</v>
       </c>
       <c r="L266" t="s">
         <v>27</v>
       </c>
@@ -19600,54 +19603,54 @@
       </c>
       <c r="Q266" t="s">
         <v>27</v>
       </c>
       <c r="R266">
         <v>66.3</v>
       </c>
       <c r="S266" t="s">
         <v>27</v>
       </c>
       <c r="T266" t="s">
         <v>27</v>
       </c>
       <c r="U266" t="s">
         <v>27</v>
       </c>
       <c r="V266">
         <v>66.3</v>
       </c>
     </row>
     <row r="267" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A267">
         <v>364</v>
       </c>
       <c r="B267" t="s">
-        <v>511</v>
+        <v>509</v>
       </c>
       <c r="C267" t="s">
-        <v>512</v>
+        <v>510</v>
       </c>
       <c r="E267" t="s">
         <v>245</v>
       </c>
       <c r="F267" t="s">
         <v>97</v>
       </c>
       <c r="G267" t="s">
         <v>74</v>
       </c>
       <c r="H267">
         <v>17</v>
       </c>
       <c r="I267" t="b">
         <v>1</v>
       </c>
       <c r="J267" t="s">
         <v>27</v>
       </c>
       <c r="K267">
         <v>1</v>
       </c>
       <c r="L267" t="s">
         <v>27</v>
       </c>
@@ -19665,54 +19668,54 @@
       </c>
       <c r="Q267" t="s">
         <v>27</v>
       </c>
       <c r="R267" t="s">
         <v>27</v>
       </c>
       <c r="S267" t="s">
         <v>27</v>
       </c>
       <c r="T267">
         <v>60.63</v>
       </c>
       <c r="U267" t="s">
         <v>27</v>
       </c>
       <c r="V267">
         <v>60.63</v>
       </c>
     </row>
     <row r="268" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A268">
         <v>367</v>
       </c>
       <c r="B268" t="s">
-        <v>513</v>
+        <v>511</v>
       </c>
       <c r="C268" t="s">
-        <v>514</v>
+        <v>512</v>
       </c>
       <c r="E268" t="s">
         <v>123</v>
       </c>
       <c r="F268" t="s">
         <v>25</v>
       </c>
       <c r="G268" t="s">
         <v>74</v>
       </c>
       <c r="H268">
         <v>42</v>
       </c>
       <c r="I268" t="b">
         <v>1</v>
       </c>
       <c r="J268" t="s">
         <v>27</v>
       </c>
       <c r="K268">
         <v>1</v>
       </c>
       <c r="L268" t="s">
         <v>27</v>
       </c>
@@ -19733,54 +19736,54 @@
       </c>
       <c r="R268" t="s">
         <v>27</v>
       </c>
       <c r="S268" t="s">
         <v>27</v>
       </c>
       <c r="T268" t="s">
         <v>27</v>
       </c>
       <c r="U268" t="s">
         <v>27</v>
       </c>
       <c r="V268">
         <v>57.5</v>
       </c>
     </row>
     <row r="269" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A269">
         <v>368</v>
       </c>
       <c r="B269" t="s">
         <v>36</v>
       </c>
       <c r="C269" t="s">
-        <v>515</v>
+        <v>513</v>
       </c>
       <c r="E269" t="s">
-        <v>516</v>
+        <v>514</v>
       </c>
       <c r="F269" t="s">
         <v>25</v>
       </c>
       <c r="G269" t="s">
         <v>26</v>
       </c>
       <c r="H269">
         <v>92</v>
       </c>
       <c r="I269" t="b">
         <v>1</v>
       </c>
       <c r="J269" t="s">
         <v>27</v>
       </c>
       <c r="K269">
         <v>1</v>
       </c>
       <c r="L269" t="s">
         <v>27</v>
       </c>
       <c r="M269" t="s">
         <v>27</v>
       </c>
@@ -19795,51 +19798,51 @@
       </c>
       <c r="Q269" t="s">
         <v>27</v>
       </c>
       <c r="R269">
         <v>56.74</v>
       </c>
       <c r="S269" t="s">
         <v>27</v>
       </c>
       <c r="T269" t="s">
         <v>27</v>
       </c>
       <c r="U269" t="s">
         <v>27</v>
       </c>
       <c r="V269">
         <v>56.74</v>
       </c>
     </row>
     <row r="270" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A270">
         <v>370</v>
       </c>
       <c r="B270" t="s">
-        <v>517</v>
+        <v>515</v>
       </c>
       <c r="C270" t="s">
         <v>201</v>
       </c>
       <c r="E270" t="s">
         <v>115</v>
       </c>
       <c r="F270" t="s">
         <v>25</v>
       </c>
       <c r="G270" t="s">
         <v>74</v>
       </c>
       <c r="H270">
         <v>43</v>
       </c>
       <c r="I270" t="b">
         <v>1</v>
       </c>
       <c r="J270" t="s">
         <v>27</v>
       </c>
       <c r="K270">
         <v>1</v>
       </c>
@@ -19863,69 +19866,69 @@
       </c>
       <c r="R270" t="s">
         <v>27</v>
       </c>
       <c r="S270" t="s">
         <v>27</v>
       </c>
       <c r="T270" t="s">
         <v>27</v>
       </c>
       <c r="U270" t="s">
         <v>27</v>
       </c>
       <c r="V270">
         <v>55.31</v>
       </c>
     </row>
     <row r="271" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A271">
         <v>372</v>
       </c>
       <c r="B271" t="s">
         <v>164</v>
       </c>
       <c r="C271" t="s">
-        <v>515</v>
+        <v>513</v>
       </c>
       <c r="E271" t="s">
         <v>27</v>
       </c>
       <c r="F271" t="s">
         <v>54</v>
       </c>
       <c r="G271" t="s">
         <v>26</v>
       </c>
       <c r="H271">
         <v>7</v>
       </c>
       <c r="I271" t="b">
         <v>0</v>
       </c>
       <c r="J271" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="K271">
         <v>1</v>
       </c>
       <c r="L271" t="s">
         <v>27</v>
       </c>
       <c r="M271" t="s">
         <v>27</v>
       </c>
       <c r="N271" t="s">
         <v>27</v>
       </c>
       <c r="O271" t="s">
         <v>27</v>
       </c>
       <c r="P271" t="s">
         <v>27</v>
       </c>
       <c r="Q271" t="s">
         <v>27</v>
       </c>
       <c r="R271">
         <v>0</v>
       </c>