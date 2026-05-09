--- v0 (2026-04-19)
+++ v1 (2026-05-09)
@@ -8,51 +8,51 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="Data" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="677" uniqueCount="137">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="183" uniqueCount="61">
   <si>
     <t>Overall Position</t>
   </si>
   <si>
     <t>First Name</t>
   </si>
   <si>
     <t>Last Name</t>
   </si>
   <si>
     <t>WFRA membership no</t>
   </si>
   <si>
     <t>Club</t>
   </si>
   <si>
     <t>Age Category</t>
   </si>
   <si>
     <t>Class</t>
   </si>
   <si>
     <t>Category Position</t>
   </si>
   <si>
@@ -64,405 +64,177 @@
   <si>
     <t>Race count</t>
   </si>
   <si>
     <t>Allt Wen Juniors</t>
   </si>
   <si>
     <t>Ras Moel Wnion Juniors</t>
   </si>
   <si>
     <t>Moel-y-Gamelin Junior races</t>
   </si>
   <si>
     <t>Moel Eilio Juniors</t>
   </si>
   <si>
     <t>Rasys Cedris /Wales Junior Champs</t>
   </si>
   <si>
     <t>Mynydd Twr/Holyhead Mountain Juniors</t>
   </si>
   <si>
     <t>Score</t>
   </si>
   <si>
-    <t>George</t>
+    <t>Harri</t>
+  </si>
+  <si>
+    <t>Jones</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>U8</t>
+  </si>
+  <si>
+    <t>M</t>
+  </si>
+  <si>
+    <t>NotEnoughCompletedRaces</t>
+  </si>
+  <si>
+    <t>Awel</t>
+  </si>
+  <si>
+    <t>Williams</t>
+  </si>
+  <si>
+    <t>F</t>
+  </si>
+  <si>
+    <t>Agnes</t>
+  </si>
+  <si>
+    <t>Mullen</t>
+  </si>
+  <si>
+    <t>Jac</t>
+  </si>
+  <si>
+    <t>Arnold</t>
+  </si>
+  <si>
+    <t>West Cheshire AC</t>
+  </si>
+  <si>
+    <t>U14</t>
+  </si>
+  <si>
+    <t>Seren</t>
+  </si>
+  <si>
+    <t>Hunnisett</t>
+  </si>
+  <si>
+    <t>Ella</t>
+  </si>
+  <si>
+    <t>Mittun</t>
+  </si>
+  <si>
+    <t>GOG Triathlon</t>
+  </si>
+  <si>
+    <t>U12</t>
+  </si>
+  <si>
+    <t>Matthew</t>
+  </si>
+  <si>
+    <t>Bissett</t>
+  </si>
+  <si>
+    <t>Colwyn Bay</t>
+  </si>
+  <si>
+    <t>Gwen</t>
+  </si>
+  <si>
+    <t>Blanford-Elliott</t>
+  </si>
+  <si>
+    <t>Iwan</t>
+  </si>
+  <si>
+    <t>Griff</t>
+  </si>
+  <si>
+    <t>Near</t>
+  </si>
+  <si>
+    <t>U18</t>
+  </si>
+  <si>
+    <t>Evie</t>
+  </si>
+  <si>
+    <t>Sergeant</t>
+  </si>
+  <si>
+    <t>Rhedwyr Eryri Harriers</t>
+  </si>
+  <si>
+    <t>U10</t>
+  </si>
+  <si>
+    <t>Owen</t>
+  </si>
+  <si>
+    <t>Alistair</t>
+  </si>
+  <si>
+    <t>Preston-Marriot</t>
+  </si>
+  <si>
+    <t>Denbigh Harriers</t>
+  </si>
+  <si>
+    <t>Eban</t>
   </si>
   <si>
     <t>Hughes</t>
   </si>
   <si>
-    <t>Wrexham AAC</t>
-[...112 lines deleted...]
-  <si>
     <t>Menai T&amp;F</t>
   </si>
   <si>
-    <t>Noa</t>
-[...230 lines deleted...]
-    <t>Thomas</t>
+    <t>Ava</t>
+  </si>
+  <si>
+    <t>Oney</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="1" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
@@ -799,51 +571,51 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:R62"/>
+  <dimension ref="A1:R16"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <sheetData>
     <row r="1" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
@@ -860,3390 +632,850 @@
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="2" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A2">
-        <v>1</v>
+        <v>29</v>
       </c>
       <c r="B2" t="s">
         <v>18</v>
       </c>
       <c r="C2" t="s">
         <v>19</v>
       </c>
-      <c r="D2">
-[...1 lines deleted...]
-      </c>
       <c r="E2" t="s">
         <v>20</v>
       </c>
       <c r="F2" t="s">
         <v>21</v>
       </c>
       <c r="G2" t="s">
         <v>22</v>
       </c>
       <c r="H2">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="I2" t="b">
         <v>0</v>
       </c>
       <c r="J2" t="s">
         <v>23</v>
       </c>
       <c r="K2">
-        <v>2</v>
-[...8 lines deleted...]
-        <v>117.4</v>
+        <v>1</v>
+      </c>
+      <c r="L2" t="s">
+        <v>20</v>
+      </c>
+      <c r="M2">
+        <v>138.27</v>
+      </c>
+      <c r="N2" t="s">
+        <v>20</v>
       </c>
       <c r="O2" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="P2" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="Q2" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="R2">
-        <v>250</v>
+        <v>138.27</v>
       </c>
     </row>
     <row r="3" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A3">
-        <v>2</v>
+        <v>31</v>
       </c>
       <c r="B3" t="s">
+        <v>24</v>
+      </c>
+      <c r="C3" t="s">
         <v>25</v>
       </c>
-      <c r="C3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E3" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="F3" t="s">
         <v>21</v>
       </c>
       <c r="G3" t="s">
-        <v>22</v>
+        <v>26</v>
       </c>
       <c r="H3">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="I3" t="b">
         <v>0</v>
       </c>
       <c r="J3" t="s">
         <v>23</v>
       </c>
       <c r="K3">
-        <v>2</v>
-[...8 lines deleted...]
-        <v>107.92</v>
+        <v>1</v>
+      </c>
+      <c r="L3" t="s">
+        <v>20</v>
+      </c>
+      <c r="M3">
+        <v>126.34</v>
+      </c>
+      <c r="N3" t="s">
+        <v>20</v>
       </c>
       <c r="O3" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="P3" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="Q3" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="R3">
-        <v>229.98</v>
+        <v>126.34</v>
       </c>
     </row>
     <row r="4" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A4">
-        <v>3</v>
+        <v>32</v>
       </c>
       <c r="B4" t="s">
+        <v>27</v>
+      </c>
+      <c r="C4" t="s">
         <v>28</v>
       </c>
-      <c r="C4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E4" t="s">
         <v>20</v>
       </c>
       <c r="F4" t="s">
-        <v>29</v>
+        <v>21</v>
       </c>
       <c r="G4" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="H4">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="I4" t="b">
         <v>0</v>
       </c>
       <c r="J4" t="s">
         <v>23</v>
       </c>
       <c r="K4">
-        <v>2</v>
-[...8 lines deleted...]
-        <v>114.86</v>
+        <v>1</v>
+      </c>
+      <c r="L4" t="s">
+        <v>20</v>
+      </c>
+      <c r="M4">
+        <v>125.05</v>
+      </c>
+      <c r="N4" t="s">
+        <v>20</v>
       </c>
       <c r="O4" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="P4" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="Q4" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="R4">
-        <v>229.61</v>
+        <v>125.05</v>
       </c>
     </row>
     <row r="5" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A5">
-        <v>4</v>
+        <v>34</v>
       </c>
       <c r="B5" t="s">
+        <v>29</v>
+      </c>
+      <c r="C5" t="s">
+        <v>30</v>
+      </c>
+      <c r="E5" t="s">
         <v>31</v>
       </c>
-      <c r="C5" t="s">
+      <c r="F5" t="s">
         <v>32</v>
-      </c>
-[...7 lines deleted...]
-        <v>34</v>
       </c>
       <c r="G5" t="s">
         <v>22</v>
       </c>
       <c r="H5">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="I5" t="b">
         <v>0</v>
       </c>
       <c r="J5" t="s">
         <v>23</v>
       </c>
       <c r="K5">
-        <v>2</v>
-[...8 lines deleted...]
-        <v>118.32</v>
+        <v>1</v>
+      </c>
+      <c r="L5" t="s">
+        <v>20</v>
+      </c>
+      <c r="M5">
+        <v>114.74</v>
+      </c>
+      <c r="N5" t="s">
+        <v>20</v>
       </c>
       <c r="O5" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="P5" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="Q5" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="R5">
-        <v>216.73</v>
+        <v>114.74</v>
       </c>
     </row>
     <row r="6" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A6">
-        <v>5</v>
+        <v>42</v>
       </c>
       <c r="B6" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="C6" t="s">
-        <v>36</v>
-[...2 lines deleted...]
-        <v>2069</v>
+        <v>34</v>
       </c>
       <c r="E6" t="s">
-        <v>37</v>
+        <v>20</v>
       </c>
       <c r="F6" t="s">
-        <v>38</v>
+        <v>21</v>
       </c>
       <c r="G6" t="s">
-        <v>22</v>
+        <v>26</v>
       </c>
       <c r="H6">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="I6" t="b">
         <v>0</v>
       </c>
       <c r="J6" t="s">
         <v>23</v>
       </c>
       <c r="K6">
-        <v>2</v>
-[...8 lines deleted...]
-        <v>106.37</v>
+        <v>1</v>
+      </c>
+      <c r="L6" t="s">
+        <v>20</v>
+      </c>
+      <c r="M6">
+        <v>102.92</v>
+      </c>
+      <c r="N6" t="s">
+        <v>20</v>
       </c>
       <c r="O6" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="P6" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="Q6" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="R6">
-        <v>212.93</v>
+        <v>102.92</v>
       </c>
     </row>
     <row r="7" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A7">
-        <v>6</v>
+        <v>46</v>
       </c>
       <c r="B7" t="s">
-        <v>39</v>
+        <v>35</v>
       </c>
       <c r="C7" t="s">
-        <v>40</v>
-[...2 lines deleted...]
-        <v>2325</v>
+        <v>36</v>
       </c>
       <c r="E7" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F7" t="s">
         <v>38</v>
       </c>
       <c r="G7" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="H7">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="I7" t="b">
         <v>0</v>
       </c>
       <c r="J7" t="s">
         <v>23</v>
       </c>
       <c r="K7">
-        <v>2</v>
-[...8 lines deleted...]
-        <v>106.18</v>
+        <v>1</v>
+      </c>
+      <c r="L7" t="s">
+        <v>20</v>
+      </c>
+      <c r="M7">
+        <v>97.76</v>
+      </c>
+      <c r="N7" t="s">
+        <v>20</v>
       </c>
       <c r="O7" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="P7" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="Q7" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="R7">
-        <v>202.51</v>
+        <v>97.76</v>
       </c>
     </row>
     <row r="8" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A8">
-        <v>7</v>
+        <v>47</v>
       </c>
       <c r="B8" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="C8" t="s">
-        <v>26</v>
+        <v>40</v>
+      </c>
+      <c r="D8">
+        <v>2557</v>
       </c>
       <c r="E8" t="s">
-        <v>27</v>
+        <v>41</v>
       </c>
       <c r="F8" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="G8" t="s">
-        <v>30</v>
+        <v>22</v>
       </c>
       <c r="H8">
-        <v>1</v>
+        <v>9</v>
       </c>
       <c r="I8" t="b">
         <v>0</v>
       </c>
       <c r="J8" t="s">
         <v>23</v>
       </c>
       <c r="K8">
-        <v>2</v>
-[...8 lines deleted...]
-        <v>100</v>
+        <v>1</v>
+      </c>
+      <c r="L8" t="s">
+        <v>20</v>
+      </c>
+      <c r="M8">
+        <v>97.06</v>
+      </c>
+      <c r="N8" t="s">
+        <v>20</v>
       </c>
       <c r="O8" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="P8" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="Q8" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="R8">
-        <v>201.83</v>
+        <v>97.06</v>
       </c>
     </row>
     <row r="9" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A9">
-        <v>8</v>
+        <v>52</v>
       </c>
       <c r="B9" t="s">
+        <v>42</v>
+      </c>
+      <c r="C9" t="s">
         <v>43</v>
       </c>
-      <c r="C9" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E9" t="s">
-        <v>45</v>
+        <v>20</v>
       </c>
       <c r="F9" t="s">
         <v>21</v>
       </c>
       <c r="G9" t="s">
-        <v>22</v>
+        <v>26</v>
       </c>
       <c r="H9">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="I9" t="b">
         <v>0</v>
       </c>
       <c r="J9" t="s">
         <v>23</v>
       </c>
       <c r="K9">
-        <v>2</v>
-[...8 lines deleted...]
-        <v>99</v>
+        <v>1</v>
+      </c>
+      <c r="L9" t="s">
+        <v>20</v>
+      </c>
+      <c r="M9">
+        <v>94.92</v>
+      </c>
+      <c r="N9" t="s">
+        <v>20</v>
       </c>
       <c r="O9" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="P9" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="Q9" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="R9">
-        <v>199.97</v>
+        <v>94.92</v>
       </c>
     </row>
     <row r="10" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A10">
-        <v>9</v>
+        <v>53</v>
       </c>
       <c r="B10" t="s">
-        <v>46</v>
+        <v>44</v>
       </c>
       <c r="C10" t="s">
-        <v>47</v>
-[...2 lines deleted...]
-        <v>1988</v>
+        <v>34</v>
       </c>
       <c r="E10" t="s">
-        <v>48</v>
+        <v>20</v>
       </c>
       <c r="F10" t="s">
-        <v>21</v>
+        <v>32</v>
       </c>
       <c r="G10" t="s">
         <v>22</v>
       </c>
       <c r="H10">
-        <v>4</v>
+        <v>10</v>
       </c>
       <c r="I10" t="b">
         <v>0</v>
       </c>
       <c r="J10" t="s">
         <v>23</v>
       </c>
       <c r="K10">
-        <v>2</v>
-[...8 lines deleted...]
-        <v>100.72</v>
+        <v>1</v>
+      </c>
+      <c r="L10" t="s">
+        <v>20</v>
+      </c>
+      <c r="M10">
+        <v>94.7</v>
+      </c>
+      <c r="N10" t="s">
+        <v>20</v>
       </c>
       <c r="O10" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="P10" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="Q10" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="R10">
-        <v>198.48</v>
+        <v>94.7</v>
       </c>
     </row>
     <row r="11" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A11">
-        <v>10</v>
+        <v>55</v>
       </c>
       <c r="B11" t="s">
-        <v>49</v>
+        <v>45</v>
       </c>
       <c r="C11" t="s">
-        <v>32</v>
+        <v>46</v>
       </c>
       <c r="D11">
-        <v>2422</v>
+        <v>2559</v>
       </c>
       <c r="E11" t="s">
-        <v>33</v>
+        <v>20</v>
       </c>
       <c r="F11" t="s">
-        <v>38</v>
+        <v>47</v>
       </c>
       <c r="G11" t="s">
-        <v>30</v>
+        <v>22</v>
       </c>
       <c r="H11">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="I11" t="b">
         <v>0</v>
       </c>
       <c r="J11" t="s">
         <v>23</v>
       </c>
       <c r="K11">
-        <v>2</v>
-[...8 lines deleted...]
-        <v>94.5</v>
+        <v>1</v>
+      </c>
+      <c r="L11" t="s">
+        <v>20</v>
+      </c>
+      <c r="M11">
+        <v>94.31</v>
+      </c>
+      <c r="N11" t="s">
+        <v>20</v>
       </c>
       <c r="O11" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="P11" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="Q11" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="R11">
-        <v>192.4</v>
+        <v>94.31</v>
       </c>
     </row>
     <row r="12" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A12">
-        <v>11</v>
+        <v>60</v>
       </c>
       <c r="B12" t="s">
+        <v>48</v>
+      </c>
+      <c r="C12" t="s">
+        <v>49</v>
+      </c>
+      <c r="D12">
+        <v>2253</v>
+      </c>
+      <c r="E12" t="s">
         <v>50</v>
-      </c>
-[...7 lines deleted...]
-        <v>20</v>
       </c>
       <c r="F12" t="s">
         <v>51</v>
       </c>
       <c r="G12" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="H12">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="I12" t="b">
         <v>0</v>
       </c>
       <c r="J12" t="s">
         <v>23</v>
       </c>
       <c r="K12">
-        <v>2</v>
-[...8 lines deleted...]
-        <v>100</v>
+        <v>1</v>
+      </c>
+      <c r="L12" t="s">
+        <v>20</v>
+      </c>
+      <c r="M12">
+        <v>93.08</v>
+      </c>
+      <c r="N12" t="s">
+        <v>20</v>
       </c>
       <c r="O12" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="P12" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="Q12" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="R12">
-        <v>192.27</v>
+        <v>93.08</v>
       </c>
     </row>
     <row r="13" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A13">
-        <v>12</v>
+        <v>64</v>
       </c>
       <c r="B13" t="s">
+        <v>45</v>
+      </c>
+      <c r="C13" t="s">
         <v>52</v>
       </c>
-      <c r="C13" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E13" t="s">
-        <v>45</v>
+        <v>20</v>
       </c>
       <c r="F13" t="s">
-        <v>21</v>
+        <v>38</v>
       </c>
       <c r="G13" t="s">
         <v>22</v>
       </c>
       <c r="H13">
-        <v>5</v>
+        <v>14</v>
       </c>
       <c r="I13" t="b">
         <v>0</v>
       </c>
       <c r="J13" t="s">
         <v>23</v>
       </c>
       <c r="K13">
-        <v>2</v>
-[...8 lines deleted...]
-        <v>93.04</v>
+        <v>1</v>
+      </c>
+      <c r="L13" t="s">
+        <v>20</v>
+      </c>
+      <c r="M13">
+        <v>90.38</v>
+      </c>
+      <c r="N13" t="s">
+        <v>20</v>
       </c>
       <c r="O13" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="P13" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="Q13" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="R13">
-        <v>172.17</v>
+        <v>90.38</v>
       </c>
     </row>
     <row r="14" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A14">
-        <v>13</v>
+        <v>65</v>
       </c>
       <c r="B14" t="s">
         <v>53</v>
       </c>
       <c r="C14" t="s">
         <v>54</v>
       </c>
-      <c r="D14">
-[...1 lines deleted...]
-      </c>
       <c r="E14" t="s">
-        <v>27</v>
+        <v>55</v>
       </c>
       <c r="F14" t="s">
-        <v>21</v>
+        <v>38</v>
       </c>
       <c r="G14" t="s">
         <v>22</v>
       </c>
       <c r="H14">
-        <v>6</v>
+        <v>15</v>
       </c>
       <c r="I14" t="b">
         <v>0</v>
       </c>
       <c r="J14" t="s">
         <v>23</v>
       </c>
       <c r="K14">
         <v>1</v>
       </c>
-      <c r="L14">
-[...3 lines deleted...]
-        <v>24</v>
+      <c r="L14" t="s">
+        <v>20</v>
+      </c>
+      <c r="M14">
+        <v>90.07</v>
       </c>
       <c r="N14" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="O14" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="P14" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="Q14" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="R14">
-        <v>129.25</v>
+        <v>90.07</v>
       </c>
     </row>
     <row r="15" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A15">
-        <v>14</v>
+        <v>72</v>
       </c>
       <c r="B15" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="C15" t="s">
-        <v>47</v>
-[...2 lines deleted...]
-        <v>1987</v>
+        <v>57</v>
       </c>
       <c r="E15" t="s">
-        <v>48</v>
+        <v>58</v>
       </c>
       <c r="F15" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="G15" t="s">
         <v>22</v>
       </c>
       <c r="H15">
-        <v>2</v>
+        <v>18</v>
       </c>
       <c r="I15" t="b">
         <v>0</v>
       </c>
       <c r="J15" t="s">
         <v>23</v>
       </c>
       <c r="K15">
         <v>1</v>
       </c>
       <c r="L15" t="s">
-        <v>24</v>
-[...5 lines deleted...]
-        <v>127.47</v>
+        <v>20</v>
+      </c>
+      <c r="M15">
+        <v>80.95</v>
+      </c>
+      <c r="N15" t="s">
+        <v>20</v>
       </c>
       <c r="O15" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="P15" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="Q15" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="R15">
-        <v>127.47</v>
+        <v>80.95</v>
       </c>
     </row>
     <row r="16" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A16">
-        <v>15</v>
+        <v>76</v>
       </c>
       <c r="B16" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="C16" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="E16" t="s">
-        <v>58</v>
+        <v>20</v>
       </c>
       <c r="F16" t="s">
         <v>21</v>
       </c>
       <c r="G16" t="s">
-        <v>22</v>
+        <v>26</v>
       </c>
       <c r="H16">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="I16" t="b">
         <v>0</v>
       </c>
       <c r="J16" t="s">
         <v>23</v>
       </c>
       <c r="K16">
         <v>1</v>
       </c>
-      <c r="L16">
-[...3 lines deleted...]
-        <v>24</v>
+      <c r="L16" t="s">
+        <v>20</v>
+      </c>
+      <c r="M16">
+        <v>72.27</v>
       </c>
       <c r="N16" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="O16" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="P16" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="Q16" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="R16">
-        <v>120.02</v>
-[...2512 lines deleted...]
-        <v>77.11</v>
+        <v>72.27</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">