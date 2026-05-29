--- v1 (2026-05-09)
+++ v2 (2026-05-29)
@@ -8,51 +8,51 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="Data" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="183" uniqueCount="61">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="369" uniqueCount="91">
   <si>
     <t>Overall Position</t>
   </si>
   <si>
     <t>First Name</t>
   </si>
   <si>
     <t>Last Name</t>
   </si>
   <si>
     <t>WFRA membership no</t>
   </si>
   <si>
     <t>Club</t>
   </si>
   <si>
     <t>Age Category</t>
   </si>
   <si>
     <t>Class</t>
   </si>
   <si>
     <t>Category Position</t>
   </si>
   <si>
@@ -64,171 +64,261 @@
   <si>
     <t>Race count</t>
   </si>
   <si>
     <t>Allt Wen Juniors</t>
   </si>
   <si>
     <t>Ras Moel Wnion Juniors</t>
   </si>
   <si>
     <t>Moel-y-Gamelin Junior races</t>
   </si>
   <si>
     <t>Moel Eilio Juniors</t>
   </si>
   <si>
     <t>Rasys Cedris /Wales Junior Champs</t>
   </si>
   <si>
     <t>Mynydd Twr/Holyhead Mountain Juniors</t>
   </si>
   <si>
     <t>Score</t>
   </si>
   <si>
+    <t>Seb</t>
+  </si>
+  <si>
+    <t>Perrin-Roberts</t>
+  </si>
+  <si>
+    <t>Rhedwyr Eryri Harriers</t>
+  </si>
+  <si>
+    <t>U12</t>
+  </si>
+  <si>
+    <t>M</t>
+  </si>
+  <si>
+    <t>NotEnoughCompletedRaces</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>George</t>
+  </si>
+  <si>
+    <t>Hughes</t>
+  </si>
+  <si>
+    <t>Wrexham AAC</t>
+  </si>
+  <si>
+    <t>Jai</t>
+  </si>
+  <si>
+    <t>Chauhan</t>
+  </si>
+  <si>
+    <t>U18</t>
+  </si>
+  <si>
+    <t>Math</t>
+  </si>
+  <si>
+    <t>Dafydd</t>
+  </si>
+  <si>
+    <t>Betsi Runaways</t>
+  </si>
+  <si>
+    <t>U14</t>
+  </si>
+  <si>
+    <t>Emrys</t>
+  </si>
+  <si>
+    <t>Evans</t>
+  </si>
+  <si>
+    <t>Denbigh Hariers</t>
+  </si>
+  <si>
+    <t>Noa</t>
+  </si>
+  <si>
+    <t>River</t>
+  </si>
+  <si>
+    <t>Collins</t>
+  </si>
+  <si>
+    <t>Orlaith</t>
+  </si>
+  <si>
+    <t>Mullin</t>
+  </si>
+  <si>
+    <t>F</t>
+  </si>
+  <si>
+    <t>Poppy</t>
+  </si>
+  <si>
+    <t>Emily</t>
+  </si>
+  <si>
+    <t>Reid</t>
+  </si>
+  <si>
+    <t>U10</t>
+  </si>
+  <si>
+    <t>Grace</t>
+  </si>
+  <si>
+    <t>U16</t>
+  </si>
+  <si>
+    <t>Nia</t>
+  </si>
+  <si>
+    <t>Manson</t>
+  </si>
+  <si>
+    <t>West Cheshire</t>
+  </si>
+  <si>
+    <t>Holly</t>
+  </si>
+  <si>
+    <t>Worth</t>
+  </si>
+  <si>
+    <t>Menai T&amp;F</t>
+  </si>
+  <si>
+    <t>Ifan</t>
+  </si>
+  <si>
+    <t>Wood</t>
+  </si>
+  <si>
+    <t>Denbigh Harriers</t>
+  </si>
+  <si>
+    <t>Mia</t>
+  </si>
+  <si>
+    <t>Jones</t>
+  </si>
+  <si>
+    <t>Evie</t>
+  </si>
+  <si>
+    <t>Ella</t>
+  </si>
+  <si>
+    <t>Little</t>
+  </si>
+  <si>
+    <t>GOG Triathlon</t>
+  </si>
+  <si>
+    <t>Griff</t>
+  </si>
+  <si>
+    <t>Near</t>
+  </si>
+  <si>
+    <t>Josh</t>
+  </si>
+  <si>
+    <t>Amber</t>
+  </si>
+  <si>
+    <t>Dylan</t>
+  </si>
+  <si>
+    <t>Billington</t>
+  </si>
+  <si>
+    <t>Sam</t>
+  </si>
+  <si>
+    <t>Arnold</t>
+  </si>
+  <si>
+    <t>Heidi</t>
+  </si>
+  <si>
     <t>Harri</t>
   </si>
   <si>
-    <t>Jones</t>
-[...4 lines deleted...]
-  <si>
     <t>U8</t>
   </si>
   <si>
-    <t>M</t>
-[...4 lines deleted...]
-  <si>
     <t>Awel</t>
   </si>
   <si>
     <t>Williams</t>
   </si>
   <si>
-    <t>F</t>
-[...1 lines deleted...]
-  <si>
     <t>Agnes</t>
   </si>
   <si>
     <t>Mullen</t>
   </si>
   <si>
     <t>Jac</t>
   </si>
   <si>
-    <t>Arnold</t>
-[...1 lines deleted...]
-  <si>
     <t>West Cheshire AC</t>
   </si>
   <si>
-    <t>U14</t>
-[...49 lines deleted...]
-  <si>
     <t>Sergeant</t>
   </si>
   <si>
-    <t>Rhedwyr Eryri Harriers</t>
-[...4 lines deleted...]
-  <si>
     <t>Owen</t>
   </si>
   <si>
-    <t>Alistair</t>
-[...5 lines deleted...]
-    <t>Denbigh Harriers</t>
+    <t>Ethan</t>
+  </si>
+  <si>
+    <t>Rose</t>
+  </si>
+  <si>
+    <t>Watson</t>
+  </si>
+  <si>
+    <t>Watt</t>
   </si>
   <si>
     <t>Eban</t>
-  </si>
-[...4 lines deleted...]
-    <t>Menai T&amp;F</t>
   </si>
   <si>
     <t>Ava</t>
   </si>
   <si>
     <t>Oney</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="1" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
@@ -571,51 +661,51 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:R16"/>
+  <dimension ref="A1:R35"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <sheetData>
     <row r="1" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
@@ -632,849 +722,1907 @@
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="2" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A2">
-        <v>29</v>
+        <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>18</v>
       </c>
       <c r="C2" t="s">
         <v>19</v>
       </c>
+      <c r="D2">
+        <v>2390</v>
+      </c>
       <c r="E2" t="s">
         <v>20</v>
       </c>
       <c r="F2" t="s">
         <v>21</v>
       </c>
       <c r="G2" t="s">
         <v>22</v>
       </c>
       <c r="H2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="I2" t="b">
         <v>0</v>
       </c>
       <c r="J2" t="s">
         <v>23</v>
       </c>
       <c r="K2">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>2</v>
+      </c>
+      <c r="L2">
+        <v>120.83</v>
       </c>
       <c r="M2">
-        <v>138.27</v>
+        <v>121.49</v>
       </c>
       <c r="N2" t="s">
-        <v>20</v>
+        <v>24</v>
       </c>
       <c r="O2" t="s">
-        <v>20</v>
+        <v>24</v>
       </c>
       <c r="P2" t="s">
-        <v>20</v>
+        <v>24</v>
       </c>
       <c r="Q2" t="s">
-        <v>20</v>
+        <v>24</v>
       </c>
       <c r="R2">
-        <v>138.27</v>
+        <v>242.32</v>
       </c>
     </row>
     <row r="3" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A3">
-        <v>31</v>
+        <v>2</v>
       </c>
       <c r="B3" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="C3" t="s">
-        <v>25</v>
+        <v>26</v>
+      </c>
+      <c r="D3">
+        <v>1933</v>
       </c>
       <c r="E3" t="s">
-        <v>20</v>
+        <v>27</v>
       </c>
       <c r="F3" t="s">
         <v>21</v>
       </c>
       <c r="G3" t="s">
-        <v>26</v>
+        <v>22</v>
       </c>
       <c r="H3">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="I3" t="b">
         <v>0</v>
       </c>
       <c r="J3" t="s">
         <v>23</v>
       </c>
       <c r="K3">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>2</v>
+      </c>
+      <c r="L3">
+        <v>123.96</v>
       </c>
       <c r="M3">
-        <v>126.34</v>
+        <v>115.58</v>
       </c>
       <c r="N3" t="s">
-        <v>20</v>
+        <v>24</v>
       </c>
       <c r="O3" t="s">
-        <v>20</v>
+        <v>24</v>
       </c>
       <c r="P3" t="s">
-        <v>20</v>
+        <v>24</v>
       </c>
       <c r="Q3" t="s">
-        <v>20</v>
+        <v>24</v>
       </c>
       <c r="R3">
-        <v>126.34</v>
+        <v>239.54</v>
       </c>
     </row>
     <row r="4" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A4">
-        <v>32</v>
+        <v>3</v>
       </c>
       <c r="B4" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="C4" t="s">
-        <v>28</v>
+        <v>29</v>
+      </c>
+      <c r="D4">
+        <v>1978</v>
       </c>
       <c r="E4" t="s">
         <v>20</v>
       </c>
       <c r="F4" t="s">
-        <v>21</v>
+        <v>30</v>
       </c>
       <c r="G4" t="s">
-        <v>26</v>
+        <v>22</v>
       </c>
       <c r="H4">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="I4" t="b">
         <v>0</v>
       </c>
       <c r="J4" t="s">
         <v>23</v>
       </c>
       <c r="K4">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>2</v>
+      </c>
+      <c r="L4">
+        <v>114.13</v>
       </c>
       <c r="M4">
-        <v>125.05</v>
+        <v>115.71</v>
       </c>
       <c r="N4" t="s">
-        <v>20</v>
+        <v>24</v>
       </c>
       <c r="O4" t="s">
-        <v>20</v>
+        <v>24</v>
       </c>
       <c r="P4" t="s">
-        <v>20</v>
+        <v>24</v>
       </c>
       <c r="Q4" t="s">
-        <v>20</v>
+        <v>24</v>
       </c>
       <c r="R4">
-        <v>125.05</v>
+        <v>229.84</v>
       </c>
     </row>
     <row r="5" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A5">
+        <v>4</v>
+      </c>
+      <c r="B5" t="s">
+        <v>31</v>
+      </c>
+      <c r="C5" t="s">
+        <v>32</v>
+      </c>
+      <c r="D5">
+        <v>1991</v>
+      </c>
+      <c r="E5" t="s">
+        <v>33</v>
+      </c>
+      <c r="F5" t="s">
         <v>34</v>
-      </c>
-[...10 lines deleted...]
-        <v>32</v>
       </c>
       <c r="G5" t="s">
         <v>22</v>
       </c>
       <c r="H5">
-        <v>7</v>
+        <v>1</v>
       </c>
       <c r="I5" t="b">
         <v>0</v>
       </c>
       <c r="J5" t="s">
         <v>23</v>
       </c>
       <c r="K5">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>2</v>
+      </c>
+      <c r="L5">
+        <v>110.16</v>
       </c>
       <c r="M5">
-        <v>114.74</v>
+        <v>118.56</v>
       </c>
       <c r="N5" t="s">
-        <v>20</v>
+        <v>24</v>
       </c>
       <c r="O5" t="s">
-        <v>20</v>
+        <v>24</v>
       </c>
       <c r="P5" t="s">
-        <v>20</v>
+        <v>24</v>
       </c>
       <c r="Q5" t="s">
-        <v>20</v>
+        <v>24</v>
       </c>
       <c r="R5">
-        <v>114.74</v>
+        <v>228.72</v>
       </c>
     </row>
     <row r="6" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A6">
-        <v>42</v>
+        <v>5</v>
       </c>
       <c r="B6" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="C6" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="E6" t="s">
-        <v>20</v>
+        <v>37</v>
       </c>
       <c r="F6" t="s">
         <v>21</v>
       </c>
       <c r="G6" t="s">
-        <v>26</v>
+        <v>22</v>
       </c>
       <c r="H6">
         <v>3</v>
       </c>
       <c r="I6" t="b">
         <v>0</v>
       </c>
       <c r="J6" t="s">
         <v>23</v>
       </c>
       <c r="K6">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>2</v>
+      </c>
+      <c r="L6">
+        <v>108.45</v>
       </c>
       <c r="M6">
-        <v>102.92</v>
+        <v>118.19</v>
       </c>
       <c r="N6" t="s">
-        <v>20</v>
+        <v>24</v>
       </c>
       <c r="O6" t="s">
-        <v>20</v>
+        <v>24</v>
       </c>
       <c r="P6" t="s">
-        <v>20</v>
+        <v>24</v>
       </c>
       <c r="Q6" t="s">
-        <v>20</v>
+        <v>24</v>
       </c>
       <c r="R6">
-        <v>102.92</v>
+        <v>226.64</v>
       </c>
     </row>
     <row r="7" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A7">
-        <v>46</v>
+        <v>6</v>
       </c>
       <c r="B7" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="C7" t="s">
-        <v>36</v>
+        <v>32</v>
+      </c>
+      <c r="D7">
+        <v>1990</v>
       </c>
       <c r="E7" t="s">
-        <v>37</v>
+        <v>33</v>
       </c>
       <c r="F7" t="s">
-        <v>38</v>
+        <v>30</v>
       </c>
       <c r="G7" t="s">
-        <v>26</v>
+        <v>22</v>
       </c>
       <c r="H7">
         <v>2</v>
       </c>
       <c r="I7" t="b">
         <v>0</v>
       </c>
       <c r="J7" t="s">
         <v>23</v>
       </c>
       <c r="K7">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>2</v>
+      </c>
+      <c r="L7">
+        <v>114.43</v>
       </c>
       <c r="M7">
-        <v>97.76</v>
+        <v>110.23</v>
       </c>
       <c r="N7" t="s">
-        <v>20</v>
+        <v>24</v>
       </c>
       <c r="O7" t="s">
-        <v>20</v>
+        <v>24</v>
       </c>
       <c r="P7" t="s">
-        <v>20</v>
+        <v>24</v>
       </c>
       <c r="Q7" t="s">
-        <v>20</v>
+        <v>24</v>
       </c>
       <c r="R7">
-        <v>97.76</v>
+        <v>224.66</v>
       </c>
     </row>
     <row r="8" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A8">
-        <v>47</v>
+        <v>7</v>
       </c>
       <c r="B8" t="s">
         <v>39</v>
       </c>
       <c r="C8" t="s">
         <v>40</v>
       </c>
-      <c r="D8">
-[...1 lines deleted...]
-      </c>
       <c r="E8" t="s">
-        <v>41</v>
+        <v>20</v>
       </c>
       <c r="F8" t="s">
-        <v>32</v>
+        <v>21</v>
       </c>
       <c r="G8" t="s">
         <v>22</v>
       </c>
       <c r="H8">
-        <v>9</v>
+        <v>4</v>
       </c>
       <c r="I8" t="b">
         <v>0</v>
       </c>
       <c r="J8" t="s">
         <v>23</v>
       </c>
       <c r="K8">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>2</v>
+      </c>
+      <c r="L8">
+        <v>114.11</v>
       </c>
       <c r="M8">
-        <v>97.06</v>
+        <v>110.37</v>
       </c>
       <c r="N8" t="s">
-        <v>20</v>
+        <v>24</v>
       </c>
       <c r="O8" t="s">
-        <v>20</v>
+        <v>24</v>
       </c>
       <c r="P8" t="s">
-        <v>20</v>
+        <v>24</v>
       </c>
       <c r="Q8" t="s">
-        <v>20</v>
+        <v>24</v>
       </c>
       <c r="R8">
-        <v>97.06</v>
+        <v>224.48</v>
       </c>
     </row>
     <row r="9" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A9">
-        <v>52</v>
+        <v>8</v>
       </c>
       <c r="B9" t="s">
+        <v>41</v>
+      </c>
+      <c r="C9" t="s">
         <v>42</v>
-      </c>
-[...1 lines deleted...]
-        <v>43</v>
       </c>
       <c r="E9" t="s">
         <v>20</v>
       </c>
       <c r="F9" t="s">
         <v>21</v>
       </c>
       <c r="G9" t="s">
-        <v>26</v>
+        <v>43</v>
       </c>
       <c r="H9">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="I9" t="b">
         <v>0</v>
       </c>
       <c r="J9" t="s">
         <v>23</v>
       </c>
       <c r="K9">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>2</v>
+      </c>
+      <c r="L9">
+        <v>118.25</v>
       </c>
       <c r="M9">
-        <v>94.92</v>
+        <v>102.83</v>
       </c>
       <c r="N9" t="s">
-        <v>20</v>
+        <v>24</v>
       </c>
       <c r="O9" t="s">
-        <v>20</v>
+        <v>24</v>
       </c>
       <c r="P9" t="s">
-        <v>20</v>
+        <v>24</v>
       </c>
       <c r="Q9" t="s">
-        <v>20</v>
+        <v>24</v>
       </c>
       <c r="R9">
-        <v>94.92</v>
+        <v>221.08</v>
       </c>
     </row>
     <row r="10" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A10">
-        <v>53</v>
+        <v>9</v>
       </c>
       <c r="B10" t="s">
         <v>44</v>
       </c>
       <c r="C10" t="s">
-        <v>34</v>
+        <v>40</v>
       </c>
       <c r="E10" t="s">
         <v>20</v>
       </c>
       <c r="F10" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="G10" t="s">
-        <v>22</v>
+        <v>43</v>
       </c>
       <c r="H10">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="I10" t="b">
         <v>0</v>
       </c>
       <c r="J10" t="s">
         <v>23</v>
       </c>
       <c r="K10">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>2</v>
+      </c>
+      <c r="L10">
+        <v>108.38</v>
       </c>
       <c r="M10">
-        <v>94.7</v>
+        <v>110.92</v>
       </c>
       <c r="N10" t="s">
-        <v>20</v>
+        <v>24</v>
       </c>
       <c r="O10" t="s">
-        <v>20</v>
+        <v>24</v>
       </c>
       <c r="P10" t="s">
-        <v>20</v>
+        <v>24</v>
       </c>
       <c r="Q10" t="s">
-        <v>20</v>
+        <v>24</v>
       </c>
       <c r="R10">
-        <v>94.7</v>
+        <v>219.3</v>
       </c>
     </row>
     <row r="11" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A11">
-        <v>55</v>
+        <v>10</v>
       </c>
       <c r="B11" t="s">
         <v>45</v>
       </c>
       <c r="C11" t="s">
         <v>46</v>
       </c>
-      <c r="D11">
-[...1 lines deleted...]
-      </c>
       <c r="E11" t="s">
         <v>20</v>
       </c>
       <c r="F11" t="s">
         <v>47</v>
       </c>
       <c r="G11" t="s">
-        <v>22</v>
+        <v>43</v>
       </c>
       <c r="H11">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="I11" t="b">
         <v>0</v>
       </c>
       <c r="J11" t="s">
         <v>23</v>
       </c>
       <c r="K11">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>2</v>
+      </c>
+      <c r="L11">
+        <v>109.08</v>
       </c>
       <c r="M11">
-        <v>94.31</v>
+        <v>104.58</v>
       </c>
       <c r="N11" t="s">
-        <v>20</v>
+        <v>24</v>
       </c>
       <c r="O11" t="s">
-        <v>20</v>
+        <v>24</v>
       </c>
       <c r="P11" t="s">
-        <v>20</v>
+        <v>24</v>
       </c>
       <c r="Q11" t="s">
-        <v>20</v>
+        <v>24</v>
       </c>
       <c r="R11">
-        <v>94.31</v>
+        <v>213.66</v>
       </c>
     </row>
     <row r="12" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A12">
-        <v>60</v>
+        <v>11</v>
       </c>
       <c r="B12" t="s">
         <v>48</v>
       </c>
       <c r="C12" t="s">
+        <v>26</v>
+      </c>
+      <c r="D12">
+        <v>1935</v>
+      </c>
+      <c r="E12" t="s">
+        <v>27</v>
+      </c>
+      <c r="F12" t="s">
         <v>49</v>
       </c>
-      <c r="D12">
-[...7 lines deleted...]
-      </c>
       <c r="G12" t="s">
-        <v>26</v>
+        <v>43</v>
       </c>
       <c r="H12">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="I12" t="b">
         <v>0</v>
       </c>
       <c r="J12" t="s">
         <v>23</v>
       </c>
       <c r="K12">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>2</v>
+      </c>
+      <c r="L12">
+        <v>114.75</v>
       </c>
       <c r="M12">
-        <v>93.08</v>
+        <v>97.83</v>
       </c>
       <c r="N12" t="s">
-        <v>20</v>
+        <v>24</v>
       </c>
       <c r="O12" t="s">
-        <v>20</v>
+        <v>24</v>
       </c>
       <c r="P12" t="s">
-        <v>20</v>
+        <v>24</v>
       </c>
       <c r="Q12" t="s">
-        <v>20</v>
+        <v>24</v>
       </c>
       <c r="R12">
-        <v>93.08</v>
+        <v>212.58</v>
       </c>
     </row>
     <row r="13" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A13">
-        <v>64</v>
+        <v>12</v>
       </c>
       <c r="B13" t="s">
-        <v>45</v>
+        <v>50</v>
       </c>
       <c r="C13" t="s">
+        <v>51</v>
+      </c>
+      <c r="D13">
+        <v>1901</v>
+      </c>
+      <c r="E13" t="s">
         <v>52</v>
       </c>
-      <c r="E13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F13" t="s">
-        <v>38</v>
+        <v>49</v>
       </c>
       <c r="G13" t="s">
-        <v>22</v>
+        <v>43</v>
       </c>
       <c r="H13">
-        <v>14</v>
+        <v>2</v>
       </c>
       <c r="I13" t="b">
         <v>0</v>
       </c>
       <c r="J13" t="s">
         <v>23</v>
       </c>
       <c r="K13">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>2</v>
+      </c>
+      <c r="L13">
+        <v>104.24</v>
       </c>
       <c r="M13">
-        <v>90.38</v>
+        <v>106.03</v>
       </c>
       <c r="N13" t="s">
-        <v>20</v>
+        <v>24</v>
       </c>
       <c r="O13" t="s">
-        <v>20</v>
+        <v>24</v>
       </c>
       <c r="P13" t="s">
-        <v>20</v>
+        <v>24</v>
       </c>
       <c r="Q13" t="s">
-        <v>20</v>
+        <v>24</v>
       </c>
       <c r="R13">
-        <v>90.38</v>
+        <v>210.27</v>
       </c>
     </row>
     <row r="14" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A14">
-        <v>65</v>
+        <v>13</v>
       </c>
       <c r="B14" t="s">
         <v>53</v>
       </c>
       <c r="C14" t="s">
         <v>54</v>
       </c>
+      <c r="D14">
+        <v>1938</v>
+      </c>
       <c r="E14" t="s">
         <v>55</v>
       </c>
       <c r="F14" t="s">
-        <v>38</v>
+        <v>49</v>
       </c>
       <c r="G14" t="s">
-        <v>22</v>
+        <v>43</v>
       </c>
       <c r="H14">
-        <v>15</v>
+        <v>3</v>
       </c>
       <c r="I14" t="b">
         <v>0</v>
       </c>
       <c r="J14" t="s">
         <v>23</v>
       </c>
       <c r="K14">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>2</v>
+      </c>
+      <c r="L14">
+        <v>106.23</v>
       </c>
       <c r="M14">
-        <v>90.07</v>
+        <v>103.36</v>
       </c>
       <c r="N14" t="s">
-        <v>20</v>
+        <v>24</v>
       </c>
       <c r="O14" t="s">
-        <v>20</v>
+        <v>24</v>
       </c>
       <c r="P14" t="s">
-        <v>20</v>
+        <v>24</v>
       </c>
       <c r="Q14" t="s">
-        <v>20</v>
+        <v>24</v>
       </c>
       <c r="R14">
-        <v>90.07</v>
+        <v>209.59</v>
       </c>
     </row>
     <row r="15" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A15">
-        <v>72</v>
+        <v>14</v>
       </c>
       <c r="B15" t="s">
         <v>56</v>
       </c>
       <c r="C15" t="s">
         <v>57</v>
       </c>
+      <c r="D15">
+        <v>1830</v>
+      </c>
       <c r="E15" t="s">
         <v>58</v>
       </c>
       <c r="F15" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="G15" t="s">
         <v>22</v>
       </c>
       <c r="H15">
-        <v>18</v>
+        <v>2</v>
       </c>
       <c r="I15" t="b">
         <v>0</v>
       </c>
       <c r="J15" t="s">
         <v>23</v>
       </c>
       <c r="K15">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>2</v>
+      </c>
+      <c r="L15">
+        <v>95.24</v>
       </c>
       <c r="M15">
-        <v>80.95</v>
+        <v>108.95</v>
       </c>
       <c r="N15" t="s">
-        <v>20</v>
+        <v>24</v>
       </c>
       <c r="O15" t="s">
-        <v>20</v>
+        <v>24</v>
       </c>
       <c r="P15" t="s">
-        <v>20</v>
+        <v>24</v>
       </c>
       <c r="Q15" t="s">
-        <v>20</v>
+        <v>24</v>
       </c>
       <c r="R15">
-        <v>80.95</v>
+        <v>204.19</v>
       </c>
     </row>
     <row r="16" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A16">
-        <v>76</v>
+        <v>15</v>
       </c>
       <c r="B16" t="s">
         <v>59</v>
       </c>
       <c r="C16" t="s">
         <v>60</v>
       </c>
+      <c r="D16">
+        <v>2325</v>
+      </c>
       <c r="E16" t="s">
+        <v>24</v>
+      </c>
+      <c r="F16" t="s">
+        <v>47</v>
+      </c>
+      <c r="G16" t="s">
+        <v>43</v>
+      </c>
+      <c r="H16">
+        <v>2</v>
+      </c>
+      <c r="I16" t="b">
+        <v>0</v>
+      </c>
+      <c r="J16" t="s">
+        <v>23</v>
+      </c>
+      <c r="K16">
+        <v>2</v>
+      </c>
+      <c r="L16">
+        <v>100.84</v>
+      </c>
+      <c r="M16">
+        <v>103.14</v>
+      </c>
+      <c r="N16" t="s">
+        <v>24</v>
+      </c>
+      <c r="O16" t="s">
+        <v>24</v>
+      </c>
+      <c r="P16" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q16" t="s">
+        <v>24</v>
+      </c>
+      <c r="R16">
+        <v>203.98</v>
+      </c>
+    </row>
+    <row r="17" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A17">
+        <v>16</v>
+      </c>
+      <c r="B17" t="s">
+        <v>61</v>
+      </c>
+      <c r="C17" t="s">
+        <v>26</v>
+      </c>
+      <c r="D17">
+        <v>1934</v>
+      </c>
+      <c r="E17" t="s">
+        <v>27</v>
+      </c>
+      <c r="F17" t="s">
+        <v>30</v>
+      </c>
+      <c r="G17" t="s">
+        <v>43</v>
+      </c>
+      <c r="H17">
+        <v>1</v>
+      </c>
+      <c r="I17" t="b">
+        <v>0</v>
+      </c>
+      <c r="J17" t="s">
+        <v>23</v>
+      </c>
+      <c r="K17">
+        <v>2</v>
+      </c>
+      <c r="L17">
+        <v>103.04</v>
+      </c>
+      <c r="M17">
+        <v>100</v>
+      </c>
+      <c r="N17" t="s">
+        <v>24</v>
+      </c>
+      <c r="O17" t="s">
+        <v>24</v>
+      </c>
+      <c r="P17" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q17" t="s">
+        <v>24</v>
+      </c>
+      <c r="R17">
+        <v>203.04</v>
+      </c>
+    </row>
+    <row r="18" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A18">
+        <v>17</v>
+      </c>
+      <c r="B18" t="s">
+        <v>62</v>
+      </c>
+      <c r="C18" t="s">
+        <v>63</v>
+      </c>
+      <c r="D18">
+        <v>2423</v>
+      </c>
+      <c r="E18" t="s">
+        <v>64</v>
+      </c>
+      <c r="F18" t="s">
+        <v>21</v>
+      </c>
+      <c r="G18" t="s">
+        <v>43</v>
+      </c>
+      <c r="H18">
+        <v>2</v>
+      </c>
+      <c r="I18" t="b">
+        <v>0</v>
+      </c>
+      <c r="J18" t="s">
+        <v>23</v>
+      </c>
+      <c r="K18">
+        <v>2</v>
+      </c>
+      <c r="L18">
+        <v>103.98</v>
+      </c>
+      <c r="M18">
+        <v>97.76</v>
+      </c>
+      <c r="N18" t="s">
+        <v>24</v>
+      </c>
+      <c r="O18" t="s">
+        <v>24</v>
+      </c>
+      <c r="P18" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q18" t="s">
+        <v>24</v>
+      </c>
+      <c r="R18">
+        <v>201.74</v>
+      </c>
+    </row>
+    <row r="19" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A19">
+        <v>18</v>
+      </c>
+      <c r="B19" t="s">
+        <v>65</v>
+      </c>
+      <c r="C19" t="s">
+        <v>66</v>
+      </c>
+      <c r="D19">
+        <v>2559</v>
+      </c>
+      <c r="E19" t="s">
+        <v>24</v>
+      </c>
+      <c r="F19" t="s">
+        <v>30</v>
+      </c>
+      <c r="G19" t="s">
+        <v>22</v>
+      </c>
+      <c r="H19">
+        <v>3</v>
+      </c>
+      <c r="I19" t="b">
+        <v>0</v>
+      </c>
+      <c r="J19" t="s">
+        <v>23</v>
+      </c>
+      <c r="K19">
+        <v>2</v>
+      </c>
+      <c r="L19">
+        <v>105.76</v>
+      </c>
+      <c r="M19">
+        <v>94.31</v>
+      </c>
+      <c r="N19" t="s">
+        <v>24</v>
+      </c>
+      <c r="O19" t="s">
+        <v>24</v>
+      </c>
+      <c r="P19" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q19" t="s">
+        <v>24</v>
+      </c>
+      <c r="R19">
+        <v>200.07</v>
+      </c>
+    </row>
+    <row r="20" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A20">
+        <v>19</v>
+      </c>
+      <c r="B20" t="s">
+        <v>67</v>
+      </c>
+      <c r="C20" t="s">
+        <v>63</v>
+      </c>
+      <c r="D20">
+        <v>2424</v>
+      </c>
+      <c r="E20" t="s">
+        <v>64</v>
+      </c>
+      <c r="F20" t="s">
+        <v>47</v>
+      </c>
+      <c r="G20" t="s">
+        <v>22</v>
+      </c>
+      <c r="H20">
+        <v>1</v>
+      </c>
+      <c r="I20" t="b">
+        <v>0</v>
+      </c>
+      <c r="J20" t="s">
+        <v>23</v>
+      </c>
+      <c r="K20">
+        <v>2</v>
+      </c>
+      <c r="L20">
+        <v>98.55</v>
+      </c>
+      <c r="M20">
+        <v>100</v>
+      </c>
+      <c r="N20" t="s">
+        <v>24</v>
+      </c>
+      <c r="O20" t="s">
+        <v>24</v>
+      </c>
+      <c r="P20" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q20" t="s">
+        <v>24</v>
+      </c>
+      <c r="R20">
+        <v>198.55</v>
+      </c>
+    </row>
+    <row r="21" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A21">
         <v>20</v>
       </c>
-      <c r="F16" t="s">
+      <c r="B21" t="s">
+        <v>68</v>
+      </c>
+      <c r="C21" t="s">
+        <v>29</v>
+      </c>
+      <c r="D21">
+        <v>1979</v>
+      </c>
+      <c r="E21" t="s">
+        <v>20</v>
+      </c>
+      <c r="F21" t="s">
+        <v>49</v>
+      </c>
+      <c r="G21" t="s">
+        <v>43</v>
+      </c>
+      <c r="H21">
+        <v>4</v>
+      </c>
+      <c r="I21" t="b">
+        <v>0</v>
+      </c>
+      <c r="J21" t="s">
+        <v>23</v>
+      </c>
+      <c r="K21">
+        <v>2</v>
+      </c>
+      <c r="L21">
+        <v>94.13</v>
+      </c>
+      <c r="M21">
+        <v>93.7</v>
+      </c>
+      <c r="N21" t="s">
+        <v>24</v>
+      </c>
+      <c r="O21" t="s">
+        <v>24</v>
+      </c>
+      <c r="P21" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q21" t="s">
+        <v>24</v>
+      </c>
+      <c r="R21">
+        <v>187.83</v>
+      </c>
+    </row>
+    <row r="22" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A22">
         <v>21</v>
       </c>
-      <c r="G16" t="s">
+      <c r="B22" t="s">
+        <v>69</v>
+      </c>
+      <c r="C22" t="s">
+        <v>70</v>
+      </c>
+      <c r="D22">
+        <v>2057</v>
+      </c>
+      <c r="E22" t="s">
+        <v>20</v>
+      </c>
+      <c r="F22" t="s">
+        <v>30</v>
+      </c>
+      <c r="G22" t="s">
+        <v>22</v>
+      </c>
+      <c r="H22">
+        <v>4</v>
+      </c>
+      <c r="I22" t="b">
+        <v>0</v>
+      </c>
+      <c r="J22" t="s">
+        <v>23</v>
+      </c>
+      <c r="K22">
+        <v>2</v>
+      </c>
+      <c r="L22">
+        <v>97.08</v>
+      </c>
+      <c r="M22">
+        <v>85.6</v>
+      </c>
+      <c r="N22" t="s">
+        <v>24</v>
+      </c>
+      <c r="O22" t="s">
+        <v>24</v>
+      </c>
+      <c r="P22" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q22" t="s">
+        <v>24</v>
+      </c>
+      <c r="R22">
+        <v>182.68</v>
+      </c>
+    </row>
+    <row r="23" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A23">
+        <v>22</v>
+      </c>
+      <c r="B23" t="s">
+        <v>71</v>
+      </c>
+      <c r="C23" t="s">
+        <v>72</v>
+      </c>
+      <c r="D23">
+        <v>1988</v>
+      </c>
+      <c r="E23" t="s">
+        <v>52</v>
+      </c>
+      <c r="F23" t="s">
+        <v>21</v>
+      </c>
+      <c r="G23" t="s">
+        <v>22</v>
+      </c>
+      <c r="H23">
+        <v>5</v>
+      </c>
+      <c r="I23" t="b">
+        <v>0</v>
+      </c>
+      <c r="J23" t="s">
+        <v>23</v>
+      </c>
+      <c r="K23">
+        <v>2</v>
+      </c>
+      <c r="L23">
+        <v>91.39</v>
+      </c>
+      <c r="M23">
+        <v>90.28</v>
+      </c>
+      <c r="N23" t="s">
+        <v>24</v>
+      </c>
+      <c r="O23" t="s">
+        <v>24</v>
+      </c>
+      <c r="P23" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q23" t="s">
+        <v>24</v>
+      </c>
+      <c r="R23">
+        <v>181.67</v>
+      </c>
+    </row>
+    <row r="24" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A24">
+        <v>23</v>
+      </c>
+      <c r="B24" t="s">
+        <v>73</v>
+      </c>
+      <c r="C24" t="s">
+        <v>54</v>
+      </c>
+      <c r="D24">
+        <v>1939</v>
+      </c>
+      <c r="E24" t="s">
+        <v>55</v>
+      </c>
+      <c r="F24" t="s">
+        <v>34</v>
+      </c>
+      <c r="G24" t="s">
+        <v>43</v>
+      </c>
+      <c r="H24">
+        <v>2</v>
+      </c>
+      <c r="I24" t="b">
+        <v>0</v>
+      </c>
+      <c r="J24" t="s">
+        <v>23</v>
+      </c>
+      <c r="K24">
+        <v>2</v>
+      </c>
+      <c r="L24">
+        <v>92.82</v>
+      </c>
+      <c r="M24">
+        <v>88.81</v>
+      </c>
+      <c r="N24" t="s">
+        <v>24</v>
+      </c>
+      <c r="O24" t="s">
+        <v>24</v>
+      </c>
+      <c r="P24" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q24" t="s">
+        <v>24</v>
+      </c>
+      <c r="R24">
+        <v>181.63</v>
+      </c>
+    </row>
+    <row r="25" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A25">
+        <v>27</v>
+      </c>
+      <c r="B25" t="s">
+        <v>74</v>
+      </c>
+      <c r="C25" t="s">
+        <v>60</v>
+      </c>
+      <c r="E25" t="s">
+        <v>24</v>
+      </c>
+      <c r="F25" t="s">
+        <v>75</v>
+      </c>
+      <c r="G25" t="s">
+        <v>22</v>
+      </c>
+      <c r="H25">
+        <v>2</v>
+      </c>
+      <c r="I25" t="b">
+        <v>0</v>
+      </c>
+      <c r="J25" t="s">
+        <v>23</v>
+      </c>
+      <c r="K25">
+        <v>1</v>
+      </c>
+      <c r="L25" t="s">
+        <v>24</v>
+      </c>
+      <c r="M25">
+        <v>138.27</v>
+      </c>
+      <c r="N25" t="s">
+        <v>24</v>
+      </c>
+      <c r="O25" t="s">
+        <v>24</v>
+      </c>
+      <c r="P25" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q25" t="s">
+        <v>24</v>
+      </c>
+      <c r="R25">
+        <v>138.27</v>
+      </c>
+    </row>
+    <row r="26" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A26">
+        <v>28</v>
+      </c>
+      <c r="B26" t="s">
+        <v>76</v>
+      </c>
+      <c r="C26" t="s">
+        <v>77</v>
+      </c>
+      <c r="E26" t="s">
+        <v>24</v>
+      </c>
+      <c r="F26" t="s">
+        <v>75</v>
+      </c>
+      <c r="G26" t="s">
+        <v>43</v>
+      </c>
+      <c r="H26">
+        <v>1</v>
+      </c>
+      <c r="I26" t="b">
+        <v>0</v>
+      </c>
+      <c r="J26" t="s">
+        <v>23</v>
+      </c>
+      <c r="K26">
+        <v>1</v>
+      </c>
+      <c r="L26" t="s">
+        <v>24</v>
+      </c>
+      <c r="M26">
+        <v>126.34</v>
+      </c>
+      <c r="N26" t="s">
+        <v>24</v>
+      </c>
+      <c r="O26" t="s">
+        <v>24</v>
+      </c>
+      <c r="P26" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q26" t="s">
+        <v>24</v>
+      </c>
+      <c r="R26">
+        <v>126.34</v>
+      </c>
+    </row>
+    <row r="27" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A27">
+        <v>29</v>
+      </c>
+      <c r="B27" t="s">
+        <v>78</v>
+      </c>
+      <c r="C27" t="s">
+        <v>79</v>
+      </c>
+      <c r="E27" t="s">
+        <v>24</v>
+      </c>
+      <c r="F27" t="s">
+        <v>75</v>
+      </c>
+      <c r="G27" t="s">
+        <v>43</v>
+      </c>
+      <c r="H27">
+        <v>2</v>
+      </c>
+      <c r="I27" t="b">
+        <v>0</v>
+      </c>
+      <c r="J27" t="s">
+        <v>23</v>
+      </c>
+      <c r="K27">
+        <v>1</v>
+      </c>
+      <c r="L27" t="s">
+        <v>24</v>
+      </c>
+      <c r="M27">
+        <v>125.05</v>
+      </c>
+      <c r="N27" t="s">
+        <v>24</v>
+      </c>
+      <c r="O27" t="s">
+        <v>24</v>
+      </c>
+      <c r="P27" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q27" t="s">
+        <v>24</v>
+      </c>
+      <c r="R27">
+        <v>125.05</v>
+      </c>
+    </row>
+    <row r="28" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A28">
+        <v>30</v>
+      </c>
+      <c r="B28" t="s">
+        <v>80</v>
+      </c>
+      <c r="C28" t="s">
+        <v>72</v>
+      </c>
+      <c r="E28" t="s">
+        <v>81</v>
+      </c>
+      <c r="F28" t="s">
+        <v>34</v>
+      </c>
+      <c r="G28" t="s">
+        <v>22</v>
+      </c>
+      <c r="H28">
+        <v>4</v>
+      </c>
+      <c r="I28" t="b">
+        <v>0</v>
+      </c>
+      <c r="J28" t="s">
+        <v>23</v>
+      </c>
+      <c r="K28">
+        <v>1</v>
+      </c>
+      <c r="L28" t="s">
+        <v>24</v>
+      </c>
+      <c r="M28">
+        <v>114.74</v>
+      </c>
+      <c r="N28" t="s">
+        <v>24</v>
+      </c>
+      <c r="O28" t="s">
+        <v>24</v>
+      </c>
+      <c r="P28" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q28" t="s">
+        <v>24</v>
+      </c>
+      <c r="R28">
+        <v>114.74</v>
+      </c>
+    </row>
+    <row r="29" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A29">
+        <v>52</v>
+      </c>
+      <c r="B29" t="s">
+        <v>61</v>
+      </c>
+      <c r="C29" t="s">
+        <v>82</v>
+      </c>
+      <c r="D29">
+        <v>2253</v>
+      </c>
+      <c r="E29" t="s">
+        <v>20</v>
+      </c>
+      <c r="F29" t="s">
+        <v>47</v>
+      </c>
+      <c r="G29" t="s">
+        <v>43</v>
+      </c>
+      <c r="H29">
+        <v>5</v>
+      </c>
+      <c r="I29" t="b">
+        <v>0</v>
+      </c>
+      <c r="J29" t="s">
+        <v>23</v>
+      </c>
+      <c r="K29">
+        <v>1</v>
+      </c>
+      <c r="L29" t="s">
+        <v>24</v>
+      </c>
+      <c r="M29">
+        <v>93.08</v>
+      </c>
+      <c r="N29" t="s">
+        <v>24</v>
+      </c>
+      <c r="O29" t="s">
+        <v>24</v>
+      </c>
+      <c r="P29" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q29" t="s">
+        <v>24</v>
+      </c>
+      <c r="R29">
+        <v>93.08</v>
+      </c>
+    </row>
+    <row r="30" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A30">
+        <v>54</v>
+      </c>
+      <c r="B30" t="s">
+        <v>65</v>
+      </c>
+      <c r="C30" t="s">
+        <v>83</v>
+      </c>
+      <c r="E30" t="s">
+        <v>24</v>
+      </c>
+      <c r="F30" t="s">
+        <v>21</v>
+      </c>
+      <c r="G30" t="s">
+        <v>22</v>
+      </c>
+      <c r="H30">
+        <v>9</v>
+      </c>
+      <c r="I30" t="b">
+        <v>0</v>
+      </c>
+      <c r="J30" t="s">
+        <v>23</v>
+      </c>
+      <c r="K30">
+        <v>1</v>
+      </c>
+      <c r="L30" t="s">
+        <v>24</v>
+      </c>
+      <c r="M30">
+        <v>90.38</v>
+      </c>
+      <c r="N30" t="s">
+        <v>24</v>
+      </c>
+      <c r="O30" t="s">
+        <v>24</v>
+      </c>
+      <c r="P30" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q30" t="s">
+        <v>24</v>
+      </c>
+      <c r="R30">
+        <v>90.38</v>
+      </c>
+    </row>
+    <row r="31" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A31">
+        <v>55</v>
+      </c>
+      <c r="B31" t="s">
+        <v>24</v>
+      </c>
+      <c r="C31" t="s">
+        <v>84</v>
+      </c>
+      <c r="E31" t="s">
+        <v>24</v>
+      </c>
+      <c r="F31" t="s">
+        <v>30</v>
+      </c>
+      <c r="G31" t="s">
+        <v>22</v>
+      </c>
+      <c r="H31">
+        <v>5</v>
+      </c>
+      <c r="I31" t="b">
+        <v>0</v>
+      </c>
+      <c r="J31" t="s">
+        <v>23</v>
+      </c>
+      <c r="K31">
+        <v>1</v>
+      </c>
+      <c r="L31">
+        <v>89.84</v>
+      </c>
+      <c r="M31" t="s">
+        <v>24</v>
+      </c>
+      <c r="N31" t="s">
+        <v>24</v>
+      </c>
+      <c r="O31" t="s">
+        <v>24</v>
+      </c>
+      <c r="P31" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q31" t="s">
+        <v>24</v>
+      </c>
+      <c r="R31">
+        <v>89.84</v>
+      </c>
+    </row>
+    <row r="32" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A32">
+        <v>56</v>
+      </c>
+      <c r="B32" t="s">
+        <v>85</v>
+      </c>
+      <c r="C32" t="s">
+        <v>86</v>
+      </c>
+      <c r="E32" t="s">
+        <v>24</v>
+      </c>
+      <c r="F32" t="s">
+        <v>47</v>
+      </c>
+      <c r="G32" t="s">
+        <v>43</v>
+      </c>
+      <c r="H32">
+        <v>6</v>
+      </c>
+      <c r="I32" t="b">
+        <v>0</v>
+      </c>
+      <c r="J32" t="s">
+        <v>23</v>
+      </c>
+      <c r="K32">
+        <v>1</v>
+      </c>
+      <c r="L32">
+        <v>89.32</v>
+      </c>
+      <c r="M32" t="s">
+        <v>24</v>
+      </c>
+      <c r="N32" t="s">
+        <v>24</v>
+      </c>
+      <c r="O32" t="s">
+        <v>24</v>
+      </c>
+      <c r="P32" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q32" t="s">
+        <v>24</v>
+      </c>
+      <c r="R32">
+        <v>89.32</v>
+      </c>
+    </row>
+    <row r="33" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A33">
+        <v>57</v>
+      </c>
+      <c r="B33" t="s">
+        <v>67</v>
+      </c>
+      <c r="C33" t="s">
+        <v>87</v>
+      </c>
+      <c r="D33">
+        <v>2003</v>
+      </c>
+      <c r="E33" t="s">
+        <v>20</v>
+      </c>
+      <c r="F33" t="s">
+        <v>30</v>
+      </c>
+      <c r="G33" t="s">
+        <v>22</v>
+      </c>
+      <c r="H33">
+        <v>6</v>
+      </c>
+      <c r="I33" t="b">
+        <v>0</v>
+      </c>
+      <c r="J33" t="s">
+        <v>23</v>
+      </c>
+      <c r="K33">
+        <v>1</v>
+      </c>
+      <c r="L33">
+        <v>86.12</v>
+      </c>
+      <c r="M33" t="s">
+        <v>24</v>
+      </c>
+      <c r="N33" t="s">
+        <v>24</v>
+      </c>
+      <c r="O33" t="s">
+        <v>24</v>
+      </c>
+      <c r="P33" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q33" t="s">
+        <v>24</v>
+      </c>
+      <c r="R33">
+        <v>86.12</v>
+      </c>
+    </row>
+    <row r="34" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A34">
+        <v>60</v>
+      </c>
+      <c r="B34" t="s">
+        <v>88</v>
+      </c>
+      <c r="C34" t="s">
         <v>26</v>
       </c>
-      <c r="H16">
-[...8 lines deleted...]
-      <c r="K16">
+      <c r="E34" t="s">
+        <v>55</v>
+      </c>
+      <c r="F34" t="s">
+        <v>21</v>
+      </c>
+      <c r="G34" t="s">
+        <v>22</v>
+      </c>
+      <c r="H34">
+        <v>10</v>
+      </c>
+      <c r="I34" t="b">
+        <v>0</v>
+      </c>
+      <c r="J34" t="s">
+        <v>23</v>
+      </c>
+      <c r="K34">
         <v>1</v>
       </c>
-      <c r="L16" t="s">
-[...2 lines deleted...]
-      <c r="M16">
+      <c r="L34" t="s">
+        <v>24</v>
+      </c>
+      <c r="M34">
+        <v>80.95</v>
+      </c>
+      <c r="N34" t="s">
+        <v>24</v>
+      </c>
+      <c r="O34" t="s">
+        <v>24</v>
+      </c>
+      <c r="P34" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q34" t="s">
+        <v>24</v>
+      </c>
+      <c r="R34">
+        <v>80.95</v>
+      </c>
+    </row>
+    <row r="35" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A35">
+        <v>62</v>
+      </c>
+      <c r="B35" t="s">
+        <v>89</v>
+      </c>
+      <c r="C35" t="s">
+        <v>90</v>
+      </c>
+      <c r="E35" t="s">
+        <v>24</v>
+      </c>
+      <c r="F35" t="s">
+        <v>75</v>
+      </c>
+      <c r="G35" t="s">
+        <v>43</v>
+      </c>
+      <c r="H35">
+        <v>6</v>
+      </c>
+      <c r="I35" t="b">
+        <v>0</v>
+      </c>
+      <c r="J35" t="s">
+        <v>23</v>
+      </c>
+      <c r="K35">
+        <v>1</v>
+      </c>
+      <c r="L35" t="s">
+        <v>24</v>
+      </c>
+      <c r="M35">
         <v>72.27</v>
       </c>
-      <c r="N16" t="s">
-[...11 lines deleted...]
-      <c r="R16">
+      <c r="N35" t="s">
+        <v>24</v>
+      </c>
+      <c r="O35" t="s">
+        <v>24</v>
+      </c>
+      <c r="P35" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q35" t="s">
+        <v>24</v>
+      </c>
+      <c r="R35">
         <v>72.27</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>