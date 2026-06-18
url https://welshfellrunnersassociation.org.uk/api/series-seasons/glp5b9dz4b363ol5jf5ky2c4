--- v2 (2026-05-29)
+++ v3 (2026-06-18)
@@ -8,51 +8,51 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="Data" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="369" uniqueCount="91">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="343" uniqueCount="90">
   <si>
     <t>Overall Position</t>
   </si>
   <si>
     <t>First Name</t>
   </si>
   <si>
     <t>Last Name</t>
   </si>
   <si>
     <t>WFRA membership no</t>
   </si>
   <si>
     <t>Club</t>
   </si>
   <si>
     <t>Age Category</t>
   </si>
   <si>
     <t>Class</t>
   </si>
   <si>
     <t>Category Position</t>
   </si>
   <si>
@@ -64,267 +64,264 @@
   <si>
     <t>Race count</t>
   </si>
   <si>
     <t>Allt Wen Juniors</t>
   </si>
   <si>
     <t>Ras Moel Wnion Juniors</t>
   </si>
   <si>
     <t>Moel-y-Gamelin Junior races</t>
   </si>
   <si>
     <t>Moel Eilio Juniors</t>
   </si>
   <si>
     <t>Rasys Cedris /Wales Junior Champs</t>
   </si>
   <si>
     <t>Mynydd Twr/Holyhead Mountain Juniors</t>
   </si>
   <si>
     <t>Score</t>
   </si>
   <si>
-    <t>Seb</t>
-[...2 lines deleted...]
-    <t>Perrin-Roberts</t>
+    <t>Finn</t>
+  </si>
+  <si>
+    <t>Shanahan</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>U8</t>
+  </si>
+  <si>
+    <t>M</t>
+  </si>
+  <si>
+    <t>Enya</t>
+  </si>
+  <si>
+    <t>Maguire</t>
+  </si>
+  <si>
+    <t>GOG Triathlon</t>
+  </si>
+  <si>
+    <t>U12</t>
+  </si>
+  <si>
+    <t>F</t>
+  </si>
+  <si>
+    <t>NotEnoughCompletedRaces</t>
+  </si>
+  <si>
+    <t>Alistair</t>
+  </si>
+  <si>
+    <t>Preston-Marriot</t>
+  </si>
+  <si>
+    <t>Denbigh Harriers</t>
+  </si>
+  <si>
+    <t>Hugo</t>
+  </si>
+  <si>
+    <t>Lamberton</t>
   </si>
   <si>
     <t>Rhedwyr Eryri Harriers</t>
   </si>
   <si>
-    <t>U12</t>
-[...11 lines deleted...]
-    <t>George</t>
+    <t>U14</t>
+  </si>
+  <si>
+    <t>Elliott</t>
+  </si>
+  <si>
+    <t>Steele-Jones</t>
+  </si>
+  <si>
+    <t>Menai T&amp;F</t>
+  </si>
+  <si>
+    <t>Heidi</t>
+  </si>
+  <si>
+    <t>Roberts</t>
+  </si>
+  <si>
+    <t>Ben</t>
+  </si>
+  <si>
+    <t>Reid</t>
+  </si>
+  <si>
+    <t>Madeleine</t>
+  </si>
+  <si>
+    <t>Fata</t>
+  </si>
+  <si>
+    <t>Colwyn Bay</t>
+  </si>
+  <si>
+    <t>Denny</t>
+  </si>
+  <si>
+    <t>Tecwyn</t>
+  </si>
+  <si>
+    <t>U10</t>
+  </si>
+  <si>
+    <t>Sky</t>
+  </si>
+  <si>
+    <t>Oliver</t>
+  </si>
+  <si>
+    <t>Seren</t>
+  </si>
+  <si>
+    <t>Hunnisett</t>
+  </si>
+  <si>
+    <t>Mari</t>
+  </si>
+  <si>
+    <t>Wood</t>
+  </si>
+  <si>
+    <t>Bethan</t>
+  </si>
+  <si>
+    <t>Billington</t>
+  </si>
+  <si>
+    <t>U20</t>
+  </si>
+  <si>
+    <t>Lexi</t>
+  </si>
+  <si>
+    <t>Finley</t>
+  </si>
+  <si>
+    <t>Stewart</t>
+  </si>
+  <si>
+    <t>West Cheshire</t>
+  </si>
+  <si>
+    <t>U16</t>
+  </si>
+  <si>
+    <t>Hamish</t>
+  </si>
+  <si>
+    <t>Loffill</t>
+  </si>
+  <si>
+    <t>Clwydian Range Runners</t>
+  </si>
+  <si>
+    <t>Casi</t>
+  </si>
+  <si>
+    <t>Duller</t>
+  </si>
+  <si>
+    <t>Colwyn Bay Athletics club</t>
+  </si>
+  <si>
+    <t>U18</t>
+  </si>
+  <si>
+    <t>Matthew</t>
+  </si>
+  <si>
+    <t>Bissett</t>
+  </si>
+  <si>
+    <t>Annabelle</t>
+  </si>
+  <si>
+    <t>Watson</t>
+  </si>
+  <si>
+    <t>Gwen</t>
+  </si>
+  <si>
+    <t>Blanford-Elliott</t>
+  </si>
+  <si>
+    <t>Iwan</t>
+  </si>
+  <si>
+    <t>Platts</t>
+  </si>
+  <si>
+    <t>Warriors</t>
+  </si>
+  <si>
+    <t>Tegid</t>
+  </si>
+  <si>
+    <t>Usherwood-Gaffey</t>
+  </si>
+  <si>
+    <t>Elin</t>
+  </si>
+  <si>
+    <t>Evans</t>
+  </si>
+  <si>
+    <t>Aneia</t>
+  </si>
+  <si>
+    <t>Tomas</t>
+  </si>
+  <si>
+    <t>Booth</t>
+  </si>
+  <si>
+    <t>Kestin</t>
+  </si>
+  <si>
+    <t>Esme</t>
   </si>
   <si>
     <t>Hughes</t>
   </si>
   <si>
-    <t>Wrexham AAC</t>
-[...188 lines deleted...]
-    <t>Oney</t>
+    <t>Jacob</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="1" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
@@ -661,51 +658,51 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:R35"/>
+  <dimension ref="A1:R31"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <sheetData>
     <row r="1" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
@@ -722,1908 +719,1666 @@
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="2" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A2">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="B2" t="s">
         <v>18</v>
       </c>
       <c r="C2" t="s">
         <v>19</v>
       </c>
       <c r="D2">
-        <v>2390</v>
+        <v>2505</v>
       </c>
       <c r="E2" t="s">
         <v>20</v>
       </c>
       <c r="F2" t="s">
         <v>21</v>
       </c>
       <c r="G2" t="s">
         <v>22</v>
       </c>
       <c r="H2">
         <v>1</v>
       </c>
       <c r="I2" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J2" t="s">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="K2">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="L2">
-        <v>120.83</v>
+        <v>93.66</v>
       </c>
       <c r="M2">
-        <v>121.49</v>
-[...2 lines deleted...]
-        <v>24</v>
+        <v>78.32</v>
+      </c>
+      <c r="N2">
+        <v>106.65</v>
       </c>
       <c r="O2" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="P2" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="Q2" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="R2">
-        <v>242.32</v>
+        <v>278.63</v>
       </c>
     </row>
     <row r="3" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A3">
-        <v>2</v>
+        <v>21</v>
       </c>
       <c r="B3" t="s">
+        <v>23</v>
+      </c>
+      <c r="C3" t="s">
+        <v>24</v>
+      </c>
+      <c r="D3">
+        <v>2235</v>
+      </c>
+      <c r="E3" t="s">
         <v>25</v>
       </c>
-      <c r="C3" t="s">
+      <c r="F3" t="s">
         <v>26</v>
       </c>
-      <c r="D3">
-[...2 lines deleted...]
-      <c r="E3" t="s">
+      <c r="G3" t="s">
         <v>27</v>
-      </c>
-[...4 lines deleted...]
-        <v>22</v>
       </c>
       <c r="H3">
         <v>2</v>
       </c>
       <c r="I3" t="b">
         <v>0</v>
       </c>
       <c r="J3" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="K3">
         <v>2</v>
       </c>
-      <c r="L3">
-        <v>123.96</v>
+      <c r="L3" t="s">
+        <v>20</v>
       </c>
       <c r="M3">
-        <v>115.58</v>
-[...2 lines deleted...]
-        <v>24</v>
+        <v>102.35</v>
+      </c>
+      <c r="N3">
+        <v>100</v>
       </c>
       <c r="O3" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="P3" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="Q3" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="R3">
-        <v>239.54</v>
+        <v>202.35</v>
       </c>
     </row>
     <row r="4" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A4">
-        <v>3</v>
+        <v>28</v>
       </c>
       <c r="B4" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="C4" t="s">
-        <v>29</v>
-[...2 lines deleted...]
-        <v>1978</v>
+        <v>30</v>
       </c>
       <c r="E4" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="F4" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="G4" t="s">
         <v>22</v>
       </c>
       <c r="H4">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="I4" t="b">
         <v>0</v>
       </c>
       <c r="J4" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="K4">
         <v>2</v>
       </c>
       <c r="L4">
-        <v>114.13</v>
+        <v>85.41</v>
       </c>
       <c r="M4">
-        <v>115.71</v>
+        <v>90.07</v>
       </c>
       <c r="N4" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="O4" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="P4" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="Q4" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="R4">
-        <v>229.84</v>
+        <v>175.48</v>
       </c>
     </row>
     <row r="5" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A5">
-        <v>4</v>
+        <v>29</v>
       </c>
       <c r="B5" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="C5" t="s">
-        <v>32</v>
-[...2 lines deleted...]
-        <v>1991</v>
+        <v>33</v>
       </c>
       <c r="E5" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="F5" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="G5" t="s">
         <v>22</v>
       </c>
       <c r="H5">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="I5" t="b">
         <v>0</v>
       </c>
       <c r="J5" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="K5">
         <v>2</v>
       </c>
       <c r="L5">
-        <v>110.16</v>
+        <v>88.73</v>
       </c>
       <c r="M5">
-        <v>118.56</v>
+        <v>78.07</v>
       </c>
       <c r="N5" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="O5" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="P5" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="Q5" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="R5">
-        <v>228.72</v>
+        <v>166.8</v>
       </c>
     </row>
     <row r="6" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A6">
-        <v>5</v>
+        <v>33</v>
       </c>
       <c r="B6" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="C6" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="E6" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="F6" t="s">
-        <v>21</v>
+        <v>26</v>
       </c>
       <c r="G6" t="s">
         <v>22</v>
       </c>
       <c r="H6">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="I6" t="b">
         <v>0</v>
       </c>
       <c r="J6" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="K6">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="L6">
-        <v>108.45</v>
-[...2 lines deleted...]
-        <v>118.19</v>
+        <v>112.2</v>
+      </c>
+      <c r="M6" t="s">
+        <v>20</v>
       </c>
       <c r="N6" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="O6" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="P6" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="Q6" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="R6">
-        <v>226.64</v>
+        <v>112.2</v>
       </c>
     </row>
     <row r="7" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A7">
-        <v>6</v>
+        <v>34</v>
       </c>
       <c r="B7" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="C7" t="s">
-        <v>32</v>
-[...2 lines deleted...]
-        <v>1990</v>
+        <v>40</v>
       </c>
       <c r="E7" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="F7" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="G7" t="s">
-        <v>22</v>
+        <v>27</v>
       </c>
       <c r="H7">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="I7" t="b">
         <v>0</v>
       </c>
       <c r="J7" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="K7">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="L7">
-        <v>114.43</v>
-[...2 lines deleted...]
-        <v>110.23</v>
+        <v>110.34</v>
+      </c>
+      <c r="M7" t="s">
+        <v>20</v>
       </c>
       <c r="N7" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="O7" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="P7" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="Q7" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="R7">
-        <v>224.66</v>
+        <v>110.34</v>
       </c>
     </row>
     <row r="8" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A8">
-        <v>7</v>
+        <v>35</v>
       </c>
       <c r="B8" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="C8" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="E8" t="s">
-        <v>20</v>
+        <v>34</v>
       </c>
       <c r="F8" t="s">
-        <v>21</v>
+        <v>35</v>
       </c>
       <c r="G8" t="s">
         <v>22</v>
       </c>
       <c r="H8">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="I8" t="b">
         <v>0</v>
       </c>
       <c r="J8" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="K8">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="L8">
-        <v>114.11</v>
-[...2 lines deleted...]
-        <v>110.37</v>
+        <v>109.26</v>
+      </c>
+      <c r="M8" t="s">
+        <v>20</v>
       </c>
       <c r="N8" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="O8" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="P8" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="Q8" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="R8">
-        <v>224.48</v>
+        <v>109.26</v>
       </c>
     </row>
     <row r="9" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A9">
-        <v>8</v>
+        <v>36</v>
       </c>
       <c r="B9" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="C9" t="s">
-        <v>42</v>
+        <v>44</v>
+      </c>
+      <c r="D9">
+        <v>2515</v>
       </c>
       <c r="E9" t="s">
-        <v>20</v>
+        <v>45</v>
       </c>
       <c r="F9" t="s">
-        <v>21</v>
+        <v>26</v>
       </c>
       <c r="G9" t="s">
-        <v>43</v>
+        <v>27</v>
       </c>
       <c r="H9">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="I9" t="b">
         <v>0</v>
       </c>
       <c r="J9" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="K9">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="L9">
-        <v>118.25</v>
-[...2 lines deleted...]
-        <v>102.83</v>
+        <v>108.47</v>
+      </c>
+      <c r="M9" t="s">
+        <v>20</v>
       </c>
       <c r="N9" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="O9" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="P9" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="Q9" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="R9">
-        <v>221.08</v>
+        <v>108.47</v>
       </c>
     </row>
     <row r="10" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A10">
-        <v>9</v>
+        <v>37</v>
       </c>
       <c r="B10" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="C10" t="s">
-        <v>40</v>
+        <v>37</v>
       </c>
       <c r="E10" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="F10" t="s">
-        <v>34</v>
+        <v>21</v>
       </c>
       <c r="G10" t="s">
-        <v>43</v>
+        <v>22</v>
       </c>
       <c r="H10">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="I10" t="b">
         <v>0</v>
       </c>
       <c r="J10" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="K10">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="L10">
-        <v>108.38</v>
-[...2 lines deleted...]
-        <v>110.92</v>
+        <v>107.26</v>
+      </c>
+      <c r="M10" t="s">
+        <v>20</v>
       </c>
       <c r="N10" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="O10" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="P10" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="Q10" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="R10">
-        <v>219.3</v>
+        <v>107.26</v>
       </c>
     </row>
     <row r="11" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A11">
-        <v>10</v>
+        <v>38</v>
       </c>
       <c r="B11" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="C11" t="s">
-        <v>46</v>
+        <v>40</v>
       </c>
       <c r="E11" t="s">
-        <v>20</v>
+        <v>34</v>
       </c>
       <c r="F11" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="G11" t="s">
-        <v>43</v>
+        <v>22</v>
       </c>
       <c r="H11">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="I11" t="b">
         <v>0</v>
       </c>
       <c r="J11" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="K11">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="L11">
-        <v>109.08</v>
-[...2 lines deleted...]
-        <v>104.58</v>
+        <v>103.34</v>
+      </c>
+      <c r="M11" t="s">
+        <v>20</v>
       </c>
       <c r="N11" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="O11" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="P11" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="Q11" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="R11">
-        <v>213.66</v>
+        <v>103.34</v>
       </c>
     </row>
     <row r="12" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A12">
-        <v>11</v>
+        <v>39</v>
       </c>
       <c r="B12" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="C12" t="s">
+        <v>50</v>
+      </c>
+      <c r="E12" t="s">
+        <v>38</v>
+      </c>
+      <c r="F12" t="s">
         <v>26</v>
       </c>
-      <c r="D12">
-[...2 lines deleted...]
-      <c r="E12" t="s">
+      <c r="G12" t="s">
         <v>27</v>
       </c>
-      <c r="F12" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H12">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="I12" t="b">
         <v>0</v>
       </c>
       <c r="J12" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="K12">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="L12">
-        <v>114.75</v>
-[...2 lines deleted...]
-        <v>97.83</v>
+        <v>103.05</v>
+      </c>
+      <c r="M12" t="s">
+        <v>20</v>
       </c>
       <c r="N12" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="O12" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="P12" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="Q12" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="R12">
-        <v>212.58</v>
+        <v>103.05</v>
       </c>
     </row>
     <row r="13" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A13">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="B13" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="C13" t="s">
-        <v>51</v>
-[...2 lines deleted...]
-        <v>1901</v>
+        <v>52</v>
       </c>
       <c r="E13" t="s">
-        <v>52</v>
+        <v>20</v>
       </c>
       <c r="F13" t="s">
-        <v>49</v>
+        <v>21</v>
       </c>
       <c r="G13" t="s">
-        <v>43</v>
+        <v>27</v>
       </c>
       <c r="H13">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="I13" t="b">
         <v>0</v>
       </c>
       <c r="J13" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="K13">
-        <v>2</v>
-[...2 lines deleted...]
-        <v>104.24</v>
+        <v>1</v>
+      </c>
+      <c r="L13" t="s">
+        <v>20</v>
       </c>
       <c r="M13">
-        <v>106.03</v>
+        <v>102.92</v>
       </c>
       <c r="N13" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="O13" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="P13" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="Q13" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="R13">
-        <v>210.27</v>
+        <v>102.92</v>
       </c>
     </row>
     <row r="14" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A14">
-        <v>13</v>
+        <v>41</v>
       </c>
       <c r="B14" t="s">
         <v>53</v>
       </c>
       <c r="C14" t="s">
         <v>54</v>
       </c>
       <c r="D14">
-        <v>1938</v>
+        <v>2422</v>
       </c>
       <c r="E14" t="s">
-        <v>55</v>
+        <v>31</v>
       </c>
       <c r="F14" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="G14" t="s">
-        <v>43</v>
+        <v>27</v>
       </c>
       <c r="H14">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="I14" t="b">
         <v>0</v>
       </c>
       <c r="J14" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="K14">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="L14">
-        <v>106.23</v>
-[...2 lines deleted...]
-        <v>103.36</v>
+        <v>102.48</v>
+      </c>
+      <c r="M14" t="s">
+        <v>20</v>
       </c>
       <c r="N14" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="O14" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="P14" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="Q14" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="R14">
-        <v>209.59</v>
+        <v>102.48</v>
       </c>
     </row>
     <row r="15" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A15">
-        <v>14</v>
+        <v>42</v>
       </c>
       <c r="B15" t="s">
+        <v>55</v>
+      </c>
+      <c r="C15" t="s">
         <v>56</v>
       </c>
-      <c r="C15" t="s">
+      <c r="D15">
+        <v>2025</v>
+      </c>
+      <c r="E15" t="s">
+        <v>34</v>
+      </c>
+      <c r="F15" t="s">
         <v>57</v>
       </c>
-      <c r="D15">
-[...7 lines deleted...]
-      </c>
       <c r="G15" t="s">
-        <v>22</v>
+        <v>27</v>
       </c>
       <c r="H15">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="I15" t="b">
         <v>0</v>
       </c>
       <c r="J15" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="K15">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="L15">
-        <v>95.24</v>
-[...2 lines deleted...]
-        <v>108.95</v>
+        <v>100</v>
+      </c>
+      <c r="M15" t="s">
+        <v>20</v>
       </c>
       <c r="N15" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="O15" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="P15" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="Q15" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="R15">
-        <v>204.19</v>
+        <v>100</v>
       </c>
     </row>
     <row r="16" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A16">
-        <v>15</v>
+        <v>43</v>
       </c>
       <c r="B16" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="C16" t="s">
-        <v>60</v>
-[...2 lines deleted...]
-        <v>2325</v>
+        <v>40</v>
       </c>
       <c r="E16" t="s">
-        <v>24</v>
+        <v>34</v>
       </c>
       <c r="F16" t="s">
-        <v>47</v>
+        <v>21</v>
       </c>
       <c r="G16" t="s">
-        <v>43</v>
+        <v>27</v>
       </c>
       <c r="H16">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="I16" t="b">
         <v>0</v>
       </c>
       <c r="J16" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="K16">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="L16">
-        <v>100.84</v>
-[...2 lines deleted...]
-        <v>103.14</v>
+        <v>100</v>
+      </c>
+      <c r="M16" t="s">
+        <v>20</v>
       </c>
       <c r="N16" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="O16" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="P16" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="Q16" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="R16">
-        <v>203.98</v>
+        <v>100</v>
       </c>
     </row>
     <row r="17" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A17">
-        <v>16</v>
+        <v>44</v>
       </c>
       <c r="B17" t="s">
+        <v>59</v>
+      </c>
+      <c r="C17" t="s">
+        <v>60</v>
+      </c>
+      <c r="E17" t="s">
         <v>61</v>
       </c>
-      <c r="C17" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F17" t="s">
-        <v>30</v>
+        <v>62</v>
       </c>
       <c r="G17" t="s">
-        <v>43</v>
+        <v>22</v>
       </c>
       <c r="H17">
         <v>1</v>
       </c>
       <c r="I17" t="b">
         <v>0</v>
       </c>
       <c r="J17" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="K17">
-        <v>2</v>
-[...4 lines deleted...]
-      <c r="M17">
+        <v>1</v>
+      </c>
+      <c r="L17" t="s">
+        <v>20</v>
+      </c>
+      <c r="M17" t="s">
+        <v>20</v>
+      </c>
+      <c r="N17">
         <v>100</v>
       </c>
-      <c r="N17" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O17" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="P17" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="Q17" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="R17">
-        <v>203.04</v>
+        <v>100</v>
       </c>
     </row>
     <row r="18" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A18">
-        <v>17</v>
+        <v>45</v>
       </c>
       <c r="B18" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="C18" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="D18">
-        <v>2423</v>
+        <v>2069</v>
       </c>
       <c r="E18" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="F18" t="s">
-        <v>21</v>
+        <v>48</v>
       </c>
       <c r="G18" t="s">
-        <v>43</v>
+        <v>22</v>
       </c>
       <c r="H18">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="I18" t="b">
         <v>0</v>
       </c>
       <c r="J18" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="K18">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="L18">
-        <v>103.98</v>
-[...2 lines deleted...]
-        <v>97.76</v>
+        <v>98.26</v>
+      </c>
+      <c r="M18" t="s">
+        <v>20</v>
       </c>
       <c r="N18" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="O18" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="P18" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="Q18" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="R18">
-        <v>201.74</v>
+        <v>98.26</v>
       </c>
     </row>
     <row r="19" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A19">
-        <v>18</v>
+        <v>46</v>
       </c>
       <c r="B19" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="C19" t="s">
-        <v>66</v>
-[...2 lines deleted...]
-        <v>2559</v>
+        <v>67</v>
       </c>
       <c r="E19" t="s">
-        <v>24</v>
+        <v>68</v>
       </c>
       <c r="F19" t="s">
-        <v>30</v>
+        <v>69</v>
       </c>
       <c r="G19" t="s">
-        <v>22</v>
+        <v>27</v>
       </c>
       <c r="H19">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="I19" t="b">
         <v>0</v>
       </c>
       <c r="J19" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="K19">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="L19">
-        <v>105.76</v>
-[...2 lines deleted...]
-        <v>94.31</v>
+        <v>97.13</v>
+      </c>
+      <c r="M19" t="s">
+        <v>20</v>
       </c>
       <c r="N19" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="O19" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="P19" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="Q19" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="R19">
-        <v>200.07</v>
+        <v>97.13</v>
       </c>
     </row>
     <row r="20" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A20">
-        <v>19</v>
+        <v>47</v>
       </c>
       <c r="B20" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
       <c r="C20" t="s">
-        <v>63</v>
+        <v>71</v>
       </c>
       <c r="D20">
-        <v>2424</v>
+        <v>2557</v>
       </c>
       <c r="E20" t="s">
-        <v>64</v>
+        <v>45</v>
       </c>
       <c r="F20" t="s">
-        <v>47</v>
+        <v>35</v>
       </c>
       <c r="G20" t="s">
         <v>22</v>
       </c>
       <c r="H20">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="I20" t="b">
         <v>0</v>
       </c>
       <c r="J20" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="K20">
-        <v>2</v>
-[...2 lines deleted...]
-        <v>98.55</v>
+        <v>1</v>
+      </c>
+      <c r="L20" t="s">
+        <v>20</v>
       </c>
       <c r="M20">
-        <v>100</v>
+        <v>97.06</v>
       </c>
       <c r="N20" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="O20" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="P20" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="Q20" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="R20">
-        <v>198.55</v>
+        <v>97.06</v>
       </c>
     </row>
     <row r="21" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A21">
-        <v>20</v>
+        <v>48</v>
       </c>
       <c r="B21" t="s">
-        <v>68</v>
+        <v>72</v>
       </c>
       <c r="C21" t="s">
-        <v>29</v>
-[...2 lines deleted...]
-        <v>1979</v>
+        <v>73</v>
       </c>
       <c r="E21" t="s">
         <v>20</v>
       </c>
       <c r="F21" t="s">
-        <v>49</v>
+        <v>26</v>
       </c>
       <c r="G21" t="s">
-        <v>43</v>
+        <v>27</v>
       </c>
       <c r="H21">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="I21" t="b">
         <v>0</v>
       </c>
       <c r="J21" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="K21">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="L21">
-        <v>94.13</v>
-[...2 lines deleted...]
-        <v>93.7</v>
+        <v>96.5</v>
+      </c>
+      <c r="M21" t="s">
+        <v>20</v>
       </c>
       <c r="N21" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="O21" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="P21" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="Q21" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="R21">
-        <v>187.83</v>
+        <v>96.5</v>
       </c>
     </row>
     <row r="22" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A22">
+        <v>49</v>
+      </c>
+      <c r="B22" t="s">
+        <v>74</v>
+      </c>
+      <c r="C22" t="s">
+        <v>75</v>
+      </c>
+      <c r="E22" t="s">
+        <v>20</v>
+      </c>
+      <c r="F22" t="s">
         <v>21</v>
       </c>
-      <c r="B22" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="G22" t="s">
-        <v>22</v>
+        <v>27</v>
       </c>
       <c r="H22">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="I22" t="b">
         <v>0</v>
       </c>
       <c r="J22" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="K22">
-        <v>2</v>
-[...2 lines deleted...]
-        <v>97.08</v>
+        <v>1</v>
+      </c>
+      <c r="L22" t="s">
+        <v>20</v>
       </c>
       <c r="M22">
-        <v>85.6</v>
+        <v>94.92</v>
       </c>
       <c r="N22" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="O22" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="P22" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="Q22" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="R22">
-        <v>182.68</v>
+        <v>94.92</v>
       </c>
     </row>
     <row r="23" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A23">
-        <v>22</v>
+        <v>50</v>
       </c>
       <c r="B23" t="s">
-        <v>71</v>
+        <v>76</v>
       </c>
       <c r="C23" t="s">
-        <v>72</v>
-[...2 lines deleted...]
-        <v>1988</v>
+        <v>52</v>
       </c>
       <c r="E23" t="s">
-        <v>52</v>
+        <v>20</v>
       </c>
       <c r="F23" t="s">
-        <v>21</v>
+        <v>35</v>
       </c>
       <c r="G23" t="s">
         <v>22</v>
       </c>
       <c r="H23">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="I23" t="b">
         <v>0</v>
       </c>
       <c r="J23" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="K23">
-        <v>2</v>
-[...2 lines deleted...]
-        <v>91.39</v>
+        <v>1</v>
+      </c>
+      <c r="L23" t="s">
+        <v>20</v>
       </c>
       <c r="M23">
-        <v>90.28</v>
+        <v>94.7</v>
       </c>
       <c r="N23" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="O23" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="P23" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="Q23" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="R23">
-        <v>181.67</v>
+        <v>94.7</v>
       </c>
     </row>
     <row r="24" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A24">
-        <v>23</v>
+        <v>51</v>
       </c>
       <c r="B24" t="s">
-        <v>73</v>
+        <v>50</v>
       </c>
       <c r="C24" t="s">
-        <v>54</v>
+        <v>77</v>
       </c>
       <c r="D24">
-        <v>1939</v>
+        <v>2434</v>
       </c>
       <c r="E24" t="s">
-        <v>55</v>
+        <v>78</v>
       </c>
       <c r="F24" t="s">
-        <v>34</v>
+        <v>26</v>
       </c>
       <c r="G24" t="s">
-        <v>43</v>
+        <v>22</v>
       </c>
       <c r="H24">
-        <v>2</v>
+        <v>8</v>
       </c>
       <c r="I24" t="b">
         <v>0</v>
       </c>
       <c r="J24" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="K24">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="L24">
-        <v>92.82</v>
-[...2 lines deleted...]
-        <v>88.81</v>
+        <v>94.4</v>
+      </c>
+      <c r="M24" t="s">
+        <v>20</v>
       </c>
       <c r="N24" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="O24" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="P24" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="Q24" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="R24">
-        <v>181.63</v>
+        <v>94.4</v>
       </c>
     </row>
     <row r="25" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A25">
-        <v>27</v>
+        <v>52</v>
       </c>
       <c r="B25" t="s">
-        <v>74</v>
+        <v>79</v>
       </c>
       <c r="C25" t="s">
-        <v>60</v>
+        <v>80</v>
       </c>
       <c r="E25" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="F25" t="s">
-        <v>75</v>
+        <v>21</v>
       </c>
       <c r="G25" t="s">
         <v>22</v>
       </c>
       <c r="H25">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="I25" t="b">
         <v>0</v>
       </c>
       <c r="J25" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="K25">
         <v>1</v>
       </c>
       <c r="L25" t="s">
-        <v>24</v>
-[...5 lines deleted...]
-        <v>24</v>
+        <v>20</v>
+      </c>
+      <c r="M25" t="s">
+        <v>20</v>
+      </c>
+      <c r="N25">
+        <v>94.13</v>
       </c>
       <c r="O25" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="P25" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="Q25" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="R25">
-        <v>138.27</v>
+        <v>94.13</v>
       </c>
     </row>
     <row r="26" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A26">
-        <v>28</v>
+        <v>53</v>
       </c>
       <c r="B26" t="s">
-        <v>76</v>
+        <v>81</v>
       </c>
       <c r="C26" t="s">
-        <v>77</v>
+        <v>82</v>
+      </c>
+      <c r="D26">
+        <v>2511</v>
       </c>
       <c r="E26" t="s">
-        <v>24</v>
+        <v>45</v>
       </c>
       <c r="F26" t="s">
-        <v>75</v>
+        <v>62</v>
       </c>
       <c r="G26" t="s">
-        <v>43</v>
+        <v>27</v>
       </c>
       <c r="H26">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="I26" t="b">
         <v>0</v>
       </c>
       <c r="J26" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="K26">
         <v>1</v>
       </c>
-      <c r="L26" t="s">
-[...3 lines deleted...]
-        <v>126.34</v>
+      <c r="L26">
+        <v>94.07</v>
+      </c>
+      <c r="M26" t="s">
+        <v>20</v>
       </c>
       <c r="N26" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="O26" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="P26" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="Q26" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="R26">
-        <v>126.34</v>
+        <v>94.07</v>
       </c>
     </row>
     <row r="27" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A27">
-        <v>29</v>
+        <v>54</v>
       </c>
       <c r="B27" t="s">
-        <v>78</v>
+        <v>83</v>
       </c>
       <c r="C27" t="s">
-        <v>79</v>
+        <v>67</v>
       </c>
       <c r="E27" t="s">
-        <v>24</v>
+        <v>45</v>
       </c>
       <c r="F27" t="s">
-        <v>75</v>
+        <v>62</v>
       </c>
       <c r="G27" t="s">
-        <v>43</v>
+        <v>27</v>
       </c>
       <c r="H27">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="I27" t="b">
         <v>0</v>
       </c>
       <c r="J27" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="K27">
         <v>1</v>
       </c>
-      <c r="L27" t="s">
-[...3 lines deleted...]
-        <v>125.05</v>
+      <c r="L27">
+        <v>90.7</v>
+      </c>
+      <c r="M27" t="s">
+        <v>20</v>
       </c>
       <c r="N27" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="O27" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="P27" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="Q27" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="R27">
-        <v>125.05</v>
+        <v>90.7</v>
       </c>
     </row>
     <row r="28" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A28">
-        <v>30</v>
+        <v>59</v>
       </c>
       <c r="B28" t="s">
-        <v>80</v>
+        <v>84</v>
       </c>
       <c r="C28" t="s">
-        <v>72</v>
+        <v>85</v>
       </c>
       <c r="E28" t="s">
-        <v>81</v>
+        <v>61</v>
       </c>
       <c r="F28" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="G28" t="s">
         <v>22</v>
       </c>
       <c r="H28">
-        <v>4</v>
+        <v>8</v>
       </c>
       <c r="I28" t="b">
         <v>0</v>
       </c>
       <c r="J28" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="K28">
         <v>1</v>
       </c>
       <c r="L28" t="s">
-        <v>24</v>
-[...5 lines deleted...]
-        <v>24</v>
+        <v>20</v>
+      </c>
+      <c r="M28" t="s">
+        <v>20</v>
+      </c>
+      <c r="N28">
+        <v>84.99</v>
       </c>
       <c r="O28" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="P28" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="Q28" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="R28">
-        <v>114.74</v>
+        <v>84.99</v>
       </c>
     </row>
     <row r="29" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A29">
-        <v>52</v>
+        <v>60</v>
       </c>
       <c r="B29" t="s">
-        <v>61</v>
+        <v>86</v>
       </c>
       <c r="C29" t="s">
-        <v>82</v>
-[...2 lines deleted...]
-        <v>2253</v>
+        <v>37</v>
       </c>
       <c r="E29" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="F29" t="s">
-        <v>47</v>
+        <v>26</v>
       </c>
       <c r="G29" t="s">
-        <v>43</v>
+        <v>27</v>
       </c>
       <c r="H29">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="I29" t="b">
         <v>0</v>
       </c>
       <c r="J29" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="K29">
         <v>1</v>
       </c>
-      <c r="L29" t="s">
-[...3 lines deleted...]
-        <v>93.08</v>
+      <c r="L29">
+        <v>84.86</v>
+      </c>
+      <c r="M29" t="s">
+        <v>20</v>
       </c>
       <c r="N29" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="O29" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="P29" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="Q29" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="R29">
-        <v>93.08</v>
+        <v>84.86</v>
       </c>
     </row>
     <row r="30" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A30">
-        <v>54</v>
+        <v>61</v>
       </c>
       <c r="B30" t="s">
-        <v>65</v>
+        <v>87</v>
       </c>
       <c r="C30" t="s">
-        <v>83</v>
+        <v>88</v>
       </c>
       <c r="E30" t="s">
-        <v>24</v>
+        <v>38</v>
       </c>
       <c r="F30" t="s">
-        <v>21</v>
+        <v>26</v>
       </c>
       <c r="G30" t="s">
-        <v>22</v>
+        <v>27</v>
       </c>
       <c r="H30">
         <v>9</v>
       </c>
       <c r="I30" t="b">
         <v>0</v>
       </c>
       <c r="J30" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="K30">
         <v>1</v>
       </c>
-      <c r="L30" t="s">
-[...3 lines deleted...]
-        <v>90.38</v>
+      <c r="L30">
+        <v>84.8</v>
+      </c>
+      <c r="M30" t="s">
+        <v>20</v>
       </c>
       <c r="N30" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="O30" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="P30" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="Q30" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="R30">
-        <v>90.38</v>
+        <v>84.8</v>
       </c>
     </row>
     <row r="31" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A31">
-        <v>55</v>
+        <v>63</v>
       </c>
       <c r="B31" t="s">
-        <v>24</v>
+        <v>89</v>
       </c>
       <c r="C31" t="s">
-        <v>84</v>
+        <v>77</v>
+      </c>
+      <c r="D31">
+        <v>2435</v>
       </c>
       <c r="E31" t="s">
-        <v>24</v>
+        <v>78</v>
       </c>
       <c r="F31" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="G31" t="s">
         <v>22</v>
       </c>
       <c r="H31">
-        <v>5</v>
+        <v>11</v>
       </c>
       <c r="I31" t="b">
         <v>0</v>
       </c>
       <c r="J31" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="K31">
         <v>1</v>
       </c>
       <c r="L31">
-        <v>89.84</v>
+        <v>73.98</v>
       </c>
       <c r="M31" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="N31" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="O31" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="P31" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="Q31" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="R31">
-        <v>89.84</v>
-[...214 lines deleted...]
-        <v>72.27</v>
+        <v>73.98</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">