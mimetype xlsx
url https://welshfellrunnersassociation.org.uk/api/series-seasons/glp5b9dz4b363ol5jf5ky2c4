--- v4 (2026-07-31)
+++ v5 (2026-09-09)
@@ -8,51 +8,51 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="Data" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="342" uniqueCount="90">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="902" uniqueCount="180">
   <si>
     <t>Overall Position</t>
   </si>
   <si>
     <t>First Name</t>
   </si>
   <si>
     <t>Last Name</t>
   </si>
   <si>
     <t>WFRA membership no</t>
   </si>
   <si>
     <t>Club</t>
   </si>
   <si>
     <t>Age Category</t>
   </si>
   <si>
     <t>Class</t>
   </si>
   <si>
     <t>Category Position</t>
   </si>
   <si>
@@ -64,264 +64,534 @@
   <si>
     <t>Race count</t>
   </si>
   <si>
     <t>Allt Wen Juniors</t>
   </si>
   <si>
     <t>Ras Moel Wnion Juniors</t>
   </si>
   <si>
     <t>Moel-y-Gamelin Junior races</t>
   </si>
   <si>
     <t>Moel Eilio Juniors</t>
   </si>
   <si>
     <t>Rasys Cedris /Wales Junior Champs</t>
   </si>
   <si>
     <t>Mynydd Twr/Holyhead Mountain Juniors</t>
   </si>
   <si>
     <t>Score</t>
   </si>
   <si>
+    <t>George</t>
+  </si>
+  <si>
+    <t>Hughes</t>
+  </si>
+  <si>
+    <t>Wrexham AAC</t>
+  </si>
+  <si>
+    <t>U12</t>
+  </si>
+  <si>
+    <t>M</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>Seb</t>
+  </si>
+  <si>
+    <t>Perrin-Roberts</t>
+  </si>
+  <si>
+    <t>Rhedwyr Eryri Harriers</t>
+  </si>
+  <si>
+    <t>Ifan</t>
+  </si>
+  <si>
+    <t>Wood</t>
+  </si>
+  <si>
+    <t>Denbigh Harriers</t>
+  </si>
+  <si>
+    <t>U14</t>
+  </si>
+  <si>
+    <t>Grace</t>
+  </si>
+  <si>
+    <t>U16</t>
+  </si>
+  <si>
+    <t>F</t>
+  </si>
+  <si>
+    <t>Poppy</t>
+  </si>
+  <si>
+    <t>Collins</t>
+  </si>
+  <si>
+    <t>River</t>
+  </si>
+  <si>
+    <t>Nia</t>
+  </si>
+  <si>
+    <t>Manson</t>
+  </si>
+  <si>
+    <t>West Cheshire</t>
+  </si>
+  <si>
+    <t>Mia</t>
+  </si>
+  <si>
+    <t>Jones</t>
+  </si>
+  <si>
+    <t>U10</t>
+  </si>
+  <si>
+    <t>Holly</t>
+  </si>
+  <si>
+    <t>Worth</t>
+  </si>
+  <si>
+    <t>Menai T&amp;F</t>
+  </si>
+  <si>
+    <t>Evie</t>
+  </si>
+  <si>
+    <t>U18</t>
+  </si>
+  <si>
+    <t>Sergeant</t>
+  </si>
+  <si>
+    <t>Dylan</t>
+  </si>
+  <si>
+    <t>Billington</t>
+  </si>
+  <si>
     <t>Finn</t>
   </si>
   <si>
     <t>Shanahan</t>
   </si>
   <si>
-    <t/>
-[...1 lines deleted...]
-  <si>
     <t>U8</t>
   </si>
   <si>
-    <t>M</t>
+    <t>Heidi</t>
+  </si>
+  <si>
+    <t>Sam</t>
+  </si>
+  <si>
+    <t>Arnold</t>
+  </si>
+  <si>
+    <t>Jai</t>
+  </si>
+  <si>
+    <t>Chauhan</t>
+  </si>
+  <si>
+    <t>NotEnoughCompletedRaces</t>
+  </si>
+  <si>
+    <t>Math</t>
+  </si>
+  <si>
+    <t>Dafydd</t>
+  </si>
+  <si>
+    <t>Betsi Runaways</t>
+  </si>
+  <si>
+    <t>Emrys</t>
+  </si>
+  <si>
+    <t>Evans</t>
+  </si>
+  <si>
+    <t>Denbigh Hariers</t>
+  </si>
+  <si>
+    <t>Awel</t>
+  </si>
+  <si>
+    <t>Williams</t>
+  </si>
+  <si>
+    <t>Noa</t>
+  </si>
+  <si>
+    <t>Orlaith</t>
+  </si>
+  <si>
+    <t>Mullin</t>
+  </si>
+  <si>
+    <t>Emily</t>
+  </si>
+  <si>
+    <t>Reid</t>
   </si>
   <si>
     <t>Enya</t>
   </si>
   <si>
     <t>Maguire</t>
   </si>
   <si>
     <t>GOG Triathlon</t>
   </si>
   <si>
-    <t>U12</t>
-[...5 lines deleted...]
-    <t>NotEnoughCompletedRaces</t>
+    <t>Ella</t>
+  </si>
+  <si>
+    <t>Little</t>
+  </si>
+  <si>
+    <t>Griff</t>
+  </si>
+  <si>
+    <t>Near</t>
+  </si>
+  <si>
+    <t>Bethan</t>
+  </si>
+  <si>
+    <t>U20</t>
+  </si>
+  <si>
+    <t>Josh</t>
+  </si>
+  <si>
+    <t>Amber</t>
   </si>
   <si>
     <t>Alistair</t>
   </si>
   <si>
     <t>Preston-Marriot</t>
   </si>
   <si>
-    <t>Denbigh Harriers</t>
-[...1 lines deleted...]
-  <si>
     <t>Hugo</t>
   </si>
   <si>
     <t>Lamberton</t>
   </si>
   <si>
-    <t>Rhedwyr Eryri Harriers</t>
-[...2 lines deleted...]
-    <t>U14</t>
+    <t>Harri</t>
+  </si>
+  <si>
+    <t>Burrows</t>
+  </si>
+  <si>
+    <t>Hereford AC</t>
+  </si>
+  <si>
+    <t>Agnes</t>
+  </si>
+  <si>
+    <t>Mullen</t>
+  </si>
+  <si>
+    <t>Ceridwen</t>
+  </si>
+  <si>
+    <t>Carter</t>
+  </si>
+  <si>
+    <t>Jac</t>
+  </si>
+  <si>
+    <t>West Cheshire AC</t>
   </si>
   <si>
     <t>Elliott</t>
   </si>
   <si>
     <t>Steele-Jones</t>
   </si>
   <si>
-    <t>Menai T&amp;F</t>
-[...4 lines deleted...]
-  <si>
     <t>Roberts</t>
   </si>
   <si>
     <t>Ben</t>
   </si>
   <si>
-    <t>Reid</t>
+    <t>Deri</t>
+  </si>
+  <si>
+    <t>Hockley</t>
   </si>
   <si>
     <t>Madeleine</t>
   </si>
   <si>
     <t>Fata</t>
   </si>
   <si>
     <t>Colwyn Bay</t>
   </si>
   <si>
+    <t>Jack</t>
+  </si>
+  <si>
     <t>Denny</t>
   </si>
   <si>
+    <t>Molly</t>
+  </si>
+  <si>
+    <t>Rose</t>
+  </si>
+  <si>
+    <t>Sarn Helen</t>
+  </si>
+  <si>
+    <t>Idris</t>
+  </si>
+  <si>
+    <t>Davies-Dunn</t>
+  </si>
+  <si>
+    <t>Aberystwyth</t>
+  </si>
+  <si>
     <t>Tecwyn</t>
   </si>
   <si>
-    <t>U10</t>
-[...1 lines deleted...]
-  <si>
     <t>Sky</t>
   </si>
   <si>
     <t>Oliver</t>
   </si>
   <si>
     <t>Seren</t>
   </si>
   <si>
     <t>Hunnisett</t>
   </si>
   <si>
     <t>Mari</t>
   </si>
   <si>
-    <t>Wood</t>
-[...8 lines deleted...]
-    <t>U20</t>
+    <t>Ray</t>
+  </si>
+  <si>
+    <t>Mahoney</t>
+  </si>
+  <si>
+    <t>Mynydd Du Mini Dragons</t>
+  </si>
+  <si>
+    <t>Tomos</t>
+  </si>
+  <si>
+    <t>Quayzin</t>
+  </si>
+  <si>
+    <t>Cardiff AC</t>
+  </si>
+  <si>
+    <t>Jonas</t>
+  </si>
+  <si>
+    <t>Munton</t>
+  </si>
+  <si>
+    <t>Mynydd Du</t>
   </si>
   <si>
     <t>Lexi</t>
   </si>
   <si>
+    <t>Will</t>
+  </si>
+  <si>
+    <t>Beach</t>
+  </si>
+  <si>
+    <t>BUCKLEY RC</t>
+  </si>
+  <si>
+    <t>Oscar</t>
+  </si>
+  <si>
+    <t>Davis</t>
+  </si>
+  <si>
     <t>Finley</t>
   </si>
   <si>
     <t>Stewart</t>
   </si>
   <si>
-    <t>West Cheshire</t>
-[...2 lines deleted...]
-    <t>U16</t>
+    <t>Lily</t>
   </si>
   <si>
     <t>Hamish</t>
   </si>
   <si>
     <t>Loffill</t>
   </si>
   <si>
     <t>Clwydian Range Runners</t>
   </si>
   <si>
     <t>Casi</t>
   </si>
   <si>
     <t>Duller</t>
   </si>
   <si>
     <t>Colwyn Bay Athletics club</t>
   </si>
   <si>
-    <t>U18</t>
-[...1 lines deleted...]
-  <si>
     <t>Matthew</t>
   </si>
   <si>
     <t>Bissett</t>
   </si>
   <si>
+    <t>Edmund</t>
+  </si>
+  <si>
     <t>Annabelle</t>
   </si>
   <si>
     <t>Watson</t>
   </si>
   <si>
+    <t>Edward</t>
+  </si>
+  <si>
+    <t>Wakefield</t>
+  </si>
+  <si>
     <t>Gwen</t>
   </si>
   <si>
     <t>Blanford-Elliott</t>
   </si>
   <si>
     <t>Iwan</t>
   </si>
   <si>
     <t>Platts</t>
   </si>
   <si>
     <t>Warriors</t>
   </si>
   <si>
+    <t>Saffi</t>
+  </si>
+  <si>
     <t>Tegid</t>
   </si>
   <si>
     <t>Usherwood-Gaffey</t>
   </si>
   <si>
     <t>Elin</t>
   </si>
   <si>
-    <t>Evans</t>
+    <t>Milo</t>
+  </si>
+  <si>
+    <t>Hereford</t>
+  </si>
+  <si>
+    <t>Morgan</t>
   </si>
   <si>
     <t>Aneia</t>
   </si>
   <si>
+    <t>James</t>
+  </si>
+  <si>
+    <t>Owen</t>
+  </si>
+  <si>
+    <t>Ethan</t>
+  </si>
+  <si>
+    <t>Emma</t>
+  </si>
+  <si>
+    <t>Ricketts</t>
+  </si>
+  <si>
+    <t>Brecon AC</t>
+  </si>
+  <si>
+    <t>Watt</t>
+  </si>
+  <si>
     <t>Tomas</t>
   </si>
   <si>
     <t>Booth</t>
   </si>
   <si>
     <t>Kestin</t>
   </si>
   <si>
     <t>Esme</t>
   </si>
   <si>
-    <t>Hughes</t>
+    <t>Eban</t>
+  </si>
+  <si>
+    <t>Mya</t>
   </si>
   <si>
     <t>Jacob</t>
+  </si>
+  <si>
+    <t>Ava</t>
+  </si>
+  <si>
+    <t>Oney</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="1" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
@@ -658,51 +928,51 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:R31"/>
+  <dimension ref="A1:R86"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <sheetData>
     <row r="1" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
@@ -719,1666 +989,4662 @@
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="2" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A2">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>18</v>
       </c>
       <c r="C2" t="s">
         <v>19</v>
       </c>
       <c r="D2">
-        <v>2505</v>
+        <v>1933</v>
       </c>
       <c r="E2" t="s">
         <v>20</v>
       </c>
       <c r="F2" t="s">
         <v>21</v>
       </c>
       <c r="G2" t="s">
         <v>22</v>
       </c>
       <c r="H2">
         <v>1</v>
       </c>
       <c r="I2" t="b">
         <v>1</v>
       </c>
       <c r="J2" t="s">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="K2">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="L2">
-        <v>93.66</v>
+        <v>123.96</v>
       </c>
       <c r="M2">
-        <v>78.32</v>
+        <v>115.58</v>
       </c>
       <c r="N2">
-        <v>106.65</v>
+        <v>108.28</v>
       </c>
       <c r="O2" t="s">
-        <v>20</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>23</v>
+      </c>
+      <c r="P2">
+        <v>124.77</v>
       </c>
       <c r="Q2" t="s">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="R2">
-        <v>278.63</v>
+        <v>364.31</v>
       </c>
     </row>
     <row r="3" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A3">
+        <v>2</v>
+      </c>
+      <c r="B3" t="s">
+        <v>24</v>
+      </c>
+      <c r="C3" t="s">
+        <v>25</v>
+      </c>
+      <c r="D3">
+        <v>2390</v>
+      </c>
+      <c r="E3" t="s">
+        <v>26</v>
+      </c>
+      <c r="F3" t="s">
         <v>21</v>
       </c>
-      <c r="B3" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="G3" t="s">
-        <v>27</v>
+        <v>22</v>
       </c>
       <c r="H3">
         <v>2</v>
       </c>
       <c r="I3" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J3" t="s">
-        <v>28</v>
+        <v>23</v>
       </c>
       <c r="K3">
-        <v>2</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>3</v>
+      </c>
+      <c r="L3">
+        <v>120.83</v>
       </c>
       <c r="M3">
-        <v>102.35</v>
-[...2 lines deleted...]
-        <v>100</v>
+        <v>121.49</v>
+      </c>
+      <c r="N3" t="s">
+        <v>23</v>
       </c>
       <c r="O3" t="s">
-        <v>20</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>23</v>
+      </c>
+      <c r="P3">
+        <v>117.79</v>
       </c>
       <c r="Q3" t="s">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="R3">
-        <v>202.35</v>
+        <v>360.11</v>
       </c>
     </row>
     <row r="4" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A4">
+        <v>3</v>
+      </c>
+      <c r="B4" t="s">
+        <v>27</v>
+      </c>
+      <c r="C4" t="s">
         <v>28</v>
       </c>
-      <c r="B4" t="s">
+      <c r="D4">
+        <v>1830</v>
+      </c>
+      <c r="E4" t="s">
         <v>29</v>
       </c>
-      <c r="C4" t="s">
+      <c r="F4" t="s">
         <v>30</v>
-      </c>
-[...4 lines deleted...]
-        <v>26</v>
       </c>
       <c r="G4" t="s">
         <v>22</v>
       </c>
       <c r="H4">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="I4" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J4" t="s">
-        <v>28</v>
+        <v>23</v>
       </c>
       <c r="K4">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="L4">
-        <v>85.41</v>
+        <v>95.24</v>
       </c>
       <c r="M4">
-        <v>90.07</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>108.95</v>
+      </c>
+      <c r="N4">
+        <v>121.44</v>
       </c>
       <c r="O4" t="s">
-        <v>20</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>23</v>
+      </c>
+      <c r="P4">
+        <v>99.15</v>
       </c>
       <c r="Q4" t="s">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="R4">
-        <v>175.48</v>
+        <v>329.54</v>
       </c>
     </row>
     <row r="5" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A5">
-        <v>29</v>
+        <v>4</v>
       </c>
       <c r="B5" t="s">
+        <v>31</v>
+      </c>
+      <c r="C5" t="s">
+        <v>19</v>
+      </c>
+      <c r="D5">
+        <v>1935</v>
+      </c>
+      <c r="E5" t="s">
+        <v>20</v>
+      </c>
+      <c r="F5" t="s">
         <v>32</v>
       </c>
-      <c r="C5" t="s">
+      <c r="G5" t="s">
         <v>33</v>
       </c>
-      <c r="E5" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H5">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="I5" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J5" t="s">
-        <v>28</v>
+        <v>23</v>
       </c>
       <c r="K5">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="L5">
-        <v>88.73</v>
+        <v>114.75</v>
       </c>
       <c r="M5">
-        <v>78.07</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>97.83</v>
+      </c>
+      <c r="N5">
+        <v>105.39</v>
       </c>
       <c r="O5" t="s">
-        <v>20</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>23</v>
+      </c>
+      <c r="P5">
+        <v>106.5</v>
       </c>
       <c r="Q5" t="s">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="R5">
-        <v>166.8</v>
+        <v>326.64</v>
       </c>
     </row>
     <row r="6" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A6">
+        <v>5</v>
+      </c>
+      <c r="B6" t="s">
+        <v>34</v>
+      </c>
+      <c r="C6" t="s">
+        <v>35</v>
+      </c>
+      <c r="E6" t="s">
+        <v>26</v>
+      </c>
+      <c r="F6" t="s">
+        <v>30</v>
+      </c>
+      <c r="G6" t="s">
         <v>33</v>
       </c>
-      <c r="B6" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="H6">
-        <v>7</v>
+        <v>1</v>
       </c>
       <c r="I6" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J6" t="s">
-        <v>28</v>
+        <v>23</v>
       </c>
       <c r="K6">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="L6">
-        <v>112.2</v>
-[...5 lines deleted...]
-        <v>20</v>
+        <v>108.38</v>
+      </c>
+      <c r="M6">
+        <v>110.92</v>
+      </c>
+      <c r="N6">
+        <v>106.1</v>
       </c>
       <c r="O6" t="s">
-        <v>20</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>23</v>
+      </c>
+      <c r="P6">
+        <v>100</v>
       </c>
       <c r="Q6" t="s">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="R6">
-        <v>112.2</v>
+        <v>325.4</v>
       </c>
     </row>
     <row r="7" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A7">
-        <v>34</v>
+        <v>6</v>
       </c>
       <c r="B7" t="s">
-        <v>39</v>
+        <v>36</v>
       </c>
       <c r="C7" t="s">
-        <v>40</v>
+        <v>35</v>
       </c>
       <c r="E7" t="s">
-        <v>34</v>
+        <v>26</v>
       </c>
       <c r="F7" t="s">
-        <v>26</v>
+        <v>21</v>
       </c>
       <c r="G7" t="s">
-        <v>27</v>
+        <v>22</v>
       </c>
       <c r="H7">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="I7" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J7" t="s">
-        <v>28</v>
+        <v>23</v>
       </c>
       <c r="K7">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="L7">
-        <v>110.34</v>
-[...5 lines deleted...]
-        <v>20</v>
+        <v>114.11</v>
+      </c>
+      <c r="M7">
+        <v>110.37</v>
+      </c>
+      <c r="N7">
+        <v>92.89</v>
       </c>
       <c r="O7" t="s">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="P7" t="s">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="Q7" t="s">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="R7">
-        <v>110.34</v>
+        <v>317.37</v>
       </c>
     </row>
     <row r="8" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A8">
-        <v>35</v>
+        <v>7</v>
       </c>
       <c r="B8" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="C8" t="s">
-        <v>42</v>
+        <v>38</v>
+      </c>
+      <c r="D8">
+        <v>1901</v>
       </c>
       <c r="E8" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="F8" t="s">
-        <v>35</v>
+        <v>32</v>
       </c>
       <c r="G8" t="s">
-        <v>22</v>
+        <v>33</v>
       </c>
       <c r="H8">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="I8" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J8" t="s">
-        <v>28</v>
+        <v>23</v>
       </c>
       <c r="K8">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="L8">
-        <v>109.26</v>
-[...5 lines deleted...]
-        <v>20</v>
+        <v>104.24</v>
+      </c>
+      <c r="M8">
+        <v>106.03</v>
+      </c>
+      <c r="N8">
+        <v>100.87</v>
       </c>
       <c r="O8" t="s">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="P8" t="s">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="Q8" t="s">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="R8">
-        <v>109.26</v>
+        <v>311.14</v>
       </c>
     </row>
     <row r="9" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A9">
-        <v>36</v>
+        <v>8</v>
       </c>
       <c r="B9" t="s">
-        <v>43</v>
+        <v>40</v>
       </c>
       <c r="C9" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="D9">
-        <v>2515</v>
+        <v>2325</v>
       </c>
       <c r="E9" t="s">
-        <v>45</v>
+        <v>23</v>
       </c>
       <c r="F9" t="s">
-        <v>26</v>
+        <v>42</v>
       </c>
       <c r="G9" t="s">
-        <v>27</v>
+        <v>33</v>
       </c>
       <c r="H9">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="I9" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J9" t="s">
-        <v>28</v>
+        <v>23</v>
       </c>
       <c r="K9">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="L9">
-        <v>108.47</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>100.84</v>
+      </c>
+      <c r="M9">
+        <v>103.14</v>
       </c>
       <c r="N9" t="s">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="O9" t="s">
-        <v>20</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>23</v>
+      </c>
+      <c r="P9">
+        <v>100.06</v>
       </c>
       <c r="Q9" t="s">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="R9">
-        <v>108.47</v>
+        <v>304.04</v>
       </c>
     </row>
     <row r="10" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A10">
-        <v>37</v>
+        <v>9</v>
       </c>
       <c r="B10" t="s">
-        <v>46</v>
+        <v>43</v>
       </c>
       <c r="C10" t="s">
-        <v>37</v>
+        <v>44</v>
+      </c>
+      <c r="D10">
+        <v>1938</v>
       </c>
       <c r="E10" t="s">
-        <v>38</v>
+        <v>45</v>
       </c>
       <c r="F10" t="s">
-        <v>21</v>
+        <v>32</v>
       </c>
       <c r="G10" t="s">
-        <v>22</v>
+        <v>33</v>
       </c>
       <c r="H10">
         <v>3</v>
       </c>
       <c r="I10" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J10" t="s">
-        <v>28</v>
+        <v>23</v>
       </c>
       <c r="K10">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="L10">
-        <v>107.26</v>
-[...5 lines deleted...]
-        <v>20</v>
+        <v>106.23</v>
+      </c>
+      <c r="M10">
+        <v>103.36</v>
+      </c>
+      <c r="N10">
+        <v>94.36</v>
       </c>
       <c r="O10" t="s">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="P10" t="s">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="Q10" t="s">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="R10">
-        <v>107.26</v>
+        <v>303.95</v>
       </c>
     </row>
     <row r="11" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A11">
-        <v>38</v>
+        <v>10</v>
       </c>
       <c r="B11" t="s">
+        <v>46</v>
+      </c>
+      <c r="C11" t="s">
+        <v>19</v>
+      </c>
+      <c r="D11">
+        <v>1934</v>
+      </c>
+      <c r="E11" t="s">
+        <v>20</v>
+      </c>
+      <c r="F11" t="s">
         <v>47</v>
       </c>
-      <c r="C11" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G11" t="s">
-        <v>22</v>
+        <v>33</v>
       </c>
       <c r="H11">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="I11" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J11" t="s">
-        <v>28</v>
+        <v>23</v>
       </c>
       <c r="K11">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="L11">
-        <v>103.34</v>
-[...5 lines deleted...]
-        <v>20</v>
+        <v>103.04</v>
+      </c>
+      <c r="M11">
+        <v>100</v>
+      </c>
+      <c r="N11">
+        <v>100</v>
       </c>
       <c r="O11" t="s">
-        <v>20</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>23</v>
+      </c>
+      <c r="P11">
+        <v>100</v>
       </c>
       <c r="Q11" t="s">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="R11">
-        <v>103.34</v>
+        <v>303.04</v>
       </c>
     </row>
     <row r="12" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A12">
-        <v>39</v>
+        <v>11</v>
       </c>
       <c r="B12" t="s">
-        <v>49</v>
+        <v>46</v>
       </c>
       <c r="C12" t="s">
-        <v>50</v>
+        <v>48</v>
+      </c>
+      <c r="D12">
+        <v>2253</v>
       </c>
       <c r="E12" t="s">
-        <v>38</v>
+        <v>26</v>
       </c>
       <c r="F12" t="s">
-        <v>26</v>
+        <v>42</v>
       </c>
       <c r="G12" t="s">
-        <v>27</v>
+        <v>33</v>
       </c>
       <c r="H12">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="I12" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J12" t="s">
-        <v>28</v>
+        <v>23</v>
       </c>
       <c r="K12">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="L12">
-        <v>103.05</v>
-[...5 lines deleted...]
-        <v>20</v>
+        <v>100.39</v>
+      </c>
+      <c r="M12">
+        <v>93.08</v>
+      </c>
+      <c r="N12">
+        <v>100</v>
       </c>
       <c r="O12" t="s">
-        <v>20</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>23</v>
+      </c>
+      <c r="P12">
+        <v>99.94</v>
       </c>
       <c r="Q12" t="s">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="R12">
-        <v>103.05</v>
+        <v>300.33</v>
       </c>
     </row>
     <row r="13" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A13">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="B13" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
       <c r="C13" t="s">
-        <v>52</v>
+        <v>50</v>
+      </c>
+      <c r="D13">
+        <v>2057</v>
       </c>
       <c r="E13" t="s">
-        <v>20</v>
+        <v>26</v>
       </c>
       <c r="F13" t="s">
-        <v>21</v>
+        <v>47</v>
       </c>
       <c r="G13" t="s">
-        <v>27</v>
+        <v>22</v>
       </c>
       <c r="H13">
+        <v>1</v>
+      </c>
+      <c r="I13" t="b">
+        <v>1</v>
+      </c>
+      <c r="J13" t="s">
+        <v>23</v>
+      </c>
+      <c r="K13">
         <v>3</v>
       </c>
-      <c r="I13" t="b">
-[...9 lines deleted...]
-        <v>20</v>
+      <c r="L13">
+        <v>97.08</v>
       </c>
       <c r="M13">
-        <v>102.92</v>
+        <v>85.6</v>
       </c>
       <c r="N13" t="s">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="O13" t="s">
-        <v>20</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>23</v>
+      </c>
+      <c r="P13">
+        <v>100</v>
       </c>
       <c r="Q13" t="s">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="R13">
-        <v>102.92</v>
+        <v>282.68</v>
       </c>
     </row>
     <row r="14" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A14">
-        <v>41</v>
+        <v>13</v>
       </c>
       <c r="B14" t="s">
+        <v>51</v>
+      </c>
+      <c r="C14" t="s">
+        <v>52</v>
+      </c>
+      <c r="D14">
+        <v>2505</v>
+      </c>
+      <c r="E14" t="s">
+        <v>23</v>
+      </c>
+      <c r="F14" t="s">
         <v>53</v>
       </c>
-      <c r="C14" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="G14" t="s">
-        <v>27</v>
+        <v>22</v>
       </c>
       <c r="H14">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="I14" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J14" t="s">
-        <v>28</v>
+        <v>23</v>
       </c>
       <c r="K14">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="L14">
-        <v>102.48</v>
-[...5 lines deleted...]
-        <v>20</v>
+        <v>93.66</v>
+      </c>
+      <c r="M14">
+        <v>78.32</v>
+      </c>
+      <c r="N14">
+        <v>106.65</v>
       </c>
       <c r="O14" t="s">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="P14" t="s">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="Q14" t="s">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="R14">
-        <v>102.48</v>
+        <v>278.63</v>
       </c>
     </row>
     <row r="15" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A15">
-        <v>42</v>
+        <v>14</v>
       </c>
       <c r="B15" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="C15" t="s">
-        <v>56</v>
+        <v>44</v>
       </c>
       <c r="D15">
-        <v>2025</v>
+        <v>1939</v>
       </c>
       <c r="E15" t="s">
-        <v>34</v>
+        <v>45</v>
       </c>
       <c r="F15" t="s">
-        <v>57</v>
+        <v>30</v>
       </c>
       <c r="G15" t="s">
-        <v>27</v>
+        <v>33</v>
       </c>
       <c r="H15">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="I15" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J15" t="s">
-        <v>28</v>
+        <v>23</v>
       </c>
       <c r="K15">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="L15">
-        <v>100</v>
-[...5 lines deleted...]
-        <v>20</v>
+        <v>92.82</v>
+      </c>
+      <c r="M15">
+        <v>88.81</v>
+      </c>
+      <c r="N15">
+        <v>94.57</v>
       </c>
       <c r="O15" t="s">
-        <v>20</v>
-[...2 lines deleted...]
-        <v>100</v>
+        <v>23</v>
+      </c>
+      <c r="P15" t="s">
+        <v>23</v>
       </c>
       <c r="Q15" t="s">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="R15">
-        <v>100</v>
+        <v>276.2</v>
       </c>
     </row>
     <row r="16" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A16">
-        <v>43</v>
+        <v>15</v>
       </c>
       <c r="B16" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="C16" t="s">
-        <v>40</v>
+        <v>56</v>
+      </c>
+      <c r="D16">
+        <v>1988</v>
       </c>
       <c r="E16" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="F16" t="s">
         <v>21</v>
       </c>
       <c r="G16" t="s">
-        <v>27</v>
+        <v>22</v>
       </c>
       <c r="H16">
         <v>4</v>
       </c>
       <c r="I16" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J16" t="s">
-        <v>28</v>
+        <v>23</v>
       </c>
       <c r="K16">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="L16">
-        <v>100</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>91.39</v>
+      </c>
+      <c r="M16">
+        <v>90.28</v>
       </c>
       <c r="N16" t="s">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="O16" t="s">
-        <v>20</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>23</v>
+      </c>
+      <c r="P16">
+        <v>81.97</v>
       </c>
       <c r="Q16" t="s">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="R16">
-        <v>100</v>
+        <v>263.64</v>
       </c>
     </row>
     <row r="17" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A17">
-        <v>44</v>
+        <v>16</v>
       </c>
       <c r="B17" t="s">
-        <v>59</v>
+        <v>57</v>
       </c>
       <c r="C17" t="s">
-        <v>60</v>
+        <v>58</v>
+      </c>
+      <c r="D17">
+        <v>1978</v>
       </c>
       <c r="E17" t="s">
-        <v>61</v>
+        <v>26</v>
       </c>
       <c r="F17" t="s">
-        <v>62</v>
+        <v>47</v>
       </c>
       <c r="G17" t="s">
         <v>22</v>
       </c>
       <c r="H17">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="I17" t="b">
         <v>0</v>
       </c>
       <c r="J17" t="s">
-        <v>28</v>
+        <v>59</v>
       </c>
       <c r="K17">
-        <v>1</v>
-[...8 lines deleted...]
-        <v>100</v>
+        <v>2</v>
+      </c>
+      <c r="L17">
+        <v>114.13</v>
+      </c>
+      <c r="M17">
+        <v>115.71</v>
+      </c>
+      <c r="N17" t="s">
+        <v>23</v>
       </c>
       <c r="O17" t="s">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="P17" t="s">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="Q17" t="s">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="R17">
-        <v>100</v>
+        <v>229.84</v>
       </c>
     </row>
     <row r="18" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A18">
-        <v>45</v>
+        <v>17</v>
       </c>
       <c r="B18" t="s">
-        <v>63</v>
+        <v>60</v>
       </c>
       <c r="C18" t="s">
-        <v>64</v>
+        <v>61</v>
       </c>
       <c r="D18">
-        <v>2069</v>
+        <v>1991</v>
       </c>
       <c r="E18" t="s">
-        <v>65</v>
+        <v>62</v>
       </c>
       <c r="F18" t="s">
-        <v>48</v>
+        <v>30</v>
       </c>
       <c r="G18" t="s">
         <v>22</v>
       </c>
       <c r="H18">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="I18" t="b">
         <v>0</v>
       </c>
       <c r="J18" t="s">
-        <v>28</v>
+        <v>59</v>
       </c>
       <c r="K18">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="L18">
-        <v>98.26</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>110.16</v>
+      </c>
+      <c r="M18">
+        <v>118.56</v>
       </c>
       <c r="N18" t="s">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="O18" t="s">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="P18" t="s">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="Q18" t="s">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="R18">
-        <v>98.26</v>
+        <v>228.72</v>
       </c>
     </row>
     <row r="19" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A19">
-        <v>46</v>
+        <v>18</v>
       </c>
       <c r="B19" t="s">
-        <v>66</v>
+        <v>63</v>
       </c>
       <c r="C19" t="s">
-        <v>67</v>
+        <v>64</v>
       </c>
       <c r="E19" t="s">
-        <v>68</v>
+        <v>65</v>
       </c>
       <c r="F19" t="s">
-        <v>69</v>
+        <v>21</v>
       </c>
       <c r="G19" t="s">
-        <v>27</v>
+        <v>22</v>
       </c>
       <c r="H19">
+        <v>5</v>
+      </c>
+      <c r="I19" t="b">
+        <v>0</v>
+      </c>
+      <c r="J19" t="s">
+        <v>59</v>
+      </c>
+      <c r="K19">
         <v>2</v>
       </c>
-      <c r="I19" t="b">
-[...7 lines deleted...]
-      </c>
       <c r="L19">
-        <v>97.13</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>108.45</v>
+      </c>
+      <c r="M19">
+        <v>118.19</v>
       </c>
       <c r="N19" t="s">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="O19" t="s">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="P19" t="s">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="Q19" t="s">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="R19">
-        <v>97.13</v>
+        <v>226.64</v>
       </c>
     </row>
     <row r="20" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A20">
-        <v>47</v>
+        <v>19</v>
       </c>
       <c r="B20" t="s">
-        <v>70</v>
+        <v>66</v>
       </c>
       <c r="C20" t="s">
-        <v>71</v>
-[...2 lines deleted...]
-        <v>2557</v>
+        <v>67</v>
       </c>
       <c r="E20" t="s">
-        <v>45</v>
+        <v>26</v>
       </c>
       <c r="F20" t="s">
-        <v>35</v>
+        <v>53</v>
       </c>
       <c r="G20" t="s">
-        <v>22</v>
+        <v>33</v>
       </c>
       <c r="H20">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="I20" t="b">
         <v>0</v>
       </c>
       <c r="J20" t="s">
-        <v>28</v>
+        <v>59</v>
       </c>
       <c r="K20">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="L20" t="s">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="M20">
-        <v>97.06</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>126.34</v>
+      </c>
+      <c r="N20">
+        <v>100</v>
       </c>
       <c r="O20" t="s">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="P20" t="s">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="Q20" t="s">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="R20">
-        <v>97.06</v>
+        <v>226.34</v>
       </c>
     </row>
     <row r="21" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A21">
-        <v>48</v>
+        <v>20</v>
       </c>
       <c r="B21" t="s">
-        <v>72</v>
+        <v>68</v>
       </c>
       <c r="C21" t="s">
-        <v>73</v>
+        <v>61</v>
+      </c>
+      <c r="D21">
+        <v>1990</v>
       </c>
       <c r="E21" t="s">
-        <v>20</v>
+        <v>62</v>
       </c>
       <c r="F21" t="s">
-        <v>26</v>
+        <v>47</v>
       </c>
       <c r="G21" t="s">
-        <v>27</v>
+        <v>22</v>
       </c>
       <c r="H21">
-        <v>7</v>
+        <v>3</v>
       </c>
       <c r="I21" t="b">
         <v>0</v>
       </c>
       <c r="J21" t="s">
-        <v>28</v>
+        <v>59</v>
       </c>
       <c r="K21">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="L21">
-        <v>96.5</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>114.43</v>
+      </c>
+      <c r="M21">
+        <v>110.23</v>
       </c>
       <c r="N21" t="s">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="O21" t="s">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="P21" t="s">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="Q21" t="s">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="R21">
-        <v>96.5</v>
+        <v>224.66</v>
       </c>
     </row>
     <row r="22" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A22">
-        <v>49</v>
+        <v>21</v>
       </c>
       <c r="B22" t="s">
-        <v>74</v>
+        <v>69</v>
       </c>
       <c r="C22" t="s">
-        <v>75</v>
+        <v>70</v>
       </c>
       <c r="E22" t="s">
-        <v>20</v>
+        <v>26</v>
       </c>
       <c r="F22" t="s">
         <v>21</v>
       </c>
       <c r="G22" t="s">
-        <v>27</v>
+        <v>33</v>
       </c>
       <c r="H22">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="I22" t="b">
         <v>0</v>
       </c>
       <c r="J22" t="s">
-        <v>28</v>
+        <v>59</v>
       </c>
       <c r="K22">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>2</v>
+      </c>
+      <c r="L22">
+        <v>118.25</v>
       </c>
       <c r="M22">
-        <v>94.92</v>
+        <v>102.83</v>
       </c>
       <c r="N22" t="s">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="O22" t="s">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="P22" t="s">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="Q22" t="s">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="R22">
-        <v>94.92</v>
+        <v>221.08</v>
       </c>
     </row>
     <row r="23" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A23">
-        <v>50</v>
+        <v>22</v>
       </c>
       <c r="B23" t="s">
-        <v>76</v>
+        <v>71</v>
       </c>
       <c r="C23" t="s">
-        <v>52</v>
+        <v>72</v>
       </c>
       <c r="E23" t="s">
-        <v>20</v>
+        <v>26</v>
       </c>
       <c r="F23" t="s">
-        <v>35</v>
+        <v>42</v>
       </c>
       <c r="G23" t="s">
-        <v>22</v>
+        <v>33</v>
       </c>
       <c r="H23">
-        <v>7</v>
+        <v>3</v>
       </c>
       <c r="I23" t="b">
         <v>0</v>
       </c>
       <c r="J23" t="s">
-        <v>28</v>
+        <v>59</v>
       </c>
       <c r="K23">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>2</v>
+      </c>
+      <c r="L23">
+        <v>109.08</v>
       </c>
       <c r="M23">
-        <v>94.7</v>
+        <v>104.58</v>
       </c>
       <c r="N23" t="s">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="O23" t="s">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="P23" t="s">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="Q23" t="s">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="R23">
-        <v>94.7</v>
+        <v>213.66</v>
       </c>
     </row>
     <row r="24" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A24">
-        <v>51</v>
+        <v>23</v>
       </c>
       <c r="B24" t="s">
-        <v>50</v>
+        <v>73</v>
       </c>
       <c r="C24" t="s">
-        <v>77</v>
+        <v>74</v>
       </c>
       <c r="D24">
-        <v>2434</v>
+        <v>2235</v>
       </c>
       <c r="E24" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="F24" t="s">
-        <v>26</v>
+        <v>21</v>
       </c>
       <c r="G24" t="s">
-        <v>22</v>
+        <v>33</v>
       </c>
       <c r="H24">
-        <v>8</v>
+        <v>2</v>
       </c>
       <c r="I24" t="b">
         <v>0</v>
       </c>
       <c r="J24" t="s">
-        <v>28</v>
+        <v>59</v>
       </c>
       <c r="K24">
-        <v>1</v>
-[...8 lines deleted...]
-        <v>20</v>
+        <v>2</v>
+      </c>
+      <c r="L24" t="s">
+        <v>23</v>
+      </c>
+      <c r="M24">
+        <v>102.35</v>
+      </c>
+      <c r="N24">
+        <v>100</v>
       </c>
       <c r="O24" t="s">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="P24" t="s">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="Q24" t="s">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="R24">
-        <v>94.4</v>
+        <v>202.35</v>
       </c>
     </row>
     <row r="25" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A25">
-        <v>52</v>
+        <v>24</v>
       </c>
       <c r="B25" t="s">
-        <v>79</v>
+        <v>76</v>
       </c>
       <c r="C25" t="s">
-        <v>80</v>
+        <v>77</v>
+      </c>
+      <c r="D25">
+        <v>2423</v>
       </c>
       <c r="E25" t="s">
-        <v>20</v>
+        <v>75</v>
       </c>
       <c r="F25" t="s">
         <v>21</v>
       </c>
       <c r="G25" t="s">
-        <v>22</v>
+        <v>33</v>
       </c>
       <c r="H25">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="I25" t="b">
         <v>0</v>
       </c>
       <c r="J25" t="s">
-        <v>28</v>
+        <v>59</v>
       </c>
       <c r="K25">
-        <v>1</v>
-[...8 lines deleted...]
-        <v>94.13</v>
+        <v>2</v>
+      </c>
+      <c r="L25">
+        <v>103.98</v>
+      </c>
+      <c r="M25">
+        <v>97.76</v>
+      </c>
+      <c r="N25" t="s">
+        <v>23</v>
       </c>
       <c r="O25" t="s">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="P25" t="s">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="Q25" t="s">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="R25">
-        <v>94.13</v>
+        <v>201.74</v>
       </c>
     </row>
     <row r="26" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A26">
-        <v>53</v>
+        <v>25</v>
       </c>
       <c r="B26" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="C26" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
       <c r="D26">
-        <v>2511</v>
+        <v>2559</v>
       </c>
       <c r="E26" t="s">
-        <v>45</v>
+        <v>23</v>
       </c>
       <c r="F26" t="s">
-        <v>62</v>
+        <v>47</v>
       </c>
       <c r="G26" t="s">
-        <v>27</v>
+        <v>22</v>
       </c>
       <c r="H26">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="I26" t="b">
         <v>0</v>
       </c>
       <c r="J26" t="s">
-        <v>28</v>
+        <v>59</v>
       </c>
       <c r="K26">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="L26">
-        <v>94.07</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>105.76</v>
+      </c>
+      <c r="M26">
+        <v>94.31</v>
       </c>
       <c r="N26" t="s">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="O26" t="s">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="P26" t="s">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="Q26" t="s">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="R26">
-        <v>94.07</v>
+        <v>200.07</v>
       </c>
     </row>
     <row r="27" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A27">
-        <v>54</v>
+        <v>26</v>
       </c>
       <c r="B27" t="s">
-        <v>83</v>
+        <v>80</v>
       </c>
       <c r="C27" t="s">
-        <v>67</v>
+        <v>50</v>
+      </c>
+      <c r="D27">
+        <v>2025</v>
       </c>
       <c r="E27" t="s">
-        <v>45</v>
+        <v>26</v>
       </c>
       <c r="F27" t="s">
-        <v>62</v>
+        <v>81</v>
       </c>
       <c r="G27" t="s">
-        <v>27</v>
+        <v>33</v>
       </c>
       <c r="H27">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="I27" t="b">
         <v>0</v>
       </c>
       <c r="J27" t="s">
-        <v>28</v>
+        <v>59</v>
       </c>
       <c r="K27">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="L27">
-        <v>90.7</v>
+        <v>100</v>
       </c>
       <c r="M27" t="s">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="N27" t="s">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="O27" t="s">
-        <v>20</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>23</v>
+      </c>
+      <c r="P27">
+        <v>100</v>
       </c>
       <c r="Q27" t="s">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="R27">
-        <v>90.7</v>
+        <v>200</v>
       </c>
     </row>
     <row r="28" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A28">
-        <v>59</v>
+        <v>27</v>
       </c>
       <c r="B28" t="s">
-        <v>84</v>
+        <v>82</v>
       </c>
       <c r="C28" t="s">
-        <v>85</v>
+        <v>77</v>
+      </c>
+      <c r="D28">
+        <v>2424</v>
       </c>
       <c r="E28" t="s">
-        <v>61</v>
+        <v>75</v>
       </c>
       <c r="F28" t="s">
-        <v>35</v>
+        <v>42</v>
       </c>
       <c r="G28" t="s">
         <v>22</v>
       </c>
       <c r="H28">
-        <v>8</v>
+        <v>1</v>
       </c>
       <c r="I28" t="b">
         <v>0</v>
       </c>
       <c r="J28" t="s">
-        <v>28</v>
+        <v>59</v>
       </c>
       <c r="K28">
-        <v>1</v>
-[...8 lines deleted...]
-        <v>84.99</v>
+        <v>2</v>
+      </c>
+      <c r="L28">
+        <v>98.55</v>
+      </c>
+      <c r="M28">
+        <v>100</v>
+      </c>
+      <c r="N28" t="s">
+        <v>23</v>
       </c>
       <c r="O28" t="s">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="P28" t="s">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="Q28" t="s">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="R28">
-        <v>84.99</v>
+        <v>198.55</v>
       </c>
     </row>
     <row r="29" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A29">
-        <v>60</v>
+        <v>28</v>
       </c>
       <c r="B29" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
       <c r="C29" t="s">
-        <v>37</v>
+        <v>58</v>
+      </c>
+      <c r="D29">
+        <v>1979</v>
       </c>
       <c r="E29" t="s">
-        <v>38</v>
+        <v>26</v>
       </c>
       <c r="F29" t="s">
-        <v>26</v>
+        <v>32</v>
       </c>
       <c r="G29" t="s">
-        <v>27</v>
+        <v>33</v>
       </c>
       <c r="H29">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="I29" t="b">
         <v>0</v>
       </c>
       <c r="J29" t="s">
-        <v>28</v>
+        <v>59</v>
       </c>
       <c r="K29">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="L29">
-        <v>84.86</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>94.13</v>
+      </c>
+      <c r="M29">
+        <v>93.7</v>
       </c>
       <c r="N29" t="s">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="O29" t="s">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="P29" t="s">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="Q29" t="s">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="R29">
-        <v>84.86</v>
+        <v>187.83</v>
       </c>
     </row>
     <row r="30" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A30">
-        <v>61</v>
+        <v>29</v>
       </c>
       <c r="B30" t="s">
-        <v>87</v>
+        <v>84</v>
       </c>
       <c r="C30" t="s">
-        <v>88</v>
+        <v>85</v>
       </c>
       <c r="E30" t="s">
-        <v>38</v>
+        <v>29</v>
       </c>
       <c r="F30" t="s">
-        <v>26</v>
+        <v>21</v>
       </c>
       <c r="G30" t="s">
-        <v>27</v>
+        <v>22</v>
       </c>
       <c r="H30">
-        <v>9</v>
+        <v>6</v>
       </c>
       <c r="I30" t="b">
         <v>0</v>
       </c>
       <c r="J30" t="s">
-        <v>28</v>
+        <v>59</v>
       </c>
       <c r="K30">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="L30">
-        <v>84.8</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>85.41</v>
+      </c>
+      <c r="M30">
+        <v>90.07</v>
       </c>
       <c r="N30" t="s">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="O30" t="s">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="P30" t="s">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="Q30" t="s">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="R30">
-        <v>84.8</v>
+        <v>175.48</v>
       </c>
     </row>
     <row r="31" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A31">
-        <v>63</v>
+        <v>30</v>
       </c>
       <c r="B31" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="C31" t="s">
-        <v>77</v>
-[...2 lines deleted...]
-        <v>2435</v>
+        <v>87</v>
       </c>
       <c r="E31" t="s">
-        <v>78</v>
+        <v>26</v>
       </c>
       <c r="F31" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="G31" t="s">
         <v>22</v>
       </c>
       <c r="H31">
+        <v>3</v>
+      </c>
+      <c r="I31" t="b">
+        <v>0</v>
+      </c>
+      <c r="J31" t="s">
+        <v>59</v>
+      </c>
+      <c r="K31">
+        <v>2</v>
+      </c>
+      <c r="L31">
+        <v>88.73</v>
+      </c>
+      <c r="M31">
+        <v>78.07</v>
+      </c>
+      <c r="N31" t="s">
+        <v>23</v>
+      </c>
+      <c r="O31" t="s">
+        <v>23</v>
+      </c>
+      <c r="P31" t="s">
+        <v>23</v>
+      </c>
+      <c r="Q31" t="s">
+        <v>23</v>
+      </c>
+      <c r="R31">
+        <v>166.8</v>
+      </c>
+    </row>
+    <row r="32" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A32">
+        <v>31</v>
+      </c>
+      <c r="B32" t="s">
+        <v>88</v>
+      </c>
+      <c r="C32" t="s">
+        <v>41</v>
+      </c>
+      <c r="E32" t="s">
+        <v>23</v>
+      </c>
+      <c r="F32" t="s">
+        <v>53</v>
+      </c>
+      <c r="G32" t="s">
+        <v>22</v>
+      </c>
+      <c r="H32">
+        <v>2</v>
+      </c>
+      <c r="I32" t="b">
+        <v>0</v>
+      </c>
+      <c r="J32" t="s">
+        <v>59</v>
+      </c>
+      <c r="K32">
+        <v>1</v>
+      </c>
+      <c r="L32" t="s">
+        <v>23</v>
+      </c>
+      <c r="M32">
+        <v>138.27</v>
+      </c>
+      <c r="N32" t="s">
+        <v>23</v>
+      </c>
+      <c r="O32" t="s">
+        <v>23</v>
+      </c>
+      <c r="P32" t="s">
+        <v>23</v>
+      </c>
+      <c r="Q32" t="s">
+        <v>23</v>
+      </c>
+      <c r="R32">
+        <v>138.27</v>
+      </c>
+    </row>
+    <row r="33" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A33">
+        <v>32</v>
+      </c>
+      <c r="B33" t="s">
+        <v>46</v>
+      </c>
+      <c r="C33" t="s">
+        <v>89</v>
+      </c>
+      <c r="E33" t="s">
+        <v>90</v>
+      </c>
+      <c r="F33" t="s">
+        <v>21</v>
+      </c>
+      <c r="G33" t="s">
+        <v>33</v>
+      </c>
+      <c r="H33">
+        <v>4</v>
+      </c>
+      <c r="I33" t="b">
+        <v>0</v>
+      </c>
+      <c r="J33" t="s">
+        <v>59</v>
+      </c>
+      <c r="K33">
+        <v>1</v>
+      </c>
+      <c r="L33" t="s">
+        <v>23</v>
+      </c>
+      <c r="M33" t="s">
+        <v>23</v>
+      </c>
+      <c r="N33" t="s">
+        <v>23</v>
+      </c>
+      <c r="O33" t="s">
+        <v>23</v>
+      </c>
+      <c r="P33">
+        <v>133.18</v>
+      </c>
+      <c r="Q33" t="s">
+        <v>23</v>
+      </c>
+      <c r="R33">
+        <v>133.18</v>
+      </c>
+    </row>
+    <row r="34" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A34">
+        <v>33</v>
+      </c>
+      <c r="B34" t="s">
+        <v>91</v>
+      </c>
+      <c r="C34" t="s">
+        <v>92</v>
+      </c>
+      <c r="E34" t="s">
+        <v>23</v>
+      </c>
+      <c r="F34" t="s">
+        <v>53</v>
+      </c>
+      <c r="G34" t="s">
+        <v>33</v>
+      </c>
+      <c r="H34">
+        <v>2</v>
+      </c>
+      <c r="I34" t="b">
+        <v>0</v>
+      </c>
+      <c r="J34" t="s">
+        <v>59</v>
+      </c>
+      <c r="K34">
+        <v>1</v>
+      </c>
+      <c r="L34" t="s">
+        <v>23</v>
+      </c>
+      <c r="M34">
+        <v>125.05</v>
+      </c>
+      <c r="N34" t="s">
+        <v>23</v>
+      </c>
+      <c r="O34" t="s">
+        <v>23</v>
+      </c>
+      <c r="P34" t="s">
+        <v>23</v>
+      </c>
+      <c r="Q34" t="s">
+        <v>23</v>
+      </c>
+      <c r="R34">
+        <v>125.05</v>
+      </c>
+    </row>
+    <row r="35" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A35">
+        <v>34</v>
+      </c>
+      <c r="B35" t="s">
+        <v>93</v>
+      </c>
+      <c r="C35" t="s">
+        <v>94</v>
+      </c>
+      <c r="D35">
+        <v>2450</v>
+      </c>
+      <c r="E35" t="s">
+        <v>90</v>
+      </c>
+      <c r="F35" t="s">
+        <v>21</v>
+      </c>
+      <c r="G35" t="s">
+        <v>33</v>
+      </c>
+      <c r="H35">
+        <v>5</v>
+      </c>
+      <c r="I35" t="b">
+        <v>0</v>
+      </c>
+      <c r="J35" t="s">
+        <v>59</v>
+      </c>
+      <c r="K35">
+        <v>1</v>
+      </c>
+      <c r="L35" t="s">
+        <v>23</v>
+      </c>
+      <c r="M35" t="s">
+        <v>23</v>
+      </c>
+      <c r="N35" t="s">
+        <v>23</v>
+      </c>
+      <c r="O35" t="s">
+        <v>23</v>
+      </c>
+      <c r="P35">
+        <v>118.94</v>
+      </c>
+      <c r="Q35" t="s">
+        <v>23</v>
+      </c>
+      <c r="R35">
+        <v>118.94</v>
+      </c>
+    </row>
+    <row r="36" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A36">
+        <v>35</v>
+      </c>
+      <c r="B36" t="s">
+        <v>95</v>
+      </c>
+      <c r="C36" t="s">
+        <v>56</v>
+      </c>
+      <c r="E36" t="s">
+        <v>96</v>
+      </c>
+      <c r="F36" t="s">
+        <v>30</v>
+      </c>
+      <c r="G36" t="s">
+        <v>22</v>
+      </c>
+      <c r="H36">
+        <v>4</v>
+      </c>
+      <c r="I36" t="b">
+        <v>0</v>
+      </c>
+      <c r="J36" t="s">
+        <v>59</v>
+      </c>
+      <c r="K36">
+        <v>1</v>
+      </c>
+      <c r="L36" t="s">
+        <v>23</v>
+      </c>
+      <c r="M36">
+        <v>114.74</v>
+      </c>
+      <c r="N36" t="s">
+        <v>23</v>
+      </c>
+      <c r="O36" t="s">
+        <v>23</v>
+      </c>
+      <c r="P36" t="s">
+        <v>23</v>
+      </c>
+      <c r="Q36" t="s">
+        <v>23</v>
+      </c>
+      <c r="R36">
+        <v>114.74</v>
+      </c>
+    </row>
+    <row r="37" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A37">
+        <v>36</v>
+      </c>
+      <c r="B37" t="s">
+        <v>97</v>
+      </c>
+      <c r="C37" t="s">
+        <v>98</v>
+      </c>
+      <c r="E37" t="s">
+        <v>45</v>
+      </c>
+      <c r="F37" t="s">
+        <v>21</v>
+      </c>
+      <c r="G37" t="s">
+        <v>22</v>
+      </c>
+      <c r="H37">
+        <v>7</v>
+      </c>
+      <c r="I37" t="b">
+        <v>0</v>
+      </c>
+      <c r="J37" t="s">
+        <v>59</v>
+      </c>
+      <c r="K37">
+        <v>1</v>
+      </c>
+      <c r="L37">
+        <v>112.2</v>
+      </c>
+      <c r="M37" t="s">
+        <v>23</v>
+      </c>
+      <c r="N37" t="s">
+        <v>23</v>
+      </c>
+      <c r="O37" t="s">
+        <v>23</v>
+      </c>
+      <c r="P37" t="s">
+        <v>23</v>
+      </c>
+      <c r="Q37" t="s">
+        <v>23</v>
+      </c>
+      <c r="R37">
+        <v>112.2</v>
+      </c>
+    </row>
+    <row r="38" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A38">
+        <v>37</v>
+      </c>
+      <c r="B38" t="s">
+        <v>54</v>
+      </c>
+      <c r="C38" t="s">
+        <v>99</v>
+      </c>
+      <c r="E38" t="s">
+        <v>26</v>
+      </c>
+      <c r="F38" t="s">
+        <v>21</v>
+      </c>
+      <c r="G38" t="s">
+        <v>33</v>
+      </c>
+      <c r="H38">
+        <v>6</v>
+      </c>
+      <c r="I38" t="b">
+        <v>0</v>
+      </c>
+      <c r="J38" t="s">
+        <v>59</v>
+      </c>
+      <c r="K38">
+        <v>1</v>
+      </c>
+      <c r="L38">
+        <v>110.34</v>
+      </c>
+      <c r="M38" t="s">
+        <v>23</v>
+      </c>
+      <c r="N38" t="s">
+        <v>23</v>
+      </c>
+      <c r="O38" t="s">
+        <v>23</v>
+      </c>
+      <c r="P38" t="s">
+        <v>23</v>
+      </c>
+      <c r="Q38" t="s">
+        <v>23</v>
+      </c>
+      <c r="R38">
+        <v>110.34</v>
+      </c>
+    </row>
+    <row r="39" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A39">
+        <v>38</v>
+      </c>
+      <c r="B39" t="s">
+        <v>100</v>
+      </c>
+      <c r="C39" t="s">
+        <v>72</v>
+      </c>
+      <c r="E39" t="s">
+        <v>26</v>
+      </c>
+      <c r="F39" t="s">
+        <v>30</v>
+      </c>
+      <c r="G39" t="s">
+        <v>22</v>
+      </c>
+      <c r="H39">
+        <v>5</v>
+      </c>
+      <c r="I39" t="b">
+        <v>0</v>
+      </c>
+      <c r="J39" t="s">
+        <v>59</v>
+      </c>
+      <c r="K39">
+        <v>1</v>
+      </c>
+      <c r="L39">
+        <v>109.26</v>
+      </c>
+      <c r="M39" t="s">
+        <v>23</v>
+      </c>
+      <c r="N39" t="s">
+        <v>23</v>
+      </c>
+      <c r="O39" t="s">
+        <v>23</v>
+      </c>
+      <c r="P39" t="s">
+        <v>23</v>
+      </c>
+      <c r="Q39" t="s">
+        <v>23</v>
+      </c>
+      <c r="R39">
+        <v>109.26</v>
+      </c>
+    </row>
+    <row r="40" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A40">
+        <v>39</v>
+      </c>
+      <c r="B40" t="s">
+        <v>101</v>
+      </c>
+      <c r="C40" t="s">
+        <v>102</v>
+      </c>
+      <c r="D40">
+        <v>1764</v>
+      </c>
+      <c r="E40" t="s">
+        <v>26</v>
+      </c>
+      <c r="F40" t="s">
+        <v>81</v>
+      </c>
+      <c r="G40" t="s">
+        <v>22</v>
+      </c>
+      <c r="H40">
+        <v>1</v>
+      </c>
+      <c r="I40" t="b">
+        <v>0</v>
+      </c>
+      <c r="J40" t="s">
+        <v>59</v>
+      </c>
+      <c r="K40">
+        <v>1</v>
+      </c>
+      <c r="L40" t="s">
+        <v>23</v>
+      </c>
+      <c r="M40" t="s">
+        <v>23</v>
+      </c>
+      <c r="N40" t="s">
+        <v>23</v>
+      </c>
+      <c r="O40" t="s">
+        <v>23</v>
+      </c>
+      <c r="P40">
+        <v>109.11</v>
+      </c>
+      <c r="Q40" t="s">
+        <v>23</v>
+      </c>
+      <c r="R40">
+        <v>109.11</v>
+      </c>
+    </row>
+    <row r="41" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A41">
+        <v>40</v>
+      </c>
+      <c r="B41" t="s">
+        <v>103</v>
+      </c>
+      <c r="C41" t="s">
+        <v>104</v>
+      </c>
+      <c r="D41">
+        <v>2515</v>
+      </c>
+      <c r="E41" t="s">
+        <v>105</v>
+      </c>
+      <c r="F41" t="s">
+        <v>21</v>
+      </c>
+      <c r="G41" t="s">
+        <v>33</v>
+      </c>
+      <c r="H41">
+        <v>7</v>
+      </c>
+      <c r="I41" t="b">
+        <v>0</v>
+      </c>
+      <c r="J41" t="s">
+        <v>59</v>
+      </c>
+      <c r="K41">
+        <v>1</v>
+      </c>
+      <c r="L41">
+        <v>108.47</v>
+      </c>
+      <c r="M41" t="s">
+        <v>23</v>
+      </c>
+      <c r="N41" t="s">
+        <v>23</v>
+      </c>
+      <c r="O41" t="s">
+        <v>23</v>
+      </c>
+      <c r="P41" t="s">
+        <v>23</v>
+      </c>
+      <c r="Q41" t="s">
+        <v>23</v>
+      </c>
+      <c r="R41">
+        <v>108.47</v>
+      </c>
+    </row>
+    <row r="42" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A42">
+        <v>41</v>
+      </c>
+      <c r="B42" t="s">
+        <v>106</v>
+      </c>
+      <c r="C42" t="s">
+        <v>56</v>
+      </c>
+      <c r="D42">
+        <v>1987</v>
+      </c>
+      <c r="E42" t="s">
+        <v>39</v>
+      </c>
+      <c r="F42" t="s">
+        <v>30</v>
+      </c>
+      <c r="G42" t="s">
+        <v>22</v>
+      </c>
+      <c r="H42">
+        <v>6</v>
+      </c>
+      <c r="I42" t="b">
+        <v>0</v>
+      </c>
+      <c r="J42" t="s">
+        <v>59</v>
+      </c>
+      <c r="K42">
+        <v>1</v>
+      </c>
+      <c r="L42" t="s">
+        <v>23</v>
+      </c>
+      <c r="M42" t="s">
+        <v>23</v>
+      </c>
+      <c r="N42" t="s">
+        <v>23</v>
+      </c>
+      <c r="O42" t="s">
+        <v>23</v>
+      </c>
+      <c r="P42">
+        <v>108.4</v>
+      </c>
+      <c r="Q42" t="s">
+        <v>23</v>
+      </c>
+      <c r="R42">
+        <v>108.4</v>
+      </c>
+    </row>
+    <row r="43" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A43">
+        <v>42</v>
+      </c>
+      <c r="B43" t="s">
+        <v>107</v>
+      </c>
+      <c r="C43" t="s">
+        <v>98</v>
+      </c>
+      <c r="E43" t="s">
+        <v>45</v>
+      </c>
+      <c r="F43" t="s">
+        <v>53</v>
+      </c>
+      <c r="G43" t="s">
+        <v>22</v>
+      </c>
+      <c r="H43">
+        <v>3</v>
+      </c>
+      <c r="I43" t="b">
+        <v>0</v>
+      </c>
+      <c r="J43" t="s">
+        <v>59</v>
+      </c>
+      <c r="K43">
+        <v>1</v>
+      </c>
+      <c r="L43">
+        <v>107.26</v>
+      </c>
+      <c r="M43" t="s">
+        <v>23</v>
+      </c>
+      <c r="N43" t="s">
+        <v>23</v>
+      </c>
+      <c r="O43" t="s">
+        <v>23</v>
+      </c>
+      <c r="P43" t="s">
+        <v>23</v>
+      </c>
+      <c r="Q43" t="s">
+        <v>23</v>
+      </c>
+      <c r="R43">
+        <v>107.26</v>
+      </c>
+    </row>
+    <row r="44" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A44">
+        <v>43</v>
+      </c>
+      <c r="B44" t="s">
+        <v>108</v>
+      </c>
+      <c r="C44" t="s">
+        <v>109</v>
+      </c>
+      <c r="E44" t="s">
+        <v>110</v>
+      </c>
+      <c r="F44" t="s">
+        <v>21</v>
+      </c>
+      <c r="G44" t="s">
+        <v>33</v>
+      </c>
+      <c r="H44">
+        <v>8</v>
+      </c>
+      <c r="I44" t="b">
+        <v>0</v>
+      </c>
+      <c r="J44" t="s">
+        <v>59</v>
+      </c>
+      <c r="K44">
+        <v>1</v>
+      </c>
+      <c r="L44" t="s">
+        <v>23</v>
+      </c>
+      <c r="M44" t="s">
+        <v>23</v>
+      </c>
+      <c r="N44" t="s">
+        <v>23</v>
+      </c>
+      <c r="O44" t="s">
+        <v>23</v>
+      </c>
+      <c r="P44">
+        <v>107.01</v>
+      </c>
+      <c r="Q44" t="s">
+        <v>23</v>
+      </c>
+      <c r="R44">
+        <v>107.01</v>
+      </c>
+    </row>
+    <row r="45" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A45">
+        <v>44</v>
+      </c>
+      <c r="B45" t="s">
+        <v>111</v>
+      </c>
+      <c r="C45" t="s">
+        <v>112</v>
+      </c>
+      <c r="E45" t="s">
+        <v>113</v>
+      </c>
+      <c r="F45" t="s">
+        <v>21</v>
+      </c>
+      <c r="G45" t="s">
+        <v>22</v>
+      </c>
+      <c r="H45">
+        <v>8</v>
+      </c>
+      <c r="I45" t="b">
+        <v>0</v>
+      </c>
+      <c r="J45" t="s">
+        <v>59</v>
+      </c>
+      <c r="K45">
+        <v>1</v>
+      </c>
+      <c r="L45" t="s">
+        <v>23</v>
+      </c>
+      <c r="M45" t="s">
+        <v>23</v>
+      </c>
+      <c r="N45" t="s">
+        <v>23</v>
+      </c>
+      <c r="O45" t="s">
+        <v>23</v>
+      </c>
+      <c r="P45">
+        <v>106.3</v>
+      </c>
+      <c r="Q45" t="s">
+        <v>23</v>
+      </c>
+      <c r="R45">
+        <v>106.3</v>
+      </c>
+    </row>
+    <row r="46" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A46">
+        <v>45</v>
+      </c>
+      <c r="B46" t="s">
+        <v>114</v>
+      </c>
+      <c r="C46" t="s">
+        <v>99</v>
+      </c>
+      <c r="E46" t="s">
+        <v>26</v>
+      </c>
+      <c r="F46" t="s">
+        <v>42</v>
+      </c>
+      <c r="G46" t="s">
+        <v>22</v>
+      </c>
+      <c r="H46">
+        <v>2</v>
+      </c>
+      <c r="I46" t="b">
+        <v>0</v>
+      </c>
+      <c r="J46" t="s">
+        <v>59</v>
+      </c>
+      <c r="K46">
+        <v>1</v>
+      </c>
+      <c r="L46">
+        <v>103.34</v>
+      </c>
+      <c r="M46" t="s">
+        <v>23</v>
+      </c>
+      <c r="N46" t="s">
+        <v>23</v>
+      </c>
+      <c r="O46" t="s">
+        <v>23</v>
+      </c>
+      <c r="P46" t="s">
+        <v>23</v>
+      </c>
+      <c r="Q46" t="s">
+        <v>23</v>
+      </c>
+      <c r="R46">
+        <v>103.34</v>
+      </c>
+    </row>
+    <row r="47" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A47">
+        <v>46</v>
+      </c>
+      <c r="B47" t="s">
+        <v>115</v>
+      </c>
+      <c r="C47" t="s">
+        <v>116</v>
+      </c>
+      <c r="E47" t="s">
+        <v>45</v>
+      </c>
+      <c r="F47" t="s">
+        <v>21</v>
+      </c>
+      <c r="G47" t="s">
+        <v>33</v>
+      </c>
+      <c r="H47">
+        <v>9</v>
+      </c>
+      <c r="I47" t="b">
+        <v>0</v>
+      </c>
+      <c r="J47" t="s">
+        <v>59</v>
+      </c>
+      <c r="K47">
+        <v>1</v>
+      </c>
+      <c r="L47">
+        <v>103.05</v>
+      </c>
+      <c r="M47" t="s">
+        <v>23</v>
+      </c>
+      <c r="N47" t="s">
+        <v>23</v>
+      </c>
+      <c r="O47" t="s">
+        <v>23</v>
+      </c>
+      <c r="P47" t="s">
+        <v>23</v>
+      </c>
+      <c r="Q47" t="s">
+        <v>23</v>
+      </c>
+      <c r="R47">
+        <v>103.05</v>
+      </c>
+    </row>
+    <row r="48" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A48">
+        <v>47</v>
+      </c>
+      <c r="B48" t="s">
+        <v>117</v>
+      </c>
+      <c r="C48" t="s">
+        <v>118</v>
+      </c>
+      <c r="E48" t="s">
+        <v>23</v>
+      </c>
+      <c r="F48" t="s">
+        <v>53</v>
+      </c>
+      <c r="G48" t="s">
+        <v>33</v>
+      </c>
+      <c r="H48">
+        <v>3</v>
+      </c>
+      <c r="I48" t="b">
+        <v>0</v>
+      </c>
+      <c r="J48" t="s">
+        <v>59</v>
+      </c>
+      <c r="K48">
+        <v>1</v>
+      </c>
+      <c r="L48" t="s">
+        <v>23</v>
+      </c>
+      <c r="M48">
+        <v>102.92</v>
+      </c>
+      <c r="N48" t="s">
+        <v>23</v>
+      </c>
+      <c r="O48" t="s">
+        <v>23</v>
+      </c>
+      <c r="P48" t="s">
+        <v>23</v>
+      </c>
+      <c r="Q48" t="s">
+        <v>23</v>
+      </c>
+      <c r="R48">
+        <v>102.92</v>
+      </c>
+    </row>
+    <row r="49" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A49">
+        <v>48</v>
+      </c>
+      <c r="B49" t="s">
+        <v>119</v>
+      </c>
+      <c r="C49" t="s">
+        <v>28</v>
+      </c>
+      <c r="D49">
+        <v>2422</v>
+      </c>
+      <c r="E49" t="s">
+        <v>29</v>
+      </c>
+      <c r="F49" t="s">
+        <v>42</v>
+      </c>
+      <c r="G49" t="s">
+        <v>33</v>
+      </c>
+      <c r="H49">
+        <v>4</v>
+      </c>
+      <c r="I49" t="b">
+        <v>0</v>
+      </c>
+      <c r="J49" t="s">
+        <v>59</v>
+      </c>
+      <c r="K49">
+        <v>1</v>
+      </c>
+      <c r="L49">
+        <v>102.48</v>
+      </c>
+      <c r="M49" t="s">
+        <v>23</v>
+      </c>
+      <c r="N49" t="s">
+        <v>23</v>
+      </c>
+      <c r="O49" t="s">
+        <v>23</v>
+      </c>
+      <c r="P49" t="s">
+        <v>23</v>
+      </c>
+      <c r="Q49" t="s">
+        <v>23</v>
+      </c>
+      <c r="R49">
+        <v>102.48</v>
+      </c>
+    </row>
+    <row r="50" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A50">
+        <v>49</v>
+      </c>
+      <c r="B50" t="s">
+        <v>120</v>
+      </c>
+      <c r="C50" t="s">
+        <v>121</v>
+      </c>
+      <c r="E50" t="s">
+        <v>122</v>
+      </c>
+      <c r="F50" t="s">
+        <v>53</v>
+      </c>
+      <c r="G50" t="s">
+        <v>22</v>
+      </c>
+      <c r="H50">
+        <v>4</v>
+      </c>
+      <c r="I50" t="b">
+        <v>0</v>
+      </c>
+      <c r="J50" t="s">
+        <v>59</v>
+      </c>
+      <c r="K50">
+        <v>1</v>
+      </c>
+      <c r="L50" t="s">
+        <v>23</v>
+      </c>
+      <c r="M50" t="s">
+        <v>23</v>
+      </c>
+      <c r="N50" t="s">
+        <v>23</v>
+      </c>
+      <c r="O50" t="s">
+        <v>23</v>
+      </c>
+      <c r="P50">
+        <v>102.14</v>
+      </c>
+      <c r="Q50" t="s">
+        <v>23</v>
+      </c>
+      <c r="R50">
+        <v>102.14</v>
+      </c>
+    </row>
+    <row r="51" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A51">
+        <v>50</v>
+      </c>
+      <c r="B51" t="s">
+        <v>123</v>
+      </c>
+      <c r="C51" t="s">
+        <v>124</v>
+      </c>
+      <c r="E51" t="s">
+        <v>125</v>
+      </c>
+      <c r="F51" t="s">
+        <v>30</v>
+      </c>
+      <c r="G51" t="s">
+        <v>22</v>
+      </c>
+      <c r="H51">
+        <v>7</v>
+      </c>
+      <c r="I51" t="b">
+        <v>0</v>
+      </c>
+      <c r="J51" t="s">
+        <v>59</v>
+      </c>
+      <c r="K51">
+        <v>1</v>
+      </c>
+      <c r="L51" t="s">
+        <v>23</v>
+      </c>
+      <c r="M51" t="s">
+        <v>23</v>
+      </c>
+      <c r="N51" t="s">
+        <v>23</v>
+      </c>
+      <c r="O51" t="s">
+        <v>23</v>
+      </c>
+      <c r="P51">
+        <v>100.78</v>
+      </c>
+      <c r="Q51" t="s">
+        <v>23</v>
+      </c>
+      <c r="R51">
+        <v>100.78</v>
+      </c>
+    </row>
+    <row r="52" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A52">
+        <v>51</v>
+      </c>
+      <c r="B52" t="s">
+        <v>126</v>
+      </c>
+      <c r="C52" t="s">
+        <v>127</v>
+      </c>
+      <c r="D52">
+        <v>2149</v>
+      </c>
+      <c r="E52" t="s">
+        <v>128</v>
+      </c>
+      <c r="F52" t="s">
+        <v>32</v>
+      </c>
+      <c r="G52" t="s">
+        <v>22</v>
+      </c>
+      <c r="H52">
+        <v>1</v>
+      </c>
+      <c r="I52" t="b">
+        <v>0</v>
+      </c>
+      <c r="J52" t="s">
+        <v>59</v>
+      </c>
+      <c r="K52">
+        <v>1</v>
+      </c>
+      <c r="L52" t="s">
+        <v>23</v>
+      </c>
+      <c r="M52" t="s">
+        <v>23</v>
+      </c>
+      <c r="N52" t="s">
+        <v>23</v>
+      </c>
+      <c r="O52" t="s">
+        <v>23</v>
+      </c>
+      <c r="P52">
+        <v>100</v>
+      </c>
+      <c r="Q52" t="s">
+        <v>23</v>
+      </c>
+      <c r="R52">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="53" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A53">
+        <v>52</v>
+      </c>
+      <c r="B53" t="s">
+        <v>129</v>
+      </c>
+      <c r="C53" t="s">
+        <v>99</v>
+      </c>
+      <c r="E53" t="s">
+        <v>26</v>
+      </c>
+      <c r="F53" t="s">
+        <v>53</v>
+      </c>
+      <c r="G53" t="s">
+        <v>33</v>
+      </c>
+      <c r="H53">
+        <v>4</v>
+      </c>
+      <c r="I53" t="b">
+        <v>0</v>
+      </c>
+      <c r="J53" t="s">
+        <v>59</v>
+      </c>
+      <c r="K53">
+        <v>1</v>
+      </c>
+      <c r="L53">
+        <v>100</v>
+      </c>
+      <c r="M53" t="s">
+        <v>23</v>
+      </c>
+      <c r="N53" t="s">
+        <v>23</v>
+      </c>
+      <c r="O53" t="s">
+        <v>23</v>
+      </c>
+      <c r="P53" t="s">
+        <v>23</v>
+      </c>
+      <c r="Q53" t="s">
+        <v>23</v>
+      </c>
+      <c r="R53">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="54" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A54">
+        <v>53</v>
+      </c>
+      <c r="B54" t="s">
+        <v>130</v>
+      </c>
+      <c r="C54" t="s">
+        <v>131</v>
+      </c>
+      <c r="E54" t="s">
+        <v>132</v>
+      </c>
+      <c r="F54" t="s">
+        <v>53</v>
+      </c>
+      <c r="G54" t="s">
+        <v>22</v>
+      </c>
+      <c r="H54">
+        <v>5</v>
+      </c>
+      <c r="I54" t="b">
+        <v>0</v>
+      </c>
+      <c r="J54" t="s">
+        <v>59</v>
+      </c>
+      <c r="K54">
+        <v>1</v>
+      </c>
+      <c r="L54" t="s">
+        <v>23</v>
+      </c>
+      <c r="M54" t="s">
+        <v>23</v>
+      </c>
+      <c r="N54" t="s">
+        <v>23</v>
+      </c>
+      <c r="O54" t="s">
+        <v>23</v>
+      </c>
+      <c r="P54">
+        <v>100</v>
+      </c>
+      <c r="Q54" t="s">
+        <v>23</v>
+      </c>
+      <c r="R54">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="55" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A55">
+        <v>54</v>
+      </c>
+      <c r="B55" t="s">
+        <v>133</v>
+      </c>
+      <c r="C55" t="s">
+        <v>134</v>
+      </c>
+      <c r="E55" t="s">
+        <v>23</v>
+      </c>
+      <c r="F55" t="s">
+        <v>42</v>
+      </c>
+      <c r="G55" t="s">
+        <v>22</v>
+      </c>
+      <c r="H55">
+        <v>3</v>
+      </c>
+      <c r="I55" t="b">
+        <v>0</v>
+      </c>
+      <c r="J55" t="s">
+        <v>59</v>
+      </c>
+      <c r="K55">
+        <v>1</v>
+      </c>
+      <c r="L55" t="s">
+        <v>23</v>
+      </c>
+      <c r="M55" t="s">
+        <v>23</v>
+      </c>
+      <c r="N55" t="s">
+        <v>23</v>
+      </c>
+      <c r="O55" t="s">
+        <v>23</v>
+      </c>
+      <c r="P55">
+        <v>100</v>
+      </c>
+      <c r="Q55" t="s">
+        <v>23</v>
+      </c>
+      <c r="R55">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="56" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A56">
+        <v>55</v>
+      </c>
+      <c r="B56" t="s">
+        <v>135</v>
+      </c>
+      <c r="C56" t="s">
+        <v>136</v>
+      </c>
+      <c r="E56" t="s">
+        <v>39</v>
+      </c>
+      <c r="F56" t="s">
+        <v>32</v>
+      </c>
+      <c r="G56" t="s">
+        <v>22</v>
+      </c>
+      <c r="H56">
+        <v>2</v>
+      </c>
+      <c r="I56" t="b">
+        <v>0</v>
+      </c>
+      <c r="J56" t="s">
+        <v>59</v>
+      </c>
+      <c r="K56">
+        <v>1</v>
+      </c>
+      <c r="L56" t="s">
+        <v>23</v>
+      </c>
+      <c r="M56" t="s">
+        <v>23</v>
+      </c>
+      <c r="N56">
+        <v>100</v>
+      </c>
+      <c r="O56" t="s">
+        <v>23</v>
+      </c>
+      <c r="P56" t="s">
+        <v>23</v>
+      </c>
+      <c r="Q56" t="s">
+        <v>23</v>
+      </c>
+      <c r="R56">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="57" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A57">
+        <v>56</v>
+      </c>
+      <c r="B57" t="s">
+        <v>137</v>
+      </c>
+      <c r="C57" t="s">
+        <v>121</v>
+      </c>
+      <c r="D57">
+        <v>2234</v>
+      </c>
+      <c r="E57" t="s">
+        <v>122</v>
+      </c>
+      <c r="F57" t="s">
+        <v>21</v>
+      </c>
+      <c r="G57" t="s">
+        <v>33</v>
+      </c>
+      <c r="H57">
+        <v>10</v>
+      </c>
+      <c r="I57" t="b">
+        <v>0</v>
+      </c>
+      <c r="J57" t="s">
+        <v>59</v>
+      </c>
+      <c r="K57">
+        <v>1</v>
+      </c>
+      <c r="L57" t="s">
+        <v>23</v>
+      </c>
+      <c r="M57" t="s">
+        <v>23</v>
+      </c>
+      <c r="N57" t="s">
+        <v>23</v>
+      </c>
+      <c r="O57" t="s">
+        <v>23</v>
+      </c>
+      <c r="P57">
+        <v>98.84</v>
+      </c>
+      <c r="Q57" t="s">
+        <v>23</v>
+      </c>
+      <c r="R57">
+        <v>98.84</v>
+      </c>
+    </row>
+    <row r="58" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A58">
+        <v>57</v>
+      </c>
+      <c r="B58" t="s">
+        <v>138</v>
+      </c>
+      <c r="C58" t="s">
+        <v>139</v>
+      </c>
+      <c r="D58">
+        <v>2069</v>
+      </c>
+      <c r="E58" t="s">
+        <v>140</v>
+      </c>
+      <c r="F58" t="s">
+        <v>42</v>
+      </c>
+      <c r="G58" t="s">
+        <v>22</v>
+      </c>
+      <c r="H58">
+        <v>4</v>
+      </c>
+      <c r="I58" t="b">
+        <v>0</v>
+      </c>
+      <c r="J58" t="s">
+        <v>59</v>
+      </c>
+      <c r="K58">
+        <v>1</v>
+      </c>
+      <c r="L58">
+        <v>98.26</v>
+      </c>
+      <c r="M58" t="s">
+        <v>23</v>
+      </c>
+      <c r="N58" t="s">
+        <v>23</v>
+      </c>
+      <c r="O58" t="s">
+        <v>23</v>
+      </c>
+      <c r="P58" t="s">
+        <v>23</v>
+      </c>
+      <c r="Q58" t="s">
+        <v>23</v>
+      </c>
+      <c r="R58">
+        <v>98.26</v>
+      </c>
+    </row>
+    <row r="59" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A59">
+        <v>58</v>
+      </c>
+      <c r="B59" t="s">
+        <v>55</v>
+      </c>
+      <c r="C59" t="s">
+        <v>48</v>
+      </c>
+      <c r="E59" t="s">
+        <v>26</v>
+      </c>
+      <c r="F59" t="s">
+        <v>53</v>
+      </c>
+      <c r="G59" t="s">
+        <v>22</v>
+      </c>
+      <c r="H59">
+        <v>6</v>
+      </c>
+      <c r="I59" t="b">
+        <v>0</v>
+      </c>
+      <c r="J59" t="s">
+        <v>59</v>
+      </c>
+      <c r="K59">
+        <v>1</v>
+      </c>
+      <c r="L59" t="s">
+        <v>23</v>
+      </c>
+      <c r="M59" t="s">
+        <v>23</v>
+      </c>
+      <c r="N59" t="s">
+        <v>23</v>
+      </c>
+      <c r="O59" t="s">
+        <v>23</v>
+      </c>
+      <c r="P59">
+        <v>97.95</v>
+      </c>
+      <c r="Q59" t="s">
+        <v>23</v>
+      </c>
+      <c r="R59">
+        <v>97.95</v>
+      </c>
+    </row>
+    <row r="60" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A60">
+        <v>59</v>
+      </c>
+      <c r="B60" t="s">
+        <v>141</v>
+      </c>
+      <c r="C60" t="s">
+        <v>142</v>
+      </c>
+      <c r="E60" t="s">
+        <v>143</v>
+      </c>
+      <c r="F60" t="s">
+        <v>47</v>
+      </c>
+      <c r="G60" t="s">
+        <v>33</v>
+      </c>
+      <c r="H60">
+        <v>2</v>
+      </c>
+      <c r="I60" t="b">
+        <v>0</v>
+      </c>
+      <c r="J60" t="s">
+        <v>59</v>
+      </c>
+      <c r="K60">
+        <v>1</v>
+      </c>
+      <c r="L60">
+        <v>97.13</v>
+      </c>
+      <c r="M60" t="s">
+        <v>23</v>
+      </c>
+      <c r="N60" t="s">
+        <v>23</v>
+      </c>
+      <c r="O60" t="s">
+        <v>23</v>
+      </c>
+      <c r="P60" t="s">
+        <v>23</v>
+      </c>
+      <c r="Q60" t="s">
+        <v>23</v>
+      </c>
+      <c r="R60">
+        <v>97.13</v>
+      </c>
+    </row>
+    <row r="61" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A61">
+        <v>60</v>
+      </c>
+      <c r="B61" t="s">
+        <v>144</v>
+      </c>
+      <c r="C61" t="s">
+        <v>145</v>
+      </c>
+      <c r="D61">
+        <v>2557</v>
+      </c>
+      <c r="E61" t="s">
+        <v>105</v>
+      </c>
+      <c r="F61" t="s">
+        <v>30</v>
+      </c>
+      <c r="G61" t="s">
+        <v>22</v>
+      </c>
+      <c r="H61">
+        <v>8</v>
+      </c>
+      <c r="I61" t="b">
+        <v>0</v>
+      </c>
+      <c r="J61" t="s">
+        <v>59</v>
+      </c>
+      <c r="K61">
+        <v>1</v>
+      </c>
+      <c r="L61" t="s">
+        <v>23</v>
+      </c>
+      <c r="M61">
+        <v>97.06</v>
+      </c>
+      <c r="N61" t="s">
+        <v>23</v>
+      </c>
+      <c r="O61" t="s">
+        <v>23</v>
+      </c>
+      <c r="P61" t="s">
+        <v>23</v>
+      </c>
+      <c r="Q61" t="s">
+        <v>23</v>
+      </c>
+      <c r="R61">
+        <v>97.06</v>
+      </c>
+    </row>
+    <row r="62" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A62">
+        <v>61</v>
+      </c>
+      <c r="B62" t="s">
+        <v>146</v>
+      </c>
+      <c r="C62" t="s">
+        <v>112</v>
+      </c>
+      <c r="E62" t="s">
+        <v>113</v>
+      </c>
+      <c r="F62" t="s">
+        <v>21</v>
+      </c>
+      <c r="G62" t="s">
+        <v>22</v>
+      </c>
+      <c r="H62">
+        <v>9</v>
+      </c>
+      <c r="I62" t="b">
+        <v>0</v>
+      </c>
+      <c r="J62" t="s">
+        <v>59</v>
+      </c>
+      <c r="K62">
+        <v>1</v>
+      </c>
+      <c r="L62" t="s">
+        <v>23</v>
+      </c>
+      <c r="M62" t="s">
+        <v>23</v>
+      </c>
+      <c r="N62" t="s">
+        <v>23</v>
+      </c>
+      <c r="O62" t="s">
+        <v>23</v>
+      </c>
+      <c r="P62">
+        <v>97.02</v>
+      </c>
+      <c r="Q62" t="s">
+        <v>23</v>
+      </c>
+      <c r="R62">
+        <v>97.02</v>
+      </c>
+    </row>
+    <row r="63" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A63">
+        <v>62</v>
+      </c>
+      <c r="B63" t="s">
+        <v>147</v>
+      </c>
+      <c r="C63" t="s">
+        <v>148</v>
+      </c>
+      <c r="E63" t="s">
+        <v>23</v>
+      </c>
+      <c r="F63" t="s">
+        <v>21</v>
+      </c>
+      <c r="G63" t="s">
+        <v>33</v>
+      </c>
+      <c r="H63">
         <v>11</v>
       </c>
-      <c r="I31" t="b">
-[...8 lines deleted...]
-      <c r="L31">
+      <c r="I63" t="b">
+        <v>0</v>
+      </c>
+      <c r="J63" t="s">
+        <v>59</v>
+      </c>
+      <c r="K63">
+        <v>1</v>
+      </c>
+      <c r="L63">
+        <v>96.5</v>
+      </c>
+      <c r="M63" t="s">
+        <v>23</v>
+      </c>
+      <c r="N63" t="s">
+        <v>23</v>
+      </c>
+      <c r="O63" t="s">
+        <v>23</v>
+      </c>
+      <c r="P63" t="s">
+        <v>23</v>
+      </c>
+      <c r="Q63" t="s">
+        <v>23</v>
+      </c>
+      <c r="R63">
+        <v>96.5</v>
+      </c>
+    </row>
+    <row r="64" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A64">
+        <v>63</v>
+      </c>
+      <c r="B64" t="s">
+        <v>149</v>
+      </c>
+      <c r="C64" t="s">
+        <v>150</v>
+      </c>
+      <c r="E64" t="s">
+        <v>122</v>
+      </c>
+      <c r="F64" t="s">
+        <v>21</v>
+      </c>
+      <c r="G64" t="s">
+        <v>22</v>
+      </c>
+      <c r="H64">
+        <v>10</v>
+      </c>
+      <c r="I64" t="b">
+        <v>0</v>
+      </c>
+      <c r="J64" t="s">
+        <v>59</v>
+      </c>
+      <c r="K64">
+        <v>1</v>
+      </c>
+      <c r="L64" t="s">
+        <v>23</v>
+      </c>
+      <c r="M64" t="s">
+        <v>23</v>
+      </c>
+      <c r="N64" t="s">
+        <v>23</v>
+      </c>
+      <c r="O64" t="s">
+        <v>23</v>
+      </c>
+      <c r="P64">
+        <v>95.07</v>
+      </c>
+      <c r="Q64" t="s">
+        <v>23</v>
+      </c>
+      <c r="R64">
+        <v>95.07</v>
+      </c>
+    </row>
+    <row r="65" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A65">
+        <v>64</v>
+      </c>
+      <c r="B65" t="s">
+        <v>151</v>
+      </c>
+      <c r="C65" t="s">
+        <v>152</v>
+      </c>
+      <c r="E65" t="s">
+        <v>23</v>
+      </c>
+      <c r="F65" t="s">
+        <v>53</v>
+      </c>
+      <c r="G65" t="s">
+        <v>33</v>
+      </c>
+      <c r="H65">
+        <v>5</v>
+      </c>
+      <c r="I65" t="b">
+        <v>0</v>
+      </c>
+      <c r="J65" t="s">
+        <v>59</v>
+      </c>
+      <c r="K65">
+        <v>1</v>
+      </c>
+      <c r="L65" t="s">
+        <v>23</v>
+      </c>
+      <c r="M65">
+        <v>94.92</v>
+      </c>
+      <c r="N65" t="s">
+        <v>23</v>
+      </c>
+      <c r="O65" t="s">
+        <v>23</v>
+      </c>
+      <c r="P65" t="s">
+        <v>23</v>
+      </c>
+      <c r="Q65" t="s">
+        <v>23</v>
+      </c>
+      <c r="R65">
+        <v>94.92</v>
+      </c>
+    </row>
+    <row r="66" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A66">
+        <v>65</v>
+      </c>
+      <c r="B66" t="s">
+        <v>153</v>
+      </c>
+      <c r="C66" t="s">
+        <v>118</v>
+      </c>
+      <c r="E66" t="s">
+        <v>23</v>
+      </c>
+      <c r="F66" t="s">
+        <v>30</v>
+      </c>
+      <c r="G66" t="s">
+        <v>22</v>
+      </c>
+      <c r="H66">
+        <v>9</v>
+      </c>
+      <c r="I66" t="b">
+        <v>0</v>
+      </c>
+      <c r="J66" t="s">
+        <v>59</v>
+      </c>
+      <c r="K66">
+        <v>1</v>
+      </c>
+      <c r="L66" t="s">
+        <v>23</v>
+      </c>
+      <c r="M66">
+        <v>94.7</v>
+      </c>
+      <c r="N66" t="s">
+        <v>23</v>
+      </c>
+      <c r="O66" t="s">
+        <v>23</v>
+      </c>
+      <c r="P66" t="s">
+        <v>23</v>
+      </c>
+      <c r="Q66" t="s">
+        <v>23</v>
+      </c>
+      <c r="R66">
+        <v>94.7</v>
+      </c>
+    </row>
+    <row r="67" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A67">
+        <v>66</v>
+      </c>
+      <c r="B67" t="s">
+        <v>116</v>
+      </c>
+      <c r="C67" t="s">
+        <v>154</v>
+      </c>
+      <c r="D67">
+        <v>2434</v>
+      </c>
+      <c r="E67" t="s">
+        <v>155</v>
+      </c>
+      <c r="F67" t="s">
+        <v>21</v>
+      </c>
+      <c r="G67" t="s">
+        <v>22</v>
+      </c>
+      <c r="H67">
+        <v>11</v>
+      </c>
+      <c r="I67" t="b">
+        <v>0</v>
+      </c>
+      <c r="J67" t="s">
+        <v>59</v>
+      </c>
+      <c r="K67">
+        <v>1</v>
+      </c>
+      <c r="L67">
+        <v>94.4</v>
+      </c>
+      <c r="M67" t="s">
+        <v>23</v>
+      </c>
+      <c r="N67" t="s">
+        <v>23</v>
+      </c>
+      <c r="O67" t="s">
+        <v>23</v>
+      </c>
+      <c r="P67" t="s">
+        <v>23</v>
+      </c>
+      <c r="Q67" t="s">
+        <v>23</v>
+      </c>
+      <c r="R67">
+        <v>94.4</v>
+      </c>
+    </row>
+    <row r="68" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A68">
+        <v>67</v>
+      </c>
+      <c r="B68" t="s">
+        <v>156</v>
+      </c>
+      <c r="C68" t="s">
+        <v>72</v>
+      </c>
+      <c r="D68">
+        <v>2250</v>
+      </c>
+      <c r="E68" t="s">
+        <v>90</v>
+      </c>
+      <c r="F68" t="s">
+        <v>32</v>
+      </c>
+      <c r="G68" t="s">
+        <v>33</v>
+      </c>
+      <c r="H68">
+        <v>5</v>
+      </c>
+      <c r="I68" t="b">
+        <v>0</v>
+      </c>
+      <c r="J68" t="s">
+        <v>59</v>
+      </c>
+      <c r="K68">
+        <v>1</v>
+      </c>
+      <c r="L68" t="s">
+        <v>23</v>
+      </c>
+      <c r="M68" t="s">
+        <v>23</v>
+      </c>
+      <c r="N68" t="s">
+        <v>23</v>
+      </c>
+      <c r="O68" t="s">
+        <v>23</v>
+      </c>
+      <c r="P68">
+        <v>94.24</v>
+      </c>
+      <c r="Q68" t="s">
+        <v>23</v>
+      </c>
+      <c r="R68">
+        <v>94.24</v>
+      </c>
+    </row>
+    <row r="69" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A69">
+        <v>68</v>
+      </c>
+      <c r="B69" t="s">
+        <v>157</v>
+      </c>
+      <c r="C69" t="s">
+        <v>158</v>
+      </c>
+      <c r="E69" t="s">
+        <v>23</v>
+      </c>
+      <c r="F69" t="s">
+        <v>53</v>
+      </c>
+      <c r="G69" t="s">
+        <v>22</v>
+      </c>
+      <c r="H69">
+        <v>7</v>
+      </c>
+      <c r="I69" t="b">
+        <v>0</v>
+      </c>
+      <c r="J69" t="s">
+        <v>59</v>
+      </c>
+      <c r="K69">
+        <v>1</v>
+      </c>
+      <c r="L69" t="s">
+        <v>23</v>
+      </c>
+      <c r="M69" t="s">
+        <v>23</v>
+      </c>
+      <c r="N69">
+        <v>94.13</v>
+      </c>
+      <c r="O69" t="s">
+        <v>23</v>
+      </c>
+      <c r="P69" t="s">
+        <v>23</v>
+      </c>
+      <c r="Q69" t="s">
+        <v>23</v>
+      </c>
+      <c r="R69">
+        <v>94.13</v>
+      </c>
+    </row>
+    <row r="70" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A70">
+        <v>69</v>
+      </c>
+      <c r="B70" t="s">
+        <v>159</v>
+      </c>
+      <c r="C70" t="s">
+        <v>64</v>
+      </c>
+      <c r="D70">
+        <v>2511</v>
+      </c>
+      <c r="E70" t="s">
+        <v>105</v>
+      </c>
+      <c r="F70" t="s">
+        <v>32</v>
+      </c>
+      <c r="G70" t="s">
+        <v>33</v>
+      </c>
+      <c r="H70">
+        <v>6</v>
+      </c>
+      <c r="I70" t="b">
+        <v>0</v>
+      </c>
+      <c r="J70" t="s">
+        <v>59</v>
+      </c>
+      <c r="K70">
+        <v>1</v>
+      </c>
+      <c r="L70">
+        <v>94.07</v>
+      </c>
+      <c r="M70" t="s">
+        <v>23</v>
+      </c>
+      <c r="N70" t="s">
+        <v>23</v>
+      </c>
+      <c r="O70" t="s">
+        <v>23</v>
+      </c>
+      <c r="P70" t="s">
+        <v>23</v>
+      </c>
+      <c r="Q70" t="s">
+        <v>23</v>
+      </c>
+      <c r="R70">
+        <v>94.07</v>
+      </c>
+    </row>
+    <row r="71" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A71">
+        <v>70</v>
+      </c>
+      <c r="B71" t="s">
+        <v>160</v>
+      </c>
+      <c r="C71" t="s">
+        <v>67</v>
+      </c>
+      <c r="D71">
+        <v>2352</v>
+      </c>
+      <c r="E71" t="s">
+        <v>161</v>
+      </c>
+      <c r="F71" t="s">
+        <v>30</v>
+      </c>
+      <c r="G71" t="s">
+        <v>22</v>
+      </c>
+      <c r="H71">
+        <v>10</v>
+      </c>
+      <c r="I71" t="b">
+        <v>0</v>
+      </c>
+      <c r="J71" t="s">
+        <v>59</v>
+      </c>
+      <c r="K71">
+        <v>1</v>
+      </c>
+      <c r="L71" t="s">
+        <v>23</v>
+      </c>
+      <c r="M71" t="s">
+        <v>23</v>
+      </c>
+      <c r="N71" t="s">
+        <v>23</v>
+      </c>
+      <c r="O71" t="s">
+        <v>23</v>
+      </c>
+      <c r="P71">
+        <v>92.89</v>
+      </c>
+      <c r="Q71" t="s">
+        <v>23</v>
+      </c>
+      <c r="R71">
+        <v>92.89</v>
+      </c>
+    </row>
+    <row r="72" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A72">
+        <v>71</v>
+      </c>
+      <c r="B72" t="s">
+        <v>123</v>
+      </c>
+      <c r="C72" t="s">
+        <v>162</v>
+      </c>
+      <c r="E72" t="s">
+        <v>45</v>
+      </c>
+      <c r="F72" t="s">
+        <v>81</v>
+      </c>
+      <c r="G72" t="s">
+        <v>22</v>
+      </c>
+      <c r="H72">
+        <v>2</v>
+      </c>
+      <c r="I72" t="b">
+        <v>0</v>
+      </c>
+      <c r="J72" t="s">
+        <v>59</v>
+      </c>
+      <c r="K72">
+        <v>1</v>
+      </c>
+      <c r="L72" t="s">
+        <v>23</v>
+      </c>
+      <c r="M72" t="s">
+        <v>23</v>
+      </c>
+      <c r="N72" t="s">
+        <v>23</v>
+      </c>
+      <c r="O72" t="s">
+        <v>23</v>
+      </c>
+      <c r="P72">
+        <v>92.3</v>
+      </c>
+      <c r="Q72" t="s">
+        <v>23</v>
+      </c>
+      <c r="R72">
+        <v>92.3</v>
+      </c>
+    </row>
+    <row r="73" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A73">
+        <v>72</v>
+      </c>
+      <c r="B73" t="s">
+        <v>163</v>
+      </c>
+      <c r="C73" t="s">
+        <v>142</v>
+      </c>
+      <c r="E73" t="s">
+        <v>105</v>
+      </c>
+      <c r="F73" t="s">
+        <v>32</v>
+      </c>
+      <c r="G73" t="s">
+        <v>33</v>
+      </c>
+      <c r="H73">
+        <v>7</v>
+      </c>
+      <c r="I73" t="b">
+        <v>0</v>
+      </c>
+      <c r="J73" t="s">
+        <v>59</v>
+      </c>
+      <c r="K73">
+        <v>1</v>
+      </c>
+      <c r="L73">
+        <v>90.7</v>
+      </c>
+      <c r="M73" t="s">
+        <v>23</v>
+      </c>
+      <c r="N73" t="s">
+        <v>23</v>
+      </c>
+      <c r="O73" t="s">
+        <v>23</v>
+      </c>
+      <c r="P73" t="s">
+        <v>23</v>
+      </c>
+      <c r="Q73" t="s">
+        <v>23</v>
+      </c>
+      <c r="R73">
+        <v>90.7</v>
+      </c>
+    </row>
+    <row r="74" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A74">
+        <v>73</v>
+      </c>
+      <c r="B74" t="s">
+        <v>164</v>
+      </c>
+      <c r="C74" t="s">
+        <v>131</v>
+      </c>
+      <c r="E74" t="s">
+        <v>132</v>
+      </c>
+      <c r="F74" t="s">
+        <v>21</v>
+      </c>
+      <c r="G74" t="s">
+        <v>22</v>
+      </c>
+      <c r="H74">
+        <v>12</v>
+      </c>
+      <c r="I74" t="b">
+        <v>0</v>
+      </c>
+      <c r="J74" t="s">
+        <v>59</v>
+      </c>
+      <c r="K74">
+        <v>1</v>
+      </c>
+      <c r="L74" t="s">
+        <v>23</v>
+      </c>
+      <c r="M74" t="s">
+        <v>23</v>
+      </c>
+      <c r="N74" t="s">
+        <v>23</v>
+      </c>
+      <c r="O74" t="s">
+        <v>23</v>
+      </c>
+      <c r="P74">
+        <v>90.4</v>
+      </c>
+      <c r="Q74" t="s">
+        <v>23</v>
+      </c>
+      <c r="R74">
+        <v>90.4</v>
+      </c>
+    </row>
+    <row r="75" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A75">
+        <v>74</v>
+      </c>
+      <c r="B75" t="s">
+        <v>78</v>
+      </c>
+      <c r="C75" t="s">
+        <v>165</v>
+      </c>
+      <c r="E75" t="s">
+        <v>23</v>
+      </c>
+      <c r="F75" t="s">
+        <v>21</v>
+      </c>
+      <c r="G75" t="s">
+        <v>22</v>
+      </c>
+      <c r="H75">
+        <v>13</v>
+      </c>
+      <c r="I75" t="b">
+        <v>0</v>
+      </c>
+      <c r="J75" t="s">
+        <v>59</v>
+      </c>
+      <c r="K75">
+        <v>1</v>
+      </c>
+      <c r="L75" t="s">
+        <v>23</v>
+      </c>
+      <c r="M75">
+        <v>90.38</v>
+      </c>
+      <c r="N75" t="s">
+        <v>23</v>
+      </c>
+      <c r="O75" t="s">
+        <v>23</v>
+      </c>
+      <c r="P75" t="s">
+        <v>23</v>
+      </c>
+      <c r="Q75" t="s">
+        <v>23</v>
+      </c>
+      <c r="R75">
+        <v>90.38</v>
+      </c>
+    </row>
+    <row r="76" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A76">
+        <v>75</v>
+      </c>
+      <c r="B76" t="s">
+        <v>23</v>
+      </c>
+      <c r="C76" t="s">
+        <v>166</v>
+      </c>
+      <c r="E76" t="s">
+        <v>23</v>
+      </c>
+      <c r="F76" t="s">
+        <v>47</v>
+      </c>
+      <c r="G76" t="s">
+        <v>22</v>
+      </c>
+      <c r="H76">
+        <v>5</v>
+      </c>
+      <c r="I76" t="b">
+        <v>0</v>
+      </c>
+      <c r="J76" t="s">
+        <v>59</v>
+      </c>
+      <c r="K76">
+        <v>1</v>
+      </c>
+      <c r="L76">
+        <v>89.84</v>
+      </c>
+      <c r="M76" t="s">
+        <v>23</v>
+      </c>
+      <c r="N76" t="s">
+        <v>23</v>
+      </c>
+      <c r="O76" t="s">
+        <v>23</v>
+      </c>
+      <c r="P76" t="s">
+        <v>23</v>
+      </c>
+      <c r="Q76" t="s">
+        <v>23</v>
+      </c>
+      <c r="R76">
+        <v>89.84</v>
+      </c>
+    </row>
+    <row r="77" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A77">
+        <v>76</v>
+      </c>
+      <c r="B77" t="s">
+        <v>109</v>
+      </c>
+      <c r="C77" t="s">
+        <v>148</v>
+      </c>
+      <c r="E77" t="s">
+        <v>23</v>
+      </c>
+      <c r="F77" t="s">
+        <v>42</v>
+      </c>
+      <c r="G77" t="s">
+        <v>33</v>
+      </c>
+      <c r="H77">
+        <v>5</v>
+      </c>
+      <c r="I77" t="b">
+        <v>0</v>
+      </c>
+      <c r="J77" t="s">
+        <v>59</v>
+      </c>
+      <c r="K77">
+        <v>1</v>
+      </c>
+      <c r="L77">
+        <v>89.32</v>
+      </c>
+      <c r="M77" t="s">
+        <v>23</v>
+      </c>
+      <c r="N77" t="s">
+        <v>23</v>
+      </c>
+      <c r="O77" t="s">
+        <v>23</v>
+      </c>
+      <c r="P77" t="s">
+        <v>23</v>
+      </c>
+      <c r="Q77" t="s">
+        <v>23</v>
+      </c>
+      <c r="R77">
+        <v>89.32</v>
+      </c>
+    </row>
+    <row r="78" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A78">
+        <v>77</v>
+      </c>
+      <c r="B78" t="s">
+        <v>167</v>
+      </c>
+      <c r="C78" t="s">
+        <v>168</v>
+      </c>
+      <c r="E78" t="s">
+        <v>169</v>
+      </c>
+      <c r="F78" t="s">
+        <v>21</v>
+      </c>
+      <c r="G78" t="s">
+        <v>33</v>
+      </c>
+      <c r="H78">
+        <v>12</v>
+      </c>
+      <c r="I78" t="b">
+        <v>0</v>
+      </c>
+      <c r="J78" t="s">
+        <v>59</v>
+      </c>
+      <c r="K78">
+        <v>1</v>
+      </c>
+      <c r="L78" t="s">
+        <v>23</v>
+      </c>
+      <c r="M78" t="s">
+        <v>23</v>
+      </c>
+      <c r="N78" t="s">
+        <v>23</v>
+      </c>
+      <c r="O78" t="s">
+        <v>23</v>
+      </c>
+      <c r="P78">
+        <v>87.51</v>
+      </c>
+      <c r="Q78" t="s">
+        <v>23</v>
+      </c>
+      <c r="R78">
+        <v>87.51</v>
+      </c>
+    </row>
+    <row r="79" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A79">
+        <v>78</v>
+      </c>
+      <c r="B79" t="s">
+        <v>82</v>
+      </c>
+      <c r="C79" t="s">
+        <v>170</v>
+      </c>
+      <c r="D79">
+        <v>2003</v>
+      </c>
+      <c r="E79" t="s">
+        <v>26</v>
+      </c>
+      <c r="F79" t="s">
+        <v>47</v>
+      </c>
+      <c r="G79" t="s">
+        <v>22</v>
+      </c>
+      <c r="H79">
+        <v>6</v>
+      </c>
+      <c r="I79" t="b">
+        <v>0</v>
+      </c>
+      <c r="J79" t="s">
+        <v>59</v>
+      </c>
+      <c r="K79">
+        <v>1</v>
+      </c>
+      <c r="L79">
+        <v>86.12</v>
+      </c>
+      <c r="M79" t="s">
+        <v>23</v>
+      </c>
+      <c r="N79" t="s">
+        <v>23</v>
+      </c>
+      <c r="O79" t="s">
+        <v>23</v>
+      </c>
+      <c r="P79" t="s">
+        <v>23</v>
+      </c>
+      <c r="Q79" t="s">
+        <v>23</v>
+      </c>
+      <c r="R79">
+        <v>86.12</v>
+      </c>
+    </row>
+    <row r="80" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A80">
+        <v>79</v>
+      </c>
+      <c r="B80" t="s">
+        <v>171</v>
+      </c>
+      <c r="C80" t="s">
+        <v>172</v>
+      </c>
+      <c r="E80" t="s">
+        <v>39</v>
+      </c>
+      <c r="F80" t="s">
+        <v>30</v>
+      </c>
+      <c r="G80" t="s">
+        <v>22</v>
+      </c>
+      <c r="H80">
+        <v>11</v>
+      </c>
+      <c r="I80" t="b">
+        <v>0</v>
+      </c>
+      <c r="J80" t="s">
+        <v>59</v>
+      </c>
+      <c r="K80">
+        <v>1</v>
+      </c>
+      <c r="L80" t="s">
+        <v>23</v>
+      </c>
+      <c r="M80" t="s">
+        <v>23</v>
+      </c>
+      <c r="N80">
+        <v>84.99</v>
+      </c>
+      <c r="O80" t="s">
+        <v>23</v>
+      </c>
+      <c r="P80" t="s">
+        <v>23</v>
+      </c>
+      <c r="Q80" t="s">
+        <v>23</v>
+      </c>
+      <c r="R80">
+        <v>84.99</v>
+      </c>
+    </row>
+    <row r="81" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A81">
+        <v>80</v>
+      </c>
+      <c r="B81" t="s">
+        <v>173</v>
+      </c>
+      <c r="C81" t="s">
+        <v>98</v>
+      </c>
+      <c r="E81" t="s">
+        <v>45</v>
+      </c>
+      <c r="F81" t="s">
+        <v>21</v>
+      </c>
+      <c r="G81" t="s">
+        <v>33</v>
+      </c>
+      <c r="H81">
+        <v>13</v>
+      </c>
+      <c r="I81" t="b">
+        <v>0</v>
+      </c>
+      <c r="J81" t="s">
+        <v>59</v>
+      </c>
+      <c r="K81">
+        <v>1</v>
+      </c>
+      <c r="L81">
+        <v>84.86</v>
+      </c>
+      <c r="M81" t="s">
+        <v>23</v>
+      </c>
+      <c r="N81" t="s">
+        <v>23</v>
+      </c>
+      <c r="O81" t="s">
+        <v>23</v>
+      </c>
+      <c r="P81" t="s">
+        <v>23</v>
+      </c>
+      <c r="Q81" t="s">
+        <v>23</v>
+      </c>
+      <c r="R81">
+        <v>84.86</v>
+      </c>
+    </row>
+    <row r="82" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A82">
+        <v>81</v>
+      </c>
+      <c r="B82" t="s">
+        <v>174</v>
+      </c>
+      <c r="C82" t="s">
+        <v>19</v>
+      </c>
+      <c r="E82" t="s">
+        <v>45</v>
+      </c>
+      <c r="F82" t="s">
+        <v>21</v>
+      </c>
+      <c r="G82" t="s">
+        <v>33</v>
+      </c>
+      <c r="H82">
+        <v>14</v>
+      </c>
+      <c r="I82" t="b">
+        <v>0</v>
+      </c>
+      <c r="J82" t="s">
+        <v>59</v>
+      </c>
+      <c r="K82">
+        <v>1</v>
+      </c>
+      <c r="L82">
+        <v>84.8</v>
+      </c>
+      <c r="M82" t="s">
+        <v>23</v>
+      </c>
+      <c r="N82" t="s">
+        <v>23</v>
+      </c>
+      <c r="O82" t="s">
+        <v>23</v>
+      </c>
+      <c r="P82" t="s">
+        <v>23</v>
+      </c>
+      <c r="Q82" t="s">
+        <v>23</v>
+      </c>
+      <c r="R82">
+        <v>84.8</v>
+      </c>
+    </row>
+    <row r="83" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A83">
+        <v>82</v>
+      </c>
+      <c r="B83" t="s">
+        <v>175</v>
+      </c>
+      <c r="C83" t="s">
+        <v>19</v>
+      </c>
+      <c r="E83" t="s">
+        <v>45</v>
+      </c>
+      <c r="F83" t="s">
+        <v>21</v>
+      </c>
+      <c r="G83" t="s">
+        <v>22</v>
+      </c>
+      <c r="H83">
+        <v>14</v>
+      </c>
+      <c r="I83" t="b">
+        <v>0</v>
+      </c>
+      <c r="J83" t="s">
+        <v>59</v>
+      </c>
+      <c r="K83">
+        <v>1</v>
+      </c>
+      <c r="L83" t="s">
+        <v>23</v>
+      </c>
+      <c r="M83">
+        <v>80.95</v>
+      </c>
+      <c r="N83" t="s">
+        <v>23</v>
+      </c>
+      <c r="O83" t="s">
+        <v>23</v>
+      </c>
+      <c r="P83" t="s">
+        <v>23</v>
+      </c>
+      <c r="Q83" t="s">
+        <v>23</v>
+      </c>
+      <c r="R83">
+        <v>80.95</v>
+      </c>
+    </row>
+    <row r="84" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A84">
+        <v>83</v>
+      </c>
+      <c r="B84" t="s">
+        <v>176</v>
+      </c>
+      <c r="C84" t="s">
+        <v>168</v>
+      </c>
+      <c r="E84" t="s">
+        <v>169</v>
+      </c>
+      <c r="F84" t="s">
+        <v>21</v>
+      </c>
+      <c r="G84" t="s">
+        <v>33</v>
+      </c>
+      <c r="H84">
+        <v>15</v>
+      </c>
+      <c r="I84" t="b">
+        <v>0</v>
+      </c>
+      <c r="J84" t="s">
+        <v>59</v>
+      </c>
+      <c r="K84">
+        <v>1</v>
+      </c>
+      <c r="L84" t="s">
+        <v>23</v>
+      </c>
+      <c r="M84" t="s">
+        <v>23</v>
+      </c>
+      <c r="N84" t="s">
+        <v>23</v>
+      </c>
+      <c r="O84" t="s">
+        <v>23</v>
+      </c>
+      <c r="P84">
+        <v>75.79</v>
+      </c>
+      <c r="Q84" t="s">
+        <v>23</v>
+      </c>
+      <c r="R84">
+        <v>75.79</v>
+      </c>
+    </row>
+    <row r="85" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A85">
+        <v>84</v>
+      </c>
+      <c r="B85" t="s">
+        <v>177</v>
+      </c>
+      <c r="C85" t="s">
+        <v>154</v>
+      </c>
+      <c r="D85">
+        <v>2435</v>
+      </c>
+      <c r="E85" t="s">
+        <v>155</v>
+      </c>
+      <c r="F85" t="s">
+        <v>21</v>
+      </c>
+      <c r="G85" t="s">
+        <v>22</v>
+      </c>
+      <c r="H85">
+        <v>15</v>
+      </c>
+      <c r="I85" t="b">
+        <v>0</v>
+      </c>
+      <c r="J85" t="s">
+        <v>59</v>
+      </c>
+      <c r="K85">
+        <v>1</v>
+      </c>
+      <c r="L85">
         <v>73.98</v>
       </c>
-      <c r="M31" t="s">
-[...14 lines deleted...]
-      <c r="R31">
+      <c r="M85" t="s">
+        <v>23</v>
+      </c>
+      <c r="N85" t="s">
+        <v>23</v>
+      </c>
+      <c r="O85" t="s">
+        <v>23</v>
+      </c>
+      <c r="P85" t="s">
+        <v>23</v>
+      </c>
+      <c r="Q85" t="s">
+        <v>23</v>
+      </c>
+      <c r="R85">
         <v>73.98</v>
+      </c>
+    </row>
+    <row r="86" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A86">
+        <v>85</v>
+      </c>
+      <c r="B86" t="s">
+        <v>178</v>
+      </c>
+      <c r="C86" t="s">
+        <v>179</v>
+      </c>
+      <c r="E86" t="s">
+        <v>23</v>
+      </c>
+      <c r="F86" t="s">
+        <v>53</v>
+      </c>
+      <c r="G86" t="s">
+        <v>33</v>
+      </c>
+      <c r="H86">
+        <v>6</v>
+      </c>
+      <c r="I86" t="b">
+        <v>0</v>
+      </c>
+      <c r="J86" t="s">
+        <v>59</v>
+      </c>
+      <c r="K86">
+        <v>1</v>
+      </c>
+      <c r="L86" t="s">
+        <v>23</v>
+      </c>
+      <c r="M86">
+        <v>72.27</v>
+      </c>
+      <c r="N86" t="s">
+        <v>23</v>
+      </c>
+      <c r="O86" t="s">
+        <v>23</v>
+      </c>
+      <c r="P86" t="s">
+        <v>23</v>
+      </c>
+      <c r="Q86" t="s">
+        <v>23</v>
+      </c>
+      <c r="R86">
+        <v>72.27</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">