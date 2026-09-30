--- v4 (2026-05-11)
+++ v5 (2026-09-30)
@@ -2451,51 +2451,51 @@
       </c>
       <c r="Q3">
         <v>133.3</v>
       </c>
       <c r="R3">
         <v>135.06</v>
       </c>
       <c r="S3">
         <v>141.15</v>
       </c>
       <c r="T3">
         <v>698.64</v>
       </c>
     </row>
     <row r="4" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4" t="s">
         <v>28</v>
       </c>
       <c r="C4" t="s">
         <v>29</v>
       </c>
       <c r="D4">
-        <v>1591</v>
+        <v>421</v>
       </c>
       <c r="E4" t="s">
         <v>30</v>
       </c>
       <c r="F4" t="s">
         <v>31</v>
       </c>
       <c r="G4" t="s">
         <v>24</v>
       </c>
       <c r="H4">
         <v>1</v>
       </c>
       <c r="I4" t="b">
         <v>1</v>
       </c>
       <c r="J4" t="s">
         <v>25</v>
       </c>
       <c r="K4">
         <v>4</v>
       </c>
       <c r="L4">
         <v>138.38</v>
       </c>
@@ -2513,51 +2513,51 @@
       </c>
       <c r="Q4" t="s">
         <v>25</v>
       </c>
       <c r="R4">
         <v>124.72</v>
       </c>
       <c r="S4" t="s">
         <v>25</v>
       </c>
       <c r="T4">
         <v>663</v>
       </c>
     </row>
     <row r="5" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A5">
         <v>4</v>
       </c>
       <c r="B5" t="s">
         <v>32</v>
       </c>
       <c r="C5" t="s">
         <v>33</v>
       </c>
       <c r="D5">
-        <v>1413</v>
+        <v>159</v>
       </c>
       <c r="E5" t="s">
         <v>22</v>
       </c>
       <c r="F5" t="s">
         <v>23</v>
       </c>
       <c r="G5" t="s">
         <v>24</v>
       </c>
       <c r="H5">
         <v>3</v>
       </c>
       <c r="I5" t="b">
         <v>1</v>
       </c>
       <c r="J5" t="s">
         <v>25</v>
       </c>
       <c r="K5">
         <v>7</v>
       </c>
       <c r="L5">
         <v>131.58</v>
       </c>
@@ -2637,51 +2637,51 @@
       </c>
       <c r="Q6">
         <v>127.29</v>
       </c>
       <c r="R6">
         <v>129.4</v>
       </c>
       <c r="S6">
         <v>130.5</v>
       </c>
       <c r="T6">
         <v>653.09</v>
       </c>
     </row>
     <row r="7" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7" t="s">
         <v>37</v>
       </c>
       <c r="C7" t="s">
         <v>38</v>
       </c>
       <c r="D7">
-        <v>1397</v>
+        <v>192</v>
       </c>
       <c r="E7" t="s">
         <v>39</v>
       </c>
       <c r="F7" t="s">
         <v>23</v>
       </c>
       <c r="G7" t="s">
         <v>24</v>
       </c>
       <c r="H7">
         <v>5</v>
       </c>
       <c r="I7" t="b">
         <v>1</v>
       </c>
       <c r="J7" t="s">
         <v>25</v>
       </c>
       <c r="K7">
         <v>6</v>
       </c>
       <c r="L7">
         <v>128.52</v>
       </c>
@@ -2699,51 +2699,51 @@
       </c>
       <c r="Q7">
         <v>124.3</v>
       </c>
       <c r="R7" t="s">
         <v>25</v>
       </c>
       <c r="S7">
         <v>124.77</v>
       </c>
       <c r="T7">
         <v>652.57</v>
       </c>
     </row>
     <row r="8" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8" t="s">
         <v>40</v>
       </c>
       <c r="C8" t="s">
         <v>41</v>
       </c>
       <c r="D8">
-        <v>2146</v>
+        <v>372</v>
       </c>
       <c r="E8" t="s">
         <v>42</v>
       </c>
       <c r="F8" t="s">
         <v>23</v>
       </c>
       <c r="G8" t="s">
         <v>24</v>
       </c>
       <c r="H8">
         <v>6</v>
       </c>
       <c r="I8" t="b">
         <v>1</v>
       </c>
       <c r="J8" t="s">
         <v>25</v>
       </c>
       <c r="K8">
         <v>5</v>
       </c>
       <c r="L8" t="s">
         <v>25</v>
       </c>
@@ -2761,51 +2761,51 @@
       </c>
       <c r="Q8" t="s">
         <v>25</v>
       </c>
       <c r="R8">
         <v>123.14</v>
       </c>
       <c r="S8">
         <v>129.75</v>
       </c>
       <c r="T8">
         <v>649.41</v>
       </c>
     </row>
     <row r="9" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9" t="s">
         <v>43</v>
       </c>
       <c r="C9" t="s">
         <v>44</v>
       </c>
       <c r="D9">
-        <v>1665</v>
+        <v>301</v>
       </c>
       <c r="E9" t="s">
         <v>45</v>
       </c>
       <c r="F9" t="s">
         <v>31</v>
       </c>
       <c r="G9" t="s">
         <v>24</v>
       </c>
       <c r="H9">
         <v>2</v>
       </c>
       <c r="I9" t="b">
         <v>1</v>
       </c>
       <c r="J9" t="s">
         <v>25</v>
       </c>
       <c r="K9">
         <v>6</v>
       </c>
       <c r="L9">
         <v>129.3</v>
       </c>
@@ -2885,51 +2885,51 @@
       </c>
       <c r="Q10">
         <v>116.27</v>
       </c>
       <c r="R10">
         <v>117.87</v>
       </c>
       <c r="S10">
         <v>120.97</v>
       </c>
       <c r="T10">
         <v>615.11</v>
       </c>
     </row>
     <row r="11" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11" t="s">
         <v>48</v>
       </c>
       <c r="C11" t="s">
         <v>49</v>
       </c>
       <c r="D11">
-        <v>1223</v>
+        <v>43</v>
       </c>
       <c r="E11" t="s">
         <v>39</v>
       </c>
       <c r="F11" t="s">
         <v>50</v>
       </c>
       <c r="G11" t="s">
         <v>24</v>
       </c>
       <c r="H11">
         <v>1</v>
       </c>
       <c r="I11" t="b">
         <v>1</v>
       </c>
       <c r="J11" t="s">
         <v>25</v>
       </c>
       <c r="K11">
         <v>7</v>
       </c>
       <c r="L11">
         <v>126.81</v>
       </c>
@@ -2947,51 +2947,51 @@
       </c>
       <c r="Q11">
         <v>113.03</v>
       </c>
       <c r="R11">
         <v>112.58</v>
       </c>
       <c r="S11">
         <v>113.59</v>
       </c>
       <c r="T11">
         <v>603.65</v>
       </c>
     </row>
     <row r="12" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12" t="s">
         <v>51</v>
       </c>
       <c r="C12" t="s">
         <v>52</v>
       </c>
       <c r="D12">
-        <v>1126</v>
+        <v>131</v>
       </c>
       <c r="E12" t="s">
         <v>53</v>
       </c>
       <c r="F12" t="s">
         <v>31</v>
       </c>
       <c r="G12" t="s">
         <v>24</v>
       </c>
       <c r="H12">
         <v>4</v>
       </c>
       <c r="I12" t="b">
         <v>1</v>
       </c>
       <c r="J12" t="s">
         <v>25</v>
       </c>
       <c r="K12">
         <v>5</v>
       </c>
       <c r="L12">
         <v>116.47</v>
       </c>
@@ -3009,51 +3009,51 @@
       </c>
       <c r="Q12">
         <v>112.16</v>
       </c>
       <c r="R12">
         <v>117.14</v>
       </c>
       <c r="S12">
         <v>108.61</v>
       </c>
       <c r="T12">
         <v>590.51</v>
       </c>
     </row>
     <row r="13" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13" t="s">
         <v>54</v>
       </c>
       <c r="C13" t="s">
         <v>55</v>
       </c>
       <c r="D13">
-        <v>1131</v>
+        <v>303</v>
       </c>
       <c r="E13" t="s">
         <v>56</v>
       </c>
       <c r="F13" t="s">
         <v>23</v>
       </c>
       <c r="G13" t="s">
         <v>57</v>
       </c>
       <c r="H13">
         <v>1</v>
       </c>
       <c r="I13" t="b">
         <v>1</v>
       </c>
       <c r="J13" t="s">
         <v>25</v>
       </c>
       <c r="K13">
         <v>6</v>
       </c>
       <c r="L13" t="s">
         <v>25</v>
       </c>
@@ -3133,51 +3133,51 @@
       </c>
       <c r="Q14" t="s">
         <v>25</v>
       </c>
       <c r="R14" t="s">
         <v>25</v>
       </c>
       <c r="S14">
         <v>117.96</v>
       </c>
       <c r="T14">
         <v>563.71</v>
       </c>
     </row>
     <row r="15" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15" t="s">
         <v>60</v>
       </c>
       <c r="C15" t="s">
         <v>61</v>
       </c>
       <c r="D15">
-        <v>1378</v>
+        <v>79</v>
       </c>
       <c r="E15" t="s">
         <v>56</v>
       </c>
       <c r="F15" t="s">
         <v>62</v>
       </c>
       <c r="G15" t="s">
         <v>24</v>
       </c>
       <c r="H15">
         <v>1</v>
       </c>
       <c r="I15" t="b">
         <v>1</v>
       </c>
       <c r="J15" t="s">
         <v>25</v>
       </c>
       <c r="K15">
         <v>5</v>
       </c>
       <c r="L15" t="s">
         <v>25</v>
       </c>
@@ -3195,51 +3195,51 @@
       </c>
       <c r="Q15">
         <v>104.09</v>
       </c>
       <c r="R15">
         <v>106.27</v>
       </c>
       <c r="S15" t="s">
         <v>25</v>
       </c>
       <c r="T15">
         <v>549.94</v>
       </c>
     </row>
     <row r="16" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16" t="s">
         <v>63</v>
       </c>
       <c r="C16" t="s">
         <v>64</v>
       </c>
       <c r="D16">
-        <v>1303</v>
+        <v>397</v>
       </c>
       <c r="E16" t="s">
         <v>22</v>
       </c>
       <c r="F16" t="s">
         <v>31</v>
       </c>
       <c r="G16" t="s">
         <v>24</v>
       </c>
       <c r="H16">
         <v>5</v>
       </c>
       <c r="I16" t="b">
         <v>1</v>
       </c>
       <c r="J16" t="s">
         <v>25</v>
       </c>
       <c r="K16">
         <v>4</v>
       </c>
       <c r="L16" t="s">
         <v>25</v>
       </c>
@@ -3257,51 +3257,51 @@
       </c>
       <c r="Q16">
         <v>103.8</v>
       </c>
       <c r="R16">
         <v>108.23</v>
       </c>
       <c r="S16">
         <v>111.99</v>
       </c>
       <c r="T16">
         <v>538.83</v>
       </c>
     </row>
     <row r="17" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17" t="s">
         <v>65</v>
       </c>
       <c r="C17" t="s">
         <v>66</v>
       </c>
       <c r="D17">
-        <v>1513</v>
+        <v>194</v>
       </c>
       <c r="E17" t="s">
         <v>56</v>
       </c>
       <c r="F17" t="s">
         <v>23</v>
       </c>
       <c r="G17" t="s">
         <v>57</v>
       </c>
       <c r="H17">
         <v>2</v>
       </c>
       <c r="I17" t="b">
         <v>1</v>
       </c>
       <c r="J17" t="s">
         <v>25</v>
       </c>
       <c r="K17">
         <v>7</v>
       </c>
       <c r="L17">
         <v>109.75</v>
       </c>
@@ -3319,51 +3319,51 @@
       </c>
       <c r="Q17">
         <v>101.75</v>
       </c>
       <c r="R17">
         <v>98.16</v>
       </c>
       <c r="S17">
         <v>107.15</v>
       </c>
       <c r="T17">
         <v>538.25</v>
       </c>
     </row>
     <row r="18" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18" t="s">
         <v>67</v>
       </c>
       <c r="C18" t="s">
         <v>68</v>
       </c>
       <c r="D18">
-        <v>1179</v>
+        <v>387</v>
       </c>
       <c r="E18" t="s">
         <v>22</v>
       </c>
       <c r="F18" t="s">
         <v>31</v>
       </c>
       <c r="G18" t="s">
         <v>57</v>
       </c>
       <c r="H18">
         <v>1</v>
       </c>
       <c r="I18" t="b">
         <v>1</v>
       </c>
       <c r="J18" t="s">
         <v>25</v>
       </c>
       <c r="K18">
         <v>5</v>
       </c>
       <c r="L18">
         <v>111.46</v>
       </c>
@@ -3381,51 +3381,51 @@
       </c>
       <c r="Q18">
         <v>100.12</v>
       </c>
       <c r="R18" t="s">
         <v>25</v>
       </c>
       <c r="S18">
         <v>106.09</v>
       </c>
       <c r="T18">
         <v>529.86</v>
       </c>
     </row>
     <row r="19" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19" t="s">
         <v>69</v>
       </c>
       <c r="C19" t="s">
         <v>70</v>
       </c>
       <c r="D19">
-        <v>1746</v>
+        <v>557</v>
       </c>
       <c r="E19" t="s">
         <v>22</v>
       </c>
       <c r="F19" t="s">
         <v>62</v>
       </c>
       <c r="G19" t="s">
         <v>24</v>
       </c>
       <c r="H19">
         <v>2</v>
       </c>
       <c r="I19" t="b">
         <v>1</v>
       </c>
       <c r="J19" t="s">
         <v>25</v>
       </c>
       <c r="K19">
         <v>4</v>
       </c>
       <c r="L19" t="s">
         <v>25</v>
       </c>
@@ -3567,51 +3567,51 @@
       </c>
       <c r="Q21">
         <v>100.27</v>
       </c>
       <c r="R21">
         <v>101.81</v>
       </c>
       <c r="S21">
         <v>105.02</v>
       </c>
       <c r="T21">
         <v>520.51</v>
       </c>
     </row>
     <row r="22" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22" t="s">
         <v>75</v>
       </c>
       <c r="C22" t="s">
         <v>37</v>
       </c>
       <c r="D22">
-        <v>1771</v>
+        <v>643</v>
       </c>
       <c r="E22" t="s">
         <v>76</v>
       </c>
       <c r="F22" t="s">
         <v>23</v>
       </c>
       <c r="G22" t="s">
         <v>24</v>
       </c>
       <c r="H22">
         <v>8</v>
       </c>
       <c r="I22" t="b">
         <v>1</v>
       </c>
       <c r="J22" t="s">
         <v>25</v>
       </c>
       <c r="K22">
         <v>4</v>
       </c>
       <c r="L22">
         <v>131.79</v>
       </c>
@@ -3629,51 +3629,51 @@
       </c>
       <c r="Q22">
         <v>125.14</v>
       </c>
       <c r="R22" t="s">
         <v>25</v>
       </c>
       <c r="S22" t="s">
         <v>25</v>
       </c>
       <c r="T22">
         <v>509.41</v>
       </c>
     </row>
     <row r="23" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="B23" t="s">
         <v>77</v>
       </c>
       <c r="C23" t="s">
         <v>78</v>
       </c>
       <c r="D23">
-        <v>1370</v>
+        <v>364</v>
       </c>
       <c r="E23" t="s">
         <v>79</v>
       </c>
       <c r="F23" t="s">
         <v>50</v>
       </c>
       <c r="G23" t="s">
         <v>24</v>
       </c>
       <c r="H23">
         <v>3</v>
       </c>
       <c r="I23" t="b">
         <v>1</v>
       </c>
       <c r="J23" t="s">
         <v>25</v>
       </c>
       <c r="K23">
         <v>6</v>
       </c>
       <c r="L23">
         <v>106.81</v>
       </c>
@@ -3750,51 +3750,51 @@
       </c>
       <c r="Q24" t="s">
         <v>25</v>
       </c>
       <c r="R24" t="s">
         <v>25</v>
       </c>
       <c r="S24" t="s">
         <v>25</v>
       </c>
       <c r="T24">
         <v>505.52</v>
       </c>
     </row>
     <row r="25" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="B25" t="s">
         <v>73</v>
       </c>
       <c r="C25" t="s">
         <v>82</v>
       </c>
       <c r="D25">
-        <v>1388</v>
+        <v>31</v>
       </c>
       <c r="E25" t="s">
         <v>22</v>
       </c>
       <c r="F25" t="s">
         <v>50</v>
       </c>
       <c r="G25" t="s">
         <v>24</v>
       </c>
       <c r="H25">
         <v>5</v>
       </c>
       <c r="I25" t="b">
         <v>1</v>
       </c>
       <c r="J25" t="s">
         <v>25</v>
       </c>
       <c r="K25">
         <v>5</v>
       </c>
       <c r="L25">
         <v>103.14</v>
       </c>
@@ -3812,51 +3812,51 @@
       </c>
       <c r="Q25">
         <v>97.16</v>
       </c>
       <c r="R25" t="s">
         <v>25</v>
       </c>
       <c r="S25">
         <v>105.19</v>
       </c>
       <c r="T25">
         <v>503.34</v>
       </c>
     </row>
     <row r="26" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="B26" t="s">
         <v>83</v>
       </c>
       <c r="C26" t="s">
         <v>84</v>
       </c>
       <c r="D26">
-        <v>2210</v>
+        <v>16</v>
       </c>
       <c r="E26" t="s">
         <v>42</v>
       </c>
       <c r="F26" t="s">
         <v>23</v>
       </c>
       <c r="G26" t="s">
         <v>24</v>
       </c>
       <c r="H26">
         <v>9</v>
       </c>
       <c r="I26" t="b">
         <v>1</v>
       </c>
       <c r="J26" t="s">
         <v>25</v>
       </c>
       <c r="K26">
         <v>5</v>
       </c>
       <c r="L26" t="s">
         <v>25</v>
       </c>
@@ -3874,51 +3874,51 @@
       </c>
       <c r="Q26" t="s">
         <v>25</v>
       </c>
       <c r="R26">
         <v>91.96</v>
       </c>
       <c r="S26">
         <v>96.64</v>
       </c>
       <c r="T26">
         <v>499.42</v>
       </c>
     </row>
     <row r="27" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="B27" t="s">
         <v>85</v>
       </c>
       <c r="C27" t="s">
         <v>86</v>
       </c>
       <c r="D27">
-        <v>1957</v>
+        <v>30</v>
       </c>
       <c r="E27" t="s">
         <v>22</v>
       </c>
       <c r="F27" t="s">
         <v>62</v>
       </c>
       <c r="G27" t="s">
         <v>57</v>
       </c>
       <c r="H27">
         <v>1</v>
       </c>
       <c r="I27" t="b">
         <v>1</v>
       </c>
       <c r="J27" t="s">
         <v>25</v>
       </c>
       <c r="K27">
         <v>7</v>
       </c>
       <c r="L27">
         <v>99.26</v>
       </c>
@@ -3936,51 +3936,51 @@
       </c>
       <c r="Q27">
         <v>91.78</v>
       </c>
       <c r="R27">
         <v>93.38</v>
       </c>
       <c r="S27">
         <v>97.62</v>
       </c>
       <c r="T27">
         <v>486.36</v>
       </c>
     </row>
     <row r="28" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="B28" t="s">
         <v>87</v>
       </c>
       <c r="C28" t="s">
         <v>88</v>
       </c>
       <c r="D28">
-        <v>1171</v>
+        <v>510</v>
       </c>
       <c r="E28" t="s">
         <v>89</v>
       </c>
       <c r="F28" t="s">
         <v>62</v>
       </c>
       <c r="G28" t="s">
         <v>24</v>
       </c>
       <c r="H28">
         <v>3</v>
       </c>
       <c r="I28" t="b">
         <v>1</v>
       </c>
       <c r="J28" t="s">
         <v>25</v>
       </c>
       <c r="K28">
         <v>5</v>
       </c>
       <c r="L28" t="s">
         <v>25</v>
       </c>
@@ -3998,51 +3998,51 @@
       </c>
       <c r="Q28" t="s">
         <v>25</v>
       </c>
       <c r="R28">
         <v>96.6</v>
       </c>
       <c r="S28">
         <v>95.44</v>
       </c>
       <c r="T28">
         <v>485.92</v>
       </c>
     </row>
     <row r="29" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="B29" t="s">
         <v>90</v>
       </c>
       <c r="C29" t="s">
         <v>91</v>
       </c>
       <c r="D29">
-        <v>1184</v>
+        <v>563</v>
       </c>
       <c r="E29" t="s">
         <v>22</v>
       </c>
       <c r="F29" t="s">
         <v>50</v>
       </c>
       <c r="G29" t="s">
         <v>24</v>
       </c>
       <c r="H29">
         <v>6</v>
       </c>
       <c r="I29" t="b">
         <v>1</v>
       </c>
       <c r="J29" t="s">
         <v>25</v>
       </c>
       <c r="K29">
         <v>3</v>
       </c>
       <c r="L29" t="s">
         <v>25</v>
       </c>
@@ -4060,51 +4060,51 @@
       </c>
       <c r="Q29" t="s">
         <v>25</v>
       </c>
       <c r="R29">
         <v>119.01</v>
       </c>
       <c r="S29">
         <v>124.31</v>
       </c>
       <c r="T29">
         <v>480.23</v>
       </c>
     </row>
     <row r="30" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="B30" t="s">
         <v>92</v>
       </c>
       <c r="C30" t="s">
         <v>93</v>
       </c>
       <c r="D30">
-        <v>2118</v>
+        <v>40</v>
       </c>
       <c r="E30" t="s">
         <v>22</v>
       </c>
       <c r="F30" t="s">
         <v>62</v>
       </c>
       <c r="G30" t="s">
         <v>57</v>
       </c>
       <c r="H30">
         <v>2</v>
       </c>
       <c r="I30" t="b">
         <v>1</v>
       </c>
       <c r="J30" t="s">
         <v>25</v>
       </c>
       <c r="K30">
         <v>5</v>
       </c>
       <c r="L30" t="s">
         <v>25</v>
       </c>
@@ -4122,51 +4122,51 @@
       </c>
       <c r="Q30">
         <v>90.64</v>
       </c>
       <c r="R30">
         <v>92.87</v>
       </c>
       <c r="S30">
         <v>97.97</v>
       </c>
       <c r="T30">
         <v>478.36</v>
       </c>
     </row>
     <row r="31" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A31">
         <v>30</v>
       </c>
       <c r="B31" t="s">
         <v>94</v>
       </c>
       <c r="C31" t="s">
         <v>49</v>
       </c>
       <c r="D31">
-        <v>575</v>
+        <v>42</v>
       </c>
       <c r="E31" t="s">
         <v>39</v>
       </c>
       <c r="F31" t="s">
         <v>50</v>
       </c>
       <c r="G31" t="s">
         <v>57</v>
       </c>
       <c r="H31">
         <v>1</v>
       </c>
       <c r="I31" t="b">
         <v>1</v>
       </c>
       <c r="J31" t="s">
         <v>25</v>
       </c>
       <c r="K31">
         <v>5</v>
       </c>
       <c r="L31">
         <v>102.04</v>
       </c>
@@ -4243,51 +4243,51 @@
       </c>
       <c r="Q32" t="s">
         <v>25</v>
       </c>
       <c r="R32">
         <v>114.09</v>
       </c>
       <c r="S32">
         <v>118.17</v>
       </c>
       <c r="T32">
         <v>467.84</v>
       </c>
     </row>
     <row r="33" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A33">
         <v>32</v>
       </c>
       <c r="B33" t="s">
         <v>90</v>
       </c>
       <c r="C33" t="s">
         <v>97</v>
       </c>
       <c r="D33">
-        <v>869</v>
+        <v>470</v>
       </c>
       <c r="E33" t="s">
         <v>56</v>
       </c>
       <c r="F33" t="s">
         <v>50</v>
       </c>
       <c r="G33" t="s">
         <v>24</v>
       </c>
       <c r="H33">
         <v>7</v>
       </c>
       <c r="I33" t="b">
         <v>1</v>
       </c>
       <c r="J33" t="s">
         <v>25</v>
       </c>
       <c r="K33">
         <v>4</v>
       </c>
       <c r="L33" t="s">
         <v>25</v>
       </c>
@@ -4305,51 +4305,51 @@
       </c>
       <c r="Q33">
         <v>91.97</v>
       </c>
       <c r="R33">
         <v>81.25</v>
       </c>
       <c r="S33" t="s">
         <v>25</v>
       </c>
       <c r="T33">
         <v>464.7</v>
       </c>
     </row>
     <row r="34" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="B34" t="s">
         <v>98</v>
       </c>
       <c r="C34" t="s">
         <v>99</v>
       </c>
       <c r="D34">
-        <v>1299</v>
+        <v>226</v>
       </c>
       <c r="E34" t="s">
         <v>100</v>
       </c>
       <c r="F34" t="s">
         <v>101</v>
       </c>
       <c r="G34" t="s">
         <v>24</v>
       </c>
       <c r="H34">
         <v>1</v>
       </c>
       <c r="I34" t="b">
         <v>1</v>
       </c>
       <c r="J34" t="s">
         <v>25</v>
       </c>
       <c r="K34">
         <v>6</v>
       </c>
       <c r="L34">
         <v>92.51</v>
       </c>
@@ -4367,51 +4367,51 @@
       </c>
       <c r="Q34" t="s">
         <v>25</v>
       </c>
       <c r="R34">
         <v>90.12</v>
       </c>
       <c r="S34">
         <v>88.33</v>
       </c>
       <c r="T34">
         <v>462.16</v>
       </c>
     </row>
     <row r="35" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A35">
         <v>34</v>
       </c>
       <c r="B35" t="s">
         <v>102</v>
       </c>
       <c r="C35" t="s">
         <v>103</v>
       </c>
       <c r="D35">
-        <v>1506</v>
+        <v>124</v>
       </c>
       <c r="E35" t="s">
         <v>79</v>
       </c>
       <c r="F35" t="s">
         <v>62</v>
       </c>
       <c r="G35" t="s">
         <v>57</v>
       </c>
       <c r="H35">
         <v>3</v>
       </c>
       <c r="I35" t="b">
         <v>1</v>
       </c>
       <c r="J35" t="s">
         <v>25</v>
       </c>
       <c r="K35">
         <v>6</v>
       </c>
       <c r="L35">
         <v>96.52</v>
       </c>
@@ -4553,51 +4553,51 @@
       </c>
       <c r="Q37" t="s">
         <v>25</v>
       </c>
       <c r="R37">
         <v>107</v>
       </c>
       <c r="S37" t="s">
         <v>25</v>
       </c>
       <c r="T37">
         <v>453.02</v>
       </c>
     </row>
     <row r="38" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A38">
         <v>37</v>
       </c>
       <c r="B38" t="s">
         <v>110</v>
       </c>
       <c r="C38" t="s">
         <v>111</v>
       </c>
       <c r="D38">
-        <v>250</v>
+        <v>156</v>
       </c>
       <c r="E38" t="s">
         <v>112</v>
       </c>
       <c r="F38" t="s">
         <v>62</v>
       </c>
       <c r="G38" t="s">
         <v>57</v>
       </c>
       <c r="H38">
         <v>4</v>
       </c>
       <c r="I38" t="b">
         <v>1</v>
       </c>
       <c r="J38" t="s">
         <v>25</v>
       </c>
       <c r="K38">
         <v>5</v>
       </c>
       <c r="L38">
         <v>97.67</v>
       </c>
@@ -4615,51 +4615,51 @@
       </c>
       <c r="Q38" t="s">
         <v>25</v>
       </c>
       <c r="R38">
         <v>85.17</v>
       </c>
       <c r="S38">
         <v>85.2</v>
       </c>
       <c r="T38">
         <v>452.92</v>
       </c>
     </row>
     <row r="39" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A39">
         <v>38</v>
       </c>
       <c r="B39" t="s">
         <v>113</v>
       </c>
       <c r="C39" t="s">
         <v>114</v>
       </c>
       <c r="D39">
-        <v>768</v>
+        <v>178</v>
       </c>
       <c r="E39" t="s">
         <v>56</v>
       </c>
       <c r="F39" t="s">
         <v>62</v>
       </c>
       <c r="G39" t="s">
         <v>24</v>
       </c>
       <c r="H39">
         <v>4</v>
       </c>
       <c r="I39" t="b">
         <v>1</v>
       </c>
       <c r="J39" t="s">
         <v>25</v>
       </c>
       <c r="K39">
         <v>4</v>
       </c>
       <c r="L39" t="s">
         <v>25</v>
       </c>
@@ -4798,51 +4798,51 @@
       </c>
       <c r="Q41" t="s">
         <v>25</v>
       </c>
       <c r="R41">
         <v>79</v>
       </c>
       <c r="S41" t="s">
         <v>25</v>
       </c>
       <c r="T41">
         <v>435.08</v>
       </c>
     </row>
     <row r="42" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A42">
         <v>41</v>
       </c>
       <c r="B42" t="s">
         <v>119</v>
       </c>
       <c r="C42" t="s">
         <v>120</v>
       </c>
       <c r="D42">
-        <v>1803</v>
+        <v>88</v>
       </c>
       <c r="E42" t="s">
         <v>56</v>
       </c>
       <c r="F42" t="s">
         <v>31</v>
       </c>
       <c r="G42" t="s">
         <v>24</v>
       </c>
       <c r="H42">
         <v>7</v>
       </c>
       <c r="I42" t="b">
         <v>1</v>
       </c>
       <c r="J42" t="s">
         <v>25</v>
       </c>
       <c r="K42">
         <v>3</v>
       </c>
       <c r="L42" t="s">
         <v>25</v>
       </c>
@@ -4981,51 +4981,51 @@
       </c>
       <c r="Q44" t="s">
         <v>25</v>
       </c>
       <c r="R44" t="s">
         <v>25</v>
       </c>
       <c r="S44">
         <v>139.54</v>
       </c>
       <c r="T44">
         <v>425.12</v>
       </c>
     </row>
     <row r="45" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A45">
         <v>44</v>
       </c>
       <c r="B45" t="s">
         <v>126</v>
       </c>
       <c r="C45" t="s">
         <v>127</v>
       </c>
       <c r="D45">
-        <v>1783</v>
+        <v>433</v>
       </c>
       <c r="E45" t="s">
         <v>56</v>
       </c>
       <c r="F45" t="s">
         <v>128</v>
       </c>
       <c r="G45" t="s">
         <v>24</v>
       </c>
       <c r="H45">
         <v>1</v>
       </c>
       <c r="I45" t="b">
         <v>1</v>
       </c>
       <c r="J45" t="s">
         <v>25</v>
       </c>
       <c r="K45">
         <v>2</v>
       </c>
       <c r="L45" t="s">
         <v>25</v>
       </c>
@@ -5043,51 +5043,51 @@
       </c>
       <c r="Q45" t="s">
         <v>25</v>
       </c>
       <c r="R45" t="s">
         <v>25</v>
       </c>
       <c r="S45" t="s">
         <v>25</v>
       </c>
       <c r="T45">
         <v>421.75</v>
       </c>
     </row>
     <row r="46" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A46">
         <v>45</v>
       </c>
       <c r="B46" t="s">
         <v>129</v>
       </c>
       <c r="C46" t="s">
         <v>130</v>
       </c>
       <c r="D46">
-        <v>2130</v>
+        <v>102</v>
       </c>
       <c r="E46" t="s">
         <v>25</v>
       </c>
       <c r="F46" t="s">
         <v>50</v>
       </c>
       <c r="G46" t="s">
         <v>24</v>
       </c>
       <c r="H46">
         <v>8</v>
       </c>
       <c r="I46" t="b">
         <v>1</v>
       </c>
       <c r="J46" t="s">
         <v>25</v>
       </c>
       <c r="K46">
         <v>4</v>
       </c>
       <c r="L46" t="s">
         <v>25</v>
       </c>
@@ -5105,51 +5105,51 @@
       </c>
       <c r="Q46">
         <v>101.95</v>
       </c>
       <c r="R46" t="s">
         <v>25</v>
       </c>
       <c r="S46">
         <v>102.82</v>
       </c>
       <c r="T46">
         <v>416.42</v>
       </c>
     </row>
     <row r="47" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A47">
         <v>46</v>
       </c>
       <c r="B47" t="s">
         <v>71</v>
       </c>
       <c r="C47" t="s">
         <v>131</v>
       </c>
       <c r="D47">
-        <v>1948</v>
+        <v>162</v>
       </c>
       <c r="E47" t="s">
         <v>132</v>
       </c>
       <c r="F47" t="s">
         <v>31</v>
       </c>
       <c r="G47" t="s">
         <v>57</v>
       </c>
       <c r="H47">
         <v>3</v>
       </c>
       <c r="I47" t="b">
         <v>1</v>
       </c>
       <c r="J47" t="s">
         <v>25</v>
       </c>
       <c r="K47">
         <v>5</v>
       </c>
       <c r="L47" t="s">
         <v>25</v>
       </c>
@@ -5167,51 +5167,51 @@
       </c>
       <c r="Q47">
         <v>74.43</v>
       </c>
       <c r="R47">
         <v>84.67</v>
       </c>
       <c r="S47">
         <v>86.93</v>
       </c>
       <c r="T47">
         <v>415.57</v>
       </c>
     </row>
     <row r="48" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A48">
         <v>47</v>
       </c>
       <c r="B48" t="s">
         <v>133</v>
       </c>
       <c r="C48" t="s">
         <v>134</v>
       </c>
       <c r="D48">
-        <v>1700</v>
+        <v>134</v>
       </c>
       <c r="E48" t="s">
         <v>56</v>
       </c>
       <c r="F48" t="s">
         <v>31</v>
       </c>
       <c r="G48" t="s">
         <v>57</v>
       </c>
       <c r="H48">
         <v>4</v>
       </c>
       <c r="I48" t="b">
         <v>1</v>
       </c>
       <c r="J48" t="s">
         <v>25</v>
       </c>
       <c r="K48">
         <v>4</v>
       </c>
       <c r="L48" t="s">
         <v>25</v>
       </c>
@@ -5350,51 +5350,51 @@
       </c>
       <c r="Q50">
         <v>95.85</v>
       </c>
       <c r="R50" t="s">
         <v>25</v>
       </c>
       <c r="S50" t="s">
         <v>25</v>
       </c>
       <c r="T50">
         <v>400.31</v>
       </c>
     </row>
     <row r="51" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A51">
         <v>50</v>
       </c>
       <c r="B51" t="s">
         <v>139</v>
       </c>
       <c r="C51" t="s">
         <v>140</v>
       </c>
       <c r="D51">
-        <v>881</v>
+        <v>1</v>
       </c>
       <c r="E51" t="s">
         <v>56</v>
       </c>
       <c r="F51" t="s">
         <v>62</v>
       </c>
       <c r="G51" t="s">
         <v>24</v>
       </c>
       <c r="H51">
         <v>5</v>
       </c>
       <c r="I51" t="b">
         <v>1</v>
       </c>
       <c r="J51" t="s">
         <v>25</v>
       </c>
       <c r="K51">
         <v>3</v>
       </c>
       <c r="L51">
         <v>107.01</v>
       </c>
@@ -5595,51 +5595,51 @@
       </c>
       <c r="Q54" t="s">
         <v>25</v>
       </c>
       <c r="R54" t="s">
         <v>25</v>
       </c>
       <c r="S54">
         <v>101.51</v>
       </c>
       <c r="T54">
         <v>393.21</v>
       </c>
     </row>
     <row r="55" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A55">
         <v>54</v>
       </c>
       <c r="B55" t="s">
         <v>144</v>
       </c>
       <c r="C55" t="s">
         <v>145</v>
       </c>
       <c r="D55">
-        <v>514</v>
+        <v>5022</v>
       </c>
       <c r="E55" t="s">
         <v>56</v>
       </c>
       <c r="F55" t="s">
         <v>31</v>
       </c>
       <c r="G55" t="s">
         <v>24</v>
       </c>
       <c r="H55">
         <v>10</v>
       </c>
       <c r="I55" t="b">
         <v>1</v>
       </c>
       <c r="J55" t="s">
         <v>25</v>
       </c>
       <c r="K55">
         <v>2</v>
       </c>
       <c r="L55" t="s">
         <v>25</v>
       </c>
@@ -5834,51 +5834,51 @@
       </c>
       <c r="Q58">
         <v>109.89</v>
       </c>
       <c r="R58" t="s">
         <v>25</v>
       </c>
       <c r="S58" t="s">
         <v>25</v>
       </c>
       <c r="T58">
         <v>358.09</v>
       </c>
     </row>
     <row r="59" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A59">
         <v>58</v>
       </c>
       <c r="B59" t="s">
         <v>155</v>
       </c>
       <c r="C59" t="s">
         <v>156</v>
       </c>
       <c r="D59">
-        <v>1466</v>
+        <v>385</v>
       </c>
       <c r="E59" t="s">
         <v>109</v>
       </c>
       <c r="F59" t="s">
         <v>50</v>
       </c>
       <c r="G59" t="s">
         <v>57</v>
       </c>
       <c r="H59">
         <v>3</v>
       </c>
       <c r="I59" t="b">
         <v>1</v>
       </c>
       <c r="J59" t="s">
         <v>25</v>
       </c>
       <c r="K59">
         <v>3</v>
       </c>
       <c r="L59" t="s">
         <v>25</v>
       </c>
@@ -6020,51 +6020,51 @@
       </c>
       <c r="Q61">
         <v>103.07</v>
       </c>
       <c r="R61" t="s">
         <v>25</v>
       </c>
       <c r="S61" t="s">
         <v>25</v>
       </c>
       <c r="T61">
         <v>316.01</v>
       </c>
     </row>
     <row r="62" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A62">
         <v>61</v>
       </c>
       <c r="B62" t="s">
         <v>163</v>
       </c>
       <c r="C62" t="s">
         <v>164</v>
       </c>
       <c r="D62">
-        <v>1446</v>
+        <v>401</v>
       </c>
       <c r="E62" t="s">
         <v>39</v>
       </c>
       <c r="F62" t="s">
         <v>50</v>
       </c>
       <c r="G62" t="s">
         <v>57</v>
       </c>
       <c r="H62">
         <v>4</v>
       </c>
       <c r="I62" t="b">
         <v>1</v>
       </c>
       <c r="J62" t="s">
         <v>25</v>
       </c>
       <c r="K62">
         <v>3</v>
       </c>
       <c r="L62" t="s">
         <v>25</v>
       </c>
@@ -6383,51 +6383,51 @@
       </c>
       <c r="Q67" t="s">
         <v>25</v>
       </c>
       <c r="R67" t="s">
         <v>25</v>
       </c>
       <c r="S67">
         <v>94.97</v>
       </c>
       <c r="T67">
         <v>292.07</v>
       </c>
     </row>
     <row r="68" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A68">
         <v>67</v>
       </c>
       <c r="B68" t="s">
         <v>176</v>
       </c>
       <c r="C68" t="s">
         <v>177</v>
       </c>
       <c r="D68">
-        <v>2549</v>
+        <v>464</v>
       </c>
       <c r="E68" t="s">
         <v>178</v>
       </c>
       <c r="F68" t="s">
         <v>23</v>
       </c>
       <c r="G68" t="s">
         <v>57</v>
       </c>
       <c r="H68">
         <v>4</v>
       </c>
       <c r="I68" t="b">
         <v>1</v>
       </c>
       <c r="J68" t="s">
         <v>25</v>
       </c>
       <c r="K68">
         <v>3</v>
       </c>
       <c r="L68" t="s">
         <v>25</v>
       </c>
@@ -6445,51 +6445,51 @@
       </c>
       <c r="Q68">
         <v>99.03</v>
       </c>
       <c r="R68" t="s">
         <v>25</v>
       </c>
       <c r="S68" t="s">
         <v>25</v>
       </c>
       <c r="T68">
         <v>291.77</v>
       </c>
     </row>
     <row r="69" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A69">
         <v>68</v>
       </c>
       <c r="B69" t="s">
         <v>179</v>
       </c>
       <c r="C69" t="s">
         <v>180</v>
       </c>
       <c r="D69">
-        <v>2077</v>
+        <v>367</v>
       </c>
       <c r="E69" t="s">
         <v>56</v>
       </c>
       <c r="F69" t="s">
         <v>23</v>
       </c>
       <c r="G69" t="s">
         <v>24</v>
       </c>
       <c r="H69">
         <v>16</v>
       </c>
       <c r="I69" t="b">
         <v>1</v>
       </c>
       <c r="J69" t="s">
         <v>25</v>
       </c>
       <c r="K69">
         <v>2</v>
       </c>
       <c r="L69" t="s">
         <v>25</v>
       </c>
@@ -6507,51 +6507,51 @@
       </c>
       <c r="Q69" t="s">
         <v>25</v>
       </c>
       <c r="R69" t="s">
         <v>25</v>
       </c>
       <c r="S69" t="s">
         <v>25</v>
       </c>
       <c r="T69">
         <v>289.65</v>
       </c>
     </row>
     <row r="70" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A70">
         <v>69</v>
       </c>
       <c r="B70" t="s">
         <v>181</v>
       </c>
       <c r="C70" t="s">
         <v>182</v>
       </c>
       <c r="D70">
-        <v>2178</v>
+        <v>276</v>
       </c>
       <c r="E70" t="s">
         <v>183</v>
       </c>
       <c r="F70" t="s">
         <v>23</v>
       </c>
       <c r="G70" t="s">
         <v>24</v>
       </c>
       <c r="H70">
         <v>17</v>
       </c>
       <c r="I70" t="b">
         <v>1</v>
       </c>
       <c r="J70" t="s">
         <v>25</v>
       </c>
       <c r="K70">
         <v>2</v>
       </c>
       <c r="L70" t="s">
         <v>25</v>
       </c>
@@ -6749,51 +6749,51 @@
       </c>
       <c r="Q73" t="s">
         <v>25</v>
       </c>
       <c r="R73">
         <v>135.82</v>
       </c>
       <c r="S73" t="s">
         <v>25</v>
       </c>
       <c r="T73">
         <v>281.02</v>
       </c>
     </row>
     <row r="74" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A74">
         <v>73</v>
       </c>
       <c r="B74" t="s">
         <v>51</v>
       </c>
       <c r="C74" t="s">
         <v>190</v>
       </c>
       <c r="D74">
-        <v>1646</v>
+        <v>649</v>
       </c>
       <c r="E74" t="s">
         <v>81</v>
       </c>
       <c r="F74" t="s">
         <v>50</v>
       </c>
       <c r="G74" t="s">
         <v>24</v>
       </c>
       <c r="H74">
         <v>12</v>
       </c>
       <c r="I74" t="b">
         <v>1</v>
       </c>
       <c r="J74" t="s">
         <v>25</v>
       </c>
       <c r="K74">
         <v>2</v>
       </c>
       <c r="L74" t="s">
         <v>25</v>
       </c>
@@ -7056,51 +7056,51 @@
       </c>
       <c r="Q78" t="s">
         <v>25</v>
       </c>
       <c r="R78" t="s">
         <v>25</v>
       </c>
       <c r="S78" t="s">
         <v>25</v>
       </c>
       <c r="T78">
         <v>266.17</v>
       </c>
     </row>
     <row r="79" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A79">
         <v>78</v>
       </c>
       <c r="B79" t="s">
         <v>63</v>
       </c>
       <c r="C79" t="s">
         <v>134</v>
       </c>
       <c r="D79">
-        <v>823</v>
+        <v>413</v>
       </c>
       <c r="E79" t="s">
         <v>39</v>
       </c>
       <c r="F79" t="s">
         <v>101</v>
       </c>
       <c r="G79" t="s">
         <v>24</v>
       </c>
       <c r="H79">
         <v>2</v>
       </c>
       <c r="I79" t="b">
         <v>1</v>
       </c>
       <c r="J79" t="s">
         <v>25</v>
       </c>
       <c r="K79">
         <v>2</v>
       </c>
       <c r="L79" t="s">
         <v>25</v>
       </c>
@@ -7242,51 +7242,51 @@
       </c>
       <c r="Q81" t="s">
         <v>25</v>
       </c>
       <c r="R81" t="s">
         <v>25</v>
       </c>
       <c r="S81" t="s">
         <v>25</v>
       </c>
       <c r="T81">
         <v>259.41</v>
       </c>
     </row>
     <row r="82" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A82">
         <v>81</v>
       </c>
       <c r="B82" t="s">
         <v>204</v>
       </c>
       <c r="C82" t="s">
         <v>205</v>
       </c>
       <c r="D82">
-        <v>1779</v>
+        <v>233</v>
       </c>
       <c r="E82" t="s">
         <v>206</v>
       </c>
       <c r="F82" t="s">
         <v>23</v>
       </c>
       <c r="G82" t="s">
         <v>57</v>
       </c>
       <c r="H82">
         <v>6</v>
       </c>
       <c r="I82" t="b">
         <v>1</v>
       </c>
       <c r="J82" t="s">
         <v>25</v>
       </c>
       <c r="K82">
         <v>1</v>
       </c>
       <c r="L82">
         <v>130.98</v>
       </c>
@@ -7304,51 +7304,51 @@
       </c>
       <c r="Q82" t="s">
         <v>25</v>
       </c>
       <c r="R82" t="s">
         <v>25</v>
       </c>
       <c r="S82" t="s">
         <v>25</v>
       </c>
       <c r="T82">
         <v>258.18</v>
       </c>
     </row>
     <row r="83" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A83">
         <v>82</v>
       </c>
       <c r="B83" t="s">
         <v>207</v>
       </c>
       <c r="C83" t="s">
         <v>208</v>
       </c>
       <c r="D83">
-        <v>2339</v>
+        <v>44</v>
       </c>
       <c r="E83" t="s">
         <v>39</v>
       </c>
       <c r="F83" t="s">
         <v>128</v>
       </c>
       <c r="G83" t="s">
         <v>24</v>
       </c>
       <c r="H83">
         <v>2</v>
       </c>
       <c r="I83" t="b">
         <v>1</v>
       </c>
       <c r="J83" t="s">
         <v>25</v>
       </c>
       <c r="K83">
         <v>2</v>
       </c>
       <c r="L83" t="s">
         <v>25</v>
       </c>
@@ -7670,51 +7670,51 @@
       </c>
       <c r="Q88" t="s">
         <v>25</v>
       </c>
       <c r="R88" t="s">
         <v>25</v>
       </c>
       <c r="S88">
         <v>85.66</v>
       </c>
       <c r="T88">
         <v>244.83</v>
       </c>
     </row>
     <row r="89" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A89">
         <v>88</v>
       </c>
       <c r="B89" t="s">
         <v>218</v>
       </c>
       <c r="C89" t="s">
         <v>219</v>
       </c>
       <c r="D89">
-        <v>1753</v>
+        <v>286</v>
       </c>
       <c r="E89" t="s">
         <v>22</v>
       </c>
       <c r="F89" t="s">
         <v>23</v>
       </c>
       <c r="G89" t="s">
         <v>57</v>
       </c>
       <c r="H89">
         <v>8</v>
       </c>
       <c r="I89" t="b">
         <v>1</v>
       </c>
       <c r="J89" t="s">
         <v>25</v>
       </c>
       <c r="K89">
         <v>2</v>
       </c>
       <c r="L89" t="s">
         <v>25</v>
       </c>
@@ -7732,51 +7732,51 @@
       </c>
       <c r="Q89" t="s">
         <v>25</v>
       </c>
       <c r="R89" t="s">
         <v>25</v>
       </c>
       <c r="S89" t="s">
         <v>25</v>
       </c>
       <c r="T89">
         <v>244.14</v>
       </c>
     </row>
     <row r="90" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A90">
         <v>89</v>
       </c>
       <c r="B90" t="s">
         <v>220</v>
       </c>
       <c r="C90" t="s">
         <v>221</v>
       </c>
       <c r="D90">
-        <v>1580</v>
+        <v>292</v>
       </c>
       <c r="E90" t="s">
         <v>22</v>
       </c>
       <c r="F90" t="s">
         <v>23</v>
       </c>
       <c r="G90" t="s">
         <v>24</v>
       </c>
       <c r="H90">
         <v>22</v>
       </c>
       <c r="I90" t="b">
         <v>1</v>
       </c>
       <c r="J90" t="s">
         <v>25</v>
       </c>
       <c r="K90">
         <v>1</v>
       </c>
       <c r="L90" t="s">
         <v>25</v>
       </c>
@@ -7794,51 +7794,51 @@
       </c>
       <c r="Q90" t="s">
         <v>25</v>
       </c>
       <c r="R90" t="s">
         <v>25</v>
       </c>
       <c r="S90" t="s">
         <v>25</v>
       </c>
       <c r="T90">
         <v>243.01</v>
       </c>
     </row>
     <row r="91" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A91">
         <v>90</v>
       </c>
       <c r="B91" t="s">
         <v>102</v>
       </c>
       <c r="C91" t="s">
         <v>116</v>
       </c>
       <c r="D91">
-        <v>2045</v>
+        <v>265</v>
       </c>
       <c r="E91" t="s">
         <v>56</v>
       </c>
       <c r="F91" t="s">
         <v>23</v>
       </c>
       <c r="G91" t="s">
         <v>57</v>
       </c>
       <c r="H91">
         <v>9</v>
       </c>
       <c r="I91" t="b">
         <v>1</v>
       </c>
       <c r="J91" t="s">
         <v>25</v>
       </c>
       <c r="K91">
         <v>2</v>
       </c>
       <c r="L91">
         <v>77.8</v>
       </c>
@@ -7915,51 +7915,51 @@
       </c>
       <c r="Q92" t="s">
         <v>25</v>
       </c>
       <c r="R92" t="s">
         <v>25</v>
       </c>
       <c r="S92" t="s">
         <v>25</v>
       </c>
       <c r="T92">
         <v>237.86</v>
       </c>
     </row>
     <row r="93" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A93">
         <v>92</v>
       </c>
       <c r="B93" t="s">
         <v>223</v>
       </c>
       <c r="C93" t="s">
         <v>170</v>
       </c>
       <c r="D93">
-        <v>662</v>
+        <v>249</v>
       </c>
       <c r="E93" t="s">
         <v>22</v>
       </c>
       <c r="F93" t="s">
         <v>50</v>
       </c>
       <c r="G93" t="s">
         <v>57</v>
       </c>
       <c r="H93">
         <v>6</v>
       </c>
       <c r="I93" t="b">
         <v>1</v>
       </c>
       <c r="J93" t="s">
         <v>25</v>
       </c>
       <c r="K93">
         <v>3</v>
       </c>
       <c r="L93" t="s">
         <v>25</v>
       </c>
@@ -8039,51 +8039,51 @@
       </c>
       <c r="Q94" t="s">
         <v>25</v>
       </c>
       <c r="R94" t="s">
         <v>25</v>
       </c>
       <c r="S94" t="s">
         <v>25</v>
       </c>
       <c r="T94">
         <v>234.46</v>
       </c>
     </row>
     <row r="95" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A95">
         <v>94</v>
       </c>
       <c r="B95" t="s">
         <v>226</v>
       </c>
       <c r="C95" t="s">
         <v>227</v>
       </c>
       <c r="D95">
-        <v>2105</v>
+        <v>117</v>
       </c>
       <c r="E95" t="s">
         <v>22</v>
       </c>
       <c r="F95" t="s">
         <v>23</v>
       </c>
       <c r="G95" t="s">
         <v>24</v>
       </c>
       <c r="H95">
         <v>24</v>
       </c>
       <c r="I95" t="b">
         <v>1</v>
       </c>
       <c r="J95" t="s">
         <v>25</v>
       </c>
       <c r="K95">
         <v>2</v>
       </c>
       <c r="L95" t="s">
         <v>25</v>
       </c>
@@ -8101,51 +8101,51 @@
       </c>
       <c r="Q95" t="s">
         <v>25</v>
       </c>
       <c r="R95" t="s">
         <v>25</v>
       </c>
       <c r="S95" t="s">
         <v>25</v>
       </c>
       <c r="T95">
         <v>232.61</v>
       </c>
     </row>
     <row r="96" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A96">
         <v>95</v>
       </c>
       <c r="B96" t="s">
         <v>228</v>
       </c>
       <c r="C96" t="s">
         <v>229</v>
       </c>
       <c r="D96">
-        <v>963</v>
+        <v>232</v>
       </c>
       <c r="E96" t="s">
         <v>109</v>
       </c>
       <c r="F96" t="s">
         <v>31</v>
       </c>
       <c r="G96" t="s">
         <v>24</v>
       </c>
       <c r="H96">
         <v>17</v>
       </c>
       <c r="I96" t="b">
         <v>1</v>
       </c>
       <c r="J96" t="s">
         <v>25</v>
       </c>
       <c r="K96">
         <v>1</v>
       </c>
       <c r="L96" t="s">
         <v>25</v>
       </c>
@@ -8163,51 +8163,51 @@
       </c>
       <c r="Q96" t="s">
         <v>25</v>
       </c>
       <c r="R96" t="s">
         <v>25</v>
       </c>
       <c r="S96" t="s">
         <v>25</v>
       </c>
       <c r="T96">
         <v>231.57</v>
       </c>
     </row>
     <row r="97" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A97">
         <v>96</v>
       </c>
       <c r="B97" t="s">
         <v>230</v>
       </c>
       <c r="C97" t="s">
         <v>37</v>
       </c>
       <c r="D97">
-        <v>1894</v>
+        <v>365</v>
       </c>
       <c r="E97" t="s">
         <v>231</v>
       </c>
       <c r="F97" t="s">
         <v>31</v>
       </c>
       <c r="G97" t="s">
         <v>24</v>
       </c>
       <c r="H97">
         <v>18</v>
       </c>
       <c r="I97" t="b">
         <v>1</v>
       </c>
       <c r="J97" t="s">
         <v>25</v>
       </c>
       <c r="K97">
         <v>1</v>
       </c>
       <c r="L97">
         <v>110.67</v>
       </c>
@@ -8284,51 +8284,51 @@
       </c>
       <c r="Q98">
         <v>115.11</v>
       </c>
       <c r="R98" t="s">
         <v>25</v>
       </c>
       <c r="S98" t="s">
         <v>25</v>
       </c>
       <c r="T98">
         <v>228.47</v>
       </c>
     </row>
     <row r="99" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A99">
         <v>98</v>
       </c>
       <c r="B99" t="s">
         <v>233</v>
       </c>
       <c r="C99" t="s">
         <v>74</v>
       </c>
       <c r="D99">
-        <v>1011</v>
+        <v>646</v>
       </c>
       <c r="E99" t="s">
         <v>22</v>
       </c>
       <c r="F99" t="s">
         <v>50</v>
       </c>
       <c r="G99" t="s">
         <v>57</v>
       </c>
       <c r="H99">
         <v>7</v>
       </c>
       <c r="I99" t="b">
         <v>1</v>
       </c>
       <c r="J99" t="s">
         <v>25</v>
       </c>
       <c r="K99">
         <v>2</v>
       </c>
       <c r="L99">
         <v>79.5</v>
       </c>
@@ -8700,51 +8700,51 @@
       </c>
       <c r="Q105" t="s">
         <v>25</v>
       </c>
       <c r="R105" t="s">
         <v>25</v>
       </c>
       <c r="S105" t="s">
         <v>25</v>
       </c>
       <c r="T105">
         <v>223.97</v>
       </c>
     </row>
     <row r="106" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A106">
         <v>105</v>
       </c>
       <c r="B106" t="s">
         <v>245</v>
       </c>
       <c r="C106" t="s">
         <v>246</v>
       </c>
       <c r="D106">
-        <v>2231</v>
+        <v>173</v>
       </c>
       <c r="E106" t="s">
         <v>25</v>
       </c>
       <c r="F106" t="s">
         <v>23</v>
       </c>
       <c r="G106" t="s">
         <v>24</v>
       </c>
       <c r="H106">
         <v>28</v>
       </c>
       <c r="I106" t="b">
         <v>1</v>
       </c>
       <c r="J106" t="s">
         <v>25</v>
       </c>
       <c r="K106">
         <v>2</v>
       </c>
       <c r="L106" t="s">
         <v>25</v>
       </c>
@@ -8762,51 +8762,51 @@
       </c>
       <c r="Q106" t="s">
         <v>25</v>
       </c>
       <c r="R106" t="s">
         <v>25</v>
       </c>
       <c r="S106">
         <v>102.32</v>
       </c>
       <c r="T106">
         <v>214.2</v>
       </c>
     </row>
     <row r="107" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A107">
         <v>106</v>
       </c>
       <c r="B107" t="s">
         <v>247</v>
       </c>
       <c r="C107" t="s">
         <v>248</v>
       </c>
       <c r="D107">
-        <v>2078</v>
+        <v>368</v>
       </c>
       <c r="E107" t="s">
         <v>56</v>
       </c>
       <c r="F107" t="s">
         <v>23</v>
       </c>
       <c r="G107" t="s">
         <v>57</v>
       </c>
       <c r="H107">
         <v>11</v>
       </c>
       <c r="I107" t="b">
         <v>1</v>
       </c>
       <c r="J107" t="s">
         <v>25</v>
       </c>
       <c r="K107">
         <v>2</v>
       </c>
       <c r="L107">
         <v>107.82</v>
       </c>
@@ -9482,51 +9482,51 @@
       </c>
       <c r="Q118" t="s">
         <v>25</v>
       </c>
       <c r="R118" t="s">
         <v>25</v>
       </c>
       <c r="S118" t="s">
         <v>25</v>
       </c>
       <c r="T118">
         <v>185.47</v>
       </c>
     </row>
     <row r="119" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A119">
         <v>118</v>
       </c>
       <c r="B119" t="s">
         <v>32</v>
       </c>
       <c r="C119" t="s">
         <v>271</v>
       </c>
       <c r="D119">
-        <v>1587</v>
+        <v>561</v>
       </c>
       <c r="E119" t="s">
         <v>22</v>
       </c>
       <c r="F119" t="s">
         <v>31</v>
       </c>
       <c r="G119" t="s">
         <v>24</v>
       </c>
       <c r="H119">
         <v>22</v>
       </c>
       <c r="I119" t="b">
         <v>1</v>
       </c>
       <c r="J119" t="s">
         <v>25</v>
       </c>
       <c r="K119">
         <v>1</v>
       </c>
       <c r="L119" t="s">
         <v>25</v>
       </c>
@@ -9603,51 +9603,51 @@
       </c>
       <c r="Q120" t="s">
         <v>25</v>
       </c>
       <c r="R120" t="s">
         <v>25</v>
       </c>
       <c r="S120">
         <v>87.16</v>
       </c>
       <c r="T120">
         <v>178.9</v>
       </c>
     </row>
     <row r="121" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A121">
         <v>120</v>
       </c>
       <c r="B121" t="s">
         <v>274</v>
       </c>
       <c r="C121" t="s">
         <v>275</v>
       </c>
       <c r="D121">
-        <v>631</v>
+        <v>83</v>
       </c>
       <c r="E121" t="s">
         <v>22</v>
       </c>
       <c r="F121" t="s">
         <v>62</v>
       </c>
       <c r="G121" t="s">
         <v>24</v>
       </c>
       <c r="H121">
         <v>11</v>
       </c>
       <c r="I121" t="b">
         <v>1</v>
       </c>
       <c r="J121" t="s">
         <v>25</v>
       </c>
       <c r="K121">
         <v>2</v>
       </c>
       <c r="L121" t="s">
         <v>25</v>
       </c>
@@ -11397,51 +11397,51 @@
       </c>
       <c r="Q150" t="s">
         <v>25</v>
       </c>
       <c r="R150" t="s">
         <v>25</v>
       </c>
       <c r="S150" t="s">
         <v>25</v>
       </c>
       <c r="T150">
         <v>123.89</v>
       </c>
     </row>
     <row r="151" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A151">
         <v>150</v>
       </c>
       <c r="B151" t="s">
         <v>43</v>
       </c>
       <c r="C151" t="s">
         <v>325</v>
       </c>
       <c r="D151">
-        <v>2337</v>
+        <v>78</v>
       </c>
       <c r="E151" t="s">
         <v>22</v>
       </c>
       <c r="F151" t="s">
         <v>31</v>
       </c>
       <c r="G151" t="s">
         <v>24</v>
       </c>
       <c r="H151">
         <v>25</v>
       </c>
       <c r="I151" t="b">
         <v>1</v>
       </c>
       <c r="J151" t="s">
         <v>25</v>
       </c>
       <c r="K151">
         <v>1</v>
       </c>
       <c r="L151" t="s">
         <v>25</v>
       </c>
@@ -11518,51 +11518,51 @@
       </c>
       <c r="Q152">
         <v>123.32</v>
       </c>
       <c r="R152" t="s">
         <v>25</v>
       </c>
       <c r="S152" t="s">
         <v>25</v>
       </c>
       <c r="T152">
         <v>123.32</v>
       </c>
     </row>
     <row r="153" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A153">
         <v>152</v>
       </c>
       <c r="B153" t="s">
         <v>327</v>
       </c>
       <c r="C153" t="s">
         <v>49</v>
       </c>
       <c r="D153">
-        <v>2338</v>
+        <v>45</v>
       </c>
       <c r="E153" t="s">
         <v>39</v>
       </c>
       <c r="F153" t="s">
         <v>128</v>
       </c>
       <c r="G153" t="s">
         <v>24</v>
       </c>
       <c r="H153">
         <v>6</v>
       </c>
       <c r="I153" t="b">
         <v>1</v>
       </c>
       <c r="J153" t="s">
         <v>25</v>
       </c>
       <c r="K153">
         <v>1</v>
       </c>
       <c r="L153" t="s">
         <v>25</v>
       </c>
@@ -11580,51 +11580,51 @@
       </c>
       <c r="Q153" t="s">
         <v>25</v>
       </c>
       <c r="R153" t="s">
         <v>25</v>
       </c>
       <c r="S153" t="s">
         <v>25</v>
       </c>
       <c r="T153">
         <v>122.79</v>
       </c>
     </row>
     <row r="154" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A154">
         <v>153</v>
       </c>
       <c r="B154" t="s">
         <v>328</v>
       </c>
       <c r="C154" t="s">
         <v>78</v>
       </c>
       <c r="D154">
-        <v>1673</v>
+        <v>23</v>
       </c>
       <c r="E154" t="s">
         <v>151</v>
       </c>
       <c r="F154" t="s">
         <v>23</v>
       </c>
       <c r="G154" t="s">
         <v>24</v>
       </c>
       <c r="H154">
         <v>49</v>
       </c>
       <c r="I154" t="b">
         <v>1</v>
       </c>
       <c r="J154" t="s">
         <v>25</v>
       </c>
       <c r="K154">
         <v>0</v>
       </c>
       <c r="L154" t="s">
         <v>25</v>
       </c>
@@ -12061,51 +12061,51 @@
       </c>
       <c r="Q161" t="s">
         <v>25</v>
       </c>
       <c r="R161" t="s">
         <v>25</v>
       </c>
       <c r="S161" t="s">
         <v>25</v>
       </c>
       <c r="T161">
         <v>119.57</v>
       </c>
     </row>
     <row r="162" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A162">
         <v>161</v>
       </c>
       <c r="B162" t="s">
         <v>249</v>
       </c>
       <c r="C162" t="s">
         <v>344</v>
       </c>
       <c r="D162">
-        <v>1093</v>
+        <v>337</v>
       </c>
       <c r="E162" t="s">
         <v>22</v>
       </c>
       <c r="F162" t="s">
         <v>31</v>
       </c>
       <c r="G162" t="s">
         <v>24</v>
       </c>
       <c r="H162">
         <v>27</v>
       </c>
       <c r="I162" t="b">
         <v>1</v>
       </c>
       <c r="J162" t="s">
         <v>25</v>
       </c>
       <c r="K162">
         <v>1</v>
       </c>
       <c r="L162" t="s">
         <v>25</v>
       </c>
@@ -12244,51 +12244,51 @@
       </c>
       <c r="Q164" t="s">
         <v>25</v>
       </c>
       <c r="R164" t="s">
         <v>25</v>
       </c>
       <c r="S164" t="s">
         <v>25</v>
       </c>
       <c r="T164">
         <v>118.19</v>
       </c>
     </row>
     <row r="165" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A165">
         <v>164</v>
       </c>
       <c r="B165" t="s">
         <v>348</v>
       </c>
       <c r="C165" t="s">
         <v>349</v>
       </c>
       <c r="D165">
-        <v>2490</v>
+        <v>4</v>
       </c>
       <c r="E165" t="s">
         <v>42</v>
       </c>
       <c r="F165" t="s">
         <v>23</v>
       </c>
       <c r="G165" t="s">
         <v>24</v>
       </c>
       <c r="H165">
         <v>54</v>
       </c>
       <c r="I165" t="b">
         <v>1</v>
       </c>
       <c r="J165" t="s">
         <v>25</v>
       </c>
       <c r="K165">
         <v>1</v>
       </c>
       <c r="L165" t="s">
         <v>25</v>
       </c>
@@ -12424,51 +12424,51 @@
       </c>
       <c r="Q167" t="s">
         <v>25</v>
       </c>
       <c r="R167" t="s">
         <v>25</v>
       </c>
       <c r="S167" t="s">
         <v>25</v>
       </c>
       <c r="T167">
         <v>117.13</v>
       </c>
     </row>
     <row r="168" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A168">
         <v>167</v>
       </c>
       <c r="B168" t="s">
         <v>352</v>
       </c>
       <c r="C168" t="s">
         <v>78</v>
       </c>
       <c r="D168">
-        <v>1713</v>
+        <v>650</v>
       </c>
       <c r="E168" t="s">
         <v>154</v>
       </c>
       <c r="F168" t="s">
         <v>31</v>
       </c>
       <c r="G168" t="s">
         <v>24</v>
       </c>
       <c r="H168">
         <v>30</v>
       </c>
       <c r="I168" t="b">
         <v>1</v>
       </c>
       <c r="J168" t="s">
         <v>25</v>
       </c>
       <c r="K168">
         <v>1</v>
       </c>
       <c r="L168" t="s">
         <v>25</v>
       </c>
@@ -12722,51 +12722,51 @@
       </c>
       <c r="Q172" t="s">
         <v>25</v>
       </c>
       <c r="R172" t="s">
         <v>25</v>
       </c>
       <c r="S172" t="s">
         <v>25</v>
       </c>
       <c r="T172">
         <v>116.55</v>
       </c>
     </row>
     <row r="173" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A173">
         <v>172</v>
       </c>
       <c r="B173" t="s">
         <v>77</v>
       </c>
       <c r="C173" t="s">
         <v>360</v>
       </c>
       <c r="D173">
-        <v>1346</v>
+        <v>517</v>
       </c>
       <c r="E173" t="s">
         <v>22</v>
       </c>
       <c r="F173" t="s">
         <v>31</v>
       </c>
       <c r="G173" t="s">
         <v>24</v>
       </c>
       <c r="H173">
         <v>32</v>
       </c>
       <c r="I173" t="b">
         <v>1</v>
       </c>
       <c r="J173" t="s">
         <v>25</v>
       </c>
       <c r="K173">
         <v>1</v>
       </c>
       <c r="L173" t="s">
         <v>25</v>
       </c>
@@ -13020,51 +13020,51 @@
       </c>
       <c r="Q177" t="s">
         <v>25</v>
       </c>
       <c r="R177" t="s">
         <v>25</v>
       </c>
       <c r="S177" t="s">
         <v>25</v>
       </c>
       <c r="T177">
         <v>114.43</v>
       </c>
     </row>
     <row r="178" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A178">
         <v>177</v>
       </c>
       <c r="B178" t="s">
         <v>73</v>
       </c>
       <c r="C178" t="s">
         <v>369</v>
       </c>
       <c r="D178">
-        <v>1007</v>
+        <v>135</v>
       </c>
       <c r="E178" t="s">
         <v>39</v>
       </c>
       <c r="F178" t="s">
         <v>62</v>
       </c>
       <c r="G178" t="s">
         <v>24</v>
       </c>
       <c r="H178">
         <v>13</v>
       </c>
       <c r="I178" t="b">
         <v>1</v>
       </c>
       <c r="J178" t="s">
         <v>25</v>
       </c>
       <c r="K178">
         <v>1</v>
       </c>
       <c r="L178" t="s">
         <v>25</v>
       </c>
@@ -13560,51 +13560,51 @@
       </c>
       <c r="Q186" t="s">
         <v>25</v>
       </c>
       <c r="R186" t="s">
         <v>25</v>
       </c>
       <c r="S186" t="s">
         <v>25</v>
       </c>
       <c r="T186">
         <v>111.72</v>
       </c>
     </row>
     <row r="187" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A187">
         <v>186</v>
       </c>
       <c r="B187" t="s">
         <v>202</v>
       </c>
       <c r="C187" t="s">
         <v>380</v>
       </c>
       <c r="D187">
-        <v>949</v>
+        <v>172</v>
       </c>
       <c r="E187" t="s">
         <v>30</v>
       </c>
       <c r="F187" t="s">
         <v>62</v>
       </c>
       <c r="G187" t="s">
         <v>24</v>
       </c>
       <c r="H187">
         <v>14</v>
       </c>
       <c r="I187" t="b">
         <v>1</v>
       </c>
       <c r="J187" t="s">
         <v>25</v>
       </c>
       <c r="K187">
         <v>1</v>
       </c>
       <c r="L187" t="s">
         <v>25</v>
       </c>
@@ -13979,51 +13979,51 @@
       </c>
       <c r="Q193" t="s">
         <v>25</v>
       </c>
       <c r="R193" t="s">
         <v>25</v>
       </c>
       <c r="S193" t="s">
         <v>25</v>
       </c>
       <c r="T193">
         <v>109.07</v>
       </c>
     </row>
     <row r="194" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A194">
         <v>193</v>
       </c>
       <c r="B194" t="s">
         <v>32</v>
       </c>
       <c r="C194" t="s">
         <v>389</v>
       </c>
       <c r="D194">
-        <v>999</v>
+        <v>440</v>
       </c>
       <c r="E194" t="s">
         <v>22</v>
       </c>
       <c r="F194" t="s">
         <v>23</v>
       </c>
       <c r="G194" t="s">
         <v>24</v>
       </c>
       <c r="H194">
         <v>67</v>
       </c>
       <c r="I194" t="b">
         <v>1</v>
       </c>
       <c r="J194" t="s">
         <v>25</v>
       </c>
       <c r="K194">
         <v>1</v>
       </c>
       <c r="L194" t="s">
         <v>25</v>
       </c>
@@ -15416,51 +15416,51 @@
       </c>
       <c r="Q217" t="s">
         <v>25</v>
       </c>
       <c r="R217" t="s">
         <v>25</v>
       </c>
       <c r="S217" t="s">
         <v>25</v>
       </c>
       <c r="T217">
         <v>102.45</v>
       </c>
     </row>
     <row r="218" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A218">
         <v>217</v>
       </c>
       <c r="B218" t="s">
         <v>139</v>
       </c>
       <c r="C218" t="s">
         <v>423</v>
       </c>
       <c r="D218">
-        <v>1900</v>
+        <v>391</v>
       </c>
       <c r="E218" t="s">
         <v>261</v>
       </c>
       <c r="F218" t="s">
         <v>62</v>
       </c>
       <c r="G218" t="s">
         <v>24</v>
       </c>
       <c r="H218">
         <v>16</v>
       </c>
       <c r="I218" t="b">
         <v>1</v>
       </c>
       <c r="J218" t="s">
         <v>25</v>
       </c>
       <c r="K218">
         <v>1</v>
       </c>
       <c r="L218" t="s">
         <v>25</v>
       </c>
@@ -16968,51 +16968,51 @@
       </c>
       <c r="Q243" t="s">
         <v>25</v>
       </c>
       <c r="R243" t="s">
         <v>25</v>
       </c>
       <c r="S243">
         <v>98.19</v>
       </c>
       <c r="T243">
         <v>98.19</v>
       </c>
     </row>
     <row r="244" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A244">
         <v>243</v>
       </c>
       <c r="B244" t="s">
         <v>156</v>
       </c>
       <c r="C244" t="s">
         <v>462</v>
       </c>
       <c r="D244">
-        <v>2047</v>
+        <v>81</v>
       </c>
       <c r="E244" t="s">
         <v>22</v>
       </c>
       <c r="F244" t="s">
         <v>50</v>
       </c>
       <c r="G244" t="s">
         <v>24</v>
       </c>
       <c r="H244">
         <v>33</v>
       </c>
       <c r="I244" t="b">
         <v>1</v>
       </c>
       <c r="J244" t="s">
         <v>25</v>
       </c>
       <c r="K244">
         <v>0</v>
       </c>
       <c r="L244" t="s">
         <v>25</v>
       </c>
@@ -17269,51 +17269,51 @@
       </c>
       <c r="Q248" t="s">
         <v>25</v>
       </c>
       <c r="R248" t="s">
         <v>25</v>
       </c>
       <c r="S248" t="s">
         <v>25</v>
       </c>
       <c r="T248">
         <v>97.25</v>
       </c>
     </row>
     <row r="249" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A249">
         <v>248</v>
       </c>
       <c r="B249" t="s">
         <v>71</v>
       </c>
       <c r="C249" t="s">
         <v>467</v>
       </c>
       <c r="D249">
-        <v>1593</v>
+        <v>294</v>
       </c>
       <c r="E249" t="s">
         <v>22</v>
       </c>
       <c r="F249" t="s">
         <v>31</v>
       </c>
       <c r="G249" t="s">
         <v>57</v>
       </c>
       <c r="H249">
         <v>13</v>
       </c>
       <c r="I249" t="b">
         <v>1</v>
       </c>
       <c r="J249" t="s">
         <v>25</v>
       </c>
       <c r="K249">
         <v>1</v>
       </c>
       <c r="L249" t="s">
         <v>25</v>
       </c>
@@ -17390,51 +17390,51 @@
       </c>
       <c r="Q250" t="s">
         <v>25</v>
       </c>
       <c r="R250" t="s">
         <v>25</v>
       </c>
       <c r="S250" t="s">
         <v>25</v>
       </c>
       <c r="T250">
         <v>96.84</v>
       </c>
     </row>
     <row r="251" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A251">
         <v>250</v>
       </c>
       <c r="B251" t="s">
         <v>470</v>
       </c>
       <c r="C251" t="s">
         <v>235</v>
       </c>
       <c r="D251">
-        <v>1020</v>
+        <v>289</v>
       </c>
       <c r="E251" t="s">
         <v>25</v>
       </c>
       <c r="F251" t="s">
         <v>31</v>
       </c>
       <c r="G251" t="s">
         <v>24</v>
       </c>
       <c r="H251">
         <v>45</v>
       </c>
       <c r="I251" t="b">
         <v>1</v>
       </c>
       <c r="J251" t="s">
         <v>25</v>
       </c>
       <c r="K251">
         <v>1</v>
       </c>
       <c r="L251" t="s">
         <v>25</v>
       </c>
@@ -17632,51 +17632,51 @@
       </c>
       <c r="Q254" t="s">
         <v>25</v>
       </c>
       <c r="R254" t="s">
         <v>25</v>
       </c>
       <c r="S254" t="s">
         <v>25</v>
       </c>
       <c r="T254">
         <v>95.51</v>
       </c>
     </row>
     <row r="255" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A255">
         <v>254</v>
       </c>
       <c r="B255" t="s">
         <v>113</v>
       </c>
       <c r="C255" t="s">
         <v>451</v>
       </c>
       <c r="D255">
-        <v>2214</v>
+        <v>458</v>
       </c>
       <c r="E255" t="s">
         <v>132</v>
       </c>
       <c r="F255" t="s">
         <v>31</v>
       </c>
       <c r="G255" t="s">
         <v>24</v>
       </c>
       <c r="H255">
         <v>47</v>
       </c>
       <c r="I255" t="b">
         <v>1</v>
       </c>
       <c r="J255" t="s">
         <v>25</v>
       </c>
       <c r="K255">
         <v>1</v>
       </c>
       <c r="L255" t="s">
         <v>25</v>
       </c>
@@ -18231,51 +18231,51 @@
       </c>
       <c r="Q264" t="s">
         <v>25</v>
       </c>
       <c r="R264" t="s">
         <v>25</v>
       </c>
       <c r="S264" t="s">
         <v>25</v>
       </c>
       <c r="T264">
         <v>93.04</v>
       </c>
     </row>
     <row r="265" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A265">
         <v>264</v>
       </c>
       <c r="B265" t="s">
         <v>488</v>
       </c>
       <c r="C265" t="s">
         <v>489</v>
       </c>
       <c r="D265">
-        <v>748</v>
+        <v>350</v>
       </c>
       <c r="E265" t="s">
         <v>196</v>
       </c>
       <c r="F265" t="s">
         <v>62</v>
       </c>
       <c r="G265" t="s">
         <v>57</v>
       </c>
       <c r="H265">
         <v>7</v>
       </c>
       <c r="I265" t="b">
         <v>1</v>
       </c>
       <c r="J265" t="s">
         <v>25</v>
       </c>
       <c r="K265">
         <v>1</v>
       </c>
       <c r="L265" t="s">
         <v>25</v>
       </c>
@@ -18709,51 +18709,51 @@
       </c>
       <c r="Q272">
         <v>91.81</v>
       </c>
       <c r="R272" t="s">
         <v>25</v>
       </c>
       <c r="S272" t="s">
         <v>25</v>
       </c>
       <c r="T272">
         <v>91.81</v>
       </c>
     </row>
     <row r="273" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A273">
         <v>272</v>
       </c>
       <c r="B273" t="s">
         <v>139</v>
       </c>
       <c r="C273" t="s">
         <v>502</v>
       </c>
       <c r="D273">
-        <v>2377</v>
+        <v>193</v>
       </c>
       <c r="E273" t="s">
         <v>503</v>
       </c>
       <c r="F273" t="s">
         <v>50</v>
       </c>
       <c r="G273" t="s">
         <v>24</v>
       </c>
       <c r="H273">
         <v>35</v>
       </c>
       <c r="I273" t="b">
         <v>1</v>
       </c>
       <c r="J273" t="s">
         <v>25</v>
       </c>
       <c r="K273">
         <v>1</v>
       </c>
       <c r="L273" t="s">
         <v>25</v>
       </c>
@@ -19069,51 +19069,51 @@
       </c>
       <c r="Q278" t="s">
         <v>25</v>
       </c>
       <c r="R278" t="s">
         <v>25</v>
       </c>
       <c r="S278" t="s">
         <v>25</v>
       </c>
       <c r="T278">
         <v>90.51</v>
       </c>
     </row>
     <row r="279" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A279">
         <v>278</v>
       </c>
       <c r="B279" t="s">
         <v>513</v>
       </c>
       <c r="C279" t="s">
         <v>514</v>
       </c>
       <c r="D279">
-        <v>1826</v>
+        <v>5</v>
       </c>
       <c r="E279" t="s">
         <v>22</v>
       </c>
       <c r="F279" t="s">
         <v>50</v>
       </c>
       <c r="G279" t="s">
         <v>57</v>
       </c>
       <c r="H279">
         <v>17</v>
       </c>
       <c r="I279" t="b">
         <v>1</v>
       </c>
       <c r="J279" t="s">
         <v>25</v>
       </c>
       <c r="K279">
         <v>1</v>
       </c>
       <c r="L279" t="s">
         <v>25</v>
       </c>
@@ -19193,51 +19193,51 @@
       </c>
       <c r="Q280" t="s">
         <v>25</v>
       </c>
       <c r="R280" t="s">
         <v>25</v>
       </c>
       <c r="S280" t="s">
         <v>25</v>
       </c>
       <c r="T280">
         <v>90.03</v>
       </c>
     </row>
     <row r="281" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A281">
         <v>280</v>
       </c>
       <c r="B281" t="s">
         <v>515</v>
       </c>
       <c r="C281" t="s">
         <v>516</v>
       </c>
       <c r="D281">
-        <v>2458</v>
+        <v>504</v>
       </c>
       <c r="E281" t="s">
         <v>109</v>
       </c>
       <c r="F281" t="s">
         <v>31</v>
       </c>
       <c r="G281" t="s">
         <v>57</v>
       </c>
       <c r="H281">
         <v>16</v>
       </c>
       <c r="I281" t="b">
         <v>1</v>
       </c>
       <c r="J281" t="s">
         <v>25</v>
       </c>
       <c r="K281">
         <v>1</v>
       </c>
       <c r="L281" t="s">
         <v>25</v>
       </c>
@@ -20438,51 +20438,51 @@
       </c>
       <c r="Q301" t="s">
         <v>25</v>
       </c>
       <c r="R301" t="s">
         <v>25</v>
       </c>
       <c r="S301" t="s">
         <v>25</v>
       </c>
       <c r="T301">
         <v>83.65</v>
       </c>
     </row>
     <row r="302" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A302">
         <v>301</v>
       </c>
       <c r="B302" t="s">
         <v>69</v>
       </c>
       <c r="C302" t="s">
         <v>548</v>
       </c>
       <c r="D302">
-        <v>11</v>
+        <v>217</v>
       </c>
       <c r="E302" t="s">
         <v>56</v>
       </c>
       <c r="F302" t="s">
         <v>62</v>
       </c>
       <c r="G302" t="s">
         <v>24</v>
       </c>
       <c r="H302">
         <v>23</v>
       </c>
       <c r="I302" t="b">
         <v>1</v>
       </c>
       <c r="J302" t="s">
         <v>25</v>
       </c>
       <c r="K302">
         <v>1</v>
       </c>
       <c r="L302">
         <v>83.49</v>
       </c>
@@ -22332,51 +22332,51 @@
       </c>
       <c r="Q333" t="s">
         <v>25</v>
       </c>
       <c r="R333" t="s">
         <v>25</v>
       </c>
       <c r="S333" t="s">
         <v>25</v>
       </c>
       <c r="T333">
         <v>72.17</v>
       </c>
     </row>
     <row r="334" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A334">
         <v>333</v>
       </c>
       <c r="B334" t="s">
         <v>591</v>
       </c>
       <c r="C334" t="s">
         <v>592</v>
       </c>
       <c r="D334">
-        <v>2477</v>
+        <v>296</v>
       </c>
       <c r="E334" t="s">
         <v>39</v>
       </c>
       <c r="F334" t="s">
         <v>50</v>
       </c>
       <c r="G334" t="s">
         <v>57</v>
       </c>
       <c r="H334">
         <v>25</v>
       </c>
       <c r="I334" t="b">
         <v>1</v>
       </c>
       <c r="J334" t="s">
         <v>25</v>
       </c>
       <c r="K334">
         <v>1</v>
       </c>
       <c r="L334" t="s">
         <v>25</v>
       </c>
@@ -22807,51 +22807,51 @@
       </c>
       <c r="Q341" t="s">
         <v>25</v>
       </c>
       <c r="R341" t="s">
         <v>25</v>
       </c>
       <c r="S341" t="s">
         <v>25</v>
       </c>
       <c r="T341">
         <v>65.81</v>
       </c>
     </row>
     <row r="342" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A342">
         <v>341</v>
       </c>
       <c r="B342" t="s">
         <v>604</v>
       </c>
       <c r="C342" t="s">
         <v>605</v>
       </c>
       <c r="D342">
-        <v>2543</v>
+        <v>447</v>
       </c>
       <c r="E342" t="s">
         <v>39</v>
       </c>
       <c r="F342" t="s">
         <v>31</v>
       </c>
       <c r="G342" t="s">
         <v>57</v>
       </c>
       <c r="H342">
         <v>24</v>
       </c>
       <c r="I342" t="b">
         <v>1</v>
       </c>
       <c r="J342" t="s">
         <v>25</v>
       </c>
       <c r="K342">
         <v>1</v>
       </c>
       <c r="L342" t="s">
         <v>25</v>
       </c>
@@ -23164,51 +23164,51 @@
       </c>
       <c r="Q347" t="s">
         <v>25</v>
       </c>
       <c r="R347" t="s">
         <v>25</v>
       </c>
       <c r="S347" t="s">
         <v>25</v>
       </c>
       <c r="T347">
         <v>57.78</v>
       </c>
     </row>
     <row r="348" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A348">
         <v>347</v>
       </c>
       <c r="B348" t="s">
         <v>34</v>
       </c>
       <c r="C348" t="s">
         <v>614</v>
       </c>
       <c r="D348">
-        <v>1410</v>
+        <v>288</v>
       </c>
       <c r="E348" t="s">
         <v>25</v>
       </c>
       <c r="F348" t="s">
         <v>101</v>
       </c>
       <c r="G348" t="s">
         <v>24</v>
       </c>
       <c r="H348">
         <v>9</v>
       </c>
       <c r="I348" t="b">
         <v>1</v>
       </c>
       <c r="J348" t="s">
         <v>25</v>
       </c>
       <c r="K348">
         <v>1</v>
       </c>
       <c r="L348" t="s">
         <v>25</v>
       </c>