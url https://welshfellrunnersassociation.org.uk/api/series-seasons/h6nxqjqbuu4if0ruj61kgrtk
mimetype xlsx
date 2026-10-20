--- v5 (2026-09-30)
+++ v6 (2026-10-20)
@@ -43,51 +43,51 @@
   <si>
     <t>WFRA membership no</t>
   </si>
   <si>
     <t>Club</t>
   </si>
   <si>
     <t>Age Category</t>
   </si>
   <si>
     <t>Class</t>
   </si>
   <si>
     <t>Category Position</t>
   </si>
   <si>
     <t>Eligible</t>
   </si>
   <si>
     <t>IneligibleReasons</t>
   </si>
   <si>
     <t>Race count</t>
   </si>
   <si>
-    <t>Fan Fawr</t>
+    <t xml:space="preserve">Fan Fawr </t>
   </si>
   <si>
     <t xml:space="preserve">Winter Sugar Loaf/Mynydd Pen-y-fâl gaeaf </t>
   </si>
   <si>
     <t>Blorenge</t>
   </si>
   <si>
     <t>Skirrid Hill Race</t>
   </si>
   <si>
     <t>Craig yr Allt</t>
   </si>
   <si>
     <t>Cwm Nant-y-Groes</t>
   </si>
   <si>
     <t>Hatterall Flow Test</t>
   </si>
   <si>
     <t>Pen Tir Drop</t>
   </si>
   <si>
     <t>Score</t>
   </si>
@@ -4676,50 +4676,53 @@
         <v>95.9</v>
       </c>
       <c r="Q39">
         <v>88.37</v>
       </c>
       <c r="R39">
         <v>90.59</v>
       </c>
       <c r="S39" t="s">
         <v>25</v>
       </c>
       <c r="T39">
         <v>450.9</v>
       </c>
     </row>
     <row r="40" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A40">
         <v>39</v>
       </c>
       <c r="B40" t="s">
         <v>115</v>
       </c>
       <c r="C40" t="s">
         <v>116</v>
       </c>
+      <c r="D40">
+        <v>852</v>
+      </c>
       <c r="E40" t="s">
         <v>22</v>
       </c>
       <c r="F40" t="s">
         <v>62</v>
       </c>
       <c r="G40" t="s">
         <v>57</v>
       </c>
       <c r="H40">
         <v>5</v>
       </c>
       <c r="I40" t="b">
         <v>1</v>
       </c>
       <c r="J40" t="s">
         <v>25</v>
       </c>
       <c r="K40">
         <v>4</v>
       </c>
       <c r="L40" t="s">
         <v>25</v>
       </c>
       <c r="M40" t="s">
@@ -10386,50 +10389,53 @@
       <c r="P133">
         <v>142.77</v>
       </c>
       <c r="Q133" t="s">
         <v>25</v>
       </c>
       <c r="R133" t="s">
         <v>25</v>
       </c>
       <c r="S133" t="s">
         <v>25</v>
       </c>
       <c r="T133">
         <v>142.77</v>
       </c>
     </row>
     <row r="134" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A134">
         <v>133</v>
       </c>
       <c r="B134" t="s">
         <v>234</v>
       </c>
       <c r="C134" t="s">
         <v>295</v>
+      </c>
+      <c r="D134">
+        <v>2109</v>
       </c>
       <c r="E134" t="s">
         <v>296</v>
       </c>
       <c r="F134" t="s">
         <v>23</v>
       </c>
       <c r="G134" t="s">
         <v>24</v>
       </c>
       <c r="H134">
         <v>35</v>
       </c>
       <c r="I134" t="b">
         <v>1</v>
       </c>
       <c r="J134" t="s">
         <v>25</v>
       </c>
       <c r="K134">
         <v>1</v>
       </c>
       <c r="L134">
         <v>142.53</v>
       </c>