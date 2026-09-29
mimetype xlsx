--- v5 (2026-09-09)
+++ v6 (2026-09-29)
@@ -1251,50 +1251,53 @@
         <v>151.35</v>
       </c>
       <c r="O2" t="s">
         <v>23</v>
       </c>
       <c r="P2">
         <v>115.38</v>
       </c>
       <c r="Q2" t="s">
         <v>23</v>
       </c>
       <c r="R2">
         <v>413.25</v>
       </c>
     </row>
     <row r="3" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3" t="s">
         <v>24</v>
       </c>
       <c r="C3" t="s">
         <v>25</v>
       </c>
+      <c r="D3">
+        <v>613</v>
+      </c>
       <c r="E3" t="s">
         <v>26</v>
       </c>
       <c r="F3" t="s">
         <v>27</v>
       </c>
       <c r="G3" t="s">
         <v>28</v>
       </c>
       <c r="H3">
         <v>1</v>
       </c>
       <c r="I3" t="b">
         <v>1</v>
       </c>
       <c r="J3" t="s">
         <v>23</v>
       </c>
       <c r="K3">
         <v>4</v>
       </c>
       <c r="L3">
         <v>125.79</v>
       </c>
       <c r="M3">
@@ -1361,51 +1364,51 @@
       </c>
       <c r="O4">
         <v>113.46</v>
       </c>
       <c r="P4">
         <v>116.5</v>
       </c>
       <c r="Q4" t="s">
         <v>23</v>
       </c>
       <c r="R4">
         <v>345.04</v>
       </c>
     </row>
     <row r="5" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A5">
         <v>4</v>
       </c>
       <c r="B5" t="s">
         <v>32</v>
       </c>
       <c r="C5" t="s">
         <v>33</v>
       </c>
       <c r="D5">
-        <v>2450</v>
+        <v>165</v>
       </c>
       <c r="E5" t="s">
         <v>26</v>
       </c>
       <c r="F5" t="s">
         <v>27</v>
       </c>
       <c r="G5" t="s">
         <v>28</v>
       </c>
       <c r="H5">
         <v>2</v>
       </c>
       <c r="I5" t="b">
         <v>1</v>
       </c>
       <c r="J5" t="s">
         <v>23</v>
       </c>
       <c r="K5">
         <v>4</v>
       </c>
       <c r="L5">
         <v>108.59</v>
       </c>
@@ -1523,51 +1526,51 @@
       </c>
       <c r="O7">
         <v>106.64</v>
       </c>
       <c r="P7" t="s">
         <v>23</v>
       </c>
       <c r="Q7" t="s">
         <v>23</v>
       </c>
       <c r="R7">
         <v>322.79</v>
       </c>
     </row>
     <row r="8" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8" t="s">
         <v>40</v>
       </c>
       <c r="C8" t="s">
         <v>41</v>
       </c>
       <c r="D8">
-        <v>2149</v>
+        <v>388</v>
       </c>
       <c r="E8" t="s">
         <v>42</v>
       </c>
       <c r="F8" t="s">
         <v>43</v>
       </c>
       <c r="G8" t="s">
         <v>22</v>
       </c>
       <c r="H8">
         <v>1</v>
       </c>
       <c r="I8" t="b">
         <v>1</v>
       </c>
       <c r="J8" t="s">
         <v>23</v>
       </c>
       <c r="K8">
         <v>3</v>
       </c>
       <c r="L8">
         <v>106.83</v>
       </c>
@@ -1578,50 +1581,53 @@
         <v>110.41</v>
       </c>
       <c r="O8" t="s">
         <v>23</v>
       </c>
       <c r="P8" t="s">
         <v>23</v>
       </c>
       <c r="Q8" t="s">
         <v>23</v>
       </c>
       <c r="R8">
         <v>317.24</v>
       </c>
     </row>
     <row r="9" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9" t="s">
         <v>44</v>
       </c>
       <c r="C9" t="s">
         <v>45</v>
       </c>
+      <c r="D9">
+        <v>627</v>
+      </c>
       <c r="E9" t="s">
         <v>46</v>
       </c>
       <c r="F9" t="s">
         <v>37</v>
       </c>
       <c r="G9" t="s">
         <v>22</v>
       </c>
       <c r="H9">
         <v>2</v>
       </c>
       <c r="I9" t="b">
         <v>1</v>
       </c>
       <c r="J9" t="s">
         <v>23</v>
       </c>
       <c r="K9">
         <v>3</v>
       </c>
       <c r="L9">
         <v>109.14</v>
       </c>
       <c r="M9">
@@ -1797,51 +1803,51 @@
       </c>
       <c r="O12">
         <v>95.69</v>
       </c>
       <c r="P12">
         <v>103.67</v>
       </c>
       <c r="Q12" t="s">
         <v>23</v>
       </c>
       <c r="R12">
         <v>295.65</v>
       </c>
     </row>
     <row r="13" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13" t="s">
         <v>52</v>
       </c>
       <c r="C13" t="s">
         <v>53</v>
       </c>
       <c r="D13">
-        <v>2352</v>
+        <v>658</v>
       </c>
       <c r="E13" t="s">
         <v>54</v>
       </c>
       <c r="F13" t="s">
         <v>37</v>
       </c>
       <c r="G13" t="s">
         <v>22</v>
       </c>
       <c r="H13">
         <v>3</v>
       </c>
       <c r="I13" t="b">
         <v>1</v>
       </c>
       <c r="J13" t="s">
         <v>23</v>
       </c>
       <c r="K13">
         <v>4</v>
       </c>
       <c r="L13">
         <v>106.19</v>
       </c>
@@ -1853,51 +1859,51 @@
       </c>
       <c r="O13">
         <v>91.73</v>
       </c>
       <c r="P13" t="s">
         <v>23</v>
       </c>
       <c r="Q13" t="s">
         <v>23</v>
       </c>
       <c r="R13">
         <v>295.54</v>
       </c>
     </row>
     <row r="14" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14" t="s">
         <v>55</v>
       </c>
       <c r="C14" t="s">
         <v>56</v>
       </c>
       <c r="D14">
-        <v>2234</v>
+        <v>293</v>
       </c>
       <c r="E14" t="s">
         <v>31</v>
       </c>
       <c r="F14" t="s">
         <v>27</v>
       </c>
       <c r="G14" t="s">
         <v>28</v>
       </c>
       <c r="H14">
         <v>3</v>
       </c>
       <c r="I14" t="b">
         <v>1</v>
       </c>
       <c r="J14" t="s">
         <v>23</v>
       </c>
       <c r="K14">
         <v>3</v>
       </c>
       <c r="L14">
         <v>99.11</v>
       </c>
@@ -1909,51 +1915,51 @@
       </c>
       <c r="O14" t="s">
         <v>23</v>
       </c>
       <c r="P14" t="s">
         <v>23</v>
       </c>
       <c r="Q14" t="s">
         <v>23</v>
       </c>
       <c r="R14">
         <v>291.81</v>
       </c>
     </row>
     <row r="15" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15" t="s">
         <v>57</v>
       </c>
       <c r="C15" t="s">
         <v>53</v>
       </c>
       <c r="D15">
-        <v>2266</v>
+        <v>290</v>
       </c>
       <c r="E15" t="s">
         <v>58</v>
       </c>
       <c r="F15" t="s">
         <v>27</v>
       </c>
       <c r="G15" t="s">
         <v>28</v>
       </c>
       <c r="H15">
         <v>4</v>
       </c>
       <c r="I15" t="b">
         <v>1</v>
       </c>
       <c r="J15" t="s">
         <v>23</v>
       </c>
       <c r="K15">
         <v>3</v>
       </c>
       <c r="L15">
         <v>102.56</v>
       </c>
@@ -1965,51 +1971,51 @@
       </c>
       <c r="O15">
         <v>94.79</v>
       </c>
       <c r="P15" t="s">
         <v>23</v>
       </c>
       <c r="Q15" t="s">
         <v>23</v>
       </c>
       <c r="R15">
         <v>290.36</v>
       </c>
     </row>
     <row r="16" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16" t="s">
         <v>59</v>
       </c>
       <c r="C16" t="s">
         <v>60</v>
       </c>
       <c r="D16">
-        <v>2430</v>
+        <v>281</v>
       </c>
       <c r="E16" t="s">
         <v>61</v>
       </c>
       <c r="F16" t="s">
         <v>37</v>
       </c>
       <c r="G16" t="s">
         <v>22</v>
       </c>
       <c r="H16">
         <v>4</v>
       </c>
       <c r="I16" t="b">
         <v>1</v>
       </c>
       <c r="J16" t="s">
         <v>23</v>
       </c>
       <c r="K16">
         <v>3</v>
       </c>
       <c r="L16">
         <v>93.99</v>
       </c>
@@ -2510,51 +2516,51 @@
       </c>
       <c r="O25" t="s">
         <v>23</v>
       </c>
       <c r="P25">
         <v>108.2</v>
       </c>
       <c r="Q25" t="s">
         <v>23</v>
       </c>
       <c r="R25">
         <v>212.82</v>
       </c>
     </row>
     <row r="26" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="B26" t="s">
         <v>81</v>
       </c>
       <c r="C26" t="s">
         <v>82</v>
       </c>
       <c r="D26">
-        <v>2472</v>
+        <v>502</v>
       </c>
       <c r="E26" t="s">
         <v>83</v>
       </c>
       <c r="F26" t="s">
         <v>21</v>
       </c>
       <c r="G26" t="s">
         <v>28</v>
       </c>
       <c r="H26">
         <v>3</v>
       </c>
       <c r="I26" t="b">
         <v>0</v>
       </c>
       <c r="J26" t="s">
         <v>67</v>
       </c>
       <c r="K26">
         <v>2</v>
       </c>
       <c r="L26" t="s">
         <v>23</v>
       </c>
@@ -2837,51 +2843,51 @@
       </c>
       <c r="O31" t="s">
         <v>23</v>
       </c>
       <c r="P31">
         <v>84.3</v>
       </c>
       <c r="Q31" t="s">
         <v>23</v>
       </c>
       <c r="R31">
         <v>178.18</v>
       </c>
     </row>
     <row r="32" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A32">
         <v>31</v>
       </c>
       <c r="B32" t="s">
         <v>91</v>
       </c>
       <c r="C32" t="s">
         <v>82</v>
       </c>
       <c r="D32">
-        <v>2471</v>
+        <v>501</v>
       </c>
       <c r="E32" t="s">
         <v>83</v>
       </c>
       <c r="F32" t="s">
         <v>27</v>
       </c>
       <c r="G32" t="s">
         <v>22</v>
       </c>
       <c r="H32">
         <v>5</v>
       </c>
       <c r="I32" t="b">
         <v>0</v>
       </c>
       <c r="J32" t="s">
         <v>67</v>
       </c>
       <c r="K32">
         <v>2</v>
       </c>
       <c r="L32" t="s">
         <v>23</v>
       </c>
@@ -2946,51 +2952,51 @@
       </c>
       <c r="O33" t="s">
         <v>23</v>
       </c>
       <c r="P33" t="s">
         <v>23</v>
       </c>
       <c r="Q33" t="s">
         <v>23</v>
       </c>
       <c r="R33">
         <v>131.13</v>
       </c>
     </row>
     <row r="34" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="B34" t="s">
         <v>95</v>
       </c>
       <c r="C34" t="s">
         <v>96</v>
       </c>
       <c r="D34">
-        <v>1933</v>
+        <v>430</v>
       </c>
       <c r="E34" t="s">
         <v>97</v>
       </c>
       <c r="F34" t="s">
         <v>27</v>
       </c>
       <c r="G34" t="s">
         <v>22</v>
       </c>
       <c r="H34">
         <v>7</v>
       </c>
       <c r="I34" t="b">
         <v>0</v>
       </c>
       <c r="J34" t="s">
         <v>67</v>
       </c>
       <c r="K34">
         <v>1</v>
       </c>
       <c r="L34" t="s">
         <v>23</v>
       </c>
@@ -3214,51 +3220,51 @@
       </c>
       <c r="O38" t="s">
         <v>23</v>
       </c>
       <c r="P38" t="s">
         <v>23</v>
       </c>
       <c r="Q38" t="s">
         <v>23</v>
       </c>
       <c r="R38">
         <v>119.98</v>
       </c>
     </row>
     <row r="39" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A39">
         <v>38</v>
       </c>
       <c r="B39" t="s">
         <v>107</v>
       </c>
       <c r="C39" t="s">
         <v>108</v>
       </c>
       <c r="D39">
-        <v>2390</v>
+        <v>542</v>
       </c>
       <c r="E39" t="s">
         <v>109</v>
       </c>
       <c r="F39" t="s">
         <v>27</v>
       </c>
       <c r="G39" t="s">
         <v>22</v>
       </c>
       <c r="H39">
         <v>9</v>
       </c>
       <c r="I39" t="b">
         <v>0</v>
       </c>
       <c r="J39" t="s">
         <v>67</v>
       </c>
       <c r="K39">
         <v>1</v>
       </c>
       <c r="L39" t="s">
         <v>23</v>
       </c>
@@ -3750,51 +3756,51 @@
       </c>
       <c r="O48">
         <v>109.3</v>
       </c>
       <c r="P48" t="s">
         <v>23</v>
       </c>
       <c r="Q48" t="s">
         <v>23</v>
       </c>
       <c r="R48">
         <v>109.3</v>
       </c>
     </row>
     <row r="49" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A49">
         <v>48</v>
       </c>
       <c r="B49" t="s">
         <v>128</v>
       </c>
       <c r="C49" t="s">
         <v>129</v>
       </c>
       <c r="D49">
-        <v>1764</v>
+        <v>481</v>
       </c>
       <c r="E49" t="s">
         <v>109</v>
       </c>
       <c r="F49" t="s">
         <v>130</v>
       </c>
       <c r="G49" t="s">
         <v>22</v>
       </c>
       <c r="H49">
         <v>1</v>
       </c>
       <c r="I49" t="b">
         <v>0</v>
       </c>
       <c r="J49" t="s">
         <v>67</v>
       </c>
       <c r="K49">
         <v>1</v>
       </c>
       <c r="L49" t="s">
         <v>23</v>
       </c>
@@ -3806,51 +3812,51 @@
       </c>
       <c r="O49" t="s">
         <v>23</v>
       </c>
       <c r="P49" t="s">
         <v>23</v>
       </c>
       <c r="Q49" t="s">
         <v>23</v>
       </c>
       <c r="R49">
         <v>109.11</v>
       </c>
     </row>
     <row r="50" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A50">
         <v>49</v>
       </c>
       <c r="B50" t="s">
         <v>131</v>
       </c>
       <c r="C50" t="s">
         <v>132</v>
       </c>
       <c r="D50">
-        <v>1987</v>
+        <v>527</v>
       </c>
       <c r="E50" t="s">
         <v>133</v>
       </c>
       <c r="F50" t="s">
         <v>37</v>
       </c>
       <c r="G50" t="s">
         <v>22</v>
       </c>
       <c r="H50">
         <v>6</v>
       </c>
       <c r="I50" t="b">
         <v>0</v>
       </c>
       <c r="J50" t="s">
         <v>67</v>
       </c>
       <c r="K50">
         <v>1</v>
       </c>
       <c r="L50" t="s">
         <v>23</v>
       </c>
@@ -3862,51 +3868,51 @@
       </c>
       <c r="O50" t="s">
         <v>23</v>
       </c>
       <c r="P50" t="s">
         <v>23</v>
       </c>
       <c r="Q50" t="s">
         <v>23</v>
       </c>
       <c r="R50">
         <v>108.4</v>
       </c>
     </row>
     <row r="51" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A51">
         <v>50</v>
       </c>
       <c r="B51" t="s">
         <v>102</v>
       </c>
       <c r="C51" t="s">
         <v>134</v>
       </c>
       <c r="D51">
-        <v>2425</v>
+        <v>119</v>
       </c>
       <c r="E51" t="s">
         <v>31</v>
       </c>
       <c r="F51" t="s">
         <v>27</v>
       </c>
       <c r="G51" t="s">
         <v>22</v>
       </c>
       <c r="H51">
         <v>13</v>
       </c>
       <c r="I51" t="b">
         <v>0</v>
       </c>
       <c r="J51" t="s">
         <v>67</v>
       </c>
       <c r="K51">
         <v>1</v>
       </c>
       <c r="L51">
         <v>107.43</v>
       </c>
@@ -4130,51 +4136,51 @@
       </c>
       <c r="O55">
         <v>106.94</v>
       </c>
       <c r="P55" t="s">
         <v>23</v>
       </c>
       <c r="Q55" t="s">
         <v>23</v>
       </c>
       <c r="R55">
         <v>106.94</v>
       </c>
     </row>
     <row r="56" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A56">
         <v>55</v>
       </c>
       <c r="B56" t="s">
         <v>143</v>
       </c>
       <c r="C56" t="s">
         <v>96</v>
       </c>
       <c r="D56">
-        <v>1935</v>
+        <v>429</v>
       </c>
       <c r="E56" t="s">
         <v>97</v>
       </c>
       <c r="F56" t="s">
         <v>43</v>
       </c>
       <c r="G56" t="s">
         <v>28</v>
       </c>
       <c r="H56">
         <v>2</v>
       </c>
       <c r="I56" t="b">
         <v>0</v>
       </c>
       <c r="J56" t="s">
         <v>67</v>
       </c>
       <c r="K56">
         <v>1</v>
       </c>
       <c r="L56" t="s">
         <v>23</v>
       </c>
@@ -4927,50 +4933,53 @@
         <v>100.26</v>
       </c>
       <c r="O70" t="s">
         <v>23</v>
       </c>
       <c r="P70" t="s">
         <v>23</v>
       </c>
       <c r="Q70" t="s">
         <v>23</v>
       </c>
       <c r="R70">
         <v>100.26</v>
       </c>
     </row>
     <row r="71" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A71">
         <v>70</v>
       </c>
       <c r="B71" t="s">
         <v>169</v>
       </c>
       <c r="C71" t="s">
         <v>170</v>
       </c>
+      <c r="D71">
+        <v>656</v>
+      </c>
       <c r="E71" t="s">
         <v>23</v>
       </c>
       <c r="F71" t="s">
         <v>27</v>
       </c>
       <c r="G71" t="s">
         <v>22</v>
       </c>
       <c r="H71">
         <v>16</v>
       </c>
       <c r="I71" t="b">
         <v>0</v>
       </c>
       <c r="J71" t="s">
         <v>67</v>
       </c>
       <c r="K71">
         <v>1</v>
       </c>
       <c r="L71">
         <v>100.19</v>
       </c>
       <c r="M71" t="s">
@@ -4981,51 +4990,51 @@
       </c>
       <c r="O71" t="s">
         <v>23</v>
       </c>
       <c r="P71" t="s">
         <v>23</v>
       </c>
       <c r="Q71" t="s">
         <v>23</v>
       </c>
       <c r="R71">
         <v>100.19</v>
       </c>
     </row>
     <row r="72" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A72">
         <v>71</v>
       </c>
       <c r="B72" t="s">
         <v>171</v>
       </c>
       <c r="C72" t="s">
         <v>105</v>
       </c>
       <c r="D72">
-        <v>2325</v>
+        <v>269</v>
       </c>
       <c r="E72" t="s">
         <v>23</v>
       </c>
       <c r="F72" t="s">
         <v>76</v>
       </c>
       <c r="G72" t="s">
         <v>28</v>
       </c>
       <c r="H72">
         <v>5</v>
       </c>
       <c r="I72" t="b">
         <v>0</v>
       </c>
       <c r="J72" t="s">
         <v>67</v>
       </c>
       <c r="K72">
         <v>1</v>
       </c>
       <c r="L72" t="s">
         <v>23</v>
       </c>
@@ -5146,51 +5155,51 @@
       </c>
       <c r="O74" t="s">
         <v>23</v>
       </c>
       <c r="P74" t="s">
         <v>23</v>
       </c>
       <c r="Q74" t="s">
         <v>23</v>
       </c>
       <c r="R74">
         <v>100</v>
       </c>
     </row>
     <row r="75" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A75">
         <v>74</v>
       </c>
       <c r="B75" t="s">
         <v>24</v>
       </c>
       <c r="C75" t="s">
         <v>96</v>
       </c>
       <c r="D75">
-        <v>1934</v>
+        <v>428</v>
       </c>
       <c r="E75" t="s">
         <v>97</v>
       </c>
       <c r="F75" t="s">
         <v>163</v>
       </c>
       <c r="G75" t="s">
         <v>28</v>
       </c>
       <c r="H75">
         <v>2</v>
       </c>
       <c r="I75" t="b">
         <v>0</v>
       </c>
       <c r="J75" t="s">
         <v>67</v>
       </c>
       <c r="K75">
         <v>1</v>
       </c>
       <c r="L75" t="s">
         <v>23</v>
       </c>
@@ -5202,51 +5211,51 @@
       </c>
       <c r="O75" t="s">
         <v>23</v>
       </c>
       <c r="P75" t="s">
         <v>23</v>
       </c>
       <c r="Q75" t="s">
         <v>23</v>
       </c>
       <c r="R75">
         <v>100</v>
       </c>
     </row>
     <row r="76" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A76">
         <v>75</v>
       </c>
       <c r="B76" t="s">
         <v>176</v>
       </c>
       <c r="C76" t="s">
         <v>175</v>
       </c>
       <c r="D76">
-        <v>2025</v>
+        <v>85</v>
       </c>
       <c r="E76" t="s">
         <v>109</v>
       </c>
       <c r="F76" t="s">
         <v>130</v>
       </c>
       <c r="G76" t="s">
         <v>28</v>
       </c>
       <c r="H76">
         <v>1</v>
       </c>
       <c r="I76" t="b">
         <v>0</v>
       </c>
       <c r="J76" t="s">
         <v>67</v>
       </c>
       <c r="K76">
         <v>1</v>
       </c>
       <c r="L76" t="s">
         <v>23</v>
       </c>
@@ -5473,51 +5482,51 @@
       </c>
       <c r="O80" t="s">
         <v>23</v>
       </c>
       <c r="P80" t="s">
         <v>23</v>
       </c>
       <c r="Q80" t="s">
         <v>23</v>
       </c>
       <c r="R80">
         <v>99.94</v>
       </c>
     </row>
     <row r="81" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A81">
         <v>80</v>
       </c>
       <c r="B81" t="s">
         <v>183</v>
       </c>
       <c r="C81" t="s">
         <v>184</v>
       </c>
       <c r="D81">
-        <v>1830</v>
+        <v>474</v>
       </c>
       <c r="E81" t="s">
         <v>185</v>
       </c>
       <c r="F81" t="s">
         <v>37</v>
       </c>
       <c r="G81" t="s">
         <v>22</v>
       </c>
       <c r="H81">
         <v>9</v>
       </c>
       <c r="I81" t="b">
         <v>0</v>
       </c>
       <c r="J81" t="s">
         <v>67</v>
       </c>
       <c r="K81">
         <v>1</v>
       </c>
       <c r="L81" t="s">
         <v>23</v>
       </c>
@@ -5953,51 +5962,51 @@
       </c>
       <c r="O89" t="s">
         <v>23</v>
       </c>
       <c r="P89" t="s">
         <v>23</v>
       </c>
       <c r="Q89" t="s">
         <v>23</v>
       </c>
       <c r="R89">
         <v>97.22</v>
       </c>
     </row>
     <row r="90" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A90">
         <v>89</v>
       </c>
       <c r="B90" t="s">
         <v>195</v>
       </c>
       <c r="C90" t="s">
         <v>196</v>
       </c>
       <c r="D90">
-        <v>2442</v>
+        <v>34</v>
       </c>
       <c r="E90" t="s">
         <v>31</v>
       </c>
       <c r="F90" t="s">
         <v>37</v>
       </c>
       <c r="G90" t="s">
         <v>22</v>
       </c>
       <c r="H90">
         <v>10</v>
       </c>
       <c r="I90" t="b">
         <v>0</v>
       </c>
       <c r="J90" t="s">
         <v>67</v>
       </c>
       <c r="K90">
         <v>1</v>
       </c>
       <c r="L90">
         <v>97.19</v>
       </c>
@@ -7758,51 +7767,51 @@
       </c>
       <c r="O123" t="s">
         <v>23</v>
       </c>
       <c r="P123" t="s">
         <v>23</v>
       </c>
       <c r="Q123" t="s">
         <v>23</v>
       </c>
       <c r="R123">
         <v>83</v>
       </c>
     </row>
     <row r="124" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A124">
         <v>123</v>
       </c>
       <c r="B124" t="s">
         <v>189</v>
       </c>
       <c r="C124" t="s">
         <v>132</v>
       </c>
       <c r="D124">
-        <v>1988</v>
+        <v>528</v>
       </c>
       <c r="E124" t="s">
         <v>133</v>
       </c>
       <c r="F124" t="s">
         <v>27</v>
       </c>
       <c r="G124" t="s">
         <v>22</v>
       </c>
       <c r="H124">
         <v>28</v>
       </c>
       <c r="I124" t="b">
         <v>0</v>
       </c>
       <c r="J124" t="s">
         <v>67</v>
       </c>
       <c r="K124">
         <v>1</v>
       </c>
       <c r="L124" t="s">
         <v>23</v>
       </c>