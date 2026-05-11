--- v1 (2026-04-21)
+++ v2 (2026-05-11)
@@ -4583,51 +4583,51 @@
       </c>
       <c r="L73" t="s">
         <v>19</v>
       </c>
       <c r="M73">
         <v>92.91</v>
       </c>
       <c r="N73">
         <v>92.91</v>
       </c>
     </row>
     <row r="74" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A74">
         <v>73</v>
       </c>
       <c r="B74" t="s">
         <v>176</v>
       </c>
       <c r="C74" t="s">
         <v>177</v>
       </c>
       <c r="D74">
         <v>2029</v>
       </c>
       <c r="E74" t="s">
-        <v>112</v>
+        <v>69</v>
       </c>
       <c r="F74" t="s">
         <v>23</v>
       </c>
       <c r="G74" t="s">
         <v>74</v>
       </c>
       <c r="H74">
         <v>4</v>
       </c>
       <c r="I74" t="b">
         <v>1</v>
       </c>
       <c r="J74" t="s">
         <v>19</v>
       </c>
       <c r="K74">
         <v>1</v>
       </c>
       <c r="L74" t="s">
         <v>19</v>
       </c>
       <c r="M74">
         <v>92.8</v>
       </c>