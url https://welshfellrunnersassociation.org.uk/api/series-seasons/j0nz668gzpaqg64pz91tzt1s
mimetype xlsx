--- v2 (2026-05-11)
+++ v3 (2026-05-31)
@@ -7516,50 +7516,53 @@
         <v>228</v>
       </c>
       <c r="K142">
         <v>1</v>
       </c>
       <c r="L142" t="s">
         <v>19</v>
       </c>
       <c r="M142">
         <v>96.01</v>
       </c>
       <c r="N142">
         <v>96.01</v>
       </c>
     </row>
     <row r="143" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A143">
         <v>142</v>
       </c>
       <c r="B143" t="s">
         <v>163</v>
       </c>
       <c r="C143" t="s">
         <v>290</v>
       </c>
+      <c r="D143">
+        <v>2158</v>
+      </c>
       <c r="E143" t="s">
         <v>291</v>
       </c>
       <c r="F143" t="s">
         <v>123</v>
       </c>
       <c r="G143" t="s">
         <v>18</v>
       </c>
       <c r="H143">
         <v>6</v>
       </c>
       <c r="I143" t="b">
         <v>0</v>
       </c>
       <c r="J143" t="s">
         <v>228</v>
       </c>
       <c r="K143">
         <v>1</v>
       </c>
       <c r="L143" t="s">
         <v>19</v>
       </c>
       <c r="M143">