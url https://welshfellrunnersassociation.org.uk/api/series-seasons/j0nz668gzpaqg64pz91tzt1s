--- v3 (2026-05-31)
+++ v4 (2026-06-21)
@@ -8,51 +8,51 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="Data" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1176" uniqueCount="323">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="378" uniqueCount="138">
   <si>
     <t>Overall Position</t>
   </si>
   <si>
     <t>First Name</t>
   </si>
   <si>
     <t>Last Name</t>
   </si>
   <si>
     <t>WFRA membership no</t>
   </si>
   <si>
     <t>Club</t>
   </si>
   <si>
     <t>Age Category</t>
   </si>
   <si>
     <t>Class</t>
   </si>
   <si>
     <t>Category Position</t>
   </si>
   <si>
@@ -280,741 +280,186 @@
   <si>
     <t>Simon</t>
   </si>
   <si>
     <t>Edwards</t>
   </si>
   <si>
     <t>Jessica</t>
   </si>
   <si>
     <t>Evans</t>
   </si>
   <si>
     <t>Clwydian Range Runners</t>
   </si>
   <si>
     <t>Rob</t>
   </si>
   <si>
     <t>ARDEN</t>
   </si>
   <si>
     <t>Tattenhall Runners</t>
   </si>
   <si>
-    <t>Medcalf</t>
-[...47 lines deleted...]
-    <t>Webb</t>
+    <t>Alwyn</t>
+  </si>
+  <si>
+    <t>Parry</t>
+  </si>
+  <si>
+    <t>NotAMember</t>
+  </si>
+  <si>
+    <t>Lili</t>
+  </si>
+  <si>
+    <t>Minton Roberts</t>
+  </si>
+  <si>
+    <t>Hayley</t>
+  </si>
+  <si>
+    <t>Gareth</t>
+  </si>
+  <si>
+    <t>Andy</t>
+  </si>
+  <si>
+    <t>Thomas</t>
+  </si>
+  <si>
+    <t>Prestatyn RC</t>
   </si>
   <si>
     <t>V60</t>
   </si>
   <si>
-    <t>TURNER</t>
-[...17 lines deleted...]
-    <t>Simpson</t>
+    <t>Stephanie</t>
+  </si>
+  <si>
+    <t>Cunliffe</t>
   </si>
   <si>
     <t>Pensby Runners</t>
   </si>
   <si>
-    <t>Michael</t>
-[...17 lines deleted...]
-    <t>Arran Runners</t>
+    <t>Nic</t>
+  </si>
+  <si>
+    <t>Conner</t>
+  </si>
+  <si>
+    <t>Dion</t>
+  </si>
+  <si>
+    <t>Iain</t>
+  </si>
+  <si>
+    <t>Lunt</t>
+  </si>
+  <si>
+    <t>David</t>
+  </si>
+  <si>
+    <t>Dwygy Dashers</t>
+  </si>
+  <si>
+    <t>Ruth</t>
+  </si>
+  <si>
+    <t>Hollywood</t>
+  </si>
+  <si>
+    <t>Matt</t>
+  </si>
+  <si>
+    <t>Hail</t>
+  </si>
+  <si>
+    <t>Jayne</t>
+  </si>
+  <si>
+    <t>Price</t>
+  </si>
+  <si>
+    <t>Sharon</t>
+  </si>
+  <si>
+    <t>Lloyd</t>
+  </si>
+  <si>
+    <t>Rebecca</t>
+  </si>
+  <si>
+    <t>Philip</t>
+  </si>
+  <si>
+    <t>Howarth</t>
   </si>
   <si>
     <t>V70</t>
   </si>
   <si>
-    <t>Ben</t>
-[...77 lines deleted...]
-    <t>Kirkby Milers AC</t>
+    <t>Dickson</t>
+  </si>
+  <si>
+    <t>Beverley</t>
+  </si>
+  <si>
+    <t>Tucker</t>
+  </si>
+  <si>
+    <t>Antony</t>
+  </si>
+  <si>
+    <t>Dala</t>
+  </si>
+  <si>
+    <t>Clare</t>
+  </si>
+  <si>
+    <t>Nicki</t>
+  </si>
+  <si>
+    <t>Triggs</t>
+  </si>
+  <si>
+    <t>Prestatyn Running Club</t>
+  </si>
+  <si>
+    <t>Nicola</t>
+  </si>
+  <si>
+    <t>Porth Eirias</t>
+  </si>
+  <si>
+    <t>Julie</t>
   </si>
   <si>
     <t>Sam</t>
-  </si>
-[...505 lines deleted...]
-    <t>Porth Eirias</t>
   </si>
   <si>
     <t>Lees</t>
   </si>
   <si>
     <t>NotEnoughCompletedRaces</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="1" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
@@ -1357,51 +802,51 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:N167"/>
+  <dimension ref="A1:N53"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <sheetData>
     <row r="1" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
@@ -2635,5961 +2080,1041 @@
       </c>
       <c r="H29">
         <v>8</v>
       </c>
       <c r="I29" t="b">
         <v>1</v>
       </c>
       <c r="J29" t="s">
         <v>19</v>
       </c>
       <c r="K29">
         <v>1</v>
       </c>
       <c r="L29" t="s">
         <v>19</v>
       </c>
       <c r="M29">
         <v>122.27</v>
       </c>
       <c r="N29">
         <v>122.27</v>
       </c>
     </row>
     <row r="30" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A30">
-        <v>29</v>
+        <v>143</v>
       </c>
       <c r="B30" t="s">
-        <v>29</v>
+        <v>90</v>
       </c>
       <c r="C30" t="s">
-        <v>90</v>
-[...2 lines deleted...]
-        <v>1126</v>
+        <v>91</v>
       </c>
       <c r="E30" t="s">
-        <v>91</v>
+        <v>16</v>
       </c>
       <c r="F30" t="s">
         <v>53</v>
       </c>
       <c r="G30" t="s">
         <v>18</v>
       </c>
       <c r="H30">
-        <v>7</v>
+        <v>24</v>
       </c>
       <c r="I30" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J30" t="s">
-        <v>19</v>
+        <v>92</v>
       </c>
       <c r="K30">
         <v>1</v>
       </c>
       <c r="L30" t="s">
         <v>19</v>
       </c>
       <c r="M30">
-        <v>120.38</v>
+        <v>94.96</v>
       </c>
       <c r="N30">
-        <v>120.38</v>
+        <v>94.96</v>
       </c>
     </row>
     <row r="31" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A31">
-        <v>30</v>
+        <v>144</v>
       </c>
       <c r="B31" t="s">
-        <v>82</v>
+        <v>93</v>
       </c>
       <c r="C31" t="s">
+        <v>94</v>
+      </c>
+      <c r="E31" t="s">
+        <v>19</v>
+      </c>
+      <c r="F31" t="s">
+        <v>45</v>
+      </c>
+      <c r="G31" t="s">
+        <v>74</v>
+      </c>
+      <c r="H31">
+        <v>1</v>
+      </c>
+      <c r="I31" t="b">
+        <v>0</v>
+      </c>
+      <c r="J31" t="s">
         <v>92</v>
       </c>
-      <c r="D31">
-[...19 lines deleted...]
-      </c>
       <c r="K31">
         <v>1</v>
       </c>
       <c r="L31" t="s">
         <v>19</v>
       </c>
       <c r="M31">
-        <v>120.29</v>
+        <v>94.14</v>
       </c>
       <c r="N31">
-        <v>120.29</v>
+        <v>94.14</v>
       </c>
     </row>
     <row r="32" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A32">
-        <v>31</v>
+        <v>145</v>
       </c>
       <c r="B32" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="C32" t="s">
-        <v>94</v>
-[...2 lines deleted...]
-        <v>2568</v>
+        <v>27</v>
       </c>
       <c r="E32" t="s">
         <v>19</v>
       </c>
       <c r="F32" t="s">
-        <v>53</v>
+        <v>23</v>
       </c>
       <c r="G32" t="s">
-        <v>18</v>
+        <v>74</v>
       </c>
       <c r="H32">
         <v>8</v>
       </c>
       <c r="I32" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J32" t="s">
-        <v>19</v>
+        <v>92</v>
       </c>
       <c r="K32">
         <v>1</v>
       </c>
       <c r="L32" t="s">
         <v>19</v>
       </c>
       <c r="M32">
-        <v>120.11</v>
+        <v>93.43</v>
       </c>
       <c r="N32">
-        <v>120.11</v>
+        <v>93.43</v>
       </c>
     </row>
     <row r="33" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A33">
-        <v>32</v>
+        <v>146</v>
       </c>
       <c r="B33" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="C33" t="s">
-        <v>96</v>
-[...2 lines deleted...]
-        <v>2181</v>
+        <v>27</v>
       </c>
       <c r="E33" t="s">
-        <v>16</v>
+        <v>66</v>
       </c>
       <c r="F33" t="s">
-        <v>23</v>
+        <v>53</v>
       </c>
       <c r="G33" t="s">
-        <v>74</v>
+        <v>18</v>
       </c>
       <c r="H33">
-        <v>1</v>
+        <v>25</v>
       </c>
       <c r="I33" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J33" t="s">
-        <v>19</v>
+        <v>92</v>
       </c>
       <c r="K33">
         <v>1</v>
       </c>
       <c r="L33" t="s">
         <v>19</v>
       </c>
       <c r="M33">
-        <v>119.88</v>
+        <v>92.88</v>
       </c>
       <c r="N33">
-        <v>119.88</v>
+        <v>92.88</v>
       </c>
     </row>
     <row r="34" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A34">
-        <v>33</v>
+        <v>147</v>
       </c>
       <c r="B34" t="s">
         <v>97</v>
       </c>
       <c r="C34" t="s">
         <v>98</v>
       </c>
-      <c r="D34">
-[...1 lines deleted...]
-      </c>
       <c r="E34" t="s">
-        <v>34</v>
+        <v>99</v>
       </c>
       <c r="F34" t="s">
-        <v>53</v>
+        <v>100</v>
       </c>
       <c r="G34" t="s">
-        <v>74</v>
+        <v>18</v>
       </c>
       <c r="H34">
-        <v>1</v>
+        <v>15</v>
       </c>
       <c r="I34" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J34" t="s">
-        <v>19</v>
+        <v>92</v>
       </c>
       <c r="K34">
         <v>1</v>
       </c>
       <c r="L34" t="s">
         <v>19</v>
       </c>
       <c r="M34">
-        <v>119.84</v>
+        <v>91.71</v>
       </c>
       <c r="N34">
-        <v>119.84</v>
+        <v>91.71</v>
       </c>
     </row>
     <row r="35" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A35">
-        <v>34</v>
+        <v>148</v>
       </c>
       <c r="B35" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="C35" t="s">
-        <v>100</v>
-[...2 lines deleted...]
-        <v>1131</v>
+        <v>102</v>
       </c>
       <c r="E35" t="s">
-        <v>44</v>
+        <v>103</v>
       </c>
       <c r="F35" t="s">
         <v>17</v>
       </c>
       <c r="G35" t="s">
         <v>74</v>
       </c>
       <c r="H35">
-        <v>4</v>
+        <v>12</v>
       </c>
       <c r="I35" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J35" t="s">
-        <v>19</v>
+        <v>92</v>
       </c>
       <c r="K35">
         <v>1</v>
       </c>
       <c r="L35" t="s">
         <v>19</v>
       </c>
       <c r="M35">
-        <v>119.43</v>
+        <v>90.3</v>
       </c>
       <c r="N35">
-        <v>119.43</v>
+        <v>90.3</v>
       </c>
     </row>
     <row r="36" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A36">
-        <v>35</v>
+        <v>149</v>
       </c>
       <c r="B36" t="s">
-        <v>101</v>
+        <v>104</v>
       </c>
       <c r="C36" t="s">
-        <v>102</v>
-[...2 lines deleted...]
-        <v>2397</v>
+        <v>105</v>
       </c>
       <c r="E36" t="s">
-        <v>16</v>
+        <v>19</v>
       </c>
       <c r="F36" t="s">
-        <v>53</v>
+        <v>17</v>
       </c>
       <c r="G36" t="s">
-        <v>74</v>
+        <v>18</v>
       </c>
       <c r="H36">
-        <v>2</v>
+        <v>36</v>
       </c>
       <c r="I36" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J36" t="s">
-        <v>19</v>
+        <v>92</v>
       </c>
       <c r="K36">
         <v>1</v>
       </c>
       <c r="L36" t="s">
         <v>19</v>
       </c>
       <c r="M36">
-        <v>118.5</v>
+        <v>87.79</v>
       </c>
       <c r="N36">
-        <v>118.5</v>
+        <v>87.79</v>
       </c>
     </row>
     <row r="37" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A37">
-        <v>36</v>
+        <v>150</v>
       </c>
       <c r="B37" t="s">
-        <v>103</v>
+        <v>106</v>
       </c>
       <c r="C37" t="s">
-        <v>104</v>
-[...2 lines deleted...]
-        <v>75</v>
+        <v>27</v>
       </c>
       <c r="E37" t="s">
-        <v>16</v>
+        <v>19</v>
       </c>
       <c r="F37" t="s">
-        <v>53</v>
+        <v>17</v>
       </c>
       <c r="G37" t="s">
-        <v>74</v>
+        <v>18</v>
       </c>
       <c r="H37">
-        <v>3</v>
+        <v>37</v>
       </c>
       <c r="I37" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J37" t="s">
-        <v>19</v>
+        <v>92</v>
       </c>
       <c r="K37">
         <v>1</v>
       </c>
       <c r="L37" t="s">
         <v>19</v>
       </c>
       <c r="M37">
-        <v>118.15</v>
+        <v>85.92</v>
       </c>
       <c r="N37">
-        <v>118.15</v>
+        <v>85.92</v>
       </c>
     </row>
     <row r="38" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A38">
-        <v>37</v>
+        <v>151</v>
       </c>
       <c r="B38" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="C38" t="s">
-        <v>27</v>
-[...2 lines deleted...]
-        <v>2572</v>
+        <v>108</v>
       </c>
       <c r="E38" t="s">
-        <v>31</v>
+        <v>19</v>
       </c>
       <c r="F38" t="s">
-        <v>17</v>
+        <v>23</v>
       </c>
       <c r="G38" t="s">
         <v>18</v>
       </c>
       <c r="H38">
-        <v>10</v>
+        <v>26</v>
       </c>
       <c r="I38" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J38" t="s">
-        <v>19</v>
+        <v>92</v>
       </c>
       <c r="K38">
         <v>1</v>
       </c>
       <c r="L38" t="s">
         <v>19</v>
       </c>
       <c r="M38">
-        <v>117.24</v>
+        <v>85.23</v>
       </c>
       <c r="N38">
-        <v>117.24</v>
+        <v>85.23</v>
       </c>
     </row>
     <row r="39" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A39">
-        <v>38</v>
+        <v>152</v>
       </c>
       <c r="B39" t="s">
-        <v>75</v>
+        <v>109</v>
       </c>
       <c r="C39" t="s">
-        <v>27</v>
-[...2 lines deleted...]
-        <v>2213</v>
+        <v>85</v>
       </c>
       <c r="E39" t="s">
+        <v>110</v>
+      </c>
+      <c r="F39" t="s">
+        <v>100</v>
+      </c>
+      <c r="G39" t="s">
+        <v>18</v>
+      </c>
+      <c r="H39">
         <v>16</v>
       </c>
-      <c r="F39" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I39" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J39" t="s">
-        <v>19</v>
+        <v>92</v>
       </c>
       <c r="K39">
         <v>1</v>
       </c>
       <c r="L39" t="s">
         <v>19</v>
       </c>
       <c r="M39">
-        <v>116.98</v>
+        <v>84.06</v>
       </c>
       <c r="N39">
-        <v>116.98</v>
+        <v>84.06</v>
       </c>
     </row>
     <row r="40" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A40">
-        <v>39</v>
+        <v>153</v>
       </c>
       <c r="B40" t="s">
-        <v>62</v>
+        <v>111</v>
       </c>
       <c r="C40" t="s">
-        <v>106</v>
-[...2 lines deleted...]
-        <v>2459</v>
+        <v>112</v>
       </c>
       <c r="E40" t="s">
-        <v>34</v>
+        <v>19</v>
       </c>
       <c r="F40" t="s">
-        <v>107</v>
+        <v>17</v>
       </c>
       <c r="G40" t="s">
-        <v>18</v>
+        <v>74</v>
       </c>
       <c r="H40">
-        <v>1</v>
+        <v>13</v>
       </c>
       <c r="I40" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J40" t="s">
-        <v>19</v>
+        <v>92</v>
       </c>
       <c r="K40">
         <v>1</v>
       </c>
       <c r="L40" t="s">
         <v>19</v>
       </c>
       <c r="M40">
-        <v>115.25</v>
+        <v>82.99</v>
       </c>
       <c r="N40">
-        <v>115.25</v>
+        <v>82.99</v>
       </c>
     </row>
     <row r="41" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A41">
-        <v>40</v>
+        <v>154</v>
       </c>
       <c r="B41" t="s">
-        <v>46</v>
+        <v>113</v>
       </c>
       <c r="C41" t="s">
-        <v>108</v>
-[...2 lines deleted...]
-        <v>1413</v>
+        <v>114</v>
       </c>
       <c r="E41" t="s">
-        <v>34</v>
+        <v>19</v>
       </c>
       <c r="F41" t="s">
         <v>23</v>
       </c>
       <c r="G41" t="s">
         <v>18</v>
       </c>
       <c r="H41">
-        <v>10</v>
+        <v>27</v>
       </c>
       <c r="I41" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J41" t="s">
-        <v>19</v>
+        <v>92</v>
       </c>
       <c r="K41">
         <v>1</v>
       </c>
       <c r="L41" t="s">
         <v>19</v>
       </c>
       <c r="M41">
-        <v>114.66</v>
+        <v>82.93</v>
       </c>
       <c r="N41">
-        <v>114.66</v>
+        <v>82.93</v>
       </c>
     </row>
     <row r="42" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A42">
-        <v>41</v>
+        <v>155</v>
       </c>
       <c r="B42" t="s">
-        <v>109</v>
+        <v>115</v>
       </c>
       <c r="C42" t="s">
-        <v>110</v>
-[...2 lines deleted...]
-        <v>1513</v>
+        <v>116</v>
       </c>
       <c r="E42" t="s">
-        <v>44</v>
+        <v>103</v>
       </c>
       <c r="F42" t="s">
         <v>17</v>
       </c>
       <c r="G42" t="s">
         <v>74</v>
       </c>
       <c r="H42">
-        <v>5</v>
+        <v>14</v>
       </c>
       <c r="I42" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J42" t="s">
-        <v>19</v>
+        <v>92</v>
       </c>
       <c r="K42">
         <v>1</v>
       </c>
       <c r="L42" t="s">
         <v>19</v>
       </c>
       <c r="M42">
-        <v>114.46</v>
+        <v>82.8</v>
       </c>
       <c r="N42">
-        <v>114.46</v>
+        <v>82.8</v>
       </c>
     </row>
     <row r="43" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A43">
-        <v>42</v>
+        <v>156</v>
       </c>
       <c r="B43" t="s">
-        <v>104</v>
+        <v>117</v>
       </c>
       <c r="C43" t="s">
-        <v>111</v>
-[...2 lines deleted...]
-        <v>1674</v>
+        <v>118</v>
       </c>
       <c r="E43" t="s">
-        <v>112</v>
+        <v>19</v>
       </c>
       <c r="F43" t="s">
         <v>23</v>
       </c>
       <c r="G43" t="s">
-        <v>18</v>
+        <v>74</v>
       </c>
       <c r="H43">
-        <v>11</v>
+        <v>9</v>
       </c>
       <c r="I43" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J43" t="s">
-        <v>19</v>
+        <v>92</v>
       </c>
       <c r="K43">
         <v>1</v>
       </c>
       <c r="L43" t="s">
         <v>19</v>
       </c>
       <c r="M43">
-        <v>114.21</v>
+        <v>82.18</v>
       </c>
       <c r="N43">
-        <v>114.21</v>
+        <v>82.18</v>
       </c>
     </row>
     <row r="44" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A44">
-        <v>43</v>
+        <v>157</v>
       </c>
       <c r="B44" t="s">
-        <v>113</v>
+        <v>119</v>
       </c>
       <c r="C44" t="s">
-        <v>114</v>
+        <v>91</v>
       </c>
       <c r="D44">
-        <v>1456</v>
+        <v>2361</v>
       </c>
       <c r="E44" t="s">
-        <v>115</v>
+        <v>16</v>
       </c>
       <c r="F44" t="s">
-        <v>107</v>
+        <v>23</v>
       </c>
       <c r="G44" t="s">
-        <v>18</v>
+        <v>74</v>
       </c>
       <c r="H44">
-        <v>2</v>
+        <v>10</v>
       </c>
       <c r="I44" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J44" t="s">
-        <v>19</v>
+        <v>92</v>
       </c>
       <c r="K44">
         <v>1</v>
       </c>
       <c r="L44" t="s">
         <v>19</v>
       </c>
       <c r="M44">
-        <v>112.72</v>
+        <v>81.48</v>
       </c>
       <c r="N44">
-        <v>112.72</v>
+        <v>81.48</v>
       </c>
     </row>
     <row r="45" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A45">
-        <v>44</v>
+        <v>158</v>
       </c>
       <c r="B45" t="s">
-        <v>116</v>
+        <v>120</v>
       </c>
       <c r="C45" t="s">
-        <v>117</v>
-[...2 lines deleted...]
-        <v>2545</v>
+        <v>121</v>
       </c>
       <c r="E45" t="s">
-        <v>118</v>
+        <v>19</v>
       </c>
       <c r="F45" t="s">
-        <v>53</v>
+        <v>122</v>
       </c>
       <c r="G45" t="s">
         <v>18</v>
       </c>
       <c r="H45">
-        <v>10</v>
+        <v>7</v>
       </c>
       <c r="I45" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J45" t="s">
-        <v>19</v>
+        <v>92</v>
       </c>
       <c r="K45">
         <v>1</v>
       </c>
       <c r="L45" t="s">
         <v>19</v>
       </c>
       <c r="M45">
-        <v>112.4</v>
+        <v>80.5</v>
       </c>
       <c r="N45">
-        <v>112.4</v>
+        <v>80.5</v>
       </c>
     </row>
     <row r="46" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A46">
-        <v>45</v>
+        <v>159</v>
       </c>
       <c r="B46" t="s">
-        <v>119</v>
+        <v>84</v>
       </c>
       <c r="C46" t="s">
-        <v>120</v>
-[...2 lines deleted...]
-        <v>2295</v>
+        <v>123</v>
       </c>
       <c r="E46" t="s">
-        <v>86</v>
+        <v>19</v>
       </c>
       <c r="F46" t="s">
         <v>17</v>
       </c>
       <c r="G46" t="s">
         <v>74</v>
       </c>
       <c r="H46">
-        <v>6</v>
+        <v>15</v>
       </c>
       <c r="I46" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J46" t="s">
-        <v>19</v>
+        <v>92</v>
       </c>
       <c r="K46">
         <v>1</v>
       </c>
       <c r="L46" t="s">
         <v>19</v>
       </c>
       <c r="M46">
-        <v>111.26</v>
+        <v>75.99</v>
       </c>
       <c r="N46">
-        <v>111.26</v>
+        <v>75.99</v>
       </c>
     </row>
     <row r="47" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A47">
-        <v>46</v>
+        <v>160</v>
       </c>
       <c r="B47" t="s">
-        <v>121</v>
+        <v>124</v>
       </c>
       <c r="C47" t="s">
-        <v>27</v>
+        <v>125</v>
       </c>
       <c r="D47">
-        <v>122</v>
+        <v>1011</v>
       </c>
       <c r="E47" t="s">
-        <v>122</v>
+        <v>34</v>
       </c>
       <c r="F47" t="s">
-        <v>123</v>
+        <v>53</v>
       </c>
       <c r="G47" t="s">
-        <v>18</v>
+        <v>74</v>
       </c>
       <c r="H47">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="I47" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J47" t="s">
-        <v>19</v>
+        <v>92</v>
       </c>
       <c r="K47">
         <v>1</v>
       </c>
       <c r="L47" t="s">
         <v>19</v>
       </c>
       <c r="M47">
-        <v>110.8</v>
+        <v>75.81</v>
       </c>
       <c r="N47">
-        <v>110.8</v>
+        <v>75.81</v>
       </c>
     </row>
     <row r="48" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A48">
-        <v>47</v>
+        <v>161</v>
       </c>
       <c r="B48" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="C48" t="s">
-        <v>125</v>
-[...2 lines deleted...]
-        <v>2264</v>
+        <v>127</v>
       </c>
       <c r="E48" t="s">
-        <v>112</v>
+        <v>103</v>
       </c>
       <c r="F48" t="s">
+        <v>100</v>
+      </c>
+      <c r="G48" t="s">
+        <v>18</v>
+      </c>
+      <c r="H48">
         <v>17</v>
       </c>
-      <c r="G48" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I48" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J48" t="s">
-        <v>19</v>
+        <v>92</v>
       </c>
       <c r="K48">
         <v>1</v>
       </c>
       <c r="L48" t="s">
         <v>19</v>
       </c>
       <c r="M48">
-        <v>109.81</v>
+        <v>75.79</v>
       </c>
       <c r="N48">
-        <v>109.81</v>
+        <v>75.79</v>
       </c>
     </row>
     <row r="49" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A49">
-        <v>48</v>
+        <v>162</v>
       </c>
       <c r="B49" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="C49" t="s">
-        <v>127</v>
-[...2 lines deleted...]
-        <v>2293</v>
+        <v>27</v>
       </c>
       <c r="E49" t="s">
-        <v>28</v>
+        <v>19</v>
       </c>
       <c r="F49" t="s">
-        <v>17</v>
+        <v>23</v>
       </c>
       <c r="G49" t="s">
         <v>74</v>
       </c>
       <c r="H49">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="I49" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J49" t="s">
-        <v>19</v>
+        <v>92</v>
       </c>
       <c r="K49">
         <v>1</v>
       </c>
       <c r="L49" t="s">
         <v>19</v>
       </c>
       <c r="M49">
-        <v>109.73</v>
+        <v>75.73</v>
       </c>
       <c r="N49">
-        <v>109.73</v>
+        <v>75.73</v>
       </c>
     </row>
     <row r="50" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A50">
-        <v>49</v>
+        <v>163</v>
       </c>
       <c r="B50" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="C50" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="D50">
-        <v>1225</v>
+        <v>2401</v>
       </c>
       <c r="E50" t="s">
-        <v>16</v>
+        <v>131</v>
       </c>
       <c r="F50" t="s">
-        <v>107</v>
+        <v>17</v>
       </c>
       <c r="G50" t="s">
         <v>74</v>
       </c>
       <c r="H50">
-        <v>1</v>
+        <v>16</v>
       </c>
       <c r="I50" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J50" t="s">
-        <v>19</v>
+        <v>92</v>
       </c>
       <c r="K50">
         <v>1</v>
       </c>
       <c r="L50" t="s">
         <v>19</v>
       </c>
       <c r="M50">
-        <v>107.91</v>
+        <v>70.38</v>
       </c>
       <c r="N50">
-        <v>107.91</v>
+        <v>70.38</v>
       </c>
     </row>
     <row r="51" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A51">
-        <v>50</v>
+        <v>164</v>
       </c>
       <c r="B51" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="C51" t="s">
-        <v>131</v>
-[...2 lines deleted...]
-        <v>2537</v>
+        <v>85</v>
       </c>
       <c r="E51" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F51" t="s">
-        <v>23</v>
+        <v>17</v>
       </c>
       <c r="G51" t="s">
-        <v>18</v>
+        <v>74</v>
       </c>
       <c r="H51">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I51" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J51" t="s">
-        <v>19</v>
+        <v>92</v>
       </c>
       <c r="K51">
         <v>1</v>
       </c>
       <c r="L51" t="s">
         <v>19</v>
       </c>
       <c r="M51">
-        <v>107.04</v>
+        <v>69.58</v>
       </c>
       <c r="N51">
-        <v>107.04</v>
+        <v>69.58</v>
       </c>
     </row>
     <row r="52" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A52">
-        <v>51</v>
+        <v>165</v>
       </c>
       <c r="B52" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="C52" t="s">
-        <v>134</v>
-[...2 lines deleted...]
-        <v>1936</v>
+        <v>85</v>
       </c>
       <c r="E52" t="s">
-        <v>16</v>
+        <v>99</v>
       </c>
       <c r="F52" t="s">
-        <v>17</v>
+        <v>100</v>
       </c>
       <c r="G52" t="s">
-        <v>18</v>
+        <v>74</v>
       </c>
       <c r="H52">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="I52" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J52" t="s">
-        <v>19</v>
+        <v>92</v>
       </c>
       <c r="K52">
         <v>1</v>
       </c>
       <c r="L52" t="s">
         <v>19</v>
       </c>
       <c r="M52">
-        <v>106.86</v>
+        <v>38.24</v>
       </c>
       <c r="N52">
-        <v>106.86</v>
+        <v>38.24</v>
       </c>
     </row>
     <row r="53" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A53">
-        <v>52</v>
+        <v>166</v>
       </c>
       <c r="B53" t="s">
         <v>135</v>
       </c>
       <c r="C53" t="s">
         <v>136</v>
       </c>
       <c r="D53">
-        <v>2379</v>
+        <v>2517</v>
       </c>
       <c r="E53" t="s">
-        <v>66</v>
+        <v>19</v>
       </c>
       <c r="F53" t="s">
-        <v>53</v>
+        <v>23</v>
       </c>
       <c r="G53" t="s">
         <v>18</v>
       </c>
       <c r="H53">
-        <v>11</v>
+        <v>28</v>
       </c>
       <c r="I53" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J53" t="s">
-        <v>19</v>
+        <v>137</v>
       </c>
       <c r="K53">
         <v>1</v>
       </c>
       <c r="L53" t="s">
         <v>19</v>
       </c>
       <c r="M53">
-        <v>106.65</v>
+        <v>0</v>
       </c>
       <c r="N53">
-        <v>106.65</v>
-[...4858 lines deleted...]
-      <c r="N167">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>