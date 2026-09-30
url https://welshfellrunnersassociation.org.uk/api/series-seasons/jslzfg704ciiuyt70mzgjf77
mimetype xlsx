--- v0 (2026-06-24)
+++ v1 (2026-09-30)
@@ -710,51 +710,51 @@
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="2" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>13</v>
       </c>
       <c r="C2" t="s">
         <v>14</v>
       </c>
       <c r="D2">
-        <v>1771</v>
+        <v>643</v>
       </c>
       <c r="E2" t="s">
         <v>15</v>
       </c>
       <c r="F2" t="s">
         <v>16</v>
       </c>
       <c r="G2" t="s">
         <v>17</v>
       </c>
       <c r="H2">
         <v>1</v>
       </c>
       <c r="I2" t="b">
         <v>1</v>
       </c>
       <c r="J2" t="s">
         <v>15</v>
       </c>
       <c r="K2">
         <v>1</v>
       </c>
       <c r="L2">
         <v>125.49</v>
       </c>
@@ -833,51 +833,51 @@
       </c>
       <c r="J4" t="s">
         <v>15</v>
       </c>
       <c r="K4">
         <v>1</v>
       </c>
       <c r="L4">
         <v>124.44</v>
       </c>
       <c r="M4">
         <v>124.44</v>
       </c>
     </row>
     <row r="5" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A5">
         <v>4</v>
       </c>
       <c r="B5" t="s">
         <v>25</v>
       </c>
       <c r="C5" t="s">
         <v>26</v>
       </c>
       <c r="D5">
-        <v>514</v>
+        <v>5022</v>
       </c>
       <c r="E5" t="s">
         <v>27</v>
       </c>
       <c r="F5" t="s">
         <v>21</v>
       </c>
       <c r="G5" t="s">
         <v>17</v>
       </c>
       <c r="H5">
         <v>2</v>
       </c>
       <c r="I5" t="b">
         <v>1</v>
       </c>
       <c r="J5" t="s">
         <v>15</v>
       </c>
       <c r="K5">
         <v>1</v>
       </c>
       <c r="L5">
         <v>123.67</v>
       </c>
@@ -912,379 +912,379 @@
       </c>
       <c r="J6" t="s">
         <v>15</v>
       </c>
       <c r="K6">
         <v>1</v>
       </c>
       <c r="L6">
         <v>122.84</v>
       </c>
       <c r="M6">
         <v>122.84</v>
       </c>
     </row>
     <row r="7" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7" t="s">
         <v>32</v>
       </c>
       <c r="C7" t="s">
         <v>33</v>
       </c>
       <c r="D7">
-        <v>1753</v>
+        <v>286</v>
       </c>
       <c r="E7" t="s">
         <v>24</v>
       </c>
       <c r="F7" t="s">
         <v>16</v>
       </c>
       <c r="G7" t="s">
         <v>31</v>
       </c>
       <c r="H7">
         <v>2</v>
       </c>
       <c r="I7" t="b">
         <v>1</v>
       </c>
       <c r="J7" t="s">
         <v>15</v>
       </c>
       <c r="K7">
         <v>1</v>
       </c>
       <c r="L7">
         <v>117.51</v>
       </c>
       <c r="M7">
         <v>117.51</v>
       </c>
     </row>
     <row r="8" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8" t="s">
         <v>34</v>
       </c>
       <c r="C8" t="s">
         <v>35</v>
       </c>
       <c r="D8">
-        <v>1591</v>
+        <v>421</v>
       </c>
       <c r="E8" t="s">
         <v>36</v>
       </c>
       <c r="F8" t="s">
         <v>37</v>
       </c>
       <c r="G8" t="s">
         <v>17</v>
       </c>
       <c r="H8">
         <v>1</v>
       </c>
       <c r="I8" t="b">
         <v>1</v>
       </c>
       <c r="J8" t="s">
         <v>15</v>
       </c>
       <c r="K8">
         <v>1</v>
       </c>
       <c r="L8">
         <v>115.32</v>
       </c>
       <c r="M8">
         <v>115.32</v>
       </c>
     </row>
     <row r="9" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9" t="s">
         <v>38</v>
       </c>
       <c r="C9" t="s">
         <v>39</v>
       </c>
       <c r="D9">
-        <v>1580</v>
+        <v>292</v>
       </c>
       <c r="E9" t="s">
         <v>24</v>
       </c>
       <c r="F9" t="s">
         <v>16</v>
       </c>
       <c r="G9" t="s">
         <v>17</v>
       </c>
       <c r="H9">
         <v>3</v>
       </c>
       <c r="I9" t="b">
         <v>1</v>
       </c>
       <c r="J9" t="s">
         <v>15</v>
       </c>
       <c r="K9">
         <v>1</v>
       </c>
       <c r="L9">
         <v>114.11</v>
       </c>
       <c r="M9">
         <v>114.11</v>
       </c>
     </row>
     <row r="10" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10" t="s">
         <v>40</v>
       </c>
       <c r="C10" t="s">
         <v>41</v>
       </c>
       <c r="D10">
-        <v>2482</v>
+        <v>512</v>
       </c>
       <c r="E10" t="s">
         <v>42</v>
       </c>
       <c r="F10" t="s">
         <v>37</v>
       </c>
       <c r="G10" t="s">
         <v>17</v>
       </c>
       <c r="H10">
         <v>2</v>
       </c>
       <c r="I10" t="b">
         <v>1</v>
       </c>
       <c r="J10" t="s">
         <v>15</v>
       </c>
       <c r="K10">
         <v>1</v>
       </c>
       <c r="L10">
         <v>113.61</v>
       </c>
       <c r="M10">
         <v>113.61</v>
       </c>
     </row>
     <row r="11" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11" t="s">
         <v>43</v>
       </c>
       <c r="C11" t="s">
         <v>44</v>
       </c>
       <c r="D11">
-        <v>1184</v>
+        <v>563</v>
       </c>
       <c r="E11" t="s">
         <v>24</v>
       </c>
       <c r="F11" t="s">
         <v>37</v>
       </c>
       <c r="G11" t="s">
         <v>17</v>
       </c>
       <c r="H11">
         <v>3</v>
       </c>
       <c r="I11" t="b">
         <v>1</v>
       </c>
       <c r="J11" t="s">
         <v>15</v>
       </c>
       <c r="K11">
         <v>1</v>
       </c>
       <c r="L11">
         <v>110.6</v>
       </c>
       <c r="M11">
         <v>110.6</v>
       </c>
     </row>
     <row r="12" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12" t="s">
         <v>45</v>
       </c>
       <c r="C12" t="s">
         <v>46</v>
       </c>
       <c r="D12">
-        <v>981</v>
+        <v>170</v>
       </c>
       <c r="E12" t="s">
         <v>24</v>
       </c>
       <c r="F12" t="s">
         <v>37</v>
       </c>
       <c r="G12" t="s">
         <v>31</v>
       </c>
       <c r="H12">
         <v>1</v>
       </c>
       <c r="I12" t="b">
         <v>1</v>
       </c>
       <c r="J12" t="s">
         <v>15</v>
       </c>
       <c r="K12">
         <v>1</v>
       </c>
       <c r="L12">
         <v>110.52</v>
       </c>
       <c r="M12">
         <v>110.52</v>
       </c>
     </row>
     <row r="13" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13" t="s">
         <v>47</v>
       </c>
       <c r="C13" t="s">
         <v>48</v>
       </c>
       <c r="D13">
-        <v>1413</v>
+        <v>159</v>
       </c>
       <c r="E13" t="s">
         <v>24</v>
       </c>
       <c r="F13" t="s">
         <v>21</v>
       </c>
       <c r="G13" t="s">
         <v>17</v>
       </c>
       <c r="H13">
         <v>3</v>
       </c>
       <c r="I13" t="b">
         <v>1</v>
       </c>
       <c r="J13" t="s">
         <v>15</v>
       </c>
       <c r="K13">
         <v>1</v>
       </c>
       <c r="L13">
         <v>109.53</v>
       </c>
       <c r="M13">
         <v>109.53</v>
       </c>
     </row>
     <row r="14" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14" t="s">
         <v>49</v>
       </c>
       <c r="C14" t="s">
         <v>50</v>
       </c>
       <c r="D14">
-        <v>2344</v>
+        <v>659</v>
       </c>
       <c r="E14" t="s">
         <v>51</v>
       </c>
       <c r="F14" t="s">
         <v>21</v>
       </c>
       <c r="G14" t="s">
         <v>31</v>
       </c>
       <c r="H14">
         <v>1</v>
       </c>
       <c r="I14" t="b">
         <v>1</v>
       </c>
       <c r="J14" t="s">
         <v>15</v>
       </c>
       <c r="K14">
         <v>1</v>
       </c>
       <c r="L14">
         <v>105.3</v>
       </c>
       <c r="M14">
         <v>105.3</v>
       </c>
     </row>
     <row r="15" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15" t="s">
         <v>43</v>
       </c>
       <c r="C15" t="s">
         <v>52</v>
       </c>
       <c r="D15">
-        <v>1169</v>
+        <v>89</v>
       </c>
       <c r="E15" t="s">
         <v>53</v>
       </c>
       <c r="F15" t="s">
         <v>37</v>
       </c>
       <c r="G15" t="s">
         <v>17</v>
       </c>
       <c r="H15">
         <v>4</v>
       </c>
       <c r="I15" t="b">
         <v>1</v>
       </c>
       <c r="J15" t="s">
         <v>15</v>
       </c>
       <c r="K15">
         <v>1</v>
       </c>
       <c r="L15">
         <v>105.01</v>
       </c>
@@ -1670,51 +1670,51 @@
       </c>
       <c r="J25" t="s">
         <v>77</v>
       </c>
       <c r="K25">
         <v>1</v>
       </c>
       <c r="L25">
         <v>0</v>
       </c>
       <c r="M25">
         <v>0</v>
       </c>
     </row>
     <row r="26" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A26">
         <v>43</v>
       </c>
       <c r="B26" t="s">
         <v>81</v>
       </c>
       <c r="C26" t="s">
         <v>82</v>
       </c>
       <c r="D26">
-        <v>548</v>
+        <v>67</v>
       </c>
       <c r="E26" t="s">
         <v>83</v>
       </c>
       <c r="F26" t="s">
         <v>84</v>
       </c>
       <c r="G26" t="s">
         <v>17</v>
       </c>
       <c r="H26">
         <v>1</v>
       </c>
       <c r="I26" t="b">
         <v>0</v>
       </c>
       <c r="J26" t="s">
         <v>85</v>
       </c>
       <c r="K26">
         <v>1</v>
       </c>
       <c r="L26">
         <v>0</v>
       </c>