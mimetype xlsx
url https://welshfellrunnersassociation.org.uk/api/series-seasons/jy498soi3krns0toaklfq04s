--- v4 (2026-09-09)
+++ v5 (2026-09-30)
@@ -2384,51 +2384,51 @@
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="2" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>25</v>
       </c>
       <c r="C2" t="s">
         <v>26</v>
       </c>
       <c r="D2">
-        <v>1170</v>
+        <v>363</v>
       </c>
       <c r="E2" t="s">
         <v>27</v>
       </c>
       <c r="F2" t="s">
         <v>28</v>
       </c>
       <c r="G2" t="s">
         <v>29</v>
       </c>
       <c r="H2">
         <v>1</v>
       </c>
       <c r="I2" t="b">
         <v>1</v>
       </c>
       <c r="J2" t="s">
         <v>30</v>
       </c>
       <c r="K2">
         <v>7</v>
       </c>
       <c r="L2" t="s">
         <v>30</v>
       </c>
@@ -3289,50 +3289,53 @@
         <v>92.32</v>
       </c>
       <c r="V13" t="s">
         <v>30</v>
       </c>
       <c r="W13" t="s">
         <v>30</v>
       </c>
       <c r="X13" t="s">
         <v>30</v>
       </c>
       <c r="Y13">
         <v>461.73</v>
       </c>
     </row>
     <row r="14" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14" t="s">
         <v>58</v>
       </c>
       <c r="C14" t="s">
         <v>32</v>
       </c>
+      <c r="D14">
+        <v>609</v>
+      </c>
       <c r="E14" t="s">
         <v>45</v>
       </c>
       <c r="F14" t="s">
         <v>34</v>
       </c>
       <c r="G14" t="s">
         <v>29</v>
       </c>
       <c r="H14">
         <v>6</v>
       </c>
       <c r="I14" t="b">
         <v>1</v>
       </c>
       <c r="J14" t="s">
         <v>30</v>
       </c>
       <c r="K14">
         <v>5</v>
       </c>
       <c r="L14">
         <v>93.74</v>
       </c>
       <c r="M14">
@@ -3364,51 +3367,51 @@
       </c>
       <c r="V14" t="s">
         <v>30</v>
       </c>
       <c r="W14">
         <v>87.85</v>
       </c>
       <c r="X14" t="s">
         <v>30</v>
       </c>
       <c r="Y14">
         <v>458.04</v>
       </c>
     </row>
     <row r="15" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15" t="s">
         <v>59</v>
       </c>
       <c r="C15" t="s">
         <v>60</v>
       </c>
       <c r="D15">
-        <v>1978</v>
+        <v>600</v>
       </c>
       <c r="E15" t="s">
         <v>39</v>
       </c>
       <c r="F15" t="s">
         <v>61</v>
       </c>
       <c r="G15" t="s">
         <v>29</v>
       </c>
       <c r="H15">
         <v>1</v>
       </c>
       <c r="I15" t="b">
         <v>1</v>
       </c>
       <c r="J15" t="s">
         <v>30</v>
       </c>
       <c r="K15">
         <v>11</v>
       </c>
       <c r="L15">
         <v>91.32</v>
       </c>
@@ -3518,51 +3521,51 @@
       </c>
       <c r="V16" t="s">
         <v>30</v>
       </c>
       <c r="W16">
         <v>93.11</v>
       </c>
       <c r="X16" t="s">
         <v>30</v>
       </c>
       <c r="Y16">
         <v>455.75</v>
       </c>
     </row>
     <row r="17" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17" t="s">
         <v>65</v>
       </c>
       <c r="C17" t="s">
         <v>66</v>
       </c>
       <c r="D17">
-        <v>1844</v>
+        <v>554</v>
       </c>
       <c r="E17" t="s">
         <v>39</v>
       </c>
       <c r="F17" t="s">
         <v>34</v>
       </c>
       <c r="G17" t="s">
         <v>29</v>
       </c>
       <c r="H17">
         <v>8</v>
       </c>
       <c r="I17" t="b">
         <v>1</v>
       </c>
       <c r="J17" t="s">
         <v>30</v>
       </c>
       <c r="K17">
         <v>5</v>
       </c>
       <c r="L17" t="s">
         <v>30</v>
       </c>
@@ -3820,51 +3823,51 @@
       </c>
       <c r="V20" t="s">
         <v>30</v>
       </c>
       <c r="W20">
         <v>91.29</v>
       </c>
       <c r="X20" t="s">
         <v>30</v>
       </c>
       <c r="Y20">
         <v>438.27</v>
       </c>
     </row>
     <row r="21" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="B21" t="s">
         <v>73</v>
       </c>
       <c r="C21" t="s">
         <v>51</v>
       </c>
       <c r="D21">
-        <v>1990</v>
+        <v>593</v>
       </c>
       <c r="E21" t="s">
         <v>64</v>
       </c>
       <c r="F21" t="s">
         <v>61</v>
       </c>
       <c r="G21" t="s">
         <v>29</v>
       </c>
       <c r="H21">
         <v>2</v>
       </c>
       <c r="I21" t="b">
         <v>1</v>
       </c>
       <c r="J21" t="s">
         <v>30</v>
       </c>
       <c r="K21">
         <v>7</v>
       </c>
       <c r="L21" t="s">
         <v>30</v>
       </c>
@@ -3897,51 +3900,51 @@
       </c>
       <c r="V21" t="s">
         <v>30</v>
       </c>
       <c r="W21">
         <v>87.14</v>
       </c>
       <c r="X21" t="s">
         <v>30</v>
       </c>
       <c r="Y21">
         <v>437.66</v>
       </c>
     </row>
     <row r="22" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22" t="s">
         <v>74</v>
       </c>
       <c r="C22" t="s">
         <v>75</v>
       </c>
       <c r="D22">
-        <v>983</v>
+        <v>461</v>
       </c>
       <c r="E22" t="s">
         <v>45</v>
       </c>
       <c r="F22" t="s">
         <v>76</v>
       </c>
       <c r="G22" t="s">
         <v>29</v>
       </c>
       <c r="H22">
         <v>1</v>
       </c>
       <c r="I22" t="b">
         <v>1</v>
       </c>
       <c r="J22" t="s">
         <v>30</v>
       </c>
       <c r="K22">
         <v>9</v>
       </c>
       <c r="L22" t="s">
         <v>30</v>
       </c>
@@ -3973,50 +3976,53 @@
         <v>82.54</v>
       </c>
       <c r="V22">
         <v>83.59</v>
       </c>
       <c r="W22" t="s">
         <v>30</v>
       </c>
       <c r="X22" t="s">
         <v>30</v>
       </c>
       <c r="Y22">
         <v>433.15</v>
       </c>
     </row>
     <row r="23" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="B23" t="s">
         <v>77</v>
       </c>
       <c r="C23" t="s">
         <v>78</v>
       </c>
+      <c r="D23">
+        <v>573</v>
+      </c>
       <c r="E23" t="s">
         <v>39</v>
       </c>
       <c r="F23" t="s">
         <v>34</v>
       </c>
       <c r="G23" t="s">
         <v>29</v>
       </c>
       <c r="H23">
         <v>11</v>
       </c>
       <c r="I23" t="b">
         <v>1</v>
       </c>
       <c r="J23" t="s">
         <v>30</v>
       </c>
       <c r="K23">
         <v>5</v>
       </c>
       <c r="L23">
         <v>91.1</v>
       </c>
       <c r="M23">
@@ -4270,51 +4276,51 @@
       </c>
       <c r="V26" t="s">
         <v>30</v>
       </c>
       <c r="W26">
         <v>87.06</v>
       </c>
       <c r="X26" t="s">
         <v>30</v>
       </c>
       <c r="Y26">
         <v>429.84</v>
       </c>
     </row>
     <row r="27" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="B27" t="s">
         <v>85</v>
       </c>
       <c r="C27" t="s">
         <v>86</v>
       </c>
       <c r="D27">
-        <v>725</v>
+        <v>545</v>
       </c>
       <c r="E27" t="s">
         <v>39</v>
       </c>
       <c r="F27" t="s">
         <v>28</v>
       </c>
       <c r="G27" t="s">
         <v>87</v>
       </c>
       <c r="H27">
         <v>1</v>
       </c>
       <c r="I27" t="b">
         <v>1</v>
       </c>
       <c r="J27" t="s">
         <v>30</v>
       </c>
       <c r="K27">
         <v>6</v>
       </c>
       <c r="L27" t="s">
         <v>30</v>
       </c>
@@ -4717,51 +4723,51 @@
       </c>
       <c r="V32" t="s">
         <v>30</v>
       </c>
       <c r="W32">
         <v>86.78</v>
       </c>
       <c r="X32" t="s">
         <v>30</v>
       </c>
       <c r="Y32">
         <v>421.78</v>
       </c>
     </row>
     <row r="33" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A33">
         <v>32</v>
       </c>
       <c r="B33" t="s">
         <v>96</v>
       </c>
       <c r="C33" t="s">
         <v>97</v>
       </c>
       <c r="D33">
-        <v>996</v>
+        <v>155</v>
       </c>
       <c r="E33" t="s">
         <v>39</v>
       </c>
       <c r="F33" t="s">
         <v>76</v>
       </c>
       <c r="G33" t="s">
         <v>29</v>
       </c>
       <c r="H33">
         <v>3</v>
       </c>
       <c r="I33" t="b">
         <v>1</v>
       </c>
       <c r="J33" t="s">
         <v>30</v>
       </c>
       <c r="K33">
         <v>5</v>
       </c>
       <c r="L33" t="s">
         <v>30</v>
       </c>
@@ -4868,51 +4874,51 @@
       </c>
       <c r="V34">
         <v>79.85</v>
       </c>
       <c r="W34" t="s">
         <v>30</v>
       </c>
       <c r="X34" t="s">
         <v>30</v>
       </c>
       <c r="Y34">
         <v>419.09</v>
       </c>
     </row>
     <row r="35" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A35">
         <v>34</v>
       </c>
       <c r="B35" t="s">
         <v>89</v>
       </c>
       <c r="C35" t="s">
         <v>99</v>
       </c>
       <c r="D35">
-        <v>2208</v>
+        <v>515</v>
       </c>
       <c r="E35" t="s">
         <v>100</v>
       </c>
       <c r="F35" t="s">
         <v>76</v>
       </c>
       <c r="G35" t="s">
         <v>29</v>
       </c>
       <c r="H35">
         <v>4</v>
       </c>
       <c r="I35" t="b">
         <v>1</v>
       </c>
       <c r="J35" t="s">
         <v>30</v>
       </c>
       <c r="K35">
         <v>5</v>
       </c>
       <c r="L35" t="s">
         <v>30</v>
       </c>
@@ -5019,51 +5025,51 @@
       </c>
       <c r="V36" t="s">
         <v>30</v>
       </c>
       <c r="W36">
         <v>86.47</v>
       </c>
       <c r="X36" t="s">
         <v>30</v>
       </c>
       <c r="Y36">
         <v>413.16</v>
       </c>
     </row>
     <row r="37" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A37">
         <v>36</v>
       </c>
       <c r="B37" t="s">
         <v>104</v>
       </c>
       <c r="C37" t="s">
         <v>26</v>
       </c>
       <c r="D37">
-        <v>960</v>
+        <v>414</v>
       </c>
       <c r="E37" t="s">
         <v>39</v>
       </c>
       <c r="F37" t="s">
         <v>28</v>
       </c>
       <c r="G37" t="s">
         <v>29</v>
       </c>
       <c r="H37">
         <v>10</v>
       </c>
       <c r="I37" t="b">
         <v>1</v>
       </c>
       <c r="J37" t="s">
         <v>30</v>
       </c>
       <c r="K37">
         <v>6</v>
       </c>
       <c r="L37" t="s">
         <v>30</v>
       </c>
@@ -5096,51 +5102,51 @@
       </c>
       <c r="V37" t="s">
         <v>30</v>
       </c>
       <c r="W37" t="s">
         <v>30</v>
       </c>
       <c r="X37" t="s">
         <v>30</v>
       </c>
       <c r="Y37">
         <v>411</v>
       </c>
     </row>
     <row r="38" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A38">
         <v>37</v>
       </c>
       <c r="B38" t="s">
         <v>105</v>
       </c>
       <c r="C38" t="s">
         <v>106</v>
       </c>
       <c r="D38">
-        <v>2025</v>
+        <v>85</v>
       </c>
       <c r="E38" t="s">
         <v>39</v>
       </c>
       <c r="F38" t="s">
         <v>107</v>
       </c>
       <c r="G38" t="s">
         <v>87</v>
       </c>
       <c r="H38">
         <v>1</v>
       </c>
       <c r="I38" t="b">
         <v>1</v>
       </c>
       <c r="J38" t="s">
         <v>30</v>
       </c>
       <c r="K38">
         <v>10</v>
       </c>
       <c r="L38">
         <v>82.15</v>
       </c>
@@ -5173,51 +5179,51 @@
       </c>
       <c r="V38">
         <v>79.52</v>
       </c>
       <c r="W38" t="s">
         <v>30</v>
       </c>
       <c r="X38" t="s">
         <v>30</v>
       </c>
       <c r="Y38">
         <v>409.81</v>
       </c>
     </row>
     <row r="39" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A39">
         <v>38</v>
       </c>
       <c r="B39" t="s">
         <v>65</v>
       </c>
       <c r="C39" t="s">
         <v>32</v>
       </c>
       <c r="D39">
-        <v>2213</v>
+        <v>144</v>
       </c>
       <c r="E39" t="s">
         <v>39</v>
       </c>
       <c r="F39" t="s">
         <v>76</v>
       </c>
       <c r="G39" t="s">
         <v>29</v>
       </c>
       <c r="H39">
         <v>5</v>
       </c>
       <c r="I39" t="b">
         <v>1</v>
       </c>
       <c r="J39" t="s">
         <v>30</v>
       </c>
       <c r="K39">
         <v>5</v>
       </c>
       <c r="L39" t="s">
         <v>30</v>
       </c>
@@ -5324,51 +5330,51 @@
       </c>
       <c r="V40">
         <v>79.28</v>
       </c>
       <c r="W40">
         <v>82.54</v>
       </c>
       <c r="X40" t="s">
         <v>30</v>
       </c>
       <c r="Y40">
         <v>407.16</v>
       </c>
     </row>
     <row r="41" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A41">
         <v>40</v>
       </c>
       <c r="B41" t="s">
         <v>110</v>
       </c>
       <c r="C41" t="s">
         <v>111</v>
       </c>
       <c r="D41">
-        <v>525</v>
+        <v>354</v>
       </c>
       <c r="E41" t="s">
         <v>100</v>
       </c>
       <c r="F41" t="s">
         <v>76</v>
       </c>
       <c r="G41" t="s">
         <v>29</v>
       </c>
       <c r="H41">
         <v>6</v>
       </c>
       <c r="I41" t="b">
         <v>1</v>
       </c>
       <c r="J41" t="s">
         <v>30</v>
       </c>
       <c r="K41">
         <v>8</v>
       </c>
       <c r="L41" t="s">
         <v>30</v>
       </c>
@@ -5845,51 +5851,51 @@
       </c>
       <c r="V47">
         <v>78.3</v>
       </c>
       <c r="W47">
         <v>83.21</v>
       </c>
       <c r="X47" t="s">
         <v>30</v>
       </c>
       <c r="Y47">
         <v>400.28</v>
       </c>
     </row>
     <row r="48" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A48">
         <v>47</v>
       </c>
       <c r="B48" t="s">
         <v>124</v>
       </c>
       <c r="C48" t="s">
         <v>125</v>
       </c>
       <c r="D48">
-        <v>2397</v>
+        <v>298</v>
       </c>
       <c r="E48" t="s">
         <v>39</v>
       </c>
       <c r="F48" t="s">
         <v>76</v>
       </c>
       <c r="G48" t="s">
         <v>87</v>
       </c>
       <c r="H48">
         <v>1</v>
       </c>
       <c r="I48" t="b">
         <v>1</v>
       </c>
       <c r="J48" t="s">
         <v>30</v>
       </c>
       <c r="K48">
         <v>7</v>
       </c>
       <c r="L48" t="s">
         <v>30</v>
       </c>
@@ -6446,51 +6452,51 @@
       </c>
       <c r="V55" t="s">
         <v>30</v>
       </c>
       <c r="W55" t="s">
         <v>30</v>
       </c>
       <c r="X55" t="s">
         <v>30</v>
       </c>
       <c r="Y55">
         <v>391.43</v>
       </c>
     </row>
     <row r="56" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A56">
         <v>55</v>
       </c>
       <c r="B56" t="s">
         <v>139</v>
       </c>
       <c r="C56" t="s">
         <v>97</v>
       </c>
       <c r="D56">
-        <v>228</v>
+        <v>56</v>
       </c>
       <c r="E56" t="s">
         <v>39</v>
       </c>
       <c r="F56" t="s">
         <v>134</v>
       </c>
       <c r="G56" t="s">
         <v>29</v>
       </c>
       <c r="H56">
         <v>2</v>
       </c>
       <c r="I56" t="b">
         <v>1</v>
       </c>
       <c r="J56" t="s">
         <v>30</v>
       </c>
       <c r="K56">
         <v>7</v>
       </c>
       <c r="L56" t="s">
         <v>30</v>
       </c>
@@ -6600,51 +6606,51 @@
       </c>
       <c r="V57" t="s">
         <v>30</v>
       </c>
       <c r="W57" t="s">
         <v>30</v>
       </c>
       <c r="X57" t="s">
         <v>30</v>
       </c>
       <c r="Y57">
         <v>391.33</v>
       </c>
     </row>
     <row r="58" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A58">
         <v>57</v>
       </c>
       <c r="B58" t="s">
         <v>141</v>
       </c>
       <c r="C58" t="s">
         <v>142</v>
       </c>
       <c r="D58">
-        <v>2517</v>
+        <v>300</v>
       </c>
       <c r="E58" t="s">
         <v>30</v>
       </c>
       <c r="F58" t="s">
         <v>76</v>
       </c>
       <c r="G58" t="s">
         <v>29</v>
       </c>
       <c r="H58">
         <v>9</v>
       </c>
       <c r="I58" t="b">
         <v>1</v>
       </c>
       <c r="J58" t="s">
         <v>30</v>
       </c>
       <c r="K58">
         <v>9</v>
       </c>
       <c r="L58">
         <v>79.61</v>
       </c>
@@ -6902,51 +6908,51 @@
       </c>
       <c r="V61" t="s">
         <v>30</v>
       </c>
       <c r="W61" t="s">
         <v>30</v>
       </c>
       <c r="X61" t="s">
         <v>30</v>
       </c>
       <c r="Y61">
         <v>388.22</v>
       </c>
     </row>
     <row r="62" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A62">
         <v>61</v>
       </c>
       <c r="B62" t="s">
         <v>149</v>
       </c>
       <c r="C62" t="s">
         <v>97</v>
       </c>
       <c r="D62">
-        <v>2552</v>
+        <v>490</v>
       </c>
       <c r="E62" t="s">
         <v>45</v>
       </c>
       <c r="F62" t="s">
         <v>76</v>
       </c>
       <c r="G62" t="s">
         <v>29</v>
       </c>
       <c r="H62">
         <v>10</v>
       </c>
       <c r="I62" t="b">
         <v>1</v>
       </c>
       <c r="J62" t="s">
         <v>30</v>
       </c>
       <c r="K62">
         <v>6</v>
       </c>
       <c r="L62">
         <v>78.88</v>
       </c>
@@ -7053,51 +7059,51 @@
       </c>
       <c r="V63">
         <v>74.56</v>
       </c>
       <c r="W63">
         <v>72.72</v>
       </c>
       <c r="X63" t="s">
         <v>30</v>
       </c>
       <c r="Y63">
         <v>386.19</v>
       </c>
     </row>
     <row r="64" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A64">
         <v>63</v>
       </c>
       <c r="B64" t="s">
         <v>152</v>
       </c>
       <c r="C64" t="s">
         <v>153</v>
       </c>
       <c r="D64">
-        <v>2293</v>
+        <v>214</v>
       </c>
       <c r="E64" t="s">
         <v>45</v>
       </c>
       <c r="F64" t="s">
         <v>34</v>
       </c>
       <c r="G64" t="s">
         <v>87</v>
       </c>
       <c r="H64">
         <v>4</v>
       </c>
       <c r="I64" t="b">
         <v>1</v>
       </c>
       <c r="J64" t="s">
         <v>30</v>
       </c>
       <c r="K64">
         <v>7</v>
       </c>
       <c r="L64">
         <v>78.06</v>
       </c>
@@ -7278,51 +7284,51 @@
       </c>
       <c r="V66" t="s">
         <v>30</v>
       </c>
       <c r="W66" t="s">
         <v>30</v>
       </c>
       <c r="X66" t="s">
         <v>30</v>
       </c>
       <c r="Y66">
         <v>384.34</v>
       </c>
     </row>
     <row r="67" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A67">
         <v>66</v>
       </c>
       <c r="B67" t="s">
         <v>155</v>
       </c>
       <c r="C67" t="s">
         <v>156</v>
       </c>
       <c r="D67">
-        <v>2003</v>
+        <v>591</v>
       </c>
       <c r="E67" t="s">
         <v>39</v>
       </c>
       <c r="F67" t="s">
         <v>61</v>
       </c>
       <c r="G67" t="s">
         <v>29</v>
       </c>
       <c r="H67">
         <v>7</v>
       </c>
       <c r="I67" t="b">
         <v>1</v>
       </c>
       <c r="J67" t="s">
         <v>30</v>
       </c>
       <c r="K67">
         <v>11</v>
       </c>
       <c r="L67">
         <v>77.58</v>
       </c>
@@ -7432,51 +7438,51 @@
       </c>
       <c r="V68" t="s">
         <v>30</v>
       </c>
       <c r="W68" t="s">
         <v>30</v>
       </c>
       <c r="X68" t="s">
         <v>30</v>
       </c>
       <c r="Y68">
         <v>383.25</v>
       </c>
     </row>
     <row r="69" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A69">
         <v>68</v>
       </c>
       <c r="B69" t="s">
         <v>160</v>
       </c>
       <c r="C69" t="s">
         <v>161</v>
       </c>
       <c r="D69">
-        <v>1626</v>
+        <v>6</v>
       </c>
       <c r="E69" t="s">
         <v>162</v>
       </c>
       <c r="F69" t="s">
         <v>34</v>
       </c>
       <c r="G69" t="s">
         <v>87</v>
       </c>
       <c r="H69">
         <v>5</v>
       </c>
       <c r="I69" t="b">
         <v>1</v>
       </c>
       <c r="J69" t="s">
         <v>30</v>
       </c>
       <c r="K69">
         <v>5</v>
       </c>
       <c r="L69" t="s">
         <v>30</v>
       </c>
@@ -8032,50 +8038,53 @@
         <v>75.46</v>
       </c>
       <c r="V76">
         <v>68.08</v>
       </c>
       <c r="W76">
         <v>76.81</v>
       </c>
       <c r="X76" t="s">
         <v>30</v>
       </c>
       <c r="Y76">
         <v>374.58</v>
       </c>
     </row>
     <row r="77" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A77">
         <v>76</v>
       </c>
       <c r="B77" t="s">
         <v>174</v>
       </c>
       <c r="C77" t="s">
         <v>175</v>
       </c>
+      <c r="D77">
+        <v>581</v>
+      </c>
       <c r="E77" t="s">
         <v>30</v>
       </c>
       <c r="F77" t="s">
         <v>28</v>
       </c>
       <c r="G77" t="s">
         <v>29</v>
       </c>
       <c r="H77">
         <v>14</v>
       </c>
       <c r="I77" t="b">
         <v>1</v>
       </c>
       <c r="J77" t="s">
         <v>30</v>
       </c>
       <c r="K77">
         <v>10</v>
       </c>
       <c r="L77">
         <v>77.85</v>
       </c>
       <c r="M77">
@@ -8332,51 +8341,51 @@
       </c>
       <c r="V80">
         <v>69.93</v>
       </c>
       <c r="W80" t="s">
         <v>30</v>
       </c>
       <c r="X80" t="s">
         <v>30</v>
       </c>
       <c r="Y80">
         <v>369.3</v>
       </c>
     </row>
     <row r="81" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A81">
         <v>80</v>
       </c>
       <c r="B81" t="s">
         <v>181</v>
       </c>
       <c r="C81" t="s">
         <v>182</v>
       </c>
       <c r="D81">
-        <v>1225</v>
+        <v>485</v>
       </c>
       <c r="E81" t="s">
         <v>39</v>
       </c>
       <c r="F81" t="s">
         <v>134</v>
       </c>
       <c r="G81" t="s">
         <v>87</v>
       </c>
       <c r="H81">
         <v>1</v>
       </c>
       <c r="I81" t="b">
         <v>1</v>
       </c>
       <c r="J81" t="s">
         <v>30</v>
       </c>
       <c r="K81">
         <v>8</v>
       </c>
       <c r="L81">
         <v>70.42</v>
       </c>
@@ -8483,51 +8492,51 @@
       </c>
       <c r="V82" t="s">
         <v>30</v>
       </c>
       <c r="W82" t="s">
         <v>30</v>
       </c>
       <c r="X82" t="s">
         <v>30</v>
       </c>
       <c r="Y82">
         <v>366.44</v>
       </c>
     </row>
     <row r="83" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A83">
         <v>82</v>
       </c>
       <c r="B83" t="s">
         <v>185</v>
       </c>
       <c r="C83" t="s">
         <v>167</v>
       </c>
       <c r="D83">
-        <v>1083</v>
+        <v>223</v>
       </c>
       <c r="E83" t="s">
         <v>186</v>
       </c>
       <c r="F83" t="s">
         <v>76</v>
       </c>
       <c r="G83" t="s">
         <v>29</v>
       </c>
       <c r="H83">
         <v>14</v>
       </c>
       <c r="I83" t="b">
         <v>1</v>
       </c>
       <c r="J83" t="s">
         <v>30</v>
       </c>
       <c r="K83">
         <v>8</v>
       </c>
       <c r="L83" t="s">
         <v>30</v>
       </c>
@@ -9013,51 +9022,51 @@
       </c>
       <c r="V89">
         <v>69.47</v>
       </c>
       <c r="W89">
         <v>71.17</v>
       </c>
       <c r="X89" t="s">
         <v>30</v>
       </c>
       <c r="Y89">
         <v>361.17</v>
       </c>
     </row>
     <row r="90" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A90">
         <v>89</v>
       </c>
       <c r="B90" t="s">
         <v>198</v>
       </c>
       <c r="C90" t="s">
         <v>199</v>
       </c>
       <c r="D90">
-        <v>1610</v>
+        <v>238</v>
       </c>
       <c r="E90" t="s">
         <v>39</v>
       </c>
       <c r="F90" t="s">
         <v>200</v>
       </c>
       <c r="G90" t="s">
         <v>29</v>
       </c>
       <c r="H90">
         <v>1</v>
       </c>
       <c r="I90" t="b">
         <v>1</v>
       </c>
       <c r="J90" t="s">
         <v>30</v>
       </c>
       <c r="K90">
         <v>12</v>
       </c>
       <c r="L90">
         <v>69.47</v>
       </c>
@@ -9090,51 +9099,51 @@
       </c>
       <c r="V90">
         <v>65.45</v>
       </c>
       <c r="W90">
         <v>75.48</v>
       </c>
       <c r="X90" t="s">
         <v>30</v>
       </c>
       <c r="Y90">
         <v>361.07</v>
       </c>
     </row>
     <row r="91" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A91">
         <v>90</v>
       </c>
       <c r="B91" t="s">
         <v>201</v>
       </c>
       <c r="C91" t="s">
         <v>70</v>
       </c>
       <c r="D91">
-        <v>1763</v>
+        <v>480</v>
       </c>
       <c r="E91" t="s">
         <v>39</v>
       </c>
       <c r="F91" t="s">
         <v>81</v>
       </c>
       <c r="G91" t="s">
         <v>87</v>
       </c>
       <c r="H91">
         <v>2</v>
       </c>
       <c r="I91" t="b">
         <v>1</v>
       </c>
       <c r="J91" t="s">
         <v>30</v>
       </c>
       <c r="K91">
         <v>5</v>
       </c>
       <c r="L91" t="s">
         <v>30</v>
       </c>
@@ -9241,51 +9250,51 @@
       </c>
       <c r="V92" t="s">
         <v>30</v>
       </c>
       <c r="W92" t="s">
         <v>30</v>
       </c>
       <c r="X92" t="s">
         <v>30</v>
       </c>
       <c r="Y92">
         <v>359.43</v>
       </c>
     </row>
     <row r="93" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A93">
         <v>92</v>
       </c>
       <c r="B93" t="s">
         <v>203</v>
       </c>
       <c r="C93" t="s">
         <v>151</v>
       </c>
       <c r="D93">
-        <v>1906</v>
+        <v>143</v>
       </c>
       <c r="E93" t="s">
         <v>39</v>
       </c>
       <c r="F93" t="s">
         <v>61</v>
       </c>
       <c r="G93" t="s">
         <v>87</v>
       </c>
       <c r="H93">
         <v>2</v>
       </c>
       <c r="I93" t="b">
         <v>1</v>
       </c>
       <c r="J93" t="s">
         <v>30</v>
       </c>
       <c r="K93">
         <v>7</v>
       </c>
       <c r="L93" t="s">
         <v>30</v>
       </c>
@@ -9318,51 +9327,51 @@
       </c>
       <c r="V93">
         <v>68.72</v>
       </c>
       <c r="W93" t="s">
         <v>30</v>
       </c>
       <c r="X93" t="s">
         <v>30</v>
       </c>
       <c r="Y93">
         <v>358.62</v>
       </c>
     </row>
     <row r="94" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A94">
         <v>93</v>
       </c>
       <c r="B94" t="s">
         <v>204</v>
       </c>
       <c r="C94" t="s">
         <v>205</v>
       </c>
       <c r="D94">
-        <v>2513</v>
+        <v>268</v>
       </c>
       <c r="E94" t="s">
         <v>136</v>
       </c>
       <c r="F94" t="s">
         <v>107</v>
       </c>
       <c r="G94" t="s">
         <v>29</v>
       </c>
       <c r="H94">
         <v>1</v>
       </c>
       <c r="I94" t="b">
         <v>1</v>
       </c>
       <c r="J94" t="s">
         <v>30</v>
       </c>
       <c r="K94">
         <v>9</v>
       </c>
       <c r="L94" t="s">
         <v>30</v>
       </c>
@@ -9765,51 +9774,51 @@
       </c>
       <c r="V99" t="s">
         <v>30</v>
       </c>
       <c r="W99" t="s">
         <v>30</v>
       </c>
       <c r="X99" t="s">
         <v>30</v>
       </c>
       <c r="Y99">
         <v>345.49</v>
       </c>
     </row>
     <row r="100" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A100">
         <v>99</v>
       </c>
       <c r="B100" t="s">
         <v>210</v>
       </c>
       <c r="C100" t="s">
         <v>75</v>
       </c>
       <c r="D100">
-        <v>1092</v>
+        <v>358</v>
       </c>
       <c r="E100" t="s">
         <v>39</v>
       </c>
       <c r="F100" t="s">
         <v>76</v>
       </c>
       <c r="G100" t="s">
         <v>87</v>
       </c>
       <c r="H100">
         <v>2</v>
       </c>
       <c r="I100" t="b">
         <v>1</v>
       </c>
       <c r="J100" t="s">
         <v>30</v>
       </c>
       <c r="K100">
         <v>5</v>
       </c>
       <c r="L100" t="s">
         <v>30</v>
       </c>
@@ -9990,51 +9999,51 @@
       </c>
       <c r="V102">
         <v>68.36</v>
       </c>
       <c r="W102">
         <v>69.2</v>
       </c>
       <c r="X102" t="s">
         <v>30</v>
       </c>
       <c r="Y102">
         <v>342.96</v>
       </c>
     </row>
     <row r="103" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A103">
         <v>102</v>
       </c>
       <c r="B103" t="s">
         <v>214</v>
       </c>
       <c r="C103" t="s">
         <v>215</v>
       </c>
       <c r="D103">
-        <v>2261</v>
+        <v>569</v>
       </c>
       <c r="E103" t="s">
         <v>39</v>
       </c>
       <c r="F103" t="s">
         <v>28</v>
       </c>
       <c r="G103" t="s">
         <v>29</v>
       </c>
       <c r="H103">
         <v>17</v>
       </c>
       <c r="I103" t="b">
         <v>1</v>
       </c>
       <c r="J103" t="s">
         <v>30</v>
       </c>
       <c r="K103">
         <v>10</v>
       </c>
       <c r="L103">
         <v>64.07</v>
       </c>
@@ -10292,51 +10301,51 @@
       </c>
       <c r="V106" t="s">
         <v>30</v>
       </c>
       <c r="W106">
         <v>71.65</v>
       </c>
       <c r="X106" t="s">
         <v>30</v>
       </c>
       <c r="Y106">
         <v>335.56</v>
       </c>
     </row>
     <row r="107" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A107">
         <v>106</v>
       </c>
       <c r="B107" t="s">
         <v>198</v>
       </c>
       <c r="C107" t="s">
         <v>222</v>
       </c>
       <c r="D107">
-        <v>488</v>
+        <v>399</v>
       </c>
       <c r="E107" t="s">
         <v>162</v>
       </c>
       <c r="F107" t="s">
         <v>134</v>
       </c>
       <c r="G107" t="s">
         <v>29</v>
       </c>
       <c r="H107">
         <v>4</v>
       </c>
       <c r="I107" t="b">
         <v>1</v>
       </c>
       <c r="J107" t="s">
         <v>30</v>
       </c>
       <c r="K107">
         <v>7</v>
       </c>
       <c r="L107">
         <v>67.6</v>
       </c>
@@ -11111,50 +11120,53 @@
         <v>30</v>
       </c>
       <c r="V117">
         <v>56.63</v>
       </c>
       <c r="W117">
         <v>62.43</v>
       </c>
       <c r="X117" t="s">
         <v>30</v>
       </c>
       <c r="Y117">
         <v>323.53</v>
       </c>
     </row>
     <row r="118" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A118">
         <v>117</v>
       </c>
       <c r="B118" t="s">
         <v>238</v>
       </c>
       <c r="C118" t="s">
         <v>239</v>
       </c>
+      <c r="D118">
+        <v>109</v>
+      </c>
       <c r="E118" t="s">
         <v>240</v>
       </c>
       <c r="F118" t="s">
         <v>200</v>
       </c>
       <c r="G118" t="s">
         <v>29</v>
       </c>
       <c r="H118">
         <v>3</v>
       </c>
       <c r="I118" t="b">
         <v>1</v>
       </c>
       <c r="J118" t="s">
         <v>30</v>
       </c>
       <c r="K118">
         <v>11</v>
       </c>
       <c r="L118">
         <v>64.88</v>
       </c>
       <c r="M118">
@@ -11632,50 +11644,53 @@
         <v>30</v>
       </c>
       <c r="V124" t="s">
         <v>30</v>
       </c>
       <c r="W124" t="s">
         <v>30</v>
       </c>
       <c r="X124" t="s">
         <v>30</v>
       </c>
       <c r="Y124">
         <v>313.78</v>
       </c>
     </row>
     <row r="125" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A125">
         <v>124</v>
       </c>
       <c r="B125" t="s">
         <v>126</v>
       </c>
       <c r="C125" t="s">
         <v>170</v>
       </c>
+      <c r="D125">
+        <v>583</v>
+      </c>
       <c r="E125" t="s">
         <v>171</v>
       </c>
       <c r="F125" t="s">
         <v>134</v>
       </c>
       <c r="G125" t="s">
         <v>29</v>
       </c>
       <c r="H125">
         <v>6</v>
       </c>
       <c r="I125" t="b">
         <v>1</v>
       </c>
       <c r="J125" t="s">
         <v>30</v>
       </c>
       <c r="K125">
         <v>7</v>
       </c>
       <c r="L125" t="s">
         <v>30</v>
       </c>
       <c r="M125">
@@ -11781,51 +11796,51 @@
       </c>
       <c r="V126" t="s">
         <v>30</v>
       </c>
       <c r="W126" t="s">
         <v>30</v>
       </c>
       <c r="X126" t="s">
         <v>30</v>
       </c>
       <c r="Y126">
         <v>311.24</v>
       </c>
     </row>
     <row r="127" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A127">
         <v>126</v>
       </c>
       <c r="B127" t="s">
         <v>254</v>
       </c>
       <c r="C127" t="s">
         <v>255</v>
       </c>
       <c r="D127">
-        <v>2538</v>
+        <v>412</v>
       </c>
       <c r="E127" t="s">
         <v>256</v>
       </c>
       <c r="F127" t="s">
         <v>28</v>
       </c>
       <c r="G127" t="s">
         <v>87</v>
       </c>
       <c r="H127">
         <v>7</v>
       </c>
       <c r="I127" t="b">
         <v>1</v>
       </c>
       <c r="J127" t="s">
         <v>30</v>
       </c>
       <c r="K127">
         <v>5</v>
       </c>
       <c r="L127">
         <v>64.22</v>
       </c>
@@ -12157,51 +12172,51 @@
       </c>
       <c r="V131">
         <v>58.95</v>
       </c>
       <c r="W131">
         <v>56.67</v>
       </c>
       <c r="X131" t="s">
         <v>30</v>
       </c>
       <c r="Y131">
         <v>306.97</v>
       </c>
     </row>
     <row r="132" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A132">
         <v>131</v>
       </c>
       <c r="B132" t="s">
         <v>264</v>
       </c>
       <c r="C132" t="s">
         <v>265</v>
       </c>
       <c r="D132">
-        <v>2410</v>
+        <v>133</v>
       </c>
       <c r="E132" t="s">
         <v>266</v>
       </c>
       <c r="F132" t="s">
         <v>134</v>
       </c>
       <c r="G132" t="s">
         <v>29</v>
       </c>
       <c r="H132">
         <v>7</v>
       </c>
       <c r="I132" t="b">
         <v>1</v>
       </c>
       <c r="J132" t="s">
         <v>30</v>
       </c>
       <c r="K132">
         <v>9</v>
       </c>
       <c r="L132">
         <v>63.39</v>
       </c>
@@ -12459,51 +12474,51 @@
       </c>
       <c r="V135">
         <v>61.84</v>
       </c>
       <c r="W135">
         <v>59.19</v>
       </c>
       <c r="X135" t="s">
         <v>30</v>
       </c>
       <c r="Y135">
         <v>301.08</v>
       </c>
     </row>
     <row r="136" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A136">
         <v>135</v>
       </c>
       <c r="B136" t="s">
         <v>271</v>
       </c>
       <c r="C136" t="s">
         <v>272</v>
       </c>
       <c r="D136">
-        <v>1683</v>
+        <v>334</v>
       </c>
       <c r="E136" t="s">
         <v>273</v>
       </c>
       <c r="F136" t="s">
         <v>28</v>
       </c>
       <c r="G136" t="s">
         <v>87</v>
       </c>
       <c r="H136">
         <v>8</v>
       </c>
       <c r="I136" t="b">
         <v>1</v>
       </c>
       <c r="J136" t="s">
         <v>30</v>
       </c>
       <c r="K136">
         <v>8</v>
       </c>
       <c r="L136">
         <v>59.08</v>
       </c>
@@ -13137,51 +13152,51 @@
       </c>
       <c r="V144">
         <v>58.42</v>
       </c>
       <c r="W144" t="s">
         <v>30</v>
       </c>
       <c r="X144" t="s">
         <v>30</v>
       </c>
       <c r="Y144">
         <v>293.2</v>
       </c>
     </row>
     <row r="145" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A145">
         <v>144</v>
       </c>
       <c r="B145" t="s">
         <v>115</v>
       </c>
       <c r="C145" t="s">
         <v>54</v>
       </c>
       <c r="D145">
-        <v>2361</v>
+        <v>586</v>
       </c>
       <c r="E145" t="s">
         <v>39</v>
       </c>
       <c r="F145" t="s">
         <v>28</v>
       </c>
       <c r="G145" t="s">
         <v>87</v>
       </c>
       <c r="H145">
         <v>12</v>
       </c>
       <c r="I145" t="b">
         <v>1</v>
       </c>
       <c r="J145" t="s">
         <v>30</v>
       </c>
       <c r="K145">
         <v>10</v>
       </c>
       <c r="L145">
         <v>56.12</v>
       </c>
@@ -13214,51 +13229,51 @@
       </c>
       <c r="V145">
         <v>56.27</v>
       </c>
       <c r="W145" t="s">
         <v>30</v>
       </c>
       <c r="X145" t="s">
         <v>30</v>
       </c>
       <c r="Y145">
         <v>287.59</v>
       </c>
     </row>
     <row r="146" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A146">
         <v>145</v>
       </c>
       <c r="B146" t="s">
         <v>291</v>
       </c>
       <c r="C146" t="s">
         <v>75</v>
       </c>
       <c r="D146">
-        <v>1487</v>
+        <v>526</v>
       </c>
       <c r="E146" t="s">
         <v>45</v>
       </c>
       <c r="F146" t="s">
         <v>28</v>
       </c>
       <c r="G146" t="s">
         <v>29</v>
       </c>
       <c r="H146">
         <v>20</v>
       </c>
       <c r="I146" t="b">
         <v>1</v>
       </c>
       <c r="J146" t="s">
         <v>30</v>
       </c>
       <c r="K146">
         <v>7</v>
       </c>
       <c r="L146">
         <v>60.73</v>
       </c>
@@ -13291,51 +13306,51 @@
       </c>
       <c r="V146">
         <v>58.15</v>
       </c>
       <c r="W146" t="s">
         <v>30</v>
       </c>
       <c r="X146" t="s">
         <v>30</v>
       </c>
       <c r="Y146">
         <v>287.05</v>
       </c>
     </row>
     <row r="147" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A147">
         <v>146</v>
       </c>
       <c r="B147" t="s">
         <v>292</v>
       </c>
       <c r="C147" t="s">
         <v>293</v>
       </c>
       <c r="D147">
-        <v>1635</v>
+        <v>551</v>
       </c>
       <c r="E147" t="s">
         <v>39</v>
       </c>
       <c r="F147" t="s">
         <v>134</v>
       </c>
       <c r="G147" t="s">
         <v>29</v>
       </c>
       <c r="H147">
         <v>9</v>
       </c>
       <c r="I147" t="b">
         <v>1</v>
       </c>
       <c r="J147" t="s">
         <v>30</v>
       </c>
       <c r="K147">
         <v>5</v>
       </c>
       <c r="L147">
         <v>58.65</v>
       </c>
@@ -13368,51 +13383,51 @@
       </c>
       <c r="V147">
         <v>56.97</v>
       </c>
       <c r="W147" t="s">
         <v>30</v>
       </c>
       <c r="X147" t="s">
         <v>30</v>
       </c>
       <c r="Y147">
         <v>285.79</v>
       </c>
     </row>
     <row r="148" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A148">
         <v>147</v>
       </c>
       <c r="B148" t="s">
         <v>294</v>
       </c>
       <c r="C148" t="s">
         <v>295</v>
       </c>
       <c r="D148">
-        <v>974</v>
+        <v>411</v>
       </c>
       <c r="E148" t="s">
         <v>162</v>
       </c>
       <c r="F148" t="s">
         <v>134</v>
       </c>
       <c r="G148" t="s">
         <v>87</v>
       </c>
       <c r="H148">
         <v>3</v>
       </c>
       <c r="I148" t="b">
         <v>1</v>
       </c>
       <c r="J148" t="s">
         <v>30</v>
       </c>
       <c r="K148">
         <v>9</v>
       </c>
       <c r="L148">
         <v>58.26</v>
       </c>
@@ -13445,51 +13460,51 @@
       </c>
       <c r="V148" t="s">
         <v>30</v>
       </c>
       <c r="W148">
         <v>58.65</v>
       </c>
       <c r="X148" t="s">
         <v>30</v>
       </c>
       <c r="Y148">
         <v>285.22</v>
       </c>
     </row>
     <row r="149" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A149">
         <v>148</v>
       </c>
       <c r="B149" t="s">
         <v>296</v>
       </c>
       <c r="C149" t="s">
         <v>297</v>
       </c>
       <c r="D149">
-        <v>250</v>
+        <v>156</v>
       </c>
       <c r="E149" t="s">
         <v>39</v>
       </c>
       <c r="F149" t="s">
         <v>134</v>
       </c>
       <c r="G149" t="s">
         <v>87</v>
       </c>
       <c r="H149">
         <v>4</v>
       </c>
       <c r="I149" t="b">
         <v>1</v>
       </c>
       <c r="J149" t="s">
         <v>30</v>
       </c>
       <c r="K149">
         <v>9</v>
       </c>
       <c r="L149" t="s">
         <v>30</v>
       </c>
@@ -13522,51 +13537,51 @@
       </c>
       <c r="V149">
         <v>52.69</v>
       </c>
       <c r="W149" t="s">
         <v>30</v>
       </c>
       <c r="X149" t="s">
         <v>30</v>
       </c>
       <c r="Y149">
         <v>282.64</v>
       </c>
     </row>
     <row r="150" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A150">
         <v>149</v>
       </c>
       <c r="B150" t="s">
         <v>298</v>
       </c>
       <c r="C150" t="s">
         <v>299</v>
       </c>
       <c r="D150">
-        <v>1846</v>
+        <v>280</v>
       </c>
       <c r="E150" t="s">
         <v>39</v>
       </c>
       <c r="F150" t="s">
         <v>134</v>
       </c>
       <c r="G150" t="s">
         <v>29</v>
       </c>
       <c r="H150">
         <v>10</v>
       </c>
       <c r="I150" t="b">
         <v>1</v>
       </c>
       <c r="J150" t="s">
         <v>30</v>
       </c>
       <c r="K150">
         <v>5</v>
       </c>
       <c r="L150" t="s">
         <v>30</v>
       </c>
@@ -13747,51 +13762,51 @@
       </c>
       <c r="V152">
         <v>55.56</v>
       </c>
       <c r="W152">
         <v>62.32</v>
       </c>
       <c r="X152" t="s">
         <v>30</v>
       </c>
       <c r="Y152">
         <v>279.36</v>
       </c>
     </row>
     <row r="153" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A153">
         <v>152</v>
       </c>
       <c r="B153" t="s">
         <v>304</v>
       </c>
       <c r="C153" t="s">
         <v>305</v>
       </c>
       <c r="D153">
-        <v>1065</v>
+        <v>314</v>
       </c>
       <c r="E153" t="s">
         <v>39</v>
       </c>
       <c r="F153" t="s">
         <v>134</v>
       </c>
       <c r="G153" t="s">
         <v>87</v>
       </c>
       <c r="H153">
         <v>5</v>
       </c>
       <c r="I153" t="b">
         <v>1</v>
       </c>
       <c r="J153" t="s">
         <v>30</v>
       </c>
       <c r="K153">
         <v>8</v>
       </c>
       <c r="L153">
         <v>56.2</v>
       </c>
@@ -14046,51 +14061,51 @@
       </c>
       <c r="V156">
         <v>52.07</v>
       </c>
       <c r="W156">
         <v>54.08</v>
       </c>
       <c r="X156" t="s">
         <v>30</v>
       </c>
       <c r="Y156">
         <v>268.96</v>
       </c>
     </row>
     <row r="157" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A157">
         <v>156</v>
       </c>
       <c r="B157" t="s">
         <v>309</v>
       </c>
       <c r="C157" t="s">
         <v>32</v>
       </c>
       <c r="D157">
-        <v>91</v>
+        <v>199</v>
       </c>
       <c r="E157" t="s">
         <v>39</v>
       </c>
       <c r="F157" t="s">
         <v>200</v>
       </c>
       <c r="G157" t="s">
         <v>29</v>
       </c>
       <c r="H157">
         <v>5</v>
       </c>
       <c r="I157" t="b">
         <v>1</v>
       </c>
       <c r="J157" t="s">
         <v>30</v>
       </c>
       <c r="K157">
         <v>7</v>
       </c>
       <c r="L157" t="s">
         <v>30</v>
       </c>
@@ -14197,51 +14212,51 @@
       </c>
       <c r="V158" t="s">
         <v>30</v>
       </c>
       <c r="W158" t="s">
         <v>30</v>
       </c>
       <c r="X158" t="s">
         <v>30</v>
       </c>
       <c r="Y158">
         <v>267.35</v>
       </c>
     </row>
     <row r="159" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A159">
         <v>158</v>
       </c>
       <c r="B159" t="s">
         <v>312</v>
       </c>
       <c r="C159" t="s">
         <v>313</v>
       </c>
       <c r="D159">
-        <v>2427</v>
+        <v>72</v>
       </c>
       <c r="E159" t="s">
         <v>39</v>
       </c>
       <c r="F159" t="s">
         <v>314</v>
       </c>
       <c r="G159" t="s">
         <v>29</v>
       </c>
       <c r="H159">
         <v>1</v>
       </c>
       <c r="I159" t="b">
         <v>1</v>
       </c>
       <c r="J159" t="s">
         <v>30</v>
       </c>
       <c r="K159">
         <v>12</v>
       </c>
       <c r="L159">
         <v>53.28</v>
       </c>
@@ -14274,51 +14289,51 @@
       </c>
       <c r="V159">
         <v>52.5</v>
       </c>
       <c r="W159">
         <v>53.44</v>
       </c>
       <c r="X159" t="s">
         <v>30</v>
       </c>
       <c r="Y159">
         <v>266.3</v>
       </c>
     </row>
     <row r="160" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A160">
         <v>159</v>
       </c>
       <c r="B160" t="s">
         <v>315</v>
       </c>
       <c r="C160" t="s">
         <v>316</v>
       </c>
       <c r="D160">
-        <v>2407</v>
+        <v>206</v>
       </c>
       <c r="E160" t="s">
         <v>171</v>
       </c>
       <c r="F160" t="s">
         <v>134</v>
       </c>
       <c r="G160" t="s">
         <v>29</v>
       </c>
       <c r="H160">
         <v>12</v>
       </c>
       <c r="I160" t="b">
         <v>1</v>
       </c>
       <c r="J160" t="s">
         <v>30</v>
       </c>
       <c r="K160">
         <v>5</v>
       </c>
       <c r="L160" t="s">
         <v>30</v>
       </c>
@@ -14351,51 +14366,51 @@
       </c>
       <c r="V160" t="s">
         <v>30</v>
       </c>
       <c r="W160" t="s">
         <v>30</v>
       </c>
       <c r="X160" t="s">
         <v>30</v>
       </c>
       <c r="Y160">
         <v>265.59</v>
       </c>
     </row>
     <row r="161" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A161">
         <v>160</v>
       </c>
       <c r="B161" t="s">
         <v>317</v>
       </c>
       <c r="C161" t="s">
         <v>205</v>
       </c>
       <c r="D161">
-        <v>1496</v>
+        <v>328</v>
       </c>
       <c r="E161" t="s">
         <v>39</v>
       </c>
       <c r="F161" t="s">
         <v>76</v>
       </c>
       <c r="G161" t="s">
         <v>29</v>
       </c>
       <c r="H161">
         <v>27</v>
       </c>
       <c r="I161" t="b">
         <v>1</v>
       </c>
       <c r="J161" t="s">
         <v>30</v>
       </c>
       <c r="K161">
         <v>6</v>
       </c>
       <c r="L161">
         <v>55.67</v>
       </c>
@@ -14576,51 +14591,51 @@
       </c>
       <c r="V163">
         <v>50.21</v>
       </c>
       <c r="W163">
         <v>53.12</v>
       </c>
       <c r="X163" t="s">
         <v>30</v>
       </c>
       <c r="Y163">
         <v>259.57</v>
       </c>
     </row>
     <row r="164" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A164">
         <v>163</v>
       </c>
       <c r="B164" t="s">
         <v>320</v>
       </c>
       <c r="C164" t="s">
         <v>321</v>
       </c>
       <c r="D164">
-        <v>2401</v>
+        <v>633</v>
       </c>
       <c r="E164" t="s">
         <v>144</v>
       </c>
       <c r="F164" t="s">
         <v>34</v>
       </c>
       <c r="G164" t="s">
         <v>87</v>
       </c>
       <c r="H164">
         <v>13</v>
       </c>
       <c r="I164" t="b">
         <v>1</v>
       </c>
       <c r="J164" t="s">
         <v>30</v>
       </c>
       <c r="K164">
         <v>8</v>
       </c>
       <c r="L164">
         <v>54.76</v>
       </c>
@@ -14804,51 +14819,51 @@
       </c>
       <c r="V166" t="s">
         <v>30</v>
       </c>
       <c r="W166" t="s">
         <v>30</v>
       </c>
       <c r="X166" t="s">
         <v>30</v>
       </c>
       <c r="Y166">
         <v>244.74</v>
       </c>
     </row>
     <row r="167" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A167">
         <v>166</v>
       </c>
       <c r="B167" t="s">
         <v>137</v>
       </c>
       <c r="C167" t="s">
         <v>221</v>
       </c>
       <c r="D167">
-        <v>25</v>
+        <v>329</v>
       </c>
       <c r="E167" t="s">
         <v>273</v>
       </c>
       <c r="F167" t="s">
         <v>314</v>
       </c>
       <c r="G167" t="s">
         <v>29</v>
       </c>
       <c r="H167">
         <v>2</v>
       </c>
       <c r="I167" t="b">
         <v>1</v>
       </c>
       <c r="J167" t="s">
         <v>30</v>
       </c>
       <c r="K167">
         <v>7</v>
       </c>
       <c r="L167">
         <v>49.74</v>
       </c>
@@ -14958,51 +14973,51 @@
       </c>
       <c r="V168">
         <v>36.04</v>
       </c>
       <c r="W168" t="s">
         <v>30</v>
       </c>
       <c r="X168" t="s">
         <v>30</v>
       </c>
       <c r="Y168">
         <v>172.06</v>
       </c>
     </row>
     <row r="169" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A169">
         <v>168</v>
       </c>
       <c r="B169" t="s">
         <v>163</v>
       </c>
       <c r="C169" t="s">
         <v>327</v>
       </c>
       <c r="D169">
-        <v>1035</v>
+        <v>589</v>
       </c>
       <c r="E169" t="s">
         <v>328</v>
       </c>
       <c r="F169" t="s">
         <v>34</v>
       </c>
       <c r="G169" t="s">
         <v>29</v>
       </c>
       <c r="H169">
         <v>35</v>
       </c>
       <c r="I169" t="b">
         <v>0</v>
       </c>
       <c r="J169" t="s">
         <v>329</v>
       </c>
       <c r="K169">
         <v>4</v>
       </c>
       <c r="L169" t="s">
         <v>30</v>
       </c>
@@ -15703,50 +15718,53 @@
         <v>30</v>
       </c>
       <c r="V178" t="s">
         <v>30</v>
       </c>
       <c r="W178">
         <v>78.21</v>
       </c>
       <c r="X178" t="s">
         <v>30</v>
       </c>
       <c r="Y178">
         <v>290.49</v>
       </c>
     </row>
     <row r="179" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A179">
         <v>178</v>
       </c>
       <c r="B179" t="s">
         <v>198</v>
       </c>
       <c r="C179" t="s">
         <v>32</v>
       </c>
+      <c r="D179">
+        <v>582</v>
+      </c>
       <c r="E179" t="s">
         <v>39</v>
       </c>
       <c r="F179" t="s">
         <v>76</v>
       </c>
       <c r="G179" t="s">
         <v>29</v>
       </c>
       <c r="H179">
         <v>29</v>
       </c>
       <c r="I179" t="b">
         <v>0</v>
       </c>
       <c r="J179" t="s">
         <v>329</v>
       </c>
       <c r="K179">
         <v>4</v>
       </c>
       <c r="L179" t="s">
         <v>30</v>
       </c>
       <c r="M179" t="s">
@@ -15854,50 +15872,53 @@
         <v>30</v>
       </c>
       <c r="V180" t="s">
         <v>30</v>
       </c>
       <c r="W180">
         <v>79.39</v>
       </c>
       <c r="X180" t="s">
         <v>30</v>
       </c>
       <c r="Y180">
         <v>286.17</v>
       </c>
     </row>
     <row r="181" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A181">
         <v>180</v>
       </c>
       <c r="B181" t="s">
         <v>347</v>
       </c>
       <c r="C181" t="s">
         <v>348</v>
       </c>
+      <c r="D181">
+        <v>601</v>
+      </c>
       <c r="E181" t="s">
         <v>30</v>
       </c>
       <c r="F181" t="s">
         <v>61</v>
       </c>
       <c r="G181" t="s">
         <v>29</v>
       </c>
       <c r="H181">
         <v>10</v>
       </c>
       <c r="I181" t="b">
         <v>0</v>
       </c>
       <c r="J181" t="s">
         <v>329</v>
       </c>
       <c r="K181">
         <v>4</v>
       </c>
       <c r="L181" t="s">
         <v>30</v>
       </c>
       <c r="M181">
@@ -16894,51 +16915,51 @@
       </c>
       <c r="V194" t="s">
         <v>30</v>
       </c>
       <c r="W194" t="s">
         <v>30</v>
       </c>
       <c r="X194" t="s">
         <v>30</v>
       </c>
       <c r="Y194">
         <v>251.42</v>
       </c>
     </row>
     <row r="195" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A195">
         <v>194</v>
       </c>
       <c r="B195" t="s">
         <v>372</v>
       </c>
       <c r="C195" t="s">
         <v>97</v>
       </c>
       <c r="D195">
-        <v>2503</v>
+        <v>196</v>
       </c>
       <c r="E195" t="s">
         <v>373</v>
       </c>
       <c r="F195" t="s">
         <v>34</v>
       </c>
       <c r="G195" t="s">
         <v>87</v>
       </c>
       <c r="H195">
         <v>18</v>
       </c>
       <c r="I195" t="b">
         <v>0</v>
       </c>
       <c r="J195" t="s">
         <v>329</v>
       </c>
       <c r="K195">
         <v>4</v>
       </c>
       <c r="L195" t="s">
         <v>30</v>
       </c>
@@ -16971,51 +16992,51 @@
       </c>
       <c r="V195">
         <v>65.21</v>
       </c>
       <c r="W195" t="s">
         <v>30</v>
       </c>
       <c r="X195" t="s">
         <v>30</v>
       </c>
       <c r="Y195">
         <v>250.59</v>
       </c>
     </row>
     <row r="196" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A196">
         <v>195</v>
       </c>
       <c r="B196" t="s">
         <v>374</v>
       </c>
       <c r="C196" t="s">
         <v>70</v>
       </c>
       <c r="D196">
-        <v>1764</v>
+        <v>481</v>
       </c>
       <c r="E196" t="s">
         <v>39</v>
       </c>
       <c r="F196" t="s">
         <v>107</v>
       </c>
       <c r="G196" t="s">
         <v>29</v>
       </c>
       <c r="H196">
         <v>3</v>
       </c>
       <c r="I196" t="b">
         <v>0</v>
       </c>
       <c r="J196" t="s">
         <v>329</v>
       </c>
       <c r="K196">
         <v>3</v>
       </c>
       <c r="L196">
         <v>84.93</v>
       </c>
@@ -17717,51 +17738,51 @@
       </c>
       <c r="V205" t="s">
         <v>30</v>
       </c>
       <c r="W205" t="s">
         <v>30</v>
       </c>
       <c r="X205" t="s">
         <v>30</v>
       </c>
       <c r="Y205">
         <v>225.68</v>
       </c>
     </row>
     <row r="206" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A206">
         <v>205</v>
       </c>
       <c r="B206" t="s">
         <v>387</v>
       </c>
       <c r="C206" t="s">
         <v>388</v>
       </c>
       <c r="D206">
-        <v>2030</v>
+        <v>468</v>
       </c>
       <c r="E206" t="s">
         <v>162</v>
       </c>
       <c r="F206" t="s">
         <v>28</v>
       </c>
       <c r="G206" t="s">
         <v>87</v>
       </c>
       <c r="H206">
         <v>16</v>
       </c>
       <c r="I206" t="b">
         <v>0</v>
       </c>
       <c r="J206" t="s">
         <v>329</v>
       </c>
       <c r="K206">
         <v>4</v>
       </c>
       <c r="L206" t="s">
         <v>30</v>
       </c>
@@ -18090,51 +18111,51 @@
       </c>
       <c r="V210" t="s">
         <v>30</v>
       </c>
       <c r="W210" t="s">
         <v>30</v>
       </c>
       <c r="X210" t="s">
         <v>30</v>
       </c>
       <c r="Y210">
         <v>221.49</v>
       </c>
     </row>
     <row r="211" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A211">
         <v>210</v>
       </c>
       <c r="B211" t="s">
         <v>394</v>
       </c>
       <c r="C211" t="s">
         <v>395</v>
       </c>
       <c r="D211">
-        <v>1936</v>
+        <v>437</v>
       </c>
       <c r="E211" t="s">
         <v>39</v>
       </c>
       <c r="F211" t="s">
         <v>34</v>
       </c>
       <c r="G211" t="s">
         <v>29</v>
       </c>
       <c r="H211">
         <v>53</v>
       </c>
       <c r="I211" t="b">
         <v>0</v>
       </c>
       <c r="J211" t="s">
         <v>329</v>
       </c>
       <c r="K211">
         <v>3</v>
       </c>
       <c r="L211">
         <v>74.36</v>
       </c>
@@ -18167,51 +18188,51 @@
       </c>
       <c r="V211" t="s">
         <v>30</v>
       </c>
       <c r="W211" t="s">
         <v>30</v>
       </c>
       <c r="X211" t="s">
         <v>30</v>
       </c>
       <c r="Y211">
         <v>216.47</v>
       </c>
     </row>
     <row r="212" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A212">
         <v>211</v>
       </c>
       <c r="B212" t="s">
         <v>344</v>
       </c>
       <c r="C212" t="s">
         <v>396</v>
       </c>
       <c r="D212">
-        <v>1028</v>
+        <v>220</v>
       </c>
       <c r="E212" t="s">
         <v>346</v>
       </c>
       <c r="F212" t="s">
         <v>134</v>
       </c>
       <c r="G212" t="s">
         <v>29</v>
       </c>
       <c r="H212">
         <v>15</v>
       </c>
       <c r="I212" t="b">
         <v>0</v>
       </c>
       <c r="J212" t="s">
         <v>329</v>
       </c>
       <c r="K212">
         <v>4</v>
       </c>
       <c r="L212" t="s">
         <v>30</v>
       </c>
@@ -18614,51 +18635,51 @@
       </c>
       <c r="V217">
         <v>71.18</v>
       </c>
       <c r="W217" t="s">
         <v>30</v>
       </c>
       <c r="X217" t="s">
         <v>30</v>
       </c>
       <c r="Y217">
         <v>206.9</v>
       </c>
     </row>
     <row r="218" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A218">
         <v>217</v>
       </c>
       <c r="B218" t="s">
         <v>403</v>
       </c>
       <c r="C218" t="s">
         <v>51</v>
       </c>
       <c r="D218">
-        <v>1989</v>
+        <v>592</v>
       </c>
       <c r="E218" t="s">
         <v>404</v>
       </c>
       <c r="F218" t="s">
         <v>107</v>
       </c>
       <c r="G218" t="s">
         <v>29</v>
       </c>
       <c r="H218">
         <v>4</v>
       </c>
       <c r="I218" t="b">
         <v>0</v>
       </c>
       <c r="J218" t="s">
         <v>329</v>
       </c>
       <c r="K218">
         <v>2</v>
       </c>
       <c r="L218" t="s">
         <v>30</v>
       </c>
@@ -19209,51 +19230,51 @@
       </c>
       <c r="V225" t="s">
         <v>30</v>
       </c>
       <c r="W225" t="s">
         <v>30</v>
       </c>
       <c r="X225" t="s">
         <v>30</v>
       </c>
       <c r="Y225">
         <v>193.53</v>
       </c>
     </row>
     <row r="226" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A226">
         <v>225</v>
       </c>
       <c r="B226" t="s">
         <v>391</v>
       </c>
       <c r="C226" t="s">
         <v>416</v>
       </c>
       <c r="D226">
-        <v>421</v>
+        <v>264</v>
       </c>
       <c r="E226" t="s">
         <v>162</v>
       </c>
       <c r="F226" t="s">
         <v>134</v>
       </c>
       <c r="G226" t="s">
         <v>29</v>
       </c>
       <c r="H226">
         <v>16</v>
       </c>
       <c r="I226" t="b">
         <v>0</v>
       </c>
       <c r="J226" t="s">
         <v>329</v>
       </c>
       <c r="K226">
         <v>3</v>
       </c>
       <c r="L226" t="s">
         <v>30</v>
       </c>
@@ -20618,51 +20639,51 @@
       </c>
       <c r="V244" t="s">
         <v>30</v>
       </c>
       <c r="W244" t="s">
         <v>30</v>
       </c>
       <c r="X244" t="s">
         <v>30</v>
       </c>
       <c r="Y244">
         <v>168.38</v>
       </c>
     </row>
     <row r="245" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A245">
         <v>244</v>
       </c>
       <c r="B245" t="s">
         <v>312</v>
       </c>
       <c r="C245" t="s">
         <v>443</v>
       </c>
       <c r="D245">
-        <v>2568</v>
+        <v>547</v>
       </c>
       <c r="E245" t="s">
         <v>444</v>
       </c>
       <c r="F245" t="s">
         <v>76</v>
       </c>
       <c r="G245" t="s">
         <v>29</v>
       </c>
       <c r="H245">
         <v>34</v>
       </c>
       <c r="I245" t="b">
         <v>0</v>
       </c>
       <c r="J245" t="s">
         <v>329</v>
       </c>
       <c r="K245">
         <v>2</v>
       </c>
       <c r="L245">
         <v>84.8</v>
       </c>
@@ -20772,51 +20793,51 @@
       </c>
       <c r="V246" t="s">
         <v>30</v>
       </c>
       <c r="W246" t="s">
         <v>30</v>
       </c>
       <c r="X246" t="s">
         <v>30</v>
       </c>
       <c r="Y246">
         <v>165.22</v>
       </c>
     </row>
     <row r="247" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A247">
         <v>246</v>
       </c>
       <c r="B247" t="s">
         <v>448</v>
       </c>
       <c r="C247" t="s">
         <v>449</v>
       </c>
       <c r="D247">
-        <v>1751</v>
+        <v>389</v>
       </c>
       <c r="E247" t="s">
         <v>30</v>
       </c>
       <c r="F247" t="s">
         <v>28</v>
       </c>
       <c r="G247" t="s">
         <v>29</v>
       </c>
       <c r="H247">
         <v>34</v>
       </c>
       <c r="I247" t="b">
         <v>0</v>
       </c>
       <c r="J247" t="s">
         <v>329</v>
       </c>
       <c r="K247">
         <v>2</v>
       </c>
       <c r="L247">
         <v>86.63</v>
       </c>
@@ -21222,51 +21243,51 @@
       </c>
       <c r="V252" t="s">
         <v>30</v>
       </c>
       <c r="W252" t="s">
         <v>30</v>
       </c>
       <c r="X252" t="s">
         <v>30</v>
       </c>
       <c r="Y252">
         <v>156.64</v>
       </c>
     </row>
     <row r="253" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A253">
         <v>252</v>
       </c>
       <c r="B253" t="s">
         <v>65</v>
       </c>
       <c r="C253" t="s">
         <v>455</v>
       </c>
       <c r="D253">
-        <v>2564</v>
+        <v>536</v>
       </c>
       <c r="E253" t="s">
         <v>30</v>
       </c>
       <c r="F253" t="s">
         <v>28</v>
       </c>
       <c r="G253" t="s">
         <v>29</v>
       </c>
       <c r="H253">
         <v>38</v>
       </c>
       <c r="I253" t="b">
         <v>0</v>
       </c>
       <c r="J253" t="s">
         <v>329</v>
       </c>
       <c r="K253">
         <v>2</v>
       </c>
       <c r="L253" t="s">
         <v>30</v>
       </c>
@@ -21746,51 +21767,51 @@
       </c>
       <c r="V259" t="s">
         <v>30</v>
       </c>
       <c r="W259" t="s">
         <v>30</v>
       </c>
       <c r="X259" t="s">
         <v>30</v>
       </c>
       <c r="Y259">
         <v>144.61</v>
       </c>
     </row>
     <row r="260" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A260">
         <v>260</v>
       </c>
       <c r="B260" t="s">
         <v>461</v>
       </c>
       <c r="C260" t="s">
         <v>462</v>
       </c>
       <c r="D260">
-        <v>1674</v>
+        <v>37</v>
       </c>
       <c r="E260" t="s">
         <v>171</v>
       </c>
       <c r="F260" t="s">
         <v>28</v>
       </c>
       <c r="G260" t="s">
         <v>29</v>
       </c>
       <c r="H260">
         <v>40</v>
       </c>
       <c r="I260" t="b">
         <v>0</v>
       </c>
       <c r="J260" t="s">
         <v>329</v>
       </c>
       <c r="K260">
         <v>2</v>
       </c>
       <c r="L260">
         <v>77.64</v>
       </c>
@@ -22122,51 +22143,51 @@
       </c>
       <c r="V264" t="s">
         <v>30</v>
       </c>
       <c r="W264" t="s">
         <v>30</v>
       </c>
       <c r="X264" t="s">
         <v>30</v>
       </c>
       <c r="Y264">
         <v>139.23</v>
       </c>
     </row>
     <row r="265" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A265">
         <v>267</v>
       </c>
       <c r="B265" t="s">
         <v>141</v>
       </c>
       <c r="C265" t="s">
         <v>468</v>
       </c>
       <c r="D265">
-        <v>2315</v>
+        <v>320</v>
       </c>
       <c r="E265" t="s">
         <v>100</v>
       </c>
       <c r="F265" t="s">
         <v>34</v>
       </c>
       <c r="G265" t="s">
         <v>29</v>
       </c>
       <c r="H265">
         <v>70</v>
       </c>
       <c r="I265" t="b">
         <v>0</v>
       </c>
       <c r="J265" t="s">
         <v>329</v>
       </c>
       <c r="K265">
         <v>2</v>
       </c>
       <c r="L265" t="s">
         <v>30</v>
       </c>
@@ -22273,51 +22294,51 @@
       </c>
       <c r="V266" t="s">
         <v>30</v>
       </c>
       <c r="W266" t="s">
         <v>30</v>
       </c>
       <c r="X266" t="s">
         <v>30</v>
       </c>
       <c r="Y266">
         <v>136.73</v>
       </c>
     </row>
     <row r="267" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A267">
         <v>269</v>
       </c>
       <c r="B267" t="s">
         <v>470</v>
       </c>
       <c r="C267" t="s">
         <v>471</v>
       </c>
       <c r="D267">
-        <v>1405</v>
+        <v>152</v>
       </c>
       <c r="E267" t="s">
         <v>39</v>
       </c>
       <c r="F267" t="s">
         <v>134</v>
       </c>
       <c r="G267" t="s">
         <v>87</v>
       </c>
       <c r="H267">
         <v>9</v>
       </c>
       <c r="I267" t="b">
         <v>0</v>
       </c>
       <c r="J267" t="s">
         <v>329</v>
       </c>
       <c r="K267">
         <v>3</v>
       </c>
       <c r="L267">
         <v>49.07</v>
       </c>
@@ -22350,51 +22371,51 @@
       </c>
       <c r="V267" t="s">
         <v>30</v>
       </c>
       <c r="W267">
         <v>44.96</v>
       </c>
       <c r="X267" t="s">
         <v>30</v>
       </c>
       <c r="Y267">
         <v>135.18</v>
       </c>
     </row>
     <row r="268" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A268">
         <v>270</v>
       </c>
       <c r="B268" t="s">
         <v>472</v>
       </c>
       <c r="C268" t="s">
         <v>75</v>
       </c>
       <c r="D268">
-        <v>1934</v>
+        <v>428</v>
       </c>
       <c r="E268" t="s">
         <v>473</v>
       </c>
       <c r="F268" t="s">
         <v>61</v>
       </c>
       <c r="G268" t="s">
         <v>87</v>
       </c>
       <c r="H268">
         <v>7</v>
       </c>
       <c r="I268" t="b">
         <v>0</v>
       </c>
       <c r="J268" t="s">
         <v>329</v>
       </c>
       <c r="K268">
         <v>2</v>
       </c>
       <c r="L268">
         <v>68.79</v>
       </c>
@@ -23392,51 +23413,51 @@
       </c>
       <c r="V281" t="s">
         <v>30</v>
       </c>
       <c r="W281" t="s">
         <v>30</v>
       </c>
       <c r="X281" t="s">
         <v>30</v>
       </c>
       <c r="Y281">
         <v>122.57</v>
       </c>
     </row>
     <row r="282" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A282">
         <v>285</v>
       </c>
       <c r="B282" t="s">
         <v>264</v>
       </c>
       <c r="C282" t="s">
         <v>491</v>
       </c>
       <c r="D282">
-        <v>1611</v>
+        <v>546</v>
       </c>
       <c r="E282" t="s">
         <v>189</v>
       </c>
       <c r="F282" t="s">
         <v>76</v>
       </c>
       <c r="G282" t="s">
         <v>29</v>
       </c>
       <c r="H282">
         <v>38</v>
       </c>
       <c r="I282" t="b">
         <v>0</v>
       </c>
       <c r="J282" t="s">
         <v>329</v>
       </c>
       <c r="K282">
         <v>2</v>
       </c>
       <c r="L282" t="s">
         <v>30</v>
       </c>
@@ -24508,51 +24529,51 @@
       </c>
       <c r="V296" t="s">
         <v>30</v>
       </c>
       <c r="W296" t="s">
         <v>30</v>
       </c>
       <c r="X296" t="s">
         <v>30</v>
       </c>
       <c r="Y296">
         <v>95.89</v>
       </c>
     </row>
     <row r="297" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A297">
         <v>303</v>
       </c>
       <c r="B297" t="s">
         <v>511</v>
       </c>
       <c r="C297" t="s">
         <v>512</v>
       </c>
       <c r="D297">
-        <v>2077</v>
+        <v>367</v>
       </c>
       <c r="E297" t="s">
         <v>513</v>
       </c>
       <c r="F297" t="s">
         <v>34</v>
       </c>
       <c r="G297" t="s">
         <v>29</v>
       </c>
       <c r="H297">
         <v>76</v>
       </c>
       <c r="I297" t="b">
         <v>0</v>
       </c>
       <c r="J297" t="s">
         <v>329</v>
       </c>
       <c r="K297">
         <v>1</v>
       </c>
       <c r="L297" t="s">
         <v>30</v>
       </c>
@@ -24659,51 +24680,51 @@
       </c>
       <c r="V298" t="s">
         <v>30</v>
       </c>
       <c r="W298" t="s">
         <v>30</v>
       </c>
       <c r="X298" t="s">
         <v>30</v>
       </c>
       <c r="Y298">
         <v>92.28</v>
       </c>
     </row>
     <row r="299" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A299">
         <v>306</v>
       </c>
       <c r="B299" t="s">
         <v>515</v>
       </c>
       <c r="C299" t="s">
         <v>516</v>
       </c>
       <c r="D299">
-        <v>1638</v>
+        <v>64</v>
       </c>
       <c r="E299" t="s">
         <v>432</v>
       </c>
       <c r="F299" t="s">
         <v>76</v>
       </c>
       <c r="G299" t="s">
         <v>29</v>
       </c>
       <c r="H299">
         <v>40</v>
       </c>
       <c r="I299" t="b">
         <v>0</v>
       </c>
       <c r="J299" t="s">
         <v>329</v>
       </c>
       <c r="K299">
         <v>1</v>
       </c>
       <c r="L299" t="s">
         <v>30</v>
       </c>
@@ -24884,51 +24905,51 @@
       </c>
       <c r="V301" t="s">
         <v>30</v>
       </c>
       <c r="W301" t="s">
         <v>30</v>
       </c>
       <c r="X301" t="s">
         <v>30</v>
       </c>
       <c r="Y301">
         <v>89.67</v>
       </c>
     </row>
     <row r="302" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A302">
         <v>309</v>
       </c>
       <c r="B302" t="s">
         <v>226</v>
       </c>
       <c r="C302" t="s">
         <v>520</v>
       </c>
       <c r="D302">
-        <v>2542</v>
+        <v>445</v>
       </c>
       <c r="E302" t="s">
         <v>521</v>
       </c>
       <c r="F302" t="s">
         <v>34</v>
       </c>
       <c r="G302" t="s">
         <v>29</v>
       </c>
       <c r="H302">
         <v>79</v>
       </c>
       <c r="I302" t="b">
         <v>0</v>
       </c>
       <c r="J302" t="s">
         <v>329</v>
       </c>
       <c r="K302">
         <v>1</v>
       </c>
       <c r="L302" t="s">
         <v>30</v>
       </c>
@@ -24961,51 +24982,51 @@
       </c>
       <c r="V302" t="s">
         <v>30</v>
       </c>
       <c r="W302" t="s">
         <v>30</v>
       </c>
       <c r="X302" t="s">
         <v>30</v>
       </c>
       <c r="Y302">
         <v>89.5</v>
       </c>
     </row>
     <row r="303" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A303">
         <v>310</v>
       </c>
       <c r="B303" t="s">
         <v>164</v>
       </c>
       <c r="C303" t="s">
         <v>520</v>
       </c>
       <c r="D303">
-        <v>2369</v>
+        <v>210</v>
       </c>
       <c r="E303" t="s">
         <v>30</v>
       </c>
       <c r="F303" t="s">
         <v>34</v>
       </c>
       <c r="G303" t="s">
         <v>29</v>
       </c>
       <c r="H303">
         <v>80</v>
       </c>
       <c r="I303" t="b">
         <v>0</v>
       </c>
       <c r="J303" t="s">
         <v>329</v>
       </c>
       <c r="K303">
         <v>1</v>
       </c>
       <c r="L303" t="s">
         <v>30</v>
       </c>
@@ -25928,50 +25949,53 @@
         <v>30</v>
       </c>
       <c r="V315" t="s">
         <v>30</v>
       </c>
       <c r="W315" t="s">
         <v>30</v>
       </c>
       <c r="X315" t="s">
         <v>30</v>
       </c>
       <c r="Y315">
         <v>81.17</v>
       </c>
     </row>
     <row r="316" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A316">
         <v>324</v>
       </c>
       <c r="B316" t="s">
         <v>538</v>
       </c>
       <c r="C316" t="s">
         <v>539</v>
       </c>
+      <c r="D316">
+        <v>598</v>
+      </c>
       <c r="E316" t="s">
         <v>30</v>
       </c>
       <c r="F316" t="s">
         <v>34</v>
       </c>
       <c r="G316" t="s">
         <v>29</v>
       </c>
       <c r="H316">
         <v>89</v>
       </c>
       <c r="I316" t="b">
         <v>0</v>
       </c>
       <c r="J316" t="s">
         <v>329</v>
       </c>
       <c r="K316">
         <v>1</v>
       </c>
       <c r="L316">
         <v>80</v>
       </c>
       <c r="M316" t="s">
@@ -26820,51 +26844,51 @@
       </c>
       <c r="V327" t="s">
         <v>30</v>
       </c>
       <c r="W327" t="s">
         <v>30</v>
       </c>
       <c r="X327" t="s">
         <v>30</v>
       </c>
       <c r="Y327">
         <v>76.02</v>
       </c>
     </row>
     <row r="328" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A328">
         <v>336</v>
       </c>
       <c r="B328" t="s">
         <v>557</v>
       </c>
       <c r="C328" t="s">
         <v>95</v>
       </c>
       <c r="D328">
-        <v>2181</v>
+        <v>544</v>
       </c>
       <c r="E328" t="s">
         <v>39</v>
       </c>
       <c r="F328" t="s">
         <v>28</v>
       </c>
       <c r="G328" t="s">
         <v>87</v>
       </c>
       <c r="H328">
         <v>21</v>
       </c>
       <c r="I328" t="b">
         <v>0</v>
       </c>
       <c r="J328" t="s">
         <v>329</v>
       </c>
       <c r="K328">
         <v>1</v>
       </c>
       <c r="L328">
         <v>75.81</v>
       </c>
@@ -26971,51 +26995,51 @@
       </c>
       <c r="V329" t="s">
         <v>30</v>
       </c>
       <c r="W329" t="s">
         <v>30</v>
       </c>
       <c r="X329" t="s">
         <v>30</v>
       </c>
       <c r="Y329">
         <v>75.66</v>
       </c>
     </row>
     <row r="330" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A330">
         <v>338</v>
       </c>
       <c r="B330" t="s">
         <v>163</v>
       </c>
       <c r="C330" t="s">
         <v>560</v>
       </c>
       <c r="D330">
-        <v>2545</v>
+        <v>452</v>
       </c>
       <c r="E330" t="s">
         <v>561</v>
       </c>
       <c r="F330" t="s">
         <v>76</v>
       </c>
       <c r="G330" t="s">
         <v>29</v>
       </c>
       <c r="H330">
         <v>42</v>
       </c>
       <c r="I330" t="b">
         <v>0</v>
       </c>
       <c r="J330" t="s">
         <v>329</v>
       </c>
       <c r="K330">
         <v>1</v>
       </c>
       <c r="L330" t="s">
         <v>30</v>
       </c>
@@ -27196,51 +27220,51 @@
       </c>
       <c r="V332" t="s">
         <v>30</v>
       </c>
       <c r="W332" t="s">
         <v>30</v>
       </c>
       <c r="X332" t="s">
         <v>30</v>
       </c>
       <c r="Y332">
         <v>74.39</v>
       </c>
     </row>
     <row r="333" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A333">
         <v>342</v>
       </c>
       <c r="B333" t="s">
         <v>563</v>
       </c>
       <c r="C333" t="s">
         <v>231</v>
       </c>
       <c r="D333">
-        <v>2245</v>
+        <v>190</v>
       </c>
       <c r="E333" t="s">
         <v>245</v>
       </c>
       <c r="F333" t="s">
         <v>76</v>
       </c>
       <c r="G333" t="s">
         <v>29</v>
       </c>
       <c r="H333">
         <v>43</v>
       </c>
       <c r="I333" t="b">
         <v>0</v>
       </c>
       <c r="J333" t="s">
         <v>329</v>
       </c>
       <c r="K333">
         <v>1</v>
       </c>
       <c r="L333" t="s">
         <v>30</v>
       </c>
@@ -27868,51 +27892,51 @@
       </c>
       <c r="V341" t="s">
         <v>30</v>
       </c>
       <c r="W341" t="s">
         <v>30</v>
       </c>
       <c r="X341" t="s">
         <v>30</v>
       </c>
       <c r="Y341">
         <v>70.59</v>
       </c>
     </row>
     <row r="342" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A342">
         <v>351</v>
       </c>
       <c r="B342" t="s">
         <v>42</v>
       </c>
       <c r="C342" t="s">
         <v>571</v>
       </c>
       <c r="D342">
-        <v>372</v>
+        <v>266</v>
       </c>
       <c r="E342" t="s">
         <v>432</v>
       </c>
       <c r="F342" t="s">
         <v>134</v>
       </c>
       <c r="G342" t="s">
         <v>29</v>
       </c>
       <c r="H342">
         <v>22</v>
       </c>
       <c r="I342" t="b">
         <v>0</v>
       </c>
       <c r="J342" t="s">
         <v>329</v>
       </c>
       <c r="K342">
         <v>1</v>
       </c>
       <c r="L342" t="s">
         <v>30</v>
       </c>
@@ -28318,51 +28342,51 @@
       </c>
       <c r="V347" t="s">
         <v>30</v>
       </c>
       <c r="W347" t="s">
         <v>30</v>
       </c>
       <c r="X347" t="s">
         <v>30</v>
       </c>
       <c r="Y347">
         <v>68.02</v>
       </c>
     </row>
     <row r="348" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A348">
         <v>357</v>
       </c>
       <c r="B348" t="s">
         <v>577</v>
       </c>
       <c r="C348" t="s">
         <v>578</v>
       </c>
       <c r="D348">
-        <v>1500</v>
+        <v>253</v>
       </c>
       <c r="E348" t="s">
         <v>189</v>
       </c>
       <c r="F348" t="s">
         <v>28</v>
       </c>
       <c r="G348" t="s">
         <v>87</v>
       </c>
       <c r="H348">
         <v>23</v>
       </c>
       <c r="I348" t="b">
         <v>0</v>
       </c>
       <c r="J348" t="s">
         <v>329</v>
       </c>
       <c r="K348">
         <v>1</v>
       </c>
       <c r="L348" t="s">
         <v>30</v>
       </c>
@@ -28395,51 +28419,51 @@
       </c>
       <c r="V348" t="s">
         <v>30</v>
       </c>
       <c r="W348" t="s">
         <v>30</v>
       </c>
       <c r="X348" t="s">
         <v>30</v>
       </c>
       <c r="Y348">
         <v>67.96</v>
       </c>
     </row>
     <row r="349" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A349">
         <v>358</v>
       </c>
       <c r="B349" t="s">
         <v>563</v>
       </c>
       <c r="C349" t="s">
         <v>579</v>
       </c>
       <c r="D349">
-        <v>2553</v>
+        <v>496</v>
       </c>
       <c r="E349" t="s">
         <v>30</v>
       </c>
       <c r="F349" t="s">
         <v>76</v>
       </c>
       <c r="G349" t="s">
         <v>29</v>
       </c>
       <c r="H349">
         <v>47</v>
       </c>
       <c r="I349" t="b">
         <v>0</v>
       </c>
       <c r="J349" t="s">
         <v>329</v>
       </c>
       <c r="K349">
         <v>1</v>
       </c>
       <c r="L349" t="s">
         <v>30</v>
       </c>
@@ -28546,51 +28570,51 @@
       </c>
       <c r="V350" t="s">
         <v>30</v>
       </c>
       <c r="W350" t="s">
         <v>30</v>
       </c>
       <c r="X350" t="s">
         <v>30</v>
       </c>
       <c r="Y350">
         <v>67.61</v>
       </c>
     </row>
     <row r="351" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A351">
         <v>360</v>
       </c>
       <c r="B351" t="s">
         <v>581</v>
       </c>
       <c r="C351" t="s">
         <v>506</v>
       </c>
       <c r="D351">
-        <v>711</v>
+        <v>259</v>
       </c>
       <c r="E351" t="s">
         <v>189</v>
       </c>
       <c r="F351" t="s">
         <v>34</v>
       </c>
       <c r="G351" t="s">
         <v>87</v>
       </c>
       <c r="H351">
         <v>36</v>
       </c>
       <c r="I351" t="b">
         <v>0</v>
       </c>
       <c r="J351" t="s">
         <v>329</v>
       </c>
       <c r="K351">
         <v>1</v>
       </c>
       <c r="L351" t="s">
         <v>30</v>
       </c>
@@ -28993,51 +29017,51 @@
       </c>
       <c r="V356" t="s">
         <v>30</v>
       </c>
       <c r="W356" t="s">
         <v>30</v>
       </c>
       <c r="X356" t="s">
         <v>30</v>
       </c>
       <c r="Y356">
         <v>66.03</v>
       </c>
     </row>
     <row r="357" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A357">
         <v>367</v>
       </c>
       <c r="B357" t="s">
         <v>588</v>
       </c>
       <c r="C357" t="s">
         <v>589</v>
       </c>
       <c r="D357">
-        <v>2468</v>
+        <v>347</v>
       </c>
       <c r="E357" t="s">
         <v>590</v>
       </c>
       <c r="F357" t="s">
         <v>34</v>
       </c>
       <c r="G357" t="s">
         <v>29</v>
       </c>
       <c r="H357">
         <v>102</v>
       </c>
       <c r="I357" t="b">
         <v>0</v>
       </c>
       <c r="J357" t="s">
         <v>329</v>
       </c>
       <c r="K357">
         <v>1</v>
       </c>
       <c r="L357" t="s">
         <v>30</v>
       </c>
@@ -29366,51 +29390,51 @@
       </c>
       <c r="V361" t="s">
         <v>30</v>
       </c>
       <c r="W361" t="s">
         <v>30</v>
       </c>
       <c r="X361" t="s">
         <v>30</v>
       </c>
       <c r="Y361">
         <v>64.94</v>
       </c>
     </row>
     <row r="362" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A362">
         <v>373</v>
       </c>
       <c r="B362" t="s">
         <v>594</v>
       </c>
       <c r="C362" t="s">
         <v>595</v>
       </c>
       <c r="D362">
-        <v>1302</v>
+        <v>355</v>
       </c>
       <c r="E362" t="s">
         <v>346</v>
       </c>
       <c r="F362" t="s">
         <v>76</v>
       </c>
       <c r="G362" t="s">
         <v>29</v>
       </c>
       <c r="H362">
         <v>48</v>
       </c>
       <c r="I362" t="b">
         <v>0</v>
       </c>
       <c r="J362" t="s">
         <v>329</v>
       </c>
       <c r="K362">
         <v>1</v>
       </c>
       <c r="L362" t="s">
         <v>30</v>
       </c>
@@ -29591,51 +29615,51 @@
       </c>
       <c r="V364" t="s">
         <v>30</v>
       </c>
       <c r="W364" t="s">
         <v>30</v>
       </c>
       <c r="X364" t="s">
         <v>30</v>
       </c>
       <c r="Y364">
         <v>64.26</v>
       </c>
     </row>
     <row r="365" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A365">
         <v>377</v>
       </c>
       <c r="B365" t="s">
         <v>104</v>
       </c>
       <c r="C365" t="s">
         <v>599</v>
       </c>
       <c r="D365">
-        <v>1</v>
+        <v>5027</v>
       </c>
       <c r="E365" t="s">
         <v>100</v>
       </c>
       <c r="F365" t="s">
         <v>200</v>
       </c>
       <c r="G365" t="s">
         <v>29</v>
       </c>
       <c r="H365">
         <v>8</v>
       </c>
       <c r="I365" t="b">
         <v>0</v>
       </c>
       <c r="J365" t="s">
         <v>329</v>
       </c>
       <c r="K365">
         <v>1</v>
       </c>
       <c r="L365">
         <v>62.41</v>
       </c>
@@ -29816,51 +29840,51 @@
       </c>
       <c r="V367" t="s">
         <v>30</v>
       </c>
       <c r="W367" t="s">
         <v>30</v>
       </c>
       <c r="X367" t="s">
         <v>30</v>
       </c>
       <c r="Y367">
         <v>60.63</v>
       </c>
     </row>
     <row r="368" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A368">
         <v>381</v>
       </c>
       <c r="B368" t="s">
         <v>112</v>
       </c>
       <c r="C368" t="s">
         <v>602</v>
       </c>
       <c r="D368">
-        <v>2396</v>
+        <v>362</v>
       </c>
       <c r="E368" t="s">
         <v>100</v>
       </c>
       <c r="F368" t="s">
         <v>134</v>
       </c>
       <c r="G368" t="s">
         <v>29</v>
       </c>
       <c r="H368">
         <v>25</v>
       </c>
       <c r="I368" t="b">
         <v>0</v>
       </c>
       <c r="J368" t="s">
         <v>329</v>
       </c>
       <c r="K368">
         <v>1</v>
       </c>
       <c r="L368" t="s">
         <v>30</v>
       </c>
@@ -30337,51 +30361,51 @@
       </c>
       <c r="V374" t="s">
         <v>30</v>
       </c>
       <c r="W374">
         <v>56.67</v>
       </c>
       <c r="X374" t="s">
         <v>30</v>
       </c>
       <c r="Y374">
         <v>56.67</v>
       </c>
     </row>
     <row r="375" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A375">
         <v>389</v>
       </c>
       <c r="B375" t="s">
         <v>349</v>
       </c>
       <c r="C375" t="s">
         <v>38</v>
       </c>
       <c r="D375">
-        <v>1553</v>
+        <v>279</v>
       </c>
       <c r="E375" t="s">
         <v>186</v>
       </c>
       <c r="F375" t="s">
         <v>134</v>
       </c>
       <c r="G375" t="s">
         <v>29</v>
       </c>
       <c r="H375">
         <v>27</v>
       </c>
       <c r="I375" t="b">
         <v>0</v>
       </c>
       <c r="J375" t="s">
         <v>329</v>
       </c>
       <c r="K375">
         <v>1</v>
       </c>
       <c r="L375" t="s">
         <v>30</v>
       </c>
@@ -31009,51 +31033,51 @@
       </c>
       <c r="V383" t="s">
         <v>30</v>
       </c>
       <c r="W383" t="s">
         <v>30</v>
       </c>
       <c r="X383" t="s">
         <v>30</v>
       </c>
       <c r="Y383">
         <v>52.39</v>
       </c>
     </row>
     <row r="384" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A384">
         <v>399</v>
       </c>
       <c r="B384" t="s">
         <v>619</v>
       </c>
       <c r="C384" t="s">
         <v>620</v>
       </c>
       <c r="D384">
-        <v>2497</v>
+        <v>17</v>
       </c>
       <c r="E384" t="s">
         <v>136</v>
       </c>
       <c r="F384" t="s">
         <v>34</v>
       </c>
       <c r="G384" t="s">
         <v>87</v>
       </c>
       <c r="H384">
         <v>42</v>
       </c>
       <c r="I384" t="b">
         <v>0</v>
       </c>
       <c r="J384" t="s">
         <v>329</v>
       </c>
       <c r="K384">
         <v>1</v>
       </c>
       <c r="L384" t="s">
         <v>30</v>
       </c>
@@ -31160,51 +31184,51 @@
       </c>
       <c r="V385" t="s">
         <v>30</v>
       </c>
       <c r="W385" t="s">
         <v>30</v>
       </c>
       <c r="X385" t="s">
         <v>30</v>
       </c>
       <c r="Y385">
         <v>50.4</v>
       </c>
     </row>
     <row r="386" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A386">
         <v>401</v>
       </c>
       <c r="B386" t="s">
         <v>623</v>
       </c>
       <c r="C386" t="s">
         <v>624</v>
       </c>
       <c r="D386">
-        <v>1339</v>
+        <v>203</v>
       </c>
       <c r="E386" t="s">
         <v>273</v>
       </c>
       <c r="F386" t="s">
         <v>28</v>
       </c>
       <c r="G386" t="s">
         <v>29</v>
       </c>
       <c r="H386">
         <v>61</v>
       </c>
       <c r="I386" t="b">
         <v>0</v>
       </c>
       <c r="J386" t="s">
         <v>329</v>
       </c>
       <c r="K386">
         <v>1</v>
       </c>
       <c r="L386" t="s">
         <v>30</v>
       </c>
@@ -31607,51 +31631,51 @@
       </c>
       <c r="V391" t="s">
         <v>30</v>
       </c>
       <c r="W391" t="s">
         <v>30</v>
       </c>
       <c r="X391" t="s">
         <v>30</v>
       </c>
       <c r="Y391">
         <v>42.04</v>
       </c>
     </row>
     <row r="392" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A392">
         <v>408</v>
       </c>
       <c r="B392" t="s">
         <v>630</v>
       </c>
       <c r="C392" t="s">
         <v>631</v>
       </c>
       <c r="D392">
-        <v>548</v>
+        <v>67</v>
       </c>
       <c r="E392" t="s">
         <v>632</v>
       </c>
       <c r="F392" t="s">
         <v>200</v>
       </c>
       <c r="G392" t="s">
         <v>29</v>
       </c>
       <c r="H392">
         <v>9</v>
       </c>
       <c r="I392" t="b">
         <v>0</v>
       </c>
       <c r="J392" t="s">
         <v>329</v>
       </c>
       <c r="K392">
         <v>1</v>
       </c>
       <c r="L392" t="s">
         <v>30</v>
       </c>