--- v1 (2026-03-12)
+++ v2 (2026-10-07)
@@ -1712,165 +1712,165 @@
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="2" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>12</v>
       </c>
       <c r="C2" t="s">
         <v>13</v>
       </c>
       <c r="D2">
-        <v>981</v>
+        <v>170</v>
       </c>
       <c r="E2" t="s">
         <v>14</v>
       </c>
       <c r="F2" t="s">
         <v>15</v>
       </c>
       <c r="G2" t="s">
         <v>16</v>
       </c>
       <c r="H2">
         <v>1</v>
       </c>
       <c r="I2" t="b">
         <v>1</v>
       </c>
       <c r="J2" t="s">
         <v>17</v>
       </c>
       <c r="K2">
         <v>0</v>
       </c>
       <c r="L2">
         <v>516.32</v>
       </c>
     </row>
     <row r="3" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3" t="s">
         <v>18</v>
       </c>
       <c r="C3" t="s">
         <v>19</v>
       </c>
       <c r="D3">
-        <v>1126</v>
+        <v>131</v>
       </c>
       <c r="E3" t="s">
         <v>20</v>
       </c>
       <c r="F3" t="s">
         <v>21</v>
       </c>
       <c r="G3" t="s">
         <v>22</v>
       </c>
       <c r="H3">
         <v>1</v>
       </c>
       <c r="I3" t="b">
         <v>1</v>
       </c>
       <c r="J3" t="s">
         <v>17</v>
       </c>
       <c r="K3">
         <v>0</v>
       </c>
       <c r="L3">
         <v>498.2</v>
       </c>
     </row>
     <row r="4" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4" t="s">
         <v>23</v>
       </c>
       <c r="C4" t="s">
         <v>24</v>
       </c>
       <c r="D4">
-        <v>1007</v>
+        <v>135</v>
       </c>
       <c r="E4" t="s">
         <v>25</v>
       </c>
       <c r="F4" t="s">
         <v>26</v>
       </c>
       <c r="G4" t="s">
         <v>22</v>
       </c>
       <c r="H4">
         <v>1</v>
       </c>
       <c r="I4" t="b">
         <v>1</v>
       </c>
       <c r="J4" t="s">
         <v>17</v>
       </c>
       <c r="K4">
         <v>0</v>
       </c>
       <c r="L4">
         <v>473.54</v>
       </c>
     </row>
     <row r="5" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A5">
         <v>4</v>
       </c>
       <c r="B5" t="s">
         <v>27</v>
       </c>
       <c r="C5" t="s">
         <v>28</v>
       </c>
       <c r="D5">
-        <v>1378</v>
+        <v>79</v>
       </c>
       <c r="E5" t="s">
         <v>29</v>
       </c>
       <c r="F5" t="s">
         <v>26</v>
       </c>
       <c r="G5" t="s">
         <v>22</v>
       </c>
       <c r="H5">
         <v>2</v>
       </c>
       <c r="I5" t="b">
         <v>1</v>
       </c>
       <c r="J5" t="s">
         <v>17</v>
       </c>
       <c r="K5">
         <v>0</v>
       </c>
       <c r="L5">
         <v>455.63</v>
       </c>
@@ -1902,89 +1902,89 @@
       </c>
       <c r="I6" t="b">
         <v>1</v>
       </c>
       <c r="J6" t="s">
         <v>17</v>
       </c>
       <c r="K6">
         <v>0</v>
       </c>
       <c r="L6">
         <v>433.55</v>
       </c>
     </row>
     <row r="7" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7" t="s">
         <v>33</v>
       </c>
       <c r="C7" t="s">
         <v>34</v>
       </c>
       <c r="D7">
-        <v>1179</v>
+        <v>387</v>
       </c>
       <c r="E7" t="s">
         <v>14</v>
       </c>
       <c r="F7" t="s">
         <v>21</v>
       </c>
       <c r="G7" t="s">
         <v>16</v>
       </c>
       <c r="H7">
         <v>1</v>
       </c>
       <c r="I7" t="b">
         <v>1</v>
       </c>
       <c r="J7" t="s">
         <v>17</v>
       </c>
       <c r="K7">
         <v>0</v>
       </c>
       <c r="L7">
         <v>432.19</v>
       </c>
     </row>
     <row r="8" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8" t="s">
         <v>35</v>
       </c>
       <c r="C8" t="s">
         <v>36</v>
       </c>
       <c r="D8">
-        <v>1446</v>
+        <v>401</v>
       </c>
       <c r="E8" t="s">
         <v>25</v>
       </c>
       <c r="F8" t="s">
         <v>15</v>
       </c>
       <c r="G8" t="s">
         <v>16</v>
       </c>
       <c r="H8">
         <v>2</v>
       </c>
       <c r="I8" t="b">
         <v>1</v>
       </c>
       <c r="J8" t="s">
         <v>17</v>
       </c>
       <c r="K8">
         <v>0</v>
       </c>
       <c r="L8">
         <v>429.25</v>
       </c>
@@ -2016,203 +2016,203 @@
       </c>
       <c r="I9" t="b">
         <v>1</v>
       </c>
       <c r="J9" t="s">
         <v>17</v>
       </c>
       <c r="K9">
         <v>0</v>
       </c>
       <c r="L9">
         <v>396.85</v>
       </c>
     </row>
     <row r="10" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10" t="s">
         <v>40</v>
       </c>
       <c r="C10" t="s">
         <v>41</v>
       </c>
       <c r="D10">
-        <v>869</v>
+        <v>470</v>
       </c>
       <c r="E10" t="s">
         <v>29</v>
       </c>
       <c r="F10" t="s">
         <v>15</v>
       </c>
       <c r="G10" t="s">
         <v>22</v>
       </c>
       <c r="H10">
         <v>1</v>
       </c>
       <c r="I10" t="b">
         <v>1</v>
       </c>
       <c r="J10" t="s">
         <v>17</v>
       </c>
       <c r="K10">
         <v>0</v>
       </c>
       <c r="L10">
         <v>394.35</v>
       </c>
     </row>
     <row r="11" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11" t="s">
         <v>42</v>
       </c>
       <c r="C11" t="s">
         <v>43</v>
       </c>
       <c r="D11">
-        <v>1513</v>
+        <v>194</v>
       </c>
       <c r="E11" t="s">
         <v>29</v>
       </c>
       <c r="F11" t="s">
         <v>32</v>
       </c>
       <c r="G11" t="s">
         <v>16</v>
       </c>
       <c r="H11">
         <v>1</v>
       </c>
       <c r="I11" t="b">
         <v>1</v>
       </c>
       <c r="J11" t="s">
         <v>17</v>
       </c>
       <c r="K11">
         <v>0</v>
       </c>
       <c r="L11">
         <v>381.29</v>
       </c>
     </row>
     <row r="12" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12" t="s">
         <v>44</v>
       </c>
       <c r="C12" t="s">
         <v>45</v>
       </c>
       <c r="D12">
-        <v>1413</v>
+        <v>159</v>
       </c>
       <c r="E12" t="s">
         <v>14</v>
       </c>
       <c r="F12" t="s">
         <v>32</v>
       </c>
       <c r="G12" t="s">
         <v>22</v>
       </c>
       <c r="H12">
         <v>3</v>
       </c>
       <c r="I12" t="b">
         <v>1</v>
       </c>
       <c r="J12" t="s">
         <v>17</v>
       </c>
       <c r="K12">
         <v>0</v>
       </c>
       <c r="L12">
         <v>377.77</v>
       </c>
     </row>
     <row r="13" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13" t="s">
         <v>46</v>
       </c>
       <c r="C13" t="s">
         <v>47</v>
       </c>
       <c r="D13">
-        <v>1299</v>
+        <v>226</v>
       </c>
       <c r="E13" t="s">
         <v>48</v>
       </c>
       <c r="F13" t="s">
         <v>49</v>
       </c>
       <c r="G13" t="s">
         <v>22</v>
       </c>
       <c r="H13">
         <v>1</v>
       </c>
       <c r="I13" t="b">
         <v>1</v>
       </c>
       <c r="J13" t="s">
         <v>17</v>
       </c>
       <c r="K13">
         <v>0</v>
       </c>
       <c r="L13">
         <v>374.95</v>
       </c>
     </row>
     <row r="14" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14" t="s">
         <v>50</v>
       </c>
       <c r="C14" t="s">
         <v>51</v>
       </c>
       <c r="D14">
-        <v>1506</v>
+        <v>124</v>
       </c>
       <c r="E14" t="s">
         <v>52</v>
       </c>
       <c r="F14" t="s">
         <v>15</v>
       </c>
       <c r="G14" t="s">
         <v>16</v>
       </c>
       <c r="H14">
         <v>3</v>
       </c>
       <c r="I14" t="b">
         <v>1</v>
       </c>
       <c r="J14" t="s">
         <v>17</v>
       </c>
       <c r="K14">
         <v>0</v>
       </c>
       <c r="L14">
         <v>368.38</v>
       </c>
@@ -2282,89 +2282,89 @@
       </c>
       <c r="I16" t="b">
         <v>1</v>
       </c>
       <c r="J16" t="s">
         <v>17</v>
       </c>
       <c r="K16">
         <v>0</v>
       </c>
       <c r="L16">
         <v>349.04</v>
       </c>
     </row>
     <row r="17" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17" t="s">
         <v>58</v>
       </c>
       <c r="C17" t="s">
         <v>59</v>
       </c>
       <c r="D17">
-        <v>1223</v>
+        <v>43</v>
       </c>
       <c r="E17" t="s">
         <v>25</v>
       </c>
       <c r="F17" t="s">
         <v>15</v>
       </c>
       <c r="G17" t="s">
         <v>22</v>
       </c>
       <c r="H17">
         <v>2</v>
       </c>
       <c r="I17" t="b">
         <v>1</v>
       </c>
       <c r="J17" t="s">
         <v>17</v>
       </c>
       <c r="K17">
         <v>0</v>
       </c>
       <c r="L17">
         <v>347.86</v>
       </c>
     </row>
     <row r="18" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18" t="s">
         <v>60</v>
       </c>
       <c r="C18" t="s">
         <v>61</v>
       </c>
       <c r="D18">
-        <v>949</v>
+        <v>172</v>
       </c>
       <c r="E18" t="s">
         <v>62</v>
       </c>
       <c r="F18" t="s">
         <v>15</v>
       </c>
       <c r="G18" t="s">
         <v>22</v>
       </c>
       <c r="H18">
         <v>3</v>
       </c>
       <c r="I18" t="b">
         <v>1</v>
       </c>
       <c r="J18" t="s">
         <v>17</v>
       </c>
       <c r="K18">
         <v>0</v>
       </c>
       <c r="L18">
         <v>334.65</v>
       </c>
@@ -2434,51 +2434,51 @@
       </c>
       <c r="I20" t="b">
         <v>1</v>
       </c>
       <c r="J20" t="s">
         <v>17</v>
       </c>
       <c r="K20">
         <v>0</v>
       </c>
       <c r="L20">
         <v>324.28</v>
       </c>
     </row>
     <row r="21" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="B21" t="s">
         <v>67</v>
       </c>
       <c r="C21" t="s">
         <v>68</v>
       </c>
       <c r="D21">
-        <v>797</v>
+        <v>479</v>
       </c>
       <c r="E21" t="s">
         <v>29</v>
       </c>
       <c r="F21" t="s">
         <v>15</v>
       </c>
       <c r="G21" t="s">
         <v>16</v>
       </c>
       <c r="H21">
         <v>5</v>
       </c>
       <c r="I21" t="b">
         <v>1</v>
       </c>
       <c r="J21" t="s">
         <v>17</v>
       </c>
       <c r="K21">
         <v>0</v>
       </c>
       <c r="L21">
         <v>300.34</v>
       </c>
@@ -2510,51 +2510,51 @@
       </c>
       <c r="I22" t="b">
         <v>1</v>
       </c>
       <c r="J22" t="s">
         <v>17</v>
       </c>
       <c r="K22">
         <v>0</v>
       </c>
       <c r="L22">
         <v>299.77</v>
       </c>
     </row>
     <row r="23" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="B23" t="s">
         <v>72</v>
       </c>
       <c r="C23" t="s">
         <v>73</v>
       </c>
       <c r="D23">
-        <v>881</v>
+        <v>1</v>
       </c>
       <c r="E23" t="s">
         <v>29</v>
       </c>
       <c r="F23" t="s">
         <v>26</v>
       </c>
       <c r="G23" t="s">
         <v>22</v>
       </c>
       <c r="H23">
         <v>3</v>
       </c>
       <c r="I23" t="b">
         <v>1</v>
       </c>
       <c r="J23" t="s">
         <v>17</v>
       </c>
       <c r="K23">
         <v>0</v>
       </c>
       <c r="L23">
         <v>276.67</v>
       </c>
@@ -2697,89 +2697,89 @@
       </c>
       <c r="I27" t="b">
         <v>0</v>
       </c>
       <c r="J27" t="s">
         <v>80</v>
       </c>
       <c r="K27">
         <v>0</v>
       </c>
       <c r="L27">
         <v>260.35</v>
       </c>
     </row>
     <row r="28" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="B28" t="s">
         <v>84</v>
       </c>
       <c r="C28" t="s">
         <v>85</v>
       </c>
       <c r="D28">
-        <v>1673</v>
+        <v>23</v>
       </c>
       <c r="E28" t="s">
         <v>86</v>
       </c>
       <c r="F28" t="s">
         <v>32</v>
       </c>
       <c r="G28" t="s">
         <v>22</v>
       </c>
       <c r="H28">
         <v>6</v>
       </c>
       <c r="I28" t="b">
         <v>0</v>
       </c>
       <c r="J28" t="s">
         <v>80</v>
       </c>
       <c r="K28">
         <v>0</v>
       </c>
       <c r="L28">
         <v>259.52</v>
       </c>
     </row>
     <row r="29" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="B29" t="s">
         <v>87</v>
       </c>
       <c r="C29" t="s">
         <v>88</v>
       </c>
       <c r="D29">
-        <v>1216</v>
+        <v>472</v>
       </c>
       <c r="E29" t="s">
         <v>29</v>
       </c>
       <c r="F29" t="s">
         <v>32</v>
       </c>
       <c r="G29" t="s">
         <v>22</v>
       </c>
       <c r="H29">
         <v>7</v>
       </c>
       <c r="I29" t="b">
         <v>0</v>
       </c>
       <c r="J29" t="s">
         <v>80</v>
       </c>
       <c r="K29">
         <v>0</v>
       </c>
       <c r="L29">
         <v>257.28</v>
       </c>
@@ -2849,51 +2849,51 @@
       </c>
       <c r="I31" t="b">
         <v>0</v>
       </c>
       <c r="J31" t="s">
         <v>80</v>
       </c>
       <c r="K31">
         <v>0</v>
       </c>
       <c r="L31">
         <v>242.88</v>
       </c>
     </row>
     <row r="32" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A32">
         <v>31</v>
       </c>
       <c r="B32" t="s">
         <v>95</v>
       </c>
       <c r="C32" t="s">
         <v>96</v>
       </c>
       <c r="D32">
-        <v>1093</v>
+        <v>337</v>
       </c>
       <c r="E32" t="s">
         <v>14</v>
       </c>
       <c r="F32" t="s">
         <v>21</v>
       </c>
       <c r="G32" t="s">
         <v>22</v>
       </c>
       <c r="H32">
         <v>4</v>
       </c>
       <c r="I32" t="b">
         <v>0</v>
       </c>
       <c r="J32" t="s">
         <v>80</v>
       </c>
       <c r="K32">
         <v>0</v>
       </c>
       <c r="L32">
         <v>237.89</v>
       </c>
@@ -2957,89 +2957,89 @@
       </c>
       <c r="I34" t="b">
         <v>0</v>
       </c>
       <c r="J34" t="s">
         <v>80</v>
       </c>
       <c r="K34">
         <v>0</v>
       </c>
       <c r="L34">
         <v>231.62</v>
       </c>
     </row>
     <row r="35" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A35">
         <v>34</v>
       </c>
       <c r="B35" t="s">
         <v>89</v>
       </c>
       <c r="C35" t="s">
         <v>100</v>
       </c>
       <c r="D35">
-        <v>1591</v>
+        <v>421</v>
       </c>
       <c r="E35" t="s">
         <v>62</v>
       </c>
       <c r="F35" t="s">
         <v>21</v>
       </c>
       <c r="G35" t="s">
         <v>22</v>
       </c>
       <c r="H35">
         <v>5</v>
       </c>
       <c r="I35" t="b">
         <v>0</v>
       </c>
       <c r="J35" t="s">
         <v>80</v>
       </c>
       <c r="K35">
         <v>0</v>
       </c>
       <c r="L35">
         <v>228.52</v>
       </c>
     </row>
     <row r="36" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A36">
         <v>35</v>
       </c>
       <c r="B36" t="s">
         <v>101</v>
       </c>
       <c r="C36" t="s">
         <v>102</v>
       </c>
       <c r="D36">
-        <v>1537</v>
+        <v>273</v>
       </c>
       <c r="E36" t="s">
         <v>103</v>
       </c>
       <c r="F36" t="s">
         <v>21</v>
       </c>
       <c r="G36" t="s">
         <v>22</v>
       </c>
       <c r="H36">
         <v>6</v>
       </c>
       <c r="I36" t="b">
         <v>0</v>
       </c>
       <c r="J36" t="s">
         <v>80</v>
       </c>
       <c r="K36">
         <v>0</v>
       </c>
       <c r="L36">
         <v>227.52</v>
       </c>
@@ -3109,51 +3109,51 @@
       </c>
       <c r="I38" t="b">
         <v>0</v>
       </c>
       <c r="J38" t="s">
         <v>80</v>
       </c>
       <c r="K38">
         <v>0</v>
       </c>
       <c r="L38">
         <v>200.18</v>
       </c>
     </row>
     <row r="39" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A39">
         <v>38</v>
       </c>
       <c r="B39" t="s">
         <v>107</v>
       </c>
       <c r="C39" t="s">
         <v>108</v>
       </c>
       <c r="D39">
-        <v>1593</v>
+        <v>294</v>
       </c>
       <c r="E39" t="s">
         <v>14</v>
       </c>
       <c r="F39" t="s">
         <v>21</v>
       </c>
       <c r="G39" t="s">
         <v>16</v>
       </c>
       <c r="H39">
         <v>3</v>
       </c>
       <c r="I39" t="b">
         <v>0</v>
       </c>
       <c r="J39" t="s">
         <v>80</v>
       </c>
       <c r="K39">
         <v>0</v>
       </c>
       <c r="L39">
         <v>198.9</v>
       </c>
@@ -3182,241 +3182,241 @@
       </c>
       <c r="I40" t="b">
         <v>0</v>
       </c>
       <c r="J40" t="s">
         <v>80</v>
       </c>
       <c r="K40">
         <v>0</v>
       </c>
       <c r="L40">
         <v>194.08</v>
       </c>
     </row>
     <row r="41" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A41">
         <v>40</v>
       </c>
       <c r="B41" t="s">
         <v>111</v>
       </c>
       <c r="C41" t="s">
         <v>112</v>
       </c>
       <c r="D41">
-        <v>1610</v>
+        <v>238</v>
       </c>
       <c r="E41" t="s">
         <v>113</v>
       </c>
       <c r="F41" t="s">
         <v>26</v>
       </c>
       <c r="G41" t="s">
         <v>22</v>
       </c>
       <c r="H41">
         <v>6</v>
       </c>
       <c r="I41" t="b">
         <v>0</v>
       </c>
       <c r="J41" t="s">
         <v>80</v>
       </c>
       <c r="K41">
         <v>0</v>
       </c>
       <c r="L41">
         <v>193.91</v>
       </c>
     </row>
     <row r="42" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A42">
         <v>41</v>
       </c>
       <c r="B42" t="s">
         <v>114</v>
       </c>
       <c r="C42" t="s">
         <v>115</v>
       </c>
       <c r="D42">
-        <v>2490</v>
+        <v>4</v>
       </c>
       <c r="E42" t="s">
         <v>116</v>
       </c>
       <c r="F42" t="s">
         <v>32</v>
       </c>
       <c r="G42" t="s">
         <v>22</v>
       </c>
       <c r="H42">
         <v>10</v>
       </c>
       <c r="I42" t="b">
         <v>0</v>
       </c>
       <c r="J42" t="s">
         <v>80</v>
       </c>
       <c r="K42">
         <v>0</v>
       </c>
       <c r="L42">
         <v>192.67</v>
       </c>
     </row>
     <row r="43" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A43">
         <v>42</v>
       </c>
       <c r="B43" t="s">
         <v>117</v>
       </c>
       <c r="C43" t="s">
         <v>118</v>
       </c>
       <c r="D43">
-        <v>823</v>
+        <v>413</v>
       </c>
       <c r="E43" t="s">
         <v>25</v>
       </c>
       <c r="F43" t="s">
         <v>49</v>
       </c>
       <c r="G43" t="s">
         <v>22</v>
       </c>
       <c r="H43">
         <v>2</v>
       </c>
       <c r="I43" t="b">
         <v>0</v>
       </c>
       <c r="J43" t="s">
         <v>80</v>
       </c>
       <c r="K43">
         <v>0</v>
       </c>
       <c r="L43">
         <v>188.56</v>
       </c>
     </row>
     <row r="44" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A44">
         <v>43</v>
       </c>
       <c r="B44" t="s">
         <v>119</v>
       </c>
       <c r="C44" t="s">
         <v>120</v>
       </c>
       <c r="D44">
-        <v>657</v>
+        <v>434</v>
       </c>
       <c r="E44" t="s">
         <v>121</v>
       </c>
       <c r="F44" t="s">
         <v>15</v>
       </c>
       <c r="G44" t="s">
         <v>22</v>
       </c>
       <c r="H44">
         <v>7</v>
       </c>
       <c r="I44" t="b">
         <v>0</v>
       </c>
       <c r="J44" t="s">
         <v>80</v>
       </c>
       <c r="K44">
         <v>0</v>
       </c>
       <c r="L44">
         <v>187.76</v>
       </c>
     </row>
     <row r="45" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A45">
         <v>44</v>
       </c>
       <c r="B45" t="s">
         <v>122</v>
       </c>
       <c r="C45" t="s">
         <v>123</v>
       </c>
       <c r="D45">
-        <v>768</v>
+        <v>178</v>
       </c>
       <c r="E45" t="s">
         <v>29</v>
       </c>
       <c r="F45" t="s">
         <v>26</v>
       </c>
       <c r="G45" t="s">
         <v>22</v>
       </c>
       <c r="H45">
         <v>7</v>
       </c>
       <c r="I45" t="b">
         <v>0</v>
       </c>
       <c r="J45" t="s">
         <v>80</v>
       </c>
       <c r="K45">
         <v>0</v>
       </c>
       <c r="L45">
         <v>185.65</v>
       </c>
     </row>
     <row r="46" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A46">
         <v>45</v>
       </c>
       <c r="B46" t="s">
         <v>124</v>
       </c>
       <c r="C46" t="s">
         <v>118</v>
       </c>
       <c r="D46">
-        <v>1700</v>
+        <v>134</v>
       </c>
       <c r="E46" t="s">
         <v>29</v>
       </c>
       <c r="F46" t="s">
         <v>21</v>
       </c>
       <c r="G46" t="s">
         <v>16</v>
       </c>
       <c r="H46">
         <v>4</v>
       </c>
       <c r="I46" t="b">
         <v>0</v>
       </c>
       <c r="J46" t="s">
         <v>80</v>
       </c>
       <c r="K46">
         <v>0</v>
       </c>
       <c r="L46">
         <v>182.37</v>
       </c>
@@ -3445,51 +3445,51 @@
       </c>
       <c r="I47" t="b">
         <v>0</v>
       </c>
       <c r="J47" t="s">
         <v>80</v>
       </c>
       <c r="K47">
         <v>0</v>
       </c>
       <c r="L47">
         <v>180.91</v>
       </c>
     </row>
     <row r="48" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A48">
         <v>47</v>
       </c>
       <c r="B48" t="s">
         <v>127</v>
       </c>
       <c r="C48" t="s">
         <v>128</v>
       </c>
       <c r="D48">
-        <v>1011</v>
+        <v>646</v>
       </c>
       <c r="E48" t="s">
         <v>14</v>
       </c>
       <c r="F48" t="s">
         <v>15</v>
       </c>
       <c r="G48" t="s">
         <v>16</v>
       </c>
       <c r="H48">
         <v>6</v>
       </c>
       <c r="I48" t="b">
         <v>0</v>
       </c>
       <c r="J48" t="s">
         <v>80</v>
       </c>
       <c r="K48">
         <v>0</v>
       </c>
       <c r="L48">
         <v>176.96</v>
       </c>
@@ -3521,51 +3521,51 @@
       </c>
       <c r="I49" t="b">
         <v>0</v>
       </c>
       <c r="J49" t="s">
         <v>80</v>
       </c>
       <c r="K49">
         <v>0</v>
       </c>
       <c r="L49">
         <v>166.73</v>
       </c>
     </row>
     <row r="50" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A50">
         <v>49</v>
       </c>
       <c r="B50" t="s">
         <v>132</v>
       </c>
       <c r="C50" t="s">
         <v>133</v>
       </c>
       <c r="D50">
-        <v>250</v>
+        <v>156</v>
       </c>
       <c r="E50" t="s">
         <v>113</v>
       </c>
       <c r="F50" t="s">
         <v>26</v>
       </c>
       <c r="G50" t="s">
         <v>16</v>
       </c>
       <c r="H50">
         <v>1</v>
       </c>
       <c r="I50" t="b">
         <v>0</v>
       </c>
       <c r="J50" t="s">
         <v>80</v>
       </c>
       <c r="K50">
         <v>0</v>
       </c>
       <c r="L50">
         <v>166.67</v>
       </c>
@@ -3597,89 +3597,89 @@
       </c>
       <c r="I51" t="b">
         <v>0</v>
       </c>
       <c r="J51" t="s">
         <v>80</v>
       </c>
       <c r="K51">
         <v>0</v>
       </c>
       <c r="L51">
         <v>158.2</v>
       </c>
     </row>
     <row r="52" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A52">
         <v>51</v>
       </c>
       <c r="B52" t="s">
         <v>136</v>
       </c>
       <c r="C52" t="s">
         <v>137</v>
       </c>
       <c r="D52">
-        <v>1397</v>
+        <v>192</v>
       </c>
       <c r="E52" t="s">
         <v>25</v>
       </c>
       <c r="F52" t="s">
         <v>32</v>
       </c>
       <c r="G52" t="s">
         <v>22</v>
       </c>
       <c r="H52">
         <v>11</v>
       </c>
       <c r="I52" t="b">
         <v>0</v>
       </c>
       <c r="J52" t="s">
         <v>80</v>
       </c>
       <c r="K52">
         <v>0</v>
       </c>
       <c r="L52">
         <v>149.58</v>
       </c>
     </row>
     <row r="53" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A53">
         <v>52</v>
       </c>
       <c r="B53" t="s">
         <v>138</v>
       </c>
       <c r="C53" t="s">
         <v>139</v>
       </c>
       <c r="D53">
-        <v>1295</v>
+        <v>509</v>
       </c>
       <c r="E53" t="s">
         <v>140</v>
       </c>
       <c r="F53" t="s">
         <v>21</v>
       </c>
       <c r="G53" t="s">
         <v>22</v>
       </c>
       <c r="H53">
         <v>9</v>
       </c>
       <c r="I53" t="b">
         <v>0</v>
       </c>
       <c r="J53" t="s">
         <v>80</v>
       </c>
       <c r="K53">
         <v>0</v>
       </c>
       <c r="L53">
         <v>139.41</v>
       </c>
@@ -3708,51 +3708,51 @@
       </c>
       <c r="I54" t="b">
         <v>0</v>
       </c>
       <c r="J54" t="s">
         <v>80</v>
       </c>
       <c r="K54">
         <v>0</v>
       </c>
       <c r="L54">
         <v>138.57</v>
       </c>
     </row>
     <row r="55" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A55">
         <v>54</v>
       </c>
       <c r="B55" t="s">
         <v>144</v>
       </c>
       <c r="C55" t="s">
         <v>145</v>
       </c>
       <c r="D55">
-        <v>996</v>
+        <v>155</v>
       </c>
       <c r="E55" t="s">
         <v>113</v>
       </c>
       <c r="F55" t="s">
         <v>21</v>
       </c>
       <c r="G55" t="s">
         <v>22</v>
       </c>
       <c r="H55">
         <v>10</v>
       </c>
       <c r="I55" t="b">
         <v>0</v>
       </c>
       <c r="J55" t="s">
         <v>80</v>
       </c>
       <c r="K55">
         <v>0</v>
       </c>
       <c r="L55">
         <v>138.43</v>
       </c>
@@ -4076,89 +4076,89 @@
       </c>
       <c r="I64" t="b">
         <v>0</v>
       </c>
       <c r="J64" t="s">
         <v>80</v>
       </c>
       <c r="K64">
         <v>0</v>
       </c>
       <c r="L64">
         <v>127.06</v>
       </c>
     </row>
     <row r="65" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A65">
         <v>64</v>
       </c>
       <c r="B65" t="s">
         <v>167</v>
       </c>
       <c r="C65" t="s">
         <v>85</v>
       </c>
       <c r="D65">
-        <v>2213</v>
+        <v>144</v>
       </c>
       <c r="E65" t="s">
         <v>113</v>
       </c>
       <c r="F65" t="s">
         <v>15</v>
       </c>
       <c r="G65" t="s">
         <v>22</v>
       </c>
       <c r="H65">
         <v>9</v>
       </c>
       <c r="I65" t="b">
         <v>0</v>
       </c>
       <c r="J65" t="s">
         <v>80</v>
       </c>
       <c r="K65">
         <v>0</v>
       </c>
       <c r="L65">
         <v>126.84</v>
       </c>
     </row>
     <row r="66" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A66">
         <v>65</v>
       </c>
       <c r="B66" t="s">
         <v>136</v>
       </c>
       <c r="C66" t="s">
         <v>168</v>
       </c>
       <c r="D66">
-        <v>1650</v>
+        <v>205</v>
       </c>
       <c r="E66" t="s">
         <v>17</v>
       </c>
       <c r="F66" t="s">
         <v>32</v>
       </c>
       <c r="G66" t="s">
         <v>22</v>
       </c>
       <c r="H66">
         <v>15</v>
       </c>
       <c r="I66" t="b">
         <v>0</v>
       </c>
       <c r="J66" t="s">
         <v>80</v>
       </c>
       <c r="K66">
         <v>0</v>
       </c>
       <c r="L66">
         <v>126.67</v>
       </c>
@@ -4298,51 +4298,51 @@
       </c>
       <c r="I70" t="b">
         <v>0</v>
       </c>
       <c r="J70" t="s">
         <v>80</v>
       </c>
       <c r="K70">
         <v>0</v>
       </c>
       <c r="L70">
         <v>126.2</v>
       </c>
     </row>
     <row r="71" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A71">
         <v>70</v>
       </c>
       <c r="B71" t="s">
         <v>40</v>
       </c>
       <c r="C71" t="s">
         <v>177</v>
       </c>
       <c r="D71">
-        <v>1169</v>
+        <v>89</v>
       </c>
       <c r="E71" t="s">
         <v>178</v>
       </c>
       <c r="F71" t="s">
         <v>21</v>
       </c>
       <c r="G71" t="s">
         <v>22</v>
       </c>
       <c r="H71">
         <v>17</v>
       </c>
       <c r="I71" t="b">
         <v>0</v>
       </c>
       <c r="J71" t="s">
         <v>80</v>
       </c>
       <c r="K71">
         <v>0</v>
       </c>
       <c r="L71">
         <v>125.97</v>
       </c>
@@ -4441,51 +4441,51 @@
       </c>
       <c r="I74" t="b">
         <v>0</v>
       </c>
       <c r="J74" t="s">
         <v>80</v>
       </c>
       <c r="K74">
         <v>0</v>
       </c>
       <c r="L74">
         <v>123.17</v>
       </c>
     </row>
     <row r="75" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A75">
         <v>74</v>
       </c>
       <c r="B75" t="s">
         <v>186</v>
       </c>
       <c r="C75" t="s">
         <v>187</v>
       </c>
       <c r="D75">
-        <v>1300</v>
+        <v>58</v>
       </c>
       <c r="E75" t="s">
         <v>188</v>
       </c>
       <c r="F75" t="s">
         <v>21</v>
       </c>
       <c r="G75" t="s">
         <v>16</v>
       </c>
       <c r="H75">
         <v>5</v>
       </c>
       <c r="I75" t="b">
         <v>0</v>
       </c>
       <c r="J75" t="s">
         <v>80</v>
       </c>
       <c r="K75">
         <v>0</v>
       </c>
       <c r="L75">
         <v>123.16</v>
       </c>
@@ -4589,50 +4589,53 @@
         <v>17</v>
       </c>
       <c r="I78" t="b">
         <v>0</v>
       </c>
       <c r="J78" t="s">
         <v>80</v>
       </c>
       <c r="K78">
         <v>0</v>
       </c>
       <c r="L78">
         <v>121.6</v>
       </c>
     </row>
     <row r="79" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A79">
         <v>78</v>
       </c>
       <c r="B79" t="s">
         <v>194</v>
       </c>
       <c r="C79" t="s">
         <v>195</v>
       </c>
+      <c r="D79">
+        <v>657</v>
+      </c>
       <c r="E79" t="s">
         <v>17</v>
       </c>
       <c r="F79" t="s">
         <v>32</v>
       </c>
       <c r="G79" t="s">
         <v>22</v>
       </c>
       <c r="H79">
         <v>18</v>
       </c>
       <c r="I79" t="b">
         <v>0</v>
       </c>
       <c r="J79" t="s">
         <v>80</v>
       </c>
       <c r="K79">
         <v>0</v>
       </c>
       <c r="L79">
         <v>120.77</v>
       </c>
     </row>
@@ -4730,51 +4733,51 @@
       </c>
       <c r="I82" t="b">
         <v>0</v>
       </c>
       <c r="J82" t="s">
         <v>80</v>
       </c>
       <c r="K82">
         <v>0</v>
       </c>
       <c r="L82">
         <v>120.02</v>
       </c>
     </row>
     <row r="83" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A83">
         <v>82</v>
       </c>
       <c r="B83" t="s">
         <v>160</v>
       </c>
       <c r="C83" t="s">
         <v>199</v>
       </c>
       <c r="D83">
-        <v>1665</v>
+        <v>301</v>
       </c>
       <c r="E83" t="s">
         <v>200</v>
       </c>
       <c r="F83" t="s">
         <v>21</v>
       </c>
       <c r="G83" t="s">
         <v>22</v>
       </c>
       <c r="H83">
         <v>21</v>
       </c>
       <c r="I83" t="b">
         <v>0</v>
       </c>
       <c r="J83" t="s">
         <v>80</v>
       </c>
       <c r="K83">
         <v>0</v>
       </c>
       <c r="L83">
         <v>119.74</v>
       </c>
@@ -4806,89 +4809,89 @@
       </c>
       <c r="I84" t="b">
         <v>0</v>
       </c>
       <c r="J84" t="s">
         <v>80</v>
       </c>
       <c r="K84">
         <v>0</v>
       </c>
       <c r="L84">
         <v>118.96</v>
       </c>
     </row>
     <row r="85" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A85">
         <v>84</v>
       </c>
       <c r="B85" t="s">
         <v>136</v>
       </c>
       <c r="C85" t="s">
         <v>204</v>
       </c>
       <c r="D85">
-        <v>1003</v>
+        <v>18</v>
       </c>
       <c r="E85" t="s">
         <v>14</v>
       </c>
       <c r="F85" t="s">
         <v>21</v>
       </c>
       <c r="G85" t="s">
         <v>22</v>
       </c>
       <c r="H85">
         <v>22</v>
       </c>
       <c r="I85" t="b">
         <v>0</v>
       </c>
       <c r="J85" t="s">
         <v>80</v>
       </c>
       <c r="K85">
         <v>0</v>
       </c>
       <c r="L85">
         <v>118.39</v>
       </c>
     </row>
     <row r="86" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A86">
         <v>85</v>
       </c>
       <c r="B86" t="s">
         <v>205</v>
       </c>
       <c r="C86" t="s">
         <v>206</v>
       </c>
       <c r="D86">
-        <v>1131</v>
+        <v>303</v>
       </c>
       <c r="E86" t="s">
         <v>29</v>
       </c>
       <c r="F86" t="s">
         <v>32</v>
       </c>
       <c r="G86" t="s">
         <v>16</v>
       </c>
       <c r="H86">
         <v>5</v>
       </c>
       <c r="I86" t="b">
         <v>0</v>
       </c>
       <c r="J86" t="s">
         <v>80</v>
       </c>
       <c r="K86">
         <v>0</v>
       </c>
       <c r="L86">
         <v>118.14</v>
       </c>
@@ -5133,51 +5136,51 @@
       </c>
       <c r="I93" t="b">
         <v>0</v>
       </c>
       <c r="J93" t="s">
         <v>80</v>
       </c>
       <c r="K93">
         <v>0</v>
       </c>
       <c r="L93">
         <v>115.6</v>
       </c>
     </row>
     <row r="94" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A94">
         <v>93</v>
       </c>
       <c r="B94" t="s">
         <v>44</v>
       </c>
       <c r="C94" t="s">
         <v>218</v>
       </c>
       <c r="D94">
-        <v>999</v>
+        <v>440</v>
       </c>
       <c r="E94" t="s">
         <v>14</v>
       </c>
       <c r="F94" t="s">
         <v>32</v>
       </c>
       <c r="G94" t="s">
         <v>22</v>
       </c>
       <c r="H94">
         <v>23</v>
       </c>
       <c r="I94" t="b">
         <v>0</v>
       </c>
       <c r="J94" t="s">
         <v>80</v>
       </c>
       <c r="K94">
         <v>0</v>
       </c>
       <c r="L94">
         <v>115.13</v>
       </c>
@@ -5568,51 +5571,51 @@
       </c>
       <c r="I105" t="b">
         <v>0</v>
       </c>
       <c r="J105" t="s">
         <v>80</v>
       </c>
       <c r="K105">
         <v>0</v>
       </c>
       <c r="L105">
         <v>112.16</v>
       </c>
     </row>
     <row r="106" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A106">
         <v>105</v>
       </c>
       <c r="B106" t="s">
         <v>237</v>
       </c>
       <c r="C106" t="s">
         <v>106</v>
       </c>
       <c r="D106">
-        <v>1285</v>
+        <v>258</v>
       </c>
       <c r="E106" t="s">
         <v>151</v>
       </c>
       <c r="F106" t="s">
         <v>21</v>
       </c>
       <c r="G106" t="s">
         <v>16</v>
       </c>
       <c r="H106">
         <v>8</v>
       </c>
       <c r="I106" t="b">
         <v>0</v>
       </c>
       <c r="J106" t="s">
         <v>80</v>
       </c>
       <c r="K106">
         <v>0</v>
       </c>
       <c r="L106">
         <v>110.75</v>
       </c>
@@ -5959,51 +5962,51 @@
       </c>
       <c r="I116" t="b">
         <v>0</v>
       </c>
       <c r="J116" t="s">
         <v>80</v>
       </c>
       <c r="K116">
         <v>0</v>
       </c>
       <c r="L116">
         <v>108.14</v>
       </c>
     </row>
     <row r="117" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A117">
         <v>116</v>
       </c>
       <c r="B117" t="s">
         <v>122</v>
       </c>
       <c r="C117" t="s">
         <v>243</v>
       </c>
       <c r="D117">
-        <v>692</v>
+        <v>377</v>
       </c>
       <c r="E117" t="s">
         <v>25</v>
       </c>
       <c r="F117" t="s">
         <v>26</v>
       </c>
       <c r="G117" t="s">
         <v>22</v>
       </c>
       <c r="H117">
         <v>10</v>
       </c>
       <c r="I117" t="b">
         <v>0</v>
       </c>
       <c r="J117" t="s">
         <v>80</v>
       </c>
       <c r="K117">
         <v>0</v>
       </c>
       <c r="L117">
         <v>108</v>
       </c>
@@ -6035,51 +6038,51 @@
       </c>
       <c r="I118" t="b">
         <v>0</v>
       </c>
       <c r="J118" t="s">
         <v>80</v>
       </c>
       <c r="K118">
         <v>0</v>
       </c>
       <c r="L118">
         <v>107.92</v>
       </c>
     </row>
     <row r="119" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A119">
         <v>118</v>
       </c>
       <c r="B119" t="s">
         <v>72</v>
       </c>
       <c r="C119" t="s">
         <v>256</v>
       </c>
       <c r="D119">
-        <v>1900</v>
+        <v>391</v>
       </c>
       <c r="E119" t="s">
         <v>71</v>
       </c>
       <c r="F119" t="s">
         <v>15</v>
       </c>
       <c r="G119" t="s">
         <v>22</v>
       </c>
       <c r="H119">
         <v>18</v>
       </c>
       <c r="I119" t="b">
         <v>0</v>
       </c>
       <c r="J119" t="s">
         <v>80</v>
       </c>
       <c r="K119">
         <v>0</v>
       </c>
       <c r="L119">
         <v>107.1</v>
       </c>
@@ -6321,51 +6324,51 @@
       </c>
       <c r="I126" t="b">
         <v>0</v>
       </c>
       <c r="J126" t="s">
         <v>80</v>
       </c>
       <c r="K126">
         <v>0</v>
       </c>
       <c r="L126">
         <v>104.68</v>
       </c>
     </row>
     <row r="127" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A127">
         <v>126</v>
       </c>
       <c r="B127" t="s">
         <v>244</v>
       </c>
       <c r="C127" t="s">
         <v>270</v>
       </c>
       <c r="D127">
-        <v>1171</v>
+        <v>510</v>
       </c>
       <c r="E127" t="s">
         <v>271</v>
       </c>
       <c r="F127" t="s">
         <v>26</v>
       </c>
       <c r="G127" t="s">
         <v>22</v>
       </c>
       <c r="H127">
         <v>11</v>
       </c>
       <c r="I127" t="b">
         <v>0</v>
       </c>
       <c r="J127" t="s">
         <v>80</v>
       </c>
       <c r="K127">
         <v>0</v>
       </c>
       <c r="L127">
         <v>104.33</v>
       </c>
@@ -6572,51 +6575,51 @@
       </c>
       <c r="I133" t="b">
         <v>0</v>
       </c>
       <c r="J133" t="s">
         <v>80</v>
       </c>
       <c r="K133">
         <v>0</v>
       </c>
       <c r="L133">
         <v>103.29</v>
       </c>
     </row>
     <row r="134" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A134">
         <v>133</v>
       </c>
       <c r="B134" t="s">
         <v>44</v>
       </c>
       <c r="C134" t="s">
         <v>209</v>
       </c>
       <c r="D134">
-        <v>1587</v>
+        <v>561</v>
       </c>
       <c r="E134" t="s">
         <v>14</v>
       </c>
       <c r="F134" t="s">
         <v>21</v>
       </c>
       <c r="G134" t="s">
         <v>22</v>
       </c>
       <c r="H134">
         <v>28</v>
       </c>
       <c r="I134" t="b">
         <v>0</v>
       </c>
       <c r="J134" t="s">
         <v>80</v>
       </c>
       <c r="K134">
         <v>0</v>
       </c>
       <c r="L134">
         <v>102.55</v>
       </c>
@@ -6715,51 +6718,51 @@
       </c>
       <c r="I137" t="b">
         <v>0</v>
       </c>
       <c r="J137" t="s">
         <v>80</v>
       </c>
       <c r="K137">
         <v>0</v>
       </c>
       <c r="L137">
         <v>102.06</v>
       </c>
     </row>
     <row r="138" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A138">
         <v>137</v>
       </c>
       <c r="B138" t="s">
         <v>288</v>
       </c>
       <c r="C138" t="s">
         <v>289</v>
       </c>
       <c r="D138">
-        <v>843</v>
+        <v>426</v>
       </c>
       <c r="E138" t="s">
         <v>113</v>
       </c>
       <c r="F138" t="s">
         <v>15</v>
       </c>
       <c r="G138" t="s">
         <v>16</v>
       </c>
       <c r="H138">
         <v>7</v>
       </c>
       <c r="I138" t="b">
         <v>0</v>
       </c>
       <c r="J138" t="s">
         <v>80</v>
       </c>
       <c r="K138">
         <v>0</v>
       </c>
       <c r="L138">
         <v>101.84</v>
       </c>
@@ -6937,89 +6940,89 @@
       </c>
       <c r="I143" t="b">
         <v>0</v>
       </c>
       <c r="J143" t="s">
         <v>80</v>
       </c>
       <c r="K143">
         <v>0</v>
       </c>
       <c r="L143">
         <v>100.6</v>
       </c>
     </row>
     <row r="144" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A144">
         <v>143</v>
       </c>
       <c r="B144" t="s">
         <v>23</v>
       </c>
       <c r="C144" t="s">
         <v>296</v>
       </c>
       <c r="D144">
-        <v>701</v>
+        <v>164</v>
       </c>
       <c r="E144" t="s">
         <v>297</v>
       </c>
       <c r="F144" t="s">
         <v>26</v>
       </c>
       <c r="G144" t="s">
         <v>22</v>
       </c>
       <c r="H144">
         <v>14</v>
       </c>
       <c r="I144" t="b">
         <v>0</v>
       </c>
       <c r="J144" t="s">
         <v>80</v>
       </c>
       <c r="K144">
         <v>0</v>
       </c>
       <c r="L144">
         <v>100.49</v>
       </c>
     </row>
     <row r="145" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A145">
         <v>144</v>
       </c>
       <c r="B145" t="s">
         <v>298</v>
       </c>
       <c r="C145" t="s">
         <v>299</v>
       </c>
       <c r="D145">
-        <v>1574</v>
+        <v>619</v>
       </c>
       <c r="E145" t="s">
         <v>300</v>
       </c>
       <c r="F145" t="s">
         <v>21</v>
       </c>
       <c r="G145" t="s">
         <v>16</v>
       </c>
       <c r="H145">
         <v>11</v>
       </c>
       <c r="I145" t="b">
         <v>0</v>
       </c>
       <c r="J145" t="s">
         <v>80</v>
       </c>
       <c r="K145">
         <v>0</v>
       </c>
       <c r="L145">
         <v>100.46</v>
       </c>
@@ -7404,51 +7407,51 @@
       </c>
       <c r="I156" t="b">
         <v>0</v>
       </c>
       <c r="J156" t="s">
         <v>80</v>
       </c>
       <c r="K156">
         <v>0</v>
       </c>
       <c r="L156">
         <v>97.95</v>
       </c>
     </row>
     <row r="157" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A157">
         <v>156</v>
       </c>
       <c r="B157" t="s">
         <v>317</v>
       </c>
       <c r="C157" t="s">
         <v>318</v>
       </c>
       <c r="D157">
-        <v>1746</v>
+        <v>557</v>
       </c>
       <c r="E157" t="s">
         <v>14</v>
       </c>
       <c r="F157" t="s">
         <v>15</v>
       </c>
       <c r="G157" t="s">
         <v>22</v>
       </c>
       <c r="H157">
         <v>31</v>
       </c>
       <c r="I157" t="b">
         <v>0</v>
       </c>
       <c r="J157" t="s">
         <v>80</v>
       </c>
       <c r="K157">
         <v>0</v>
       </c>
       <c r="L157">
         <v>97.87</v>
       </c>
@@ -7617,51 +7620,51 @@
       </c>
       <c r="I162" t="b">
         <v>0</v>
       </c>
       <c r="J162" t="s">
         <v>80</v>
       </c>
       <c r="K162">
         <v>0</v>
       </c>
       <c r="L162">
         <v>95.56</v>
       </c>
     </row>
     <row r="163" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A163">
         <v>162</v>
       </c>
       <c r="B163" t="s">
         <v>327</v>
       </c>
       <c r="C163" t="s">
         <v>328</v>
       </c>
       <c r="D163">
-        <v>1098</v>
+        <v>150</v>
       </c>
       <c r="E163" t="s">
         <v>29</v>
       </c>
       <c r="F163" t="s">
         <v>26</v>
       </c>
       <c r="G163" t="s">
         <v>22</v>
       </c>
       <c r="H163">
         <v>18</v>
       </c>
       <c r="I163" t="b">
         <v>0</v>
       </c>
       <c r="J163" t="s">
         <v>80</v>
       </c>
       <c r="K163">
         <v>0</v>
       </c>
       <c r="L163">
         <v>95.5</v>
       </c>
@@ -7690,51 +7693,51 @@
       </c>
       <c r="I164" t="b">
         <v>0</v>
       </c>
       <c r="J164" t="s">
         <v>80</v>
       </c>
       <c r="K164">
         <v>0</v>
       </c>
       <c r="L164">
         <v>95.38</v>
       </c>
     </row>
     <row r="165" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A165">
         <v>164</v>
       </c>
       <c r="B165" t="s">
         <v>331</v>
       </c>
       <c r="C165" t="s">
         <v>332</v>
       </c>
       <c r="D165">
-        <v>2299</v>
+        <v>405</v>
       </c>
       <c r="E165" t="s">
         <v>333</v>
       </c>
       <c r="F165" t="s">
         <v>26</v>
       </c>
       <c r="G165" t="s">
         <v>22</v>
       </c>
       <c r="H165">
         <v>19</v>
       </c>
       <c r="I165" t="b">
         <v>0</v>
       </c>
       <c r="J165" t="s">
         <v>80</v>
       </c>
       <c r="K165">
         <v>0</v>
       </c>
       <c r="L165">
         <v>95.05</v>
       </c>
@@ -7906,51 +7909,51 @@
       </c>
       <c r="I170" t="b">
         <v>0</v>
       </c>
       <c r="J170" t="s">
         <v>80</v>
       </c>
       <c r="K170">
         <v>0</v>
       </c>
       <c r="L170">
         <v>92.12</v>
       </c>
     </row>
     <row r="171" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A171">
         <v>170</v>
       </c>
       <c r="B171" t="s">
         <v>327</v>
       </c>
       <c r="C171" t="s">
         <v>284</v>
       </c>
       <c r="D171">
-        <v>1757</v>
+        <v>574</v>
       </c>
       <c r="E171" t="s">
         <v>342</v>
       </c>
       <c r="F171" t="s">
         <v>15</v>
       </c>
       <c r="G171" t="s">
         <v>22</v>
       </c>
       <c r="H171">
         <v>34</v>
       </c>
       <c r="I171" t="b">
         <v>0</v>
       </c>
       <c r="J171" t="s">
         <v>80</v>
       </c>
       <c r="K171">
         <v>0</v>
       </c>
       <c r="L171">
         <v>91.8</v>
       </c>
@@ -7979,51 +7982,51 @@
       </c>
       <c r="I172" t="b">
         <v>0</v>
       </c>
       <c r="J172" t="s">
         <v>80</v>
       </c>
       <c r="K172">
         <v>0</v>
       </c>
       <c r="L172">
         <v>91.63</v>
       </c>
     </row>
     <row r="173" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A173">
         <v>172</v>
       </c>
       <c r="B173" t="s">
         <v>23</v>
       </c>
       <c r="C173" t="s">
         <v>245</v>
       </c>
       <c r="D173">
-        <v>2333</v>
+        <v>331</v>
       </c>
       <c r="E173" t="s">
         <v>55</v>
       </c>
       <c r="F173" t="s">
         <v>15</v>
       </c>
       <c r="G173" t="s">
         <v>22</v>
       </c>
       <c r="H173">
         <v>36</v>
       </c>
       <c r="I173" t="b">
         <v>0</v>
       </c>
       <c r="J173" t="s">
         <v>80</v>
       </c>
       <c r="K173">
         <v>0</v>
       </c>
       <c r="L173">
         <v>91.53</v>
       </c>
@@ -8236,51 +8239,51 @@
       </c>
       <c r="I179" t="b">
         <v>0</v>
       </c>
       <c r="J179" t="s">
         <v>80</v>
       </c>
       <c r="K179">
         <v>0</v>
       </c>
       <c r="L179">
         <v>90.68</v>
       </c>
     </row>
     <row r="180" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A180">
         <v>179</v>
       </c>
       <c r="B180" t="s">
         <v>356</v>
       </c>
       <c r="C180" t="s">
         <v>357</v>
       </c>
       <c r="D180">
-        <v>1626</v>
+        <v>6</v>
       </c>
       <c r="E180" t="s">
         <v>94</v>
       </c>
       <c r="F180" t="s">
         <v>32</v>
       </c>
       <c r="G180" t="s">
         <v>16</v>
       </c>
       <c r="H180">
         <v>13</v>
       </c>
       <c r="I180" t="b">
         <v>0</v>
       </c>
       <c r="J180" t="s">
         <v>80</v>
       </c>
       <c r="K180">
         <v>0</v>
       </c>
       <c r="L180">
         <v>90.67</v>
       </c>
@@ -8487,51 +8490,51 @@
       </c>
       <c r="I186" t="b">
         <v>0</v>
       </c>
       <c r="J186" t="s">
         <v>80</v>
       </c>
       <c r="K186">
         <v>0</v>
       </c>
       <c r="L186">
         <v>89.98</v>
       </c>
     </row>
     <row r="187" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A187">
         <v>187</v>
       </c>
       <c r="B187" t="s">
         <v>368</v>
       </c>
       <c r="C187" t="s">
         <v>369</v>
       </c>
       <c r="D187">
-        <v>631</v>
+        <v>83</v>
       </c>
       <c r="E187" t="s">
         <v>14</v>
       </c>
       <c r="F187" t="s">
         <v>26</v>
       </c>
       <c r="G187" t="s">
         <v>22</v>
       </c>
       <c r="H187">
         <v>21</v>
       </c>
       <c r="I187" t="b">
         <v>0</v>
       </c>
       <c r="J187" t="s">
         <v>80</v>
       </c>
       <c r="K187">
         <v>0</v>
       </c>
       <c r="L187">
         <v>89.86</v>
       </c>
@@ -8849,51 +8852,51 @@
       </c>
       <c r="I196" t="b">
         <v>0</v>
       </c>
       <c r="J196" t="s">
         <v>80</v>
       </c>
       <c r="K196">
         <v>0</v>
       </c>
       <c r="L196">
         <v>82.93</v>
       </c>
     </row>
     <row r="197" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A197">
         <v>197</v>
       </c>
       <c r="B197" t="s">
         <v>165</v>
       </c>
       <c r="C197" t="s">
         <v>379</v>
       </c>
       <c r="D197">
-        <v>719</v>
+        <v>5014</v>
       </c>
       <c r="E197" t="s">
         <v>350</v>
       </c>
       <c r="F197" t="s">
         <v>49</v>
       </c>
       <c r="G197" t="s">
         <v>22</v>
       </c>
       <c r="H197">
         <v>4</v>
       </c>
       <c r="I197" t="b">
         <v>0</v>
       </c>
       <c r="J197" t="s">
         <v>80</v>
       </c>
       <c r="K197">
         <v>0</v>
       </c>
       <c r="L197">
         <v>81.48</v>
       </c>
@@ -9614,51 +9617,51 @@
       </c>
       <c r="I217" t="b">
         <v>0</v>
       </c>
       <c r="J217" t="s">
         <v>80</v>
       </c>
       <c r="K217">
         <v>0</v>
       </c>
       <c r="L217">
         <v>55.42</v>
       </c>
     </row>
     <row r="218" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A218">
         <v>218</v>
       </c>
       <c r="B218" t="s">
         <v>411</v>
       </c>
       <c r="C218" t="s">
         <v>136</v>
       </c>
       <c r="D218">
-        <v>1894</v>
+        <v>365</v>
       </c>
       <c r="E218" t="s">
         <v>412</v>
       </c>
       <c r="F218" t="s">
         <v>21</v>
       </c>
       <c r="G218" t="s">
         <v>22</v>
       </c>
       <c r="H218">
         <v>40</v>
       </c>
       <c r="I218" t="b">
         <v>0</v>
       </c>
       <c r="J218" t="s">
         <v>80</v>
       </c>
       <c r="K218">
         <v>0</v>
       </c>
       <c r="L218">
         <v>0</v>
       </c>
@@ -9725,51 +9728,51 @@
       </c>
       <c r="I220" t="b">
         <v>0</v>
       </c>
       <c r="J220" t="s">
         <v>80</v>
       </c>
       <c r="K220">
         <v>0</v>
       </c>
       <c r="L220">
         <v>0</v>
       </c>
     </row>
     <row r="221" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A221">
         <v>221</v>
       </c>
       <c r="B221" t="s">
         <v>418</v>
       </c>
       <c r="C221" t="s">
         <v>213</v>
       </c>
       <c r="D221">
-        <v>740</v>
+        <v>403</v>
       </c>
       <c r="E221" t="s">
         <v>419</v>
       </c>
       <c r="F221" t="s">
         <v>21</v>
       </c>
       <c r="G221" t="s">
         <v>22</v>
       </c>
       <c r="H221">
         <v>42</v>
       </c>
       <c r="I221" t="b">
         <v>0</v>
       </c>
       <c r="J221" t="s">
         <v>80</v>
       </c>
       <c r="K221">
         <v>0</v>
       </c>
       <c r="L221">
         <v>0</v>
       </c>