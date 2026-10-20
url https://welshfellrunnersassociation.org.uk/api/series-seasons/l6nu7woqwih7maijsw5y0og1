--- v3 (2026-06-21)
+++ v4 (2026-10-20)
@@ -43,51 +43,51 @@
   <si>
     <t>WFRA membership no</t>
   </si>
   <si>
     <t>Club</t>
   </si>
   <si>
     <t>Age Category</t>
   </si>
   <si>
     <t>Class</t>
   </si>
   <si>
     <t>Category Position</t>
   </si>
   <si>
     <t>Eligible</t>
   </si>
   <si>
     <t>IneligibleReasons</t>
   </si>
   <si>
     <t>Race count</t>
   </si>
   <si>
-    <t>Welsh 1000m Peaks/Copaon 1000m Cymru</t>
+    <t>Welsh 1000m Peaks/Ras Copaon 1000m Cymru</t>
   </si>
   <si>
     <t>Score</t>
   </si>
   <si>
     <t>Gavin</t>
   </si>
   <si>
     <t>Roberts</t>
   </si>
   <si>
     <t>Calder Valley Fell Runners</t>
   </si>
   <si>
     <t>V40</t>
   </si>
   <si>
     <t>M</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>Oliver</t>
   </si>
@@ -1343,338 +1343,338 @@
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="2" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>13</v>
       </c>
       <c r="C2" t="s">
         <v>14</v>
       </c>
       <c r="D2">
-        <v>1170</v>
+        <v>363</v>
       </c>
       <c r="E2" t="s">
         <v>15</v>
       </c>
       <c r="F2" t="s">
         <v>16</v>
       </c>
       <c r="G2" t="s">
         <v>17</v>
       </c>
       <c r="H2">
         <v>1</v>
       </c>
       <c r="I2" t="b">
         <v>1</v>
       </c>
       <c r="J2" t="s">
         <v>18</v>
       </c>
       <c r="K2">
         <v>1</v>
       </c>
       <c r="L2">
         <v>155.38</v>
       </c>
       <c r="M2">
         <v>155.38</v>
       </c>
     </row>
     <row r="3" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3" t="s">
         <v>19</v>
       </c>
       <c r="C3" t="s">
         <v>20</v>
       </c>
       <c r="D3">
-        <v>2178</v>
+        <v>276</v>
       </c>
       <c r="E3" t="s">
         <v>21</v>
       </c>
       <c r="F3" t="s">
         <v>22</v>
       </c>
       <c r="G3" t="s">
         <v>17</v>
       </c>
       <c r="H3">
         <v>1</v>
       </c>
       <c r="I3" t="b">
         <v>1</v>
       </c>
       <c r="J3" t="s">
         <v>18</v>
       </c>
       <c r="K3">
         <v>1</v>
       </c>
       <c r="L3">
         <v>142.22</v>
       </c>
       <c r="M3">
         <v>142.22</v>
       </c>
     </row>
     <row r="4" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4" t="s">
         <v>23</v>
       </c>
       <c r="C4" t="s">
         <v>24</v>
       </c>
       <c r="D4">
-        <v>1932</v>
+        <v>427</v>
       </c>
       <c r="E4" t="s">
         <v>25</v>
       </c>
       <c r="F4" t="s">
         <v>16</v>
       </c>
       <c r="G4" t="s">
         <v>17</v>
       </c>
       <c r="H4">
         <v>2</v>
       </c>
       <c r="I4" t="b">
         <v>1</v>
       </c>
       <c r="J4" t="s">
         <v>18</v>
       </c>
       <c r="K4">
         <v>1</v>
       </c>
       <c r="L4">
         <v>140.19</v>
       </c>
       <c r="M4">
         <v>140.19</v>
       </c>
     </row>
     <row r="5" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A5">
         <v>4</v>
       </c>
       <c r="B5" t="s">
         <v>26</v>
       </c>
       <c r="C5" t="s">
         <v>27</v>
       </c>
       <c r="D5">
-        <v>1638</v>
+        <v>64</v>
       </c>
       <c r="E5" t="s">
         <v>28</v>
       </c>
       <c r="F5" t="s">
         <v>29</v>
       </c>
       <c r="G5" t="s">
         <v>17</v>
       </c>
       <c r="H5">
         <v>1</v>
       </c>
       <c r="I5" t="b">
         <v>1</v>
       </c>
       <c r="J5" t="s">
         <v>18</v>
       </c>
       <c r="K5">
         <v>1</v>
       </c>
       <c r="L5">
         <v>137.95</v>
       </c>
       <c r="M5">
         <v>137.95</v>
       </c>
     </row>
     <row r="6" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6" t="s">
         <v>30</v>
       </c>
       <c r="C6" t="s">
         <v>31</v>
       </c>
       <c r="D6">
-        <v>2284</v>
+        <v>224</v>
       </c>
       <c r="E6" t="s">
         <v>28</v>
       </c>
       <c r="F6" t="s">
         <v>22</v>
       </c>
       <c r="G6" t="s">
         <v>17</v>
       </c>
       <c r="H6">
         <v>2</v>
       </c>
       <c r="I6" t="b">
         <v>1</v>
       </c>
       <c r="J6" t="s">
         <v>18</v>
       </c>
       <c r="K6">
         <v>1</v>
       </c>
       <c r="L6">
         <v>136.27</v>
       </c>
       <c r="M6">
         <v>136.27</v>
       </c>
     </row>
     <row r="7" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7" t="s">
         <v>32</v>
       </c>
       <c r="C7" t="s">
         <v>33</v>
       </c>
       <c r="D7">
-        <v>1529</v>
+        <v>112</v>
       </c>
       <c r="E7" t="s">
         <v>34</v>
       </c>
       <c r="F7" t="s">
         <v>22</v>
       </c>
       <c r="G7" t="s">
         <v>17</v>
       </c>
       <c r="H7">
         <v>3</v>
       </c>
       <c r="I7" t="b">
         <v>1</v>
       </c>
       <c r="J7" t="s">
         <v>18</v>
       </c>
       <c r="K7">
         <v>1</v>
       </c>
       <c r="L7">
         <v>132.82</v>
       </c>
       <c r="M7">
         <v>132.82</v>
       </c>
     </row>
     <row r="8" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8" t="s">
         <v>35</v>
       </c>
       <c r="C8" t="s">
         <v>36</v>
       </c>
       <c r="D8">
-        <v>2271</v>
+        <v>208</v>
       </c>
       <c r="E8" t="s">
         <v>37</v>
       </c>
       <c r="F8" t="s">
         <v>22</v>
       </c>
       <c r="G8" t="s">
         <v>17</v>
       </c>
       <c r="H8">
         <v>4</v>
       </c>
       <c r="I8" t="b">
         <v>1</v>
       </c>
       <c r="J8" t="s">
         <v>18</v>
       </c>
       <c r="K8">
         <v>1</v>
       </c>
       <c r="L8">
         <v>131.46</v>
       </c>
       <c r="M8">
         <v>131.46</v>
       </c>
     </row>
     <row r="9" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9" t="s">
         <v>38</v>
       </c>
       <c r="C9" t="s">
         <v>39</v>
       </c>
       <c r="D9">
-        <v>2163</v>
+        <v>284</v>
       </c>
       <c r="E9" t="s">
         <v>40</v>
       </c>
       <c r="F9" t="s">
         <v>22</v>
       </c>
       <c r="G9" t="s">
         <v>17</v>
       </c>
       <c r="H9">
         <v>5</v>
       </c>
       <c r="I9" t="b">
         <v>1</v>
       </c>
       <c r="J9" t="s">
         <v>18</v>
       </c>
       <c r="K9">
         <v>1</v>
       </c>
       <c r="L9">
         <v>127.27</v>
       </c>
@@ -1753,51 +1753,51 @@
       </c>
       <c r="J11" t="s">
         <v>18</v>
       </c>
       <c r="K11">
         <v>1</v>
       </c>
       <c r="L11">
         <v>124.32</v>
       </c>
       <c r="M11">
         <v>124.32</v>
       </c>
     </row>
     <row r="12" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12" t="s">
         <v>46</v>
       </c>
       <c r="C12" t="s">
         <v>47</v>
       </c>
       <c r="D12">
-        <v>1300</v>
+        <v>58</v>
       </c>
       <c r="E12" t="s">
         <v>43</v>
       </c>
       <c r="F12" t="s">
         <v>16</v>
       </c>
       <c r="G12" t="s">
         <v>48</v>
       </c>
       <c r="H12">
         <v>1</v>
       </c>
       <c r="I12" t="b">
         <v>1</v>
       </c>
       <c r="J12" t="s">
         <v>18</v>
       </c>
       <c r="K12">
         <v>1</v>
       </c>
       <c r="L12">
         <v>121.84</v>
       </c>
@@ -1835,379 +1835,379 @@
       </c>
       <c r="J13" t="s">
         <v>18</v>
       </c>
       <c r="K13">
         <v>1</v>
       </c>
       <c r="L13">
         <v>118.81</v>
       </c>
       <c r="M13">
         <v>118.81</v>
       </c>
     </row>
     <row r="14" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14" t="s">
         <v>52</v>
       </c>
       <c r="C14" t="s">
         <v>53</v>
       </c>
       <c r="D14">
-        <v>2373</v>
+        <v>38</v>
       </c>
       <c r="E14" t="s">
         <v>54</v>
       </c>
       <c r="F14" t="s">
         <v>22</v>
       </c>
       <c r="G14" t="s">
         <v>17</v>
       </c>
       <c r="H14">
         <v>8</v>
       </c>
       <c r="I14" t="b">
         <v>1</v>
       </c>
       <c r="J14" t="s">
         <v>18</v>
       </c>
       <c r="K14">
         <v>1</v>
       </c>
       <c r="L14">
         <v>118.21</v>
       </c>
       <c r="M14">
         <v>118.21</v>
       </c>
     </row>
     <row r="15" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15" t="s">
         <v>55</v>
       </c>
       <c r="C15" t="s">
         <v>56</v>
       </c>
       <c r="D15">
-        <v>740</v>
+        <v>403</v>
       </c>
       <c r="E15" t="s">
         <v>57</v>
       </c>
       <c r="F15" t="s">
         <v>29</v>
       </c>
       <c r="G15" t="s">
         <v>17</v>
       </c>
       <c r="H15">
         <v>3</v>
       </c>
       <c r="I15" t="b">
         <v>1</v>
       </c>
       <c r="J15" t="s">
         <v>18</v>
       </c>
       <c r="K15">
         <v>1</v>
       </c>
       <c r="L15">
         <v>116.58</v>
       </c>
       <c r="M15">
         <v>116.58</v>
       </c>
     </row>
     <row r="16" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16" t="s">
         <v>58</v>
       </c>
       <c r="C16" t="s">
         <v>59</v>
       </c>
       <c r="D16">
-        <v>1050</v>
+        <v>473</v>
       </c>
       <c r="E16" t="s">
         <v>43</v>
       </c>
       <c r="F16" t="s">
         <v>22</v>
       </c>
       <c r="G16" t="s">
         <v>17</v>
       </c>
       <c r="H16">
         <v>9</v>
       </c>
       <c r="I16" t="b">
         <v>1</v>
       </c>
       <c r="J16" t="s">
         <v>18</v>
       </c>
       <c r="K16">
         <v>1</v>
       </c>
       <c r="L16">
         <v>115.01</v>
       </c>
       <c r="M16">
         <v>115.01</v>
       </c>
     </row>
     <row r="17" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17" t="s">
         <v>60</v>
       </c>
       <c r="C17" t="s">
         <v>61</v>
       </c>
       <c r="D17">
-        <v>1674</v>
+        <v>37</v>
       </c>
       <c r="E17" t="s">
         <v>62</v>
       </c>
       <c r="F17" t="s">
         <v>16</v>
       </c>
       <c r="G17" t="s">
         <v>17</v>
       </c>
       <c r="H17">
         <v>3</v>
       </c>
       <c r="I17" t="b">
         <v>1</v>
       </c>
       <c r="J17" t="s">
         <v>18</v>
       </c>
       <c r="K17">
         <v>1</v>
       </c>
       <c r="L17">
         <v>114.69</v>
       </c>
       <c r="M17">
         <v>114.69</v>
       </c>
     </row>
     <row r="18" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18" t="s">
         <v>63</v>
       </c>
       <c r="C18" t="s">
         <v>64</v>
       </c>
       <c r="D18">
-        <v>1131</v>
+        <v>303</v>
       </c>
       <c r="E18" t="s">
         <v>65</v>
       </c>
       <c r="F18" t="s">
         <v>22</v>
       </c>
       <c r="G18" t="s">
         <v>48</v>
       </c>
       <c r="H18">
         <v>1</v>
       </c>
       <c r="I18" t="b">
         <v>1</v>
       </c>
       <c r="J18" t="s">
         <v>18</v>
       </c>
       <c r="K18">
         <v>1</v>
       </c>
       <c r="L18">
         <v>114.67</v>
       </c>
       <c r="M18">
         <v>114.67</v>
       </c>
     </row>
     <row r="19" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19" t="s">
         <v>66</v>
       </c>
       <c r="C19" t="s">
         <v>67</v>
       </c>
       <c r="D19">
-        <v>745</v>
+        <v>93</v>
       </c>
       <c r="E19" t="s">
         <v>28</v>
       </c>
       <c r="F19" t="s">
         <v>29</v>
       </c>
       <c r="G19" t="s">
         <v>48</v>
       </c>
       <c r="H19">
         <v>1</v>
       </c>
       <c r="I19" t="b">
         <v>1</v>
       </c>
       <c r="J19" t="s">
         <v>18</v>
       </c>
       <c r="K19">
         <v>1</v>
       </c>
       <c r="L19">
         <v>114.61</v>
       </c>
       <c r="M19">
         <v>114.61</v>
       </c>
     </row>
     <row r="20" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="B20" t="s">
         <v>68</v>
       </c>
       <c r="C20" t="s">
         <v>36</v>
       </c>
       <c r="D20">
-        <v>1493</v>
+        <v>488</v>
       </c>
       <c r="E20" t="s">
         <v>43</v>
       </c>
       <c r="F20" t="s">
         <v>29</v>
       </c>
       <c r="G20" t="s">
         <v>17</v>
       </c>
       <c r="H20">
         <v>4</v>
       </c>
       <c r="I20" t="b">
         <v>1</v>
       </c>
       <c r="J20" t="s">
         <v>18</v>
       </c>
       <c r="K20">
         <v>1</v>
       </c>
       <c r="L20">
         <v>113.31</v>
       </c>
       <c r="M20">
         <v>113.31</v>
       </c>
     </row>
     <row r="21" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="B21" t="s">
         <v>69</v>
       </c>
       <c r="C21" t="s">
         <v>70</v>
       </c>
       <c r="D21">
-        <v>1315</v>
+        <v>283</v>
       </c>
       <c r="E21" t="s">
         <v>71</v>
       </c>
       <c r="F21" t="s">
         <v>16</v>
       </c>
       <c r="G21" t="s">
         <v>17</v>
       </c>
       <c r="H21">
         <v>4</v>
       </c>
       <c r="I21" t="b">
         <v>1</v>
       </c>
       <c r="J21" t="s">
         <v>18</v>
       </c>
       <c r="K21">
         <v>1</v>
       </c>
       <c r="L21">
         <v>113.02</v>
       </c>
       <c r="M21">
         <v>113.02</v>
       </c>
     </row>
     <row r="22" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22" t="s">
         <v>72</v>
       </c>
       <c r="C22" t="s">
         <v>73</v>
       </c>
       <c r="D22">
-        <v>981</v>
+        <v>170</v>
       </c>
       <c r="E22" t="s">
         <v>74</v>
       </c>
       <c r="F22" t="s">
         <v>29</v>
       </c>
       <c r="G22" t="s">
         <v>48</v>
       </c>
       <c r="H22">
         <v>2</v>
       </c>
       <c r="I22" t="b">
         <v>1</v>
       </c>
       <c r="J22" t="s">
         <v>18</v>
       </c>
       <c r="K22">
         <v>1</v>
       </c>
       <c r="L22">
         <v>112.96</v>
       </c>
@@ -2286,92 +2286,92 @@
       </c>
       <c r="J24" t="s">
         <v>18</v>
       </c>
       <c r="K24">
         <v>1</v>
       </c>
       <c r="L24">
         <v>112.16</v>
       </c>
       <c r="M24">
         <v>112.16</v>
       </c>
     </row>
     <row r="25" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="B25" t="s">
         <v>80</v>
       </c>
       <c r="C25" t="s">
         <v>81</v>
       </c>
       <c r="D25">
-        <v>1719</v>
+        <v>398</v>
       </c>
       <c r="E25" t="s">
         <v>82</v>
       </c>
       <c r="F25" t="s">
         <v>16</v>
       </c>
       <c r="G25" t="s">
         <v>17</v>
       </c>
       <c r="H25">
         <v>6</v>
       </c>
       <c r="I25" t="b">
         <v>1</v>
       </c>
       <c r="J25" t="s">
         <v>18</v>
       </c>
       <c r="K25">
         <v>1</v>
       </c>
       <c r="L25">
         <v>111.32</v>
       </c>
       <c r="M25">
         <v>111.32</v>
       </c>
     </row>
     <row r="26" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="B26" t="s">
         <v>83</v>
       </c>
       <c r="C26" t="s">
         <v>14</v>
       </c>
       <c r="D26">
-        <v>960</v>
+        <v>414</v>
       </c>
       <c r="E26" t="s">
         <v>40</v>
       </c>
       <c r="F26" t="s">
         <v>16</v>
       </c>
       <c r="G26" t="s">
         <v>17</v>
       </c>
       <c r="H26">
         <v>7</v>
       </c>
       <c r="I26" t="b">
         <v>1</v>
       </c>
       <c r="J26" t="s">
         <v>18</v>
       </c>
       <c r="K26">
         <v>1</v>
       </c>
       <c r="L26">
         <v>110.91</v>
       </c>
@@ -2409,174 +2409,174 @@
       </c>
       <c r="J27" t="s">
         <v>18</v>
       </c>
       <c r="K27">
         <v>1</v>
       </c>
       <c r="L27">
         <v>110.91</v>
       </c>
       <c r="M27">
         <v>110.91</v>
       </c>
     </row>
     <row r="28" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="B28" t="s">
         <v>86</v>
       </c>
       <c r="C28" t="s">
         <v>87</v>
       </c>
       <c r="D28">
-        <v>2397</v>
+        <v>298</v>
       </c>
       <c r="E28" t="s">
         <v>40</v>
       </c>
       <c r="F28" t="s">
         <v>29</v>
       </c>
       <c r="G28" t="s">
         <v>48</v>
       </c>
       <c r="H28">
         <v>3</v>
       </c>
       <c r="I28" t="b">
         <v>1</v>
       </c>
       <c r="J28" t="s">
         <v>18</v>
       </c>
       <c r="K28">
         <v>1</v>
       </c>
       <c r="L28">
         <v>109.24</v>
       </c>
       <c r="M28">
         <v>109.24</v>
       </c>
     </row>
     <row r="29" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="B29" t="s">
         <v>88</v>
       </c>
       <c r="C29" t="s">
         <v>89</v>
       </c>
       <c r="D29">
-        <v>1525</v>
+        <v>333</v>
       </c>
       <c r="E29" t="s">
         <v>34</v>
       </c>
       <c r="F29" t="s">
         <v>16</v>
       </c>
       <c r="G29" t="s">
         <v>17</v>
       </c>
       <c r="H29">
         <v>9</v>
       </c>
       <c r="I29" t="b">
         <v>1</v>
       </c>
       <c r="J29" t="s">
         <v>18</v>
       </c>
       <c r="K29">
         <v>1</v>
       </c>
       <c r="L29">
         <v>107.99</v>
       </c>
       <c r="M29">
         <v>107.99</v>
       </c>
     </row>
     <row r="30" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="B30" t="s">
         <v>90</v>
       </c>
       <c r="C30" t="s">
         <v>91</v>
       </c>
       <c r="D30">
-        <v>1317</v>
+        <v>305</v>
       </c>
       <c r="E30" t="s">
         <v>34</v>
       </c>
       <c r="F30" t="s">
         <v>16</v>
       </c>
       <c r="G30" t="s">
         <v>17</v>
       </c>
       <c r="H30">
         <v>10</v>
       </c>
       <c r="I30" t="b">
         <v>1</v>
       </c>
       <c r="J30" t="s">
         <v>18</v>
       </c>
       <c r="K30">
         <v>1</v>
       </c>
       <c r="L30">
         <v>107.13</v>
       </c>
       <c r="M30">
         <v>107.13</v>
       </c>
     </row>
     <row r="31" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A31">
         <v>30</v>
       </c>
       <c r="B31" t="s">
         <v>92</v>
       </c>
       <c r="C31" t="s">
         <v>93</v>
       </c>
       <c r="D31">
-        <v>1614</v>
+        <v>304</v>
       </c>
       <c r="E31" t="s">
         <v>34</v>
       </c>
       <c r="F31" t="s">
         <v>16</v>
       </c>
       <c r="G31" t="s">
         <v>48</v>
       </c>
       <c r="H31">
         <v>2</v>
       </c>
       <c r="I31" t="b">
         <v>1</v>
       </c>
       <c r="J31" t="s">
         <v>18</v>
       </c>
       <c r="K31">
         <v>1</v>
       </c>
       <c r="L31">
         <v>107.09</v>
       </c>
@@ -2614,51 +2614,51 @@
       </c>
       <c r="J32" t="s">
         <v>18</v>
       </c>
       <c r="K32">
         <v>1</v>
       </c>
       <c r="L32">
         <v>105.08</v>
       </c>
       <c r="M32">
         <v>105.08</v>
       </c>
     </row>
     <row r="33" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A33">
         <v>32</v>
       </c>
       <c r="B33" t="s">
         <v>95</v>
       </c>
       <c r="C33" t="s">
         <v>96</v>
       </c>
       <c r="D33">
-        <v>1751</v>
+        <v>389</v>
       </c>
       <c r="E33" t="s">
         <v>57</v>
       </c>
       <c r="F33" t="s">
         <v>22</v>
       </c>
       <c r="G33" t="s">
         <v>17</v>
       </c>
       <c r="H33">
         <v>10</v>
       </c>
       <c r="I33" t="b">
         <v>1</v>
       </c>
       <c r="J33" t="s">
         <v>18</v>
       </c>
       <c r="K33">
         <v>1</v>
       </c>
       <c r="L33">
         <v>105.01</v>
       </c>
@@ -2737,51 +2737,51 @@
       </c>
       <c r="J35" t="s">
         <v>18</v>
       </c>
       <c r="K35">
         <v>1</v>
       </c>
       <c r="L35">
         <v>103.66</v>
       </c>
       <c r="M35">
         <v>103.66</v>
       </c>
     </row>
     <row r="36" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A36">
         <v>35</v>
       </c>
       <c r="B36" t="s">
         <v>101</v>
       </c>
       <c r="C36" t="s">
         <v>102</v>
       </c>
       <c r="D36">
-        <v>1207</v>
+        <v>446</v>
       </c>
       <c r="E36" t="s">
         <v>40</v>
       </c>
       <c r="F36" t="s">
         <v>22</v>
       </c>
       <c r="G36" t="s">
         <v>17</v>
       </c>
       <c r="H36">
         <v>11</v>
       </c>
       <c r="I36" t="b">
         <v>1</v>
       </c>
       <c r="J36" t="s">
         <v>18</v>
       </c>
       <c r="K36">
         <v>1</v>
       </c>
       <c r="L36">
         <v>103.53</v>
       </c>
@@ -2860,297 +2860,297 @@
       </c>
       <c r="J38" t="s">
         <v>18</v>
       </c>
       <c r="K38">
         <v>1</v>
       </c>
       <c r="L38">
         <v>103.32</v>
       </c>
       <c r="M38">
         <v>103.32</v>
       </c>
     </row>
     <row r="39" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A39">
         <v>38</v>
       </c>
       <c r="B39" t="s">
         <v>107</v>
       </c>
       <c r="C39" t="s">
         <v>108</v>
       </c>
       <c r="D39">
-        <v>2293</v>
+        <v>214</v>
       </c>
       <c r="E39" t="s">
         <v>109</v>
       </c>
       <c r="F39" t="s">
         <v>22</v>
       </c>
       <c r="G39" t="s">
         <v>48</v>
       </c>
       <c r="H39">
         <v>2</v>
       </c>
       <c r="I39" t="b">
         <v>1</v>
       </c>
       <c r="J39" t="s">
         <v>18</v>
       </c>
       <c r="K39">
         <v>1</v>
       </c>
       <c r="L39">
         <v>100.21</v>
       </c>
       <c r="M39">
         <v>100.21</v>
       </c>
     </row>
     <row r="40" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A40">
         <v>39</v>
       </c>
       <c r="B40" t="s">
         <v>110</v>
       </c>
       <c r="C40" t="s">
         <v>111</v>
       </c>
       <c r="D40">
-        <v>1361</v>
+        <v>344</v>
       </c>
       <c r="E40" t="s">
         <v>18</v>
       </c>
       <c r="F40" t="s">
         <v>29</v>
       </c>
       <c r="G40" t="s">
         <v>17</v>
       </c>
       <c r="H40">
         <v>6</v>
       </c>
       <c r="I40" t="b">
         <v>1</v>
       </c>
       <c r="J40" t="s">
         <v>18</v>
       </c>
       <c r="K40">
         <v>1</v>
       </c>
       <c r="L40">
         <v>99.65</v>
       </c>
       <c r="M40">
         <v>99.65</v>
       </c>
     </row>
     <row r="41" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A41">
         <v>40</v>
       </c>
       <c r="B41" t="s">
         <v>88</v>
       </c>
       <c r="C41" t="s">
         <v>112</v>
       </c>
       <c r="D41">
-        <v>1378</v>
+        <v>79</v>
       </c>
       <c r="E41" t="s">
         <v>65</v>
       </c>
       <c r="F41" t="s">
         <v>79</v>
       </c>
       <c r="G41" t="s">
         <v>17</v>
       </c>
       <c r="H41">
         <v>2</v>
       </c>
       <c r="I41" t="b">
         <v>1</v>
       </c>
       <c r="J41" t="s">
         <v>18</v>
       </c>
       <c r="K41">
         <v>1</v>
       </c>
       <c r="L41">
         <v>99.51</v>
       </c>
       <c r="M41">
         <v>99.51</v>
       </c>
     </row>
     <row r="42" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A42">
         <v>41</v>
       </c>
       <c r="B42" t="s">
         <v>110</v>
       </c>
       <c r="C42" t="s">
         <v>113</v>
       </c>
       <c r="D42">
-        <v>1388</v>
+        <v>31</v>
       </c>
       <c r="E42" t="s">
         <v>74</v>
       </c>
       <c r="F42" t="s">
         <v>79</v>
       </c>
       <c r="G42" t="s">
         <v>17</v>
       </c>
       <c r="H42">
         <v>3</v>
       </c>
       <c r="I42" t="b">
         <v>1</v>
       </c>
       <c r="J42" t="s">
         <v>18</v>
       </c>
       <c r="K42">
         <v>1</v>
       </c>
       <c r="L42">
         <v>98.7</v>
       </c>
       <c r="M42">
         <v>98.7</v>
       </c>
     </row>
     <row r="43" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A43">
         <v>42</v>
       </c>
       <c r="B43" t="s">
         <v>114</v>
       </c>
       <c r="C43" t="s">
         <v>102</v>
       </c>
       <c r="D43">
-        <v>2245</v>
+        <v>190</v>
       </c>
       <c r="E43" t="s">
         <v>18</v>
       </c>
       <c r="F43" t="s">
         <v>29</v>
       </c>
       <c r="G43" t="s">
         <v>17</v>
       </c>
       <c r="H43">
         <v>7</v>
       </c>
       <c r="I43" t="b">
         <v>1</v>
       </c>
       <c r="J43" t="s">
         <v>18</v>
       </c>
       <c r="K43">
         <v>1</v>
       </c>
       <c r="L43">
         <v>98.08</v>
       </c>
       <c r="M43">
         <v>98.08</v>
       </c>
     </row>
     <row r="44" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A44">
         <v>43</v>
       </c>
       <c r="B44" t="s">
         <v>115</v>
       </c>
       <c r="C44" t="s">
         <v>24</v>
       </c>
       <c r="D44">
-        <v>1092</v>
+        <v>358</v>
       </c>
       <c r="E44" t="s">
         <v>40</v>
       </c>
       <c r="F44" t="s">
         <v>16</v>
       </c>
       <c r="G44" t="s">
         <v>48</v>
       </c>
       <c r="H44">
         <v>5</v>
       </c>
       <c r="I44" t="b">
         <v>1</v>
       </c>
       <c r="J44" t="s">
         <v>18</v>
       </c>
       <c r="K44">
         <v>1</v>
       </c>
       <c r="L44">
         <v>96.37</v>
       </c>
       <c r="M44">
         <v>96.37</v>
       </c>
     </row>
     <row r="45" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A45">
         <v>44</v>
       </c>
       <c r="B45" t="s">
         <v>80</v>
       </c>
       <c r="C45" t="s">
         <v>116</v>
       </c>
       <c r="D45">
-        <v>1803</v>
+        <v>88</v>
       </c>
       <c r="E45" t="s">
         <v>65</v>
       </c>
       <c r="F45" t="s">
         <v>16</v>
       </c>
       <c r="G45" t="s">
         <v>17</v>
       </c>
       <c r="H45">
         <v>13</v>
       </c>
       <c r="I45" t="b">
         <v>1</v>
       </c>
       <c r="J45" t="s">
         <v>18</v>
       </c>
       <c r="K45">
         <v>1</v>
       </c>
       <c r="L45">
         <v>96.24</v>
       </c>
@@ -3311,51 +3311,51 @@
       </c>
       <c r="J49" t="s">
         <v>18</v>
       </c>
       <c r="K49">
         <v>1</v>
       </c>
       <c r="L49">
         <v>90.87</v>
       </c>
       <c r="M49">
         <v>90.87</v>
       </c>
     </row>
     <row r="50" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A50">
         <v>49</v>
       </c>
       <c r="B50" t="s">
         <v>125</v>
       </c>
       <c r="C50" t="s">
         <v>126</v>
       </c>
       <c r="D50">
-        <v>925</v>
+        <v>486</v>
       </c>
       <c r="E50" t="s">
         <v>74</v>
       </c>
       <c r="F50" t="s">
         <v>29</v>
       </c>
       <c r="G50" t="s">
         <v>17</v>
       </c>
       <c r="H50">
         <v>8</v>
       </c>
       <c r="I50" t="b">
         <v>1</v>
       </c>
       <c r="J50" t="s">
         <v>18</v>
       </c>
       <c r="K50">
         <v>1</v>
       </c>
       <c r="L50">
         <v>89.09</v>
       </c>
@@ -3434,92 +3434,92 @@
       </c>
       <c r="J52" t="s">
         <v>18</v>
       </c>
       <c r="K52">
         <v>1</v>
       </c>
       <c r="L52">
         <v>87.22</v>
       </c>
       <c r="M52">
         <v>87.22</v>
       </c>
     </row>
     <row r="53" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A53">
         <v>52</v>
       </c>
       <c r="B53" t="s">
         <v>97</v>
       </c>
       <c r="C53" t="s">
         <v>130</v>
       </c>
       <c r="D53">
-        <v>1843</v>
+        <v>14</v>
       </c>
       <c r="E53" t="s">
         <v>131</v>
       </c>
       <c r="F53" t="s">
         <v>29</v>
       </c>
       <c r="G53" t="s">
         <v>17</v>
       </c>
       <c r="H53">
         <v>9</v>
       </c>
       <c r="I53" t="b">
         <v>1</v>
       </c>
       <c r="J53" t="s">
         <v>18</v>
       </c>
       <c r="K53">
         <v>1</v>
       </c>
       <c r="L53">
         <v>85.57</v>
       </c>
       <c r="M53">
         <v>85.57</v>
       </c>
     </row>
     <row r="54" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A54">
         <v>53</v>
       </c>
       <c r="B54" t="s">
         <v>132</v>
       </c>
       <c r="C54" t="s">
         <v>133</v>
       </c>
       <c r="D54">
-        <v>1506</v>
+        <v>124</v>
       </c>
       <c r="E54" t="s">
         <v>134</v>
       </c>
       <c r="F54" t="s">
         <v>79</v>
       </c>
       <c r="G54" t="s">
         <v>48</v>
       </c>
       <c r="H54">
         <v>1</v>
       </c>
       <c r="I54" t="b">
         <v>1</v>
       </c>
       <c r="J54" t="s">
         <v>18</v>
       </c>
       <c r="K54">
         <v>1</v>
       </c>
       <c r="L54">
         <v>83.96</v>
       </c>
@@ -3557,133 +3557,133 @@
       </c>
       <c r="J55" t="s">
         <v>18</v>
       </c>
       <c r="K55">
         <v>1</v>
       </c>
       <c r="L55">
         <v>83.95</v>
       </c>
       <c r="M55">
         <v>83.95</v>
       </c>
     </row>
     <row r="56" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A56">
         <v>55</v>
       </c>
       <c r="B56" t="s">
         <v>139</v>
       </c>
       <c r="C56" t="s">
         <v>53</v>
       </c>
       <c r="D56">
-        <v>1492</v>
+        <v>54</v>
       </c>
       <c r="E56" t="s">
         <v>140</v>
       </c>
       <c r="F56" t="s">
         <v>79</v>
       </c>
       <c r="G56" t="s">
         <v>17</v>
       </c>
       <c r="H56">
         <v>4</v>
       </c>
       <c r="I56" t="b">
         <v>1</v>
       </c>
       <c r="J56" t="s">
         <v>18</v>
       </c>
       <c r="K56">
         <v>1</v>
       </c>
       <c r="L56">
         <v>81.03</v>
       </c>
       <c r="M56">
         <v>81.03</v>
       </c>
     </row>
     <row r="57" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A57">
         <v>56</v>
       </c>
       <c r="B57" t="s">
         <v>141</v>
       </c>
       <c r="C57" t="s">
         <v>142</v>
       </c>
       <c r="D57">
-        <v>734</v>
+        <v>122</v>
       </c>
       <c r="E57" t="s">
         <v>74</v>
       </c>
       <c r="F57" t="s">
         <v>29</v>
       </c>
       <c r="G57" t="s">
         <v>48</v>
       </c>
       <c r="H57">
         <v>5</v>
       </c>
       <c r="I57" t="b">
         <v>1</v>
       </c>
       <c r="J57" t="s">
         <v>18</v>
       </c>
       <c r="K57">
         <v>1</v>
       </c>
       <c r="L57">
         <v>77.98</v>
       </c>
       <c r="M57">
         <v>77.98</v>
       </c>
     </row>
     <row r="58" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A58">
         <v>57</v>
       </c>
       <c r="B58" t="s">
         <v>143</v>
       </c>
       <c r="C58" t="s">
         <v>144</v>
       </c>
       <c r="D58">
-        <v>748</v>
+        <v>350</v>
       </c>
       <c r="E58" t="s">
         <v>28</v>
       </c>
       <c r="F58" t="s">
         <v>79</v>
       </c>
       <c r="G58" t="s">
         <v>48</v>
       </c>
       <c r="H58">
         <v>2</v>
       </c>
       <c r="I58" t="b">
         <v>1</v>
       </c>
       <c r="J58" t="s">
         <v>18</v>
       </c>
       <c r="K58">
         <v>1</v>
       </c>
       <c r="L58">
         <v>77.83</v>
       </c>
@@ -3718,51 +3718,51 @@
       </c>
       <c r="J59" t="s">
         <v>148</v>
       </c>
       <c r="K59">
         <v>1</v>
       </c>
       <c r="L59">
         <v>150.33</v>
       </c>
       <c r="M59">
         <v>150.33</v>
       </c>
     </row>
     <row r="60" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A60">
         <v>59</v>
       </c>
       <c r="B60" t="s">
         <v>149</v>
       </c>
       <c r="C60" t="s">
         <v>150</v>
       </c>
       <c r="D60">
-        <v>2561</v>
+        <v>525</v>
       </c>
       <c r="E60" t="s">
         <v>151</v>
       </c>
       <c r="F60" t="s">
         <v>22</v>
       </c>
       <c r="G60" t="s">
         <v>17</v>
       </c>
       <c r="H60">
         <v>14</v>
       </c>
       <c r="I60" t="b">
         <v>0</v>
       </c>
       <c r="J60" t="s">
         <v>148</v>
       </c>
       <c r="K60">
         <v>1</v>
       </c>
       <c r="L60">
         <v>143.59</v>
       </c>
@@ -3838,51 +3838,51 @@
       </c>
       <c r="J62" t="s">
         <v>148</v>
       </c>
       <c r="K62">
         <v>1</v>
       </c>
       <c r="L62">
         <v>131.58</v>
       </c>
       <c r="M62">
         <v>131.58</v>
       </c>
     </row>
     <row r="63" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A63">
         <v>62</v>
       </c>
       <c r="B63" t="s">
         <v>155</v>
       </c>
       <c r="C63" t="s">
         <v>85</v>
       </c>
       <c r="D63">
-        <v>2067</v>
+        <v>630</v>
       </c>
       <c r="E63" t="s">
         <v>74</v>
       </c>
       <c r="F63" t="s">
         <v>16</v>
       </c>
       <c r="G63" t="s">
         <v>17</v>
       </c>
       <c r="H63">
         <v>16</v>
       </c>
       <c r="I63" t="b">
         <v>0</v>
       </c>
       <c r="J63" t="s">
         <v>148</v>
       </c>
       <c r="K63">
         <v>1</v>
       </c>
       <c r="L63">
         <v>131.25</v>
       </c>
@@ -4805,50 +4805,53 @@
         <v>0</v>
       </c>
       <c r="J87" t="s">
         <v>148</v>
       </c>
       <c r="K87">
         <v>1</v>
       </c>
       <c r="L87">
         <v>100.47</v>
       </c>
       <c r="M87">
         <v>100.47</v>
       </c>
     </row>
     <row r="88" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A88">
         <v>87</v>
       </c>
       <c r="B88" t="s">
         <v>125</v>
       </c>
       <c r="C88" t="s">
         <v>122</v>
       </c>
+      <c r="D88">
+        <v>608</v>
+      </c>
       <c r="E88" t="s">
         <v>202</v>
       </c>
       <c r="F88" t="s">
         <v>16</v>
       </c>
       <c r="G88" t="s">
         <v>17</v>
       </c>
       <c r="H88">
         <v>23</v>
       </c>
       <c r="I88" t="b">
         <v>0</v>
       </c>
       <c r="J88" t="s">
         <v>148</v>
       </c>
       <c r="K88">
         <v>1</v>
       </c>
       <c r="L88">
         <v>98.98</v>
       </c>
       <c r="M88">
@@ -5569,51 +5572,51 @@
       </c>
       <c r="J107" t="s">
         <v>148</v>
       </c>
       <c r="K107">
         <v>1</v>
       </c>
       <c r="L107">
         <v>88.78</v>
       </c>
       <c r="M107">
         <v>88.78</v>
       </c>
     </row>
     <row r="108" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A108">
         <v>107</v>
       </c>
       <c r="B108" t="s">
         <v>103</v>
       </c>
       <c r="C108" t="s">
         <v>233</v>
       </c>
       <c r="D108">
-        <v>1593</v>
+        <v>294</v>
       </c>
       <c r="E108" t="s">
         <v>74</v>
       </c>
       <c r="F108" t="s">
         <v>16</v>
       </c>
       <c r="G108" t="s">
         <v>48</v>
       </c>
       <c r="H108">
         <v>9</v>
       </c>
       <c r="I108" t="b">
         <v>0</v>
       </c>
       <c r="J108" t="s">
         <v>148</v>
       </c>
       <c r="K108">
         <v>1</v>
       </c>
       <c r="L108">
         <v>88.61</v>
       </c>
@@ -6332,51 +6335,51 @@
       </c>
       <c r="J127" t="s">
         <v>148</v>
       </c>
       <c r="K127">
         <v>1</v>
       </c>
       <c r="L127">
         <v>81.03</v>
       </c>
       <c r="M127">
         <v>81.03</v>
       </c>
     </row>
     <row r="128" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A128">
         <v>127</v>
       </c>
       <c r="B128" t="s">
         <v>268</v>
       </c>
       <c r="C128" t="s">
         <v>36</v>
       </c>
       <c r="D128">
-        <v>122</v>
+        <v>514</v>
       </c>
       <c r="E128" t="s">
         <v>251</v>
       </c>
       <c r="F128" t="s">
         <v>138</v>
       </c>
       <c r="G128" t="s">
         <v>17</v>
       </c>
       <c r="H128">
         <v>2</v>
       </c>
       <c r="I128" t="b">
         <v>0</v>
       </c>
       <c r="J128" t="s">
         <v>148</v>
       </c>
       <c r="K128">
         <v>1</v>
       </c>
       <c r="L128">
         <v>81.03</v>
       </c>
@@ -6984,133 +6987,133 @@
       </c>
       <c r="J144" t="s">
         <v>276</v>
       </c>
       <c r="K144">
         <v>1</v>
       </c>
       <c r="L144">
         <v>0</v>
       </c>
       <c r="M144">
         <v>0</v>
       </c>
     </row>
     <row r="145" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A145">
         <v>144</v>
       </c>
       <c r="B145" t="s">
         <v>105</v>
       </c>
       <c r="C145" t="s">
         <v>292</v>
       </c>
       <c r="D145">
-        <v>200</v>
+        <v>96</v>
       </c>
       <c r="E145" t="s">
         <v>40</v>
       </c>
       <c r="F145" t="s">
         <v>138</v>
       </c>
       <c r="G145" t="s">
         <v>17</v>
       </c>
       <c r="H145">
         <v>3</v>
       </c>
       <c r="I145" t="b">
         <v>0</v>
       </c>
       <c r="J145" t="s">
         <v>293</v>
       </c>
       <c r="K145">
         <v>1</v>
       </c>
       <c r="L145">
         <v>0</v>
       </c>
       <c r="M145">
         <v>0</v>
       </c>
     </row>
     <row r="146" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A146">
         <v>145</v>
       </c>
       <c r="B146" t="s">
         <v>294</v>
       </c>
       <c r="C146" t="s">
         <v>295</v>
       </c>
       <c r="D146">
-        <v>1179</v>
+        <v>387</v>
       </c>
       <c r="E146" t="s">
         <v>74</v>
       </c>
       <c r="F146" t="s">
         <v>29</v>
       </c>
       <c r="G146" t="s">
         <v>48</v>
       </c>
       <c r="H146">
         <v>6</v>
       </c>
       <c r="I146" t="b">
         <v>0</v>
       </c>
       <c r="J146" t="s">
         <v>293</v>
       </c>
       <c r="K146">
         <v>1</v>
       </c>
       <c r="L146">
         <v>0</v>
       </c>
       <c r="M146">
         <v>0</v>
       </c>
     </row>
     <row r="147" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A147">
         <v>146</v>
       </c>
       <c r="B147" t="s">
         <v>296</v>
       </c>
       <c r="C147" t="s">
         <v>60</v>
       </c>
       <c r="D147">
-        <v>75</v>
+        <v>180</v>
       </c>
       <c r="E147" t="s">
         <v>40</v>
       </c>
       <c r="F147" t="s">
         <v>16</v>
       </c>
       <c r="G147" t="s">
         <v>48</v>
       </c>
       <c r="H147">
         <v>12</v>
       </c>
       <c r="I147" t="b">
         <v>0</v>
       </c>
       <c r="J147" t="s">
         <v>293</v>
       </c>
       <c r="K147">
         <v>1</v>
       </c>
       <c r="L147">
         <v>0</v>
       </c>