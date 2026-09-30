--- v0 (2026-09-10)
+++ v1 (2026-09-30)
@@ -2277,431 +2277,431 @@
       </c>
       <c r="I3" t="b">
         <v>1</v>
       </c>
       <c r="J3" t="s">
         <v>17</v>
       </c>
       <c r="K3">
         <v>0</v>
       </c>
       <c r="L3">
         <v>688.65</v>
       </c>
     </row>
     <row r="4" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4" t="s">
         <v>21</v>
       </c>
       <c r="C4" t="s">
         <v>22</v>
       </c>
       <c r="D4">
-        <v>1413</v>
+        <v>159</v>
       </c>
       <c r="E4" t="s">
         <v>14</v>
       </c>
       <c r="F4" t="s">
         <v>15</v>
       </c>
       <c r="G4" t="s">
         <v>16</v>
       </c>
       <c r="H4">
         <v>3</v>
       </c>
       <c r="I4" t="b">
         <v>1</v>
       </c>
       <c r="J4" t="s">
         <v>17</v>
       </c>
       <c r="K4">
         <v>0</v>
       </c>
       <c r="L4">
         <v>664.7</v>
       </c>
     </row>
     <row r="5" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A5">
         <v>4</v>
       </c>
       <c r="B5" t="s">
         <v>23</v>
       </c>
       <c r="C5" t="s">
         <v>24</v>
       </c>
       <c r="D5">
-        <v>1779</v>
+        <v>233</v>
       </c>
       <c r="E5" t="s">
         <v>25</v>
       </c>
       <c r="F5" t="s">
         <v>15</v>
       </c>
       <c r="G5" t="s">
         <v>26</v>
       </c>
       <c r="H5">
         <v>1</v>
       </c>
       <c r="I5" t="b">
         <v>1</v>
       </c>
       <c r="J5" t="s">
         <v>17</v>
       </c>
       <c r="K5">
         <v>0</v>
       </c>
       <c r="L5">
         <v>657.73</v>
       </c>
     </row>
     <row r="6" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6" t="s">
         <v>27</v>
       </c>
       <c r="C6" t="s">
         <v>28</v>
       </c>
       <c r="D6">
-        <v>1665</v>
+        <v>301</v>
       </c>
       <c r="E6" t="s">
         <v>29</v>
       </c>
       <c r="F6" t="s">
         <v>30</v>
       </c>
       <c r="G6" t="s">
         <v>16</v>
       </c>
       <c r="H6">
         <v>1</v>
       </c>
       <c r="I6" t="b">
         <v>1</v>
       </c>
       <c r="J6" t="s">
         <v>17</v>
       </c>
       <c r="K6">
         <v>0</v>
       </c>
       <c r="L6">
         <v>653.11</v>
       </c>
     </row>
     <row r="7" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7" t="s">
         <v>31</v>
       </c>
       <c r="C7" t="s">
         <v>32</v>
       </c>
       <c r="D7">
-        <v>1673</v>
+        <v>23</v>
       </c>
       <c r="E7" t="s">
         <v>33</v>
       </c>
       <c r="F7" t="s">
         <v>15</v>
       </c>
       <c r="G7" t="s">
         <v>16</v>
       </c>
       <c r="H7">
         <v>4</v>
       </c>
       <c r="I7" t="b">
         <v>1</v>
       </c>
       <c r="J7" t="s">
         <v>17</v>
       </c>
       <c r="K7">
         <v>0</v>
       </c>
       <c r="L7">
         <v>650.04</v>
       </c>
     </row>
     <row r="8" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8" t="s">
         <v>34</v>
       </c>
       <c r="C8" t="s">
         <v>35</v>
       </c>
       <c r="D8">
-        <v>1126</v>
+        <v>131</v>
       </c>
       <c r="E8" t="s">
         <v>36</v>
       </c>
       <c r="F8" t="s">
         <v>30</v>
       </c>
       <c r="G8" t="s">
         <v>16</v>
       </c>
       <c r="H8">
         <v>2</v>
       </c>
       <c r="I8" t="b">
         <v>1</v>
       </c>
       <c r="J8" t="s">
         <v>17</v>
       </c>
       <c r="K8">
         <v>0</v>
       </c>
       <c r="L8">
         <v>642.8</v>
       </c>
     </row>
     <row r="9" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9" t="s">
         <v>37</v>
       </c>
       <c r="C9" t="s">
         <v>38</v>
       </c>
       <c r="D9">
-        <v>1184</v>
+        <v>563</v>
       </c>
       <c r="E9" t="s">
         <v>14</v>
       </c>
       <c r="F9" t="s">
         <v>39</v>
       </c>
       <c r="G9" t="s">
         <v>16</v>
       </c>
       <c r="H9">
         <v>1</v>
       </c>
       <c r="I9" t="b">
         <v>1</v>
       </c>
       <c r="J9" t="s">
         <v>17</v>
       </c>
       <c r="K9">
         <v>0</v>
       </c>
       <c r="L9">
         <v>629.67</v>
       </c>
     </row>
     <row r="10" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10" t="s">
         <v>40</v>
       </c>
       <c r="C10" t="s">
         <v>41</v>
       </c>
       <c r="D10">
-        <v>1650</v>
+        <v>205</v>
       </c>
       <c r="E10" t="s">
         <v>17</v>
       </c>
       <c r="F10" t="s">
         <v>15</v>
       </c>
       <c r="G10" t="s">
         <v>16</v>
       </c>
       <c r="H10">
         <v>5</v>
       </c>
       <c r="I10" t="b">
         <v>1</v>
       </c>
       <c r="J10" t="s">
         <v>17</v>
       </c>
       <c r="K10">
         <v>0</v>
       </c>
       <c r="L10">
         <v>626.83</v>
       </c>
     </row>
     <row r="11" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11" t="s">
         <v>42</v>
       </c>
       <c r="C11" t="s">
         <v>43</v>
       </c>
       <c r="D11">
-        <v>963</v>
+        <v>232</v>
       </c>
       <c r="E11" t="s">
         <v>44</v>
       </c>
       <c r="F11" t="s">
         <v>30</v>
       </c>
       <c r="G11" t="s">
         <v>16</v>
       </c>
       <c r="H11">
         <v>3</v>
       </c>
       <c r="I11" t="b">
         <v>1</v>
       </c>
       <c r="J11" t="s">
         <v>17</v>
       </c>
       <c r="K11">
         <v>0</v>
       </c>
       <c r="L11">
         <v>618.62</v>
       </c>
     </row>
     <row r="12" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12" t="s">
         <v>45</v>
       </c>
       <c r="C12" t="s">
         <v>46</v>
       </c>
       <c r="D12">
-        <v>981</v>
+        <v>170</v>
       </c>
       <c r="E12" t="s">
         <v>14</v>
       </c>
       <c r="F12" t="s">
         <v>39</v>
       </c>
       <c r="G12" t="s">
         <v>26</v>
       </c>
       <c r="H12">
         <v>1</v>
       </c>
       <c r="I12" t="b">
         <v>1</v>
       </c>
       <c r="J12" t="s">
         <v>17</v>
       </c>
       <c r="K12">
         <v>0</v>
       </c>
       <c r="L12">
         <v>610.63</v>
       </c>
     </row>
     <row r="13" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13" t="s">
         <v>47</v>
       </c>
       <c r="C13" t="s">
         <v>48</v>
       </c>
       <c r="D13">
-        <v>1131</v>
+        <v>303</v>
       </c>
       <c r="E13" t="s">
         <v>49</v>
       </c>
       <c r="F13" t="s">
         <v>15</v>
       </c>
       <c r="G13" t="s">
         <v>26</v>
       </c>
       <c r="H13">
         <v>2</v>
       </c>
       <c r="I13" t="b">
         <v>1</v>
       </c>
       <c r="J13" t="s">
         <v>17</v>
       </c>
       <c r="K13">
         <v>0</v>
       </c>
       <c r="L13">
         <v>607.84</v>
       </c>
     </row>
     <row r="14" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14" t="s">
         <v>50</v>
       </c>
       <c r="C14" t="s">
         <v>51</v>
       </c>
       <c r="D14">
-        <v>1223</v>
+        <v>43</v>
       </c>
       <c r="E14" t="s">
         <v>52</v>
       </c>
       <c r="F14" t="s">
         <v>39</v>
       </c>
       <c r="G14" t="s">
         <v>16</v>
       </c>
       <c r="H14">
         <v>2</v>
       </c>
       <c r="I14" t="b">
         <v>1</v>
       </c>
       <c r="J14" t="s">
         <v>17</v>
       </c>
       <c r="K14">
         <v>0</v>
       </c>
       <c r="L14">
         <v>603.8</v>
       </c>
@@ -2729,87 +2729,90 @@
         <v>4</v>
       </c>
       <c r="I15" t="b">
         <v>1</v>
       </c>
       <c r="J15" t="s">
         <v>17</v>
       </c>
       <c r="K15">
         <v>0</v>
       </c>
       <c r="L15">
         <v>584.29</v>
       </c>
     </row>
     <row r="16" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16" t="s">
         <v>55</v>
       </c>
       <c r="C16" t="s">
         <v>56</v>
       </c>
+      <c r="D16">
+        <v>648</v>
+      </c>
       <c r="E16" t="s">
         <v>57</v>
       </c>
       <c r="F16" t="s">
         <v>15</v>
       </c>
       <c r="G16" t="s">
         <v>16</v>
       </c>
       <c r="H16">
         <v>6</v>
       </c>
       <c r="I16" t="b">
         <v>1</v>
       </c>
       <c r="J16" t="s">
         <v>17</v>
       </c>
       <c r="K16">
         <v>0</v>
       </c>
       <c r="L16">
         <v>583.68</v>
       </c>
     </row>
     <row r="17" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17" t="s">
         <v>58</v>
       </c>
       <c r="C17" t="s">
         <v>32</v>
       </c>
       <c r="D17">
-        <v>1713</v>
+        <v>650</v>
       </c>
       <c r="E17" t="s">
         <v>59</v>
       </c>
       <c r="F17" t="s">
         <v>30</v>
       </c>
       <c r="G17" t="s">
         <v>16</v>
       </c>
       <c r="H17">
         <v>5</v>
       </c>
       <c r="I17" t="b">
         <v>1</v>
       </c>
       <c r="J17" t="s">
         <v>17</v>
       </c>
       <c r="K17">
         <v>0</v>
       </c>
       <c r="L17">
         <v>583.22</v>
       </c>
@@ -2841,51 +2844,51 @@
       </c>
       <c r="I18" t="b">
         <v>1</v>
       </c>
       <c r="J18" t="s">
         <v>17</v>
       </c>
       <c r="K18">
         <v>0</v>
       </c>
       <c r="L18">
         <v>560.93</v>
       </c>
     </row>
     <row r="19" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19" t="s">
         <v>62</v>
       </c>
       <c r="C19" t="s">
         <v>63</v>
       </c>
       <c r="D19">
-        <v>1378</v>
+        <v>79</v>
       </c>
       <c r="E19" t="s">
         <v>49</v>
       </c>
       <c r="F19" t="s">
         <v>64</v>
       </c>
       <c r="G19" t="s">
         <v>16</v>
       </c>
       <c r="H19">
         <v>1</v>
       </c>
       <c r="I19" t="b">
         <v>1</v>
       </c>
       <c r="J19" t="s">
         <v>17</v>
       </c>
       <c r="K19">
         <v>0</v>
       </c>
       <c r="L19">
         <v>560.09</v>
       </c>
@@ -2952,127 +2955,127 @@
       </c>
       <c r="I21" t="b">
         <v>1</v>
       </c>
       <c r="J21" t="s">
         <v>17</v>
       </c>
       <c r="K21">
         <v>0</v>
       </c>
       <c r="L21">
         <v>550.11</v>
       </c>
     </row>
     <row r="22" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22" t="s">
         <v>69</v>
       </c>
       <c r="C22" t="s">
         <v>70</v>
       </c>
       <c r="D22">
-        <v>1179</v>
+        <v>387</v>
       </c>
       <c r="E22" t="s">
         <v>14</v>
       </c>
       <c r="F22" t="s">
         <v>30</v>
       </c>
       <c r="G22" t="s">
         <v>26</v>
       </c>
       <c r="H22">
         <v>1</v>
       </c>
       <c r="I22" t="b">
         <v>1</v>
       </c>
       <c r="J22" t="s">
         <v>17</v>
       </c>
       <c r="K22">
         <v>0</v>
       </c>
       <c r="L22">
         <v>539.35</v>
       </c>
     </row>
     <row r="23" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="B23" t="s">
         <v>71</v>
       </c>
       <c r="C23" t="s">
         <v>72</v>
       </c>
       <c r="D23">
-        <v>1700</v>
+        <v>134</v>
       </c>
       <c r="E23" t="s">
         <v>49</v>
       </c>
       <c r="F23" t="s">
         <v>30</v>
       </c>
       <c r="G23" t="s">
         <v>26</v>
       </c>
       <c r="H23">
         <v>2</v>
       </c>
       <c r="I23" t="b">
         <v>1</v>
       </c>
       <c r="J23" t="s">
         <v>17</v>
       </c>
       <c r="K23">
         <v>0</v>
       </c>
       <c r="L23">
         <v>518.52</v>
       </c>
     </row>
     <row r="24" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="B24" t="s">
         <v>73</v>
       </c>
       <c r="C24" t="s">
         <v>74</v>
       </c>
       <c r="D24">
-        <v>1388</v>
+        <v>31</v>
       </c>
       <c r="E24" t="s">
         <v>14</v>
       </c>
       <c r="F24" t="s">
         <v>39</v>
       </c>
       <c r="G24" t="s">
         <v>16</v>
       </c>
       <c r="H24">
         <v>4</v>
       </c>
       <c r="I24" t="b">
         <v>1</v>
       </c>
       <c r="J24" t="s">
         <v>17</v>
       </c>
       <c r="K24">
         <v>0</v>
       </c>
       <c r="L24">
         <v>503.69</v>
       </c>
@@ -3139,89 +3142,89 @@
       </c>
       <c r="I26" t="b">
         <v>1</v>
       </c>
       <c r="J26" t="s">
         <v>17</v>
       </c>
       <c r="K26">
         <v>0</v>
       </c>
       <c r="L26">
         <v>494.06</v>
       </c>
     </row>
     <row r="27" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="B27" t="s">
         <v>37</v>
       </c>
       <c r="C27" t="s">
         <v>81</v>
       </c>
       <c r="D27">
-        <v>869</v>
+        <v>470</v>
       </c>
       <c r="E27" t="s">
         <v>49</v>
       </c>
       <c r="F27" t="s">
         <v>39</v>
       </c>
       <c r="G27" t="s">
         <v>16</v>
       </c>
       <c r="H27">
         <v>6</v>
       </c>
       <c r="I27" t="b">
         <v>1</v>
       </c>
       <c r="J27" t="s">
         <v>17</v>
       </c>
       <c r="K27">
         <v>0</v>
       </c>
       <c r="L27">
         <v>485.07</v>
       </c>
     </row>
     <row r="28" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="B28" t="s">
         <v>82</v>
       </c>
       <c r="C28" t="s">
         <v>83</v>
       </c>
       <c r="D28">
-        <v>1957</v>
+        <v>30</v>
       </c>
       <c r="E28" t="s">
         <v>14</v>
       </c>
       <c r="F28" t="s">
         <v>64</v>
       </c>
       <c r="G28" t="s">
         <v>26</v>
       </c>
       <c r="H28">
         <v>1</v>
       </c>
       <c r="I28" t="b">
         <v>1</v>
       </c>
       <c r="J28" t="s">
         <v>17</v>
       </c>
       <c r="K28">
         <v>0</v>
       </c>
       <c r="L28">
         <v>473.61</v>
       </c>
@@ -3253,51 +3256,51 @@
       </c>
       <c r="I29" t="b">
         <v>1</v>
       </c>
       <c r="J29" t="s">
         <v>17</v>
       </c>
       <c r="K29">
         <v>0</v>
       </c>
       <c r="L29">
         <v>465.31</v>
       </c>
     </row>
     <row r="30" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="B30" t="s">
         <v>86</v>
       </c>
       <c r="C30" t="s">
         <v>66</v>
       </c>
       <c r="D30">
-        <v>1299</v>
+        <v>226</v>
       </c>
       <c r="E30" t="s">
         <v>87</v>
       </c>
       <c r="F30" t="s">
         <v>88</v>
       </c>
       <c r="G30" t="s">
         <v>16</v>
       </c>
       <c r="H30">
         <v>1</v>
       </c>
       <c r="I30" t="b">
         <v>1</v>
       </c>
       <c r="J30" t="s">
         <v>17</v>
       </c>
       <c r="K30">
         <v>0</v>
       </c>
       <c r="L30">
         <v>461.59</v>
       </c>
@@ -3329,51 +3332,51 @@
       </c>
       <c r="I31" t="b">
         <v>1</v>
       </c>
       <c r="J31" t="s">
         <v>17</v>
       </c>
       <c r="K31">
         <v>0</v>
       </c>
       <c r="L31">
         <v>461.17</v>
       </c>
     </row>
     <row r="32" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A32">
         <v>31</v>
       </c>
       <c r="B32" t="s">
         <v>91</v>
       </c>
       <c r="C32" t="s">
         <v>92</v>
       </c>
       <c r="D32">
-        <v>1506</v>
+        <v>124</v>
       </c>
       <c r="E32" t="s">
         <v>93</v>
       </c>
       <c r="F32" t="s">
         <v>39</v>
       </c>
       <c r="G32" t="s">
         <v>26</v>
       </c>
       <c r="H32">
         <v>2</v>
       </c>
       <c r="I32" t="b">
         <v>1</v>
       </c>
       <c r="J32" t="s">
         <v>17</v>
       </c>
       <c r="K32">
         <v>0</v>
       </c>
       <c r="L32">
         <v>456.44</v>
       </c>
@@ -3405,51 +3408,51 @@
       </c>
       <c r="I33" t="b">
         <v>1</v>
       </c>
       <c r="J33" t="s">
         <v>17</v>
       </c>
       <c r="K33">
         <v>0</v>
       </c>
       <c r="L33">
         <v>448.18</v>
       </c>
     </row>
     <row r="34" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="B34" t="s">
         <v>96</v>
       </c>
       <c r="C34" t="s">
         <v>97</v>
       </c>
       <c r="D34">
-        <v>1769</v>
+        <v>242</v>
       </c>
       <c r="E34" t="s">
         <v>98</v>
       </c>
       <c r="F34" t="s">
         <v>30</v>
       </c>
       <c r="G34" t="s">
         <v>26</v>
       </c>
       <c r="H34">
         <v>3</v>
       </c>
       <c r="I34" t="b">
         <v>1</v>
       </c>
       <c r="J34" t="s">
         <v>17</v>
       </c>
       <c r="K34">
         <v>0</v>
       </c>
       <c r="L34">
         <v>439.81</v>
       </c>
@@ -3519,51 +3522,51 @@
       </c>
       <c r="I36" t="b">
         <v>1</v>
       </c>
       <c r="J36" t="s">
         <v>17</v>
       </c>
       <c r="K36">
         <v>0</v>
       </c>
       <c r="L36">
         <v>426.34</v>
       </c>
     </row>
     <row r="37" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A37">
         <v>36</v>
       </c>
       <c r="B37" t="s">
         <v>103</v>
       </c>
       <c r="C37" t="s">
         <v>104</v>
       </c>
       <c r="D37">
-        <v>1513</v>
+        <v>194</v>
       </c>
       <c r="E37" t="s">
         <v>49</v>
       </c>
       <c r="F37" t="s">
         <v>15</v>
       </c>
       <c r="G37" t="s">
         <v>26</v>
       </c>
       <c r="H37">
         <v>4</v>
       </c>
       <c r="I37" t="b">
         <v>1</v>
       </c>
       <c r="J37" t="s">
         <v>17</v>
       </c>
       <c r="K37">
         <v>0</v>
       </c>
       <c r="L37">
         <v>416.35</v>
       </c>
@@ -3741,51 +3744,51 @@
       </c>
       <c r="I42" t="b">
         <v>1</v>
       </c>
       <c r="J42" t="s">
         <v>17</v>
       </c>
       <c r="K42">
         <v>0</v>
       </c>
       <c r="L42">
         <v>390.91</v>
       </c>
     </row>
     <row r="43" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A43">
         <v>42</v>
       </c>
       <c r="B43" t="s">
         <v>116</v>
       </c>
       <c r="C43" t="s">
         <v>117</v>
       </c>
       <c r="D43">
-        <v>1783</v>
+        <v>433</v>
       </c>
       <c r="E43" t="s">
         <v>49</v>
       </c>
       <c r="F43" t="s">
         <v>15</v>
       </c>
       <c r="G43" t="s">
         <v>16</v>
       </c>
       <c r="H43">
         <v>11</v>
       </c>
       <c r="I43" t="b">
         <v>1</v>
       </c>
       <c r="J43" t="s">
         <v>17</v>
       </c>
       <c r="K43">
         <v>0</v>
       </c>
       <c r="L43">
         <v>388</v>
       </c>
@@ -3817,89 +3820,89 @@
       </c>
       <c r="I44" t="b">
         <v>1</v>
       </c>
       <c r="J44" t="s">
         <v>17</v>
       </c>
       <c r="K44">
         <v>0</v>
       </c>
       <c r="L44">
         <v>387.29</v>
       </c>
     </row>
     <row r="45" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A45">
         <v>44</v>
       </c>
       <c r="B45" t="s">
         <v>21</v>
       </c>
       <c r="C45" t="s">
         <v>121</v>
       </c>
       <c r="D45">
-        <v>1587</v>
+        <v>561</v>
       </c>
       <c r="E45" t="s">
         <v>14</v>
       </c>
       <c r="F45" t="s">
         <v>30</v>
       </c>
       <c r="G45" t="s">
         <v>16</v>
       </c>
       <c r="H45">
         <v>10</v>
       </c>
       <c r="I45" t="b">
         <v>1</v>
       </c>
       <c r="J45" t="s">
         <v>17</v>
       </c>
       <c r="K45">
         <v>0</v>
       </c>
       <c r="L45">
         <v>383.04</v>
       </c>
     </row>
     <row r="46" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A46">
         <v>45</v>
       </c>
       <c r="B46" t="s">
         <v>114</v>
       </c>
       <c r="C46" t="s">
         <v>122</v>
       </c>
       <c r="D46">
-        <v>1591</v>
+        <v>421</v>
       </c>
       <c r="E46" t="s">
         <v>123</v>
       </c>
       <c r="F46" t="s">
         <v>30</v>
       </c>
       <c r="G46" t="s">
         <v>16</v>
       </c>
       <c r="H46">
         <v>11</v>
       </c>
       <c r="I46" t="b">
         <v>1</v>
       </c>
       <c r="J46" t="s">
         <v>17</v>
       </c>
       <c r="K46">
         <v>0</v>
       </c>
       <c r="L46">
         <v>378.25</v>
       </c>
@@ -4004,51 +4007,51 @@
       </c>
       <c r="I49" t="b">
         <v>1</v>
       </c>
       <c r="J49" t="s">
         <v>17</v>
       </c>
       <c r="K49">
         <v>0</v>
       </c>
       <c r="L49">
         <v>366.82</v>
       </c>
     </row>
     <row r="50" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A50">
         <v>49</v>
       </c>
       <c r="B50" t="s">
         <v>131</v>
       </c>
       <c r="C50" t="s">
         <v>132</v>
       </c>
       <c r="D50">
-        <v>1580</v>
+        <v>292</v>
       </c>
       <c r="E50" t="s">
         <v>14</v>
       </c>
       <c r="F50" t="s">
         <v>15</v>
       </c>
       <c r="G50" t="s">
         <v>16</v>
       </c>
       <c r="H50">
         <v>14</v>
       </c>
       <c r="I50" t="b">
         <v>1</v>
       </c>
       <c r="J50" t="s">
         <v>17</v>
       </c>
       <c r="K50">
         <v>0</v>
       </c>
       <c r="L50">
         <v>362</v>
       </c>
@@ -4226,51 +4229,51 @@
       </c>
       <c r="I55" t="b">
         <v>1</v>
       </c>
       <c r="J55" t="s">
         <v>17</v>
       </c>
       <c r="K55">
         <v>0</v>
       </c>
       <c r="L55">
         <v>327.02</v>
       </c>
     </row>
     <row r="56" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A56">
         <v>55</v>
       </c>
       <c r="B56" t="s">
         <v>142</v>
       </c>
       <c r="C56" t="s">
         <v>143</v>
       </c>
       <c r="D56">
-        <v>1303</v>
+        <v>397</v>
       </c>
       <c r="E56" t="s">
         <v>14</v>
       </c>
       <c r="F56" t="s">
         <v>30</v>
       </c>
       <c r="G56" t="s">
         <v>16</v>
       </c>
       <c r="H56">
         <v>13</v>
       </c>
       <c r="I56" t="b">
         <v>1</v>
       </c>
       <c r="J56" t="s">
         <v>17</v>
       </c>
       <c r="K56">
         <v>0</v>
       </c>
       <c r="L56">
         <v>323.82</v>
       </c>
@@ -4337,89 +4340,89 @@
       </c>
       <c r="I58" t="b">
         <v>1</v>
       </c>
       <c r="J58" t="s">
         <v>17</v>
       </c>
       <c r="K58">
         <v>0</v>
       </c>
       <c r="L58">
         <v>319.02</v>
       </c>
     </row>
     <row r="59" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A59">
         <v>58</v>
       </c>
       <c r="B59" t="s">
         <v>148</v>
       </c>
       <c r="C59" t="s">
         <v>149</v>
       </c>
       <c r="D59">
-        <v>662</v>
+        <v>249</v>
       </c>
       <c r="E59" t="s">
         <v>14</v>
       </c>
       <c r="F59" t="s">
         <v>39</v>
       </c>
       <c r="G59" t="s">
         <v>26</v>
       </c>
       <c r="H59">
         <v>3</v>
       </c>
       <c r="I59" t="b">
         <v>1</v>
       </c>
       <c r="J59" t="s">
         <v>17</v>
       </c>
       <c r="K59">
         <v>0</v>
       </c>
       <c r="L59">
         <v>306.08</v>
       </c>
     </row>
     <row r="60" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A60">
         <v>59</v>
       </c>
       <c r="B60" t="s">
         <v>150</v>
       </c>
       <c r="C60" t="s">
         <v>32</v>
       </c>
       <c r="D60">
-        <v>1370</v>
+        <v>364</v>
       </c>
       <c r="E60" t="s">
         <v>93</v>
       </c>
       <c r="F60" t="s">
         <v>39</v>
       </c>
       <c r="G60" t="s">
         <v>16</v>
       </c>
       <c r="H60">
         <v>12</v>
       </c>
       <c r="I60" t="b">
         <v>1</v>
       </c>
       <c r="J60" t="s">
         <v>17</v>
       </c>
       <c r="K60">
         <v>0</v>
       </c>
       <c r="L60">
         <v>303.5</v>
       </c>
@@ -4521,89 +4524,89 @@
       </c>
       <c r="I63" t="b">
         <v>1</v>
       </c>
       <c r="J63" t="s">
         <v>17</v>
       </c>
       <c r="K63">
         <v>0</v>
       </c>
       <c r="L63">
         <v>288.25</v>
       </c>
     </row>
     <row r="64" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A64">
         <v>63</v>
       </c>
       <c r="B64" t="s">
         <v>157</v>
       </c>
       <c r="C64" t="s">
         <v>158</v>
       </c>
       <c r="D64">
-        <v>881</v>
+        <v>1</v>
       </c>
       <c r="E64" t="s">
         <v>49</v>
       </c>
       <c r="F64" t="s">
         <v>64</v>
       </c>
       <c r="G64" t="s">
         <v>16</v>
       </c>
       <c r="H64">
         <v>3</v>
       </c>
       <c r="I64" t="b">
         <v>1</v>
       </c>
       <c r="J64" t="s">
         <v>17</v>
       </c>
       <c r="K64">
         <v>0</v>
       </c>
       <c r="L64">
         <v>281.46</v>
       </c>
     </row>
     <row r="65" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A65">
         <v>64</v>
       </c>
       <c r="B65" t="s">
         <v>142</v>
       </c>
       <c r="C65" t="s">
         <v>72</v>
       </c>
       <c r="D65">
-        <v>823</v>
+        <v>413</v>
       </c>
       <c r="E65" t="s">
         <v>52</v>
       </c>
       <c r="F65" t="s">
         <v>88</v>
       </c>
       <c r="G65" t="s">
         <v>16</v>
       </c>
       <c r="H65">
         <v>2</v>
       </c>
       <c r="I65" t="b">
         <v>1</v>
       </c>
       <c r="J65" t="s">
         <v>17</v>
       </c>
       <c r="K65">
         <v>0</v>
       </c>
       <c r="L65">
         <v>281.21</v>
       </c>
@@ -4635,51 +4638,51 @@
       </c>
       <c r="I66" t="b">
         <v>1</v>
       </c>
       <c r="J66" t="s">
         <v>17</v>
       </c>
       <c r="K66">
         <v>0</v>
       </c>
       <c r="L66">
         <v>279.34</v>
       </c>
     </row>
     <row r="67" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A67">
         <v>66</v>
       </c>
       <c r="B67" t="s">
         <v>160</v>
       </c>
       <c r="C67" t="s">
         <v>161</v>
       </c>
       <c r="D67">
-        <v>1612</v>
+        <v>392</v>
       </c>
       <c r="E67" t="s">
         <v>14</v>
       </c>
       <c r="F67" t="s">
         <v>39</v>
       </c>
       <c r="G67" t="s">
         <v>16</v>
       </c>
       <c r="H67">
         <v>13</v>
       </c>
       <c r="I67" t="b">
         <v>1</v>
       </c>
       <c r="J67" t="s">
         <v>17</v>
       </c>
       <c r="K67">
         <v>0</v>
       </c>
       <c r="L67">
         <v>279.01</v>
       </c>
@@ -4746,51 +4749,51 @@
       </c>
       <c r="I69" t="b">
         <v>1</v>
       </c>
       <c r="J69" t="s">
         <v>17</v>
       </c>
       <c r="K69">
         <v>0</v>
       </c>
       <c r="L69">
         <v>264.72</v>
       </c>
     </row>
     <row r="70" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A70">
         <v>69</v>
       </c>
       <c r="B70" t="s">
         <v>40</v>
       </c>
       <c r="C70" t="s">
         <v>166</v>
       </c>
       <c r="D70">
-        <v>1397</v>
+        <v>192</v>
       </c>
       <c r="E70" t="s">
         <v>52</v>
       </c>
       <c r="F70" t="s">
         <v>15</v>
       </c>
       <c r="G70" t="s">
         <v>16</v>
       </c>
       <c r="H70">
         <v>18</v>
       </c>
       <c r="I70" t="b">
         <v>1</v>
       </c>
       <c r="J70" t="s">
         <v>17</v>
       </c>
       <c r="K70">
         <v>0</v>
       </c>
       <c r="L70">
         <v>263.35</v>
       </c>
@@ -4857,89 +4860,89 @@
       </c>
       <c r="I72" t="b">
         <v>1</v>
       </c>
       <c r="J72" t="s">
         <v>17</v>
       </c>
       <c r="K72">
         <v>0</v>
       </c>
       <c r="L72">
         <v>257.34</v>
       </c>
     </row>
     <row r="73" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A73">
         <v>72</v>
       </c>
       <c r="B73" t="s">
         <v>172</v>
       </c>
       <c r="C73" t="s">
         <v>173</v>
       </c>
       <c r="D73">
-        <v>2458</v>
+        <v>504</v>
       </c>
       <c r="E73" t="s">
         <v>17</v>
       </c>
       <c r="F73" t="s">
         <v>15</v>
       </c>
       <c r="G73" t="s">
         <v>26</v>
       </c>
       <c r="H73">
         <v>7</v>
       </c>
       <c r="I73" t="b">
         <v>1</v>
       </c>
       <c r="J73" t="s">
         <v>17</v>
       </c>
       <c r="K73">
         <v>0</v>
       </c>
       <c r="L73">
         <v>256.94</v>
       </c>
     </row>
     <row r="74" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A74">
         <v>73</v>
       </c>
       <c r="B74" t="s">
         <v>174</v>
       </c>
       <c r="C74" t="s">
         <v>175</v>
       </c>
       <c r="D74">
-        <v>2214</v>
+        <v>458</v>
       </c>
       <c r="E74" t="s">
         <v>20</v>
       </c>
       <c r="F74" t="s">
         <v>30</v>
       </c>
       <c r="G74" t="s">
         <v>16</v>
       </c>
       <c r="H74">
         <v>16</v>
       </c>
       <c r="I74" t="b">
         <v>1</v>
       </c>
       <c r="J74" t="s">
         <v>17</v>
       </c>
       <c r="K74">
         <v>0</v>
       </c>
       <c r="L74">
         <v>256.01</v>
       </c>
@@ -4971,51 +4974,51 @@
       </c>
       <c r="I75" t="b">
         <v>1</v>
       </c>
       <c r="J75" t="s">
         <v>17</v>
       </c>
       <c r="K75">
         <v>0</v>
       </c>
       <c r="L75">
         <v>255.01</v>
       </c>
     </row>
     <row r="76" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A76">
         <v>75</v>
       </c>
       <c r="B76" t="s">
         <v>91</v>
       </c>
       <c r="C76" t="s">
         <v>178</v>
       </c>
       <c r="D76">
-        <v>2045</v>
+        <v>265</v>
       </c>
       <c r="E76" t="s">
         <v>49</v>
       </c>
       <c r="F76" t="s">
         <v>15</v>
       </c>
       <c r="G76" t="s">
         <v>26</v>
       </c>
       <c r="H76">
         <v>8</v>
       </c>
       <c r="I76" t="b">
         <v>1</v>
       </c>
       <c r="J76" t="s">
         <v>17</v>
       </c>
       <c r="K76">
         <v>0</v>
       </c>
       <c r="L76">
         <v>252.68</v>
       </c>
@@ -5114,89 +5117,89 @@
       </c>
       <c r="I79" t="b">
         <v>1</v>
       </c>
       <c r="J79" t="s">
         <v>17</v>
       </c>
       <c r="K79">
         <v>0</v>
       </c>
       <c r="L79">
         <v>244.17</v>
       </c>
     </row>
     <row r="80" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A80">
         <v>79</v>
       </c>
       <c r="B80" t="s">
         <v>183</v>
       </c>
       <c r="C80" t="s">
         <v>40</v>
       </c>
       <c r="D80">
-        <v>1894</v>
+        <v>365</v>
       </c>
       <c r="E80" t="s">
         <v>184</v>
       </c>
       <c r="F80" t="s">
         <v>30</v>
       </c>
       <c r="G80" t="s">
         <v>16</v>
       </c>
       <c r="H80">
         <v>18</v>
       </c>
       <c r="I80" t="b">
         <v>1</v>
       </c>
       <c r="J80" t="s">
         <v>17</v>
       </c>
       <c r="K80">
         <v>0</v>
       </c>
       <c r="L80">
         <v>242.13</v>
       </c>
     </row>
     <row r="81" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A81">
         <v>80</v>
       </c>
       <c r="B81" t="s">
         <v>185</v>
       </c>
       <c r="C81" t="s">
         <v>40</v>
       </c>
       <c r="D81">
-        <v>1771</v>
+        <v>643</v>
       </c>
       <c r="E81" t="s">
         <v>17</v>
       </c>
       <c r="F81" t="s">
         <v>15</v>
       </c>
       <c r="G81" t="s">
         <v>16</v>
       </c>
       <c r="H81">
         <v>22</v>
       </c>
       <c r="I81" t="b">
         <v>1</v>
       </c>
       <c r="J81" t="s">
         <v>17</v>
       </c>
       <c r="K81">
         <v>0</v>
       </c>
       <c r="L81">
         <v>240.87</v>
       </c>
@@ -5333,51 +5336,51 @@
       </c>
       <c r="I85" t="b">
         <v>1</v>
       </c>
       <c r="J85" t="s">
         <v>17</v>
       </c>
       <c r="K85">
         <v>0</v>
       </c>
       <c r="L85">
         <v>235.75</v>
       </c>
     </row>
     <row r="86" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A86">
         <v>85</v>
       </c>
       <c r="B86" t="s">
         <v>193</v>
       </c>
       <c r="C86" t="s">
         <v>194</v>
       </c>
       <c r="D86">
-        <v>1466</v>
+        <v>385</v>
       </c>
       <c r="E86" t="s">
         <v>44</v>
       </c>
       <c r="F86" t="s">
         <v>39</v>
       </c>
       <c r="G86" t="s">
         <v>26</v>
       </c>
       <c r="H86">
         <v>6</v>
       </c>
       <c r="I86" t="b">
         <v>1</v>
       </c>
       <c r="J86" t="s">
         <v>17</v>
       </c>
       <c r="K86">
         <v>0</v>
       </c>
       <c r="L86">
         <v>233.68</v>
       </c>
@@ -5406,51 +5409,51 @@
       </c>
       <c r="I87" t="b">
         <v>1</v>
       </c>
       <c r="J87" t="s">
         <v>17</v>
       </c>
       <c r="K87">
         <v>0</v>
       </c>
       <c r="L87">
         <v>233.13</v>
       </c>
     </row>
     <row r="88" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A88">
         <v>87</v>
       </c>
       <c r="B88" t="s">
         <v>196</v>
       </c>
       <c r="C88" t="s">
         <v>197</v>
       </c>
       <c r="D88">
-        <v>949</v>
+        <v>172</v>
       </c>
       <c r="E88" t="s">
         <v>123</v>
       </c>
       <c r="F88" t="s">
         <v>39</v>
       </c>
       <c r="G88" t="s">
         <v>16</v>
       </c>
       <c r="H88">
         <v>15</v>
       </c>
       <c r="I88" t="b">
         <v>1</v>
       </c>
       <c r="J88" t="s">
         <v>17</v>
       </c>
       <c r="K88">
         <v>0</v>
       </c>
       <c r="L88">
         <v>231.77</v>
       </c>
@@ -5549,51 +5552,51 @@
       </c>
       <c r="I91" t="b">
         <v>1</v>
       </c>
       <c r="J91" t="s">
         <v>17</v>
       </c>
       <c r="K91">
         <v>0</v>
       </c>
       <c r="L91">
         <v>229.14</v>
       </c>
     </row>
     <row r="92" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A92">
         <v>91</v>
       </c>
       <c r="B92" t="s">
         <v>203</v>
       </c>
       <c r="C92" t="s">
         <v>204</v>
       </c>
       <c r="D92">
-        <v>1827</v>
+        <v>402</v>
       </c>
       <c r="E92" t="s">
         <v>17</v>
       </c>
       <c r="F92" t="s">
         <v>30</v>
       </c>
       <c r="G92" t="s">
         <v>16</v>
       </c>
       <c r="H92">
         <v>22</v>
       </c>
       <c r="I92" t="b">
         <v>1</v>
       </c>
       <c r="J92" t="s">
         <v>17</v>
       </c>
       <c r="K92">
         <v>0</v>
       </c>
       <c r="L92">
         <v>225.28</v>
       </c>
@@ -5727,51 +5730,51 @@
       </c>
       <c r="I96" t="b">
         <v>1</v>
       </c>
       <c r="J96" t="s">
         <v>17</v>
       </c>
       <c r="K96">
         <v>0</v>
       </c>
       <c r="L96">
         <v>223.03</v>
       </c>
     </row>
     <row r="97" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A97">
         <v>96</v>
       </c>
       <c r="B97" t="s">
         <v>213</v>
       </c>
       <c r="C97" t="s">
         <v>97</v>
       </c>
       <c r="D97">
-        <v>1770</v>
+        <v>243</v>
       </c>
       <c r="E97" t="s">
         <v>98</v>
       </c>
       <c r="F97" t="s">
         <v>30</v>
       </c>
       <c r="G97" t="s">
         <v>16</v>
       </c>
       <c r="H97">
         <v>23</v>
       </c>
       <c r="I97" t="b">
         <v>1</v>
       </c>
       <c r="J97" t="s">
         <v>17</v>
       </c>
       <c r="K97">
         <v>0</v>
       </c>
       <c r="L97">
         <v>222.94</v>
       </c>
@@ -5800,51 +5803,51 @@
       </c>
       <c r="I98" t="b">
         <v>1</v>
       </c>
       <c r="J98" t="s">
         <v>17</v>
       </c>
       <c r="K98">
         <v>0</v>
       </c>
       <c r="L98">
         <v>221.75</v>
       </c>
     </row>
     <row r="99" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A99">
         <v>98</v>
       </c>
       <c r="B99" t="s">
         <v>215</v>
       </c>
       <c r="C99" t="s">
         <v>216</v>
       </c>
       <c r="D99">
-        <v>1753</v>
+        <v>286</v>
       </c>
       <c r="E99" t="s">
         <v>14</v>
       </c>
       <c r="F99" t="s">
         <v>15</v>
       </c>
       <c r="G99" t="s">
         <v>26</v>
       </c>
       <c r="H99">
         <v>9</v>
       </c>
       <c r="I99" t="b">
         <v>1</v>
       </c>
       <c r="J99" t="s">
         <v>17</v>
       </c>
       <c r="K99">
         <v>0</v>
       </c>
       <c r="L99">
         <v>220.96</v>
       </c>
@@ -5873,51 +5876,51 @@
       </c>
       <c r="I100" t="b">
         <v>1</v>
       </c>
       <c r="J100" t="s">
         <v>17</v>
       </c>
       <c r="K100">
         <v>0</v>
       </c>
       <c r="L100">
         <v>218.79</v>
       </c>
     </row>
     <row r="101" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A101">
         <v>100</v>
       </c>
       <c r="B101" t="s">
         <v>157</v>
       </c>
       <c r="C101" t="s">
         <v>219</v>
       </c>
       <c r="D101">
-        <v>1900</v>
+        <v>391</v>
       </c>
       <c r="E101" t="s">
         <v>77</v>
       </c>
       <c r="F101" t="s">
         <v>64</v>
       </c>
       <c r="G101" t="s">
         <v>16</v>
       </c>
       <c r="H101">
         <v>4</v>
       </c>
       <c r="I101" t="b">
         <v>1</v>
       </c>
       <c r="J101" t="s">
         <v>17</v>
       </c>
       <c r="K101">
         <v>0</v>
       </c>
       <c r="L101">
         <v>217.74</v>
       </c>
@@ -6051,51 +6054,51 @@
       </c>
       <c r="I105" t="b">
         <v>1</v>
       </c>
       <c r="J105" t="s">
         <v>17</v>
       </c>
       <c r="K105">
         <v>0</v>
       </c>
       <c r="L105">
         <v>212.66</v>
       </c>
     </row>
     <row r="106" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A106">
         <v>105</v>
       </c>
       <c r="B106" t="s">
         <v>228</v>
       </c>
       <c r="C106" t="s">
         <v>229</v>
       </c>
       <c r="D106">
-        <v>797</v>
+        <v>479</v>
       </c>
       <c r="E106" t="s">
         <v>49</v>
       </c>
       <c r="F106" t="s">
         <v>39</v>
       </c>
       <c r="G106" t="s">
         <v>26</v>
       </c>
       <c r="H106">
         <v>7</v>
       </c>
       <c r="I106" t="b">
         <v>1</v>
       </c>
       <c r="J106" t="s">
         <v>17</v>
       </c>
       <c r="K106">
         <v>0</v>
       </c>
       <c r="L106">
         <v>212.2</v>
       </c>
@@ -6127,51 +6130,51 @@
       </c>
       <c r="I107" t="b">
         <v>1</v>
       </c>
       <c r="J107" t="s">
         <v>17</v>
       </c>
       <c r="K107">
         <v>0</v>
       </c>
       <c r="L107">
         <v>210.46</v>
       </c>
     </row>
     <row r="108" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A108">
         <v>107</v>
       </c>
       <c r="B108" t="s">
         <v>232</v>
       </c>
       <c r="C108" t="s">
         <v>233</v>
       </c>
       <c r="D108">
-        <v>1446</v>
+        <v>401</v>
       </c>
       <c r="E108" t="s">
         <v>52</v>
       </c>
       <c r="F108" t="s">
         <v>39</v>
       </c>
       <c r="G108" t="s">
         <v>26</v>
       </c>
       <c r="H108">
         <v>8</v>
       </c>
       <c r="I108" t="b">
         <v>1</v>
       </c>
       <c r="J108" t="s">
         <v>17</v>
       </c>
       <c r="K108">
         <v>0</v>
       </c>
       <c r="L108">
         <v>208.39</v>
       </c>
@@ -6311,51 +6314,51 @@
       </c>
       <c r="I112" t="b">
         <v>1</v>
       </c>
       <c r="J112" t="s">
         <v>17</v>
       </c>
       <c r="K112">
         <v>0</v>
       </c>
       <c r="L112">
         <v>205.21</v>
       </c>
     </row>
     <row r="113" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A113">
         <v>112</v>
       </c>
       <c r="B113" t="s">
         <v>239</v>
       </c>
       <c r="C113" t="s">
         <v>240</v>
       </c>
       <c r="D113">
-        <v>1171</v>
+        <v>510</v>
       </c>
       <c r="E113" t="s">
         <v>241</v>
       </c>
       <c r="F113" t="s">
         <v>64</v>
       </c>
       <c r="G113" t="s">
         <v>16</v>
       </c>
       <c r="H113">
         <v>5</v>
       </c>
       <c r="I113" t="b">
         <v>1</v>
       </c>
       <c r="J113" t="s">
         <v>17</v>
       </c>
       <c r="K113">
         <v>0</v>
       </c>
       <c r="L113">
         <v>200.87</v>
       </c>
@@ -6463,51 +6466,51 @@
       </c>
       <c r="I116" t="b">
         <v>1</v>
       </c>
       <c r="J116" t="s">
         <v>17</v>
       </c>
       <c r="K116">
         <v>0</v>
       </c>
       <c r="L116">
         <v>198.84</v>
       </c>
     </row>
     <row r="117" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A117">
         <v>116</v>
       </c>
       <c r="B117" t="s">
         <v>34</v>
       </c>
       <c r="C117" t="s">
         <v>247</v>
       </c>
       <c r="D117">
-        <v>1646</v>
+        <v>649</v>
       </c>
       <c r="E117" t="s">
         <v>109</v>
       </c>
       <c r="F117" t="s">
         <v>39</v>
       </c>
       <c r="G117" t="s">
         <v>16</v>
       </c>
       <c r="H117">
         <v>22</v>
       </c>
       <c r="I117" t="b">
         <v>1</v>
       </c>
       <c r="J117" t="s">
         <v>17</v>
       </c>
       <c r="K117">
         <v>0</v>
       </c>
       <c r="L117">
         <v>197.59</v>
       </c>
@@ -7088,51 +7091,51 @@
       </c>
       <c r="I133" t="b">
         <v>1</v>
       </c>
       <c r="J133" t="s">
         <v>17</v>
       </c>
       <c r="K133">
         <v>0</v>
       </c>
       <c r="L133">
         <v>165.62</v>
       </c>
     </row>
     <row r="134" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A134">
         <v>133</v>
       </c>
       <c r="B134" t="s">
         <v>242</v>
       </c>
       <c r="C134" t="s">
         <v>276</v>
       </c>
       <c r="D134">
-        <v>1948</v>
+        <v>162</v>
       </c>
       <c r="E134" t="s">
         <v>277</v>
       </c>
       <c r="F134" t="s">
         <v>30</v>
       </c>
       <c r="G134" t="s">
         <v>26</v>
       </c>
       <c r="H134">
         <v>9</v>
       </c>
       <c r="I134" t="b">
         <v>1</v>
       </c>
       <c r="J134" t="s">
         <v>17</v>
       </c>
       <c r="K134">
         <v>0</v>
       </c>
       <c r="L134">
         <v>159.38</v>
       </c>
@@ -8238,51 +8241,51 @@
       </c>
       <c r="I165" t="b">
         <v>1</v>
       </c>
       <c r="J165" t="s">
         <v>17</v>
       </c>
       <c r="K165">
         <v>0</v>
       </c>
       <c r="L165">
         <v>116.2</v>
       </c>
     </row>
     <row r="166" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A166">
         <v>165</v>
       </c>
       <c r="B166" t="s">
         <v>18</v>
       </c>
       <c r="C166" t="s">
         <v>327</v>
       </c>
       <c r="D166">
-        <v>2312</v>
+        <v>50</v>
       </c>
       <c r="E166" t="s">
         <v>52</v>
       </c>
       <c r="F166" t="s">
         <v>39</v>
       </c>
       <c r="G166" t="s">
         <v>16</v>
       </c>
       <c r="H166">
         <v>23</v>
       </c>
       <c r="I166" t="b">
         <v>1</v>
       </c>
       <c r="J166" t="s">
         <v>17</v>
       </c>
       <c r="K166">
         <v>0</v>
       </c>
       <c r="L166">
         <v>116.1</v>
       </c>
@@ -8422,89 +8425,89 @@
       </c>
       <c r="I170" t="b">
         <v>1</v>
       </c>
       <c r="J170" t="s">
         <v>17</v>
       </c>
       <c r="K170">
         <v>0</v>
       </c>
       <c r="L170">
         <v>114.23</v>
       </c>
     </row>
     <row r="171" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A171">
         <v>170</v>
       </c>
       <c r="B171" t="s">
         <v>245</v>
       </c>
       <c r="C171" t="s">
         <v>335</v>
       </c>
       <c r="D171">
-        <v>1803</v>
+        <v>88</v>
       </c>
       <c r="E171" t="s">
         <v>49</v>
       </c>
       <c r="F171" t="s">
         <v>30</v>
       </c>
       <c r="G171" t="s">
         <v>16</v>
       </c>
       <c r="H171">
         <v>39</v>
       </c>
       <c r="I171" t="b">
         <v>1</v>
       </c>
       <c r="J171" t="s">
         <v>17</v>
       </c>
       <c r="K171">
         <v>0</v>
       </c>
       <c r="L171">
         <v>114.19</v>
       </c>
     </row>
     <row r="172" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A172">
         <v>171</v>
       </c>
       <c r="B172" t="s">
         <v>60</v>
       </c>
       <c r="C172" t="s">
         <v>178</v>
       </c>
       <c r="D172">
-        <v>1305</v>
+        <v>270</v>
       </c>
       <c r="E172" t="s">
         <v>17</v>
       </c>
       <c r="F172" t="s">
         <v>30</v>
       </c>
       <c r="G172" t="s">
         <v>16</v>
       </c>
       <c r="H172">
         <v>40</v>
       </c>
       <c r="I172" t="b">
         <v>1</v>
       </c>
       <c r="J172" t="s">
         <v>17</v>
       </c>
       <c r="K172">
         <v>0</v>
       </c>
       <c r="L172">
         <v>113.46</v>
       </c>
@@ -8675,87 +8678,90 @@
         <v>1</v>
       </c>
       <c r="I177" t="b">
         <v>1</v>
       </c>
       <c r="J177" t="s">
         <v>17</v>
       </c>
       <c r="K177">
         <v>0</v>
       </c>
       <c r="L177">
         <v>112.51</v>
       </c>
     </row>
     <row r="178" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A178">
         <v>177</v>
       </c>
       <c r="B178" t="s">
         <v>27</v>
       </c>
       <c r="C178" t="s">
         <v>112</v>
       </c>
+      <c r="D178">
+        <v>370</v>
+      </c>
       <c r="E178" t="s">
         <v>315</v>
       </c>
       <c r="F178" t="s">
         <v>80</v>
       </c>
       <c r="G178" t="s">
         <v>16</v>
       </c>
       <c r="H178">
         <v>4</v>
       </c>
       <c r="I178" t="b">
         <v>1</v>
       </c>
       <c r="J178" t="s">
         <v>17</v>
       </c>
       <c r="K178">
         <v>0</v>
       </c>
       <c r="L178">
         <v>112.08</v>
       </c>
     </row>
     <row r="179" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A179">
         <v>178</v>
       </c>
       <c r="B179" t="s">
         <v>344</v>
       </c>
       <c r="C179" t="s">
         <v>345</v>
       </c>
       <c r="D179">
-        <v>2105</v>
+        <v>117</v>
       </c>
       <c r="E179" t="s">
         <v>14</v>
       </c>
       <c r="F179" t="s">
         <v>15</v>
       </c>
       <c r="G179" t="s">
         <v>16</v>
       </c>
       <c r="H179">
         <v>57</v>
       </c>
       <c r="I179" t="b">
         <v>1</v>
       </c>
       <c r="J179" t="s">
         <v>17</v>
       </c>
       <c r="K179">
         <v>0</v>
       </c>
       <c r="L179">
         <v>112.06</v>
       </c>
@@ -8857,51 +8863,51 @@
       </c>
       <c r="I182" t="b">
         <v>1</v>
       </c>
       <c r="J182" t="s">
         <v>17</v>
       </c>
       <c r="K182">
         <v>0</v>
       </c>
       <c r="L182">
         <v>111.56</v>
       </c>
     </row>
     <row r="183" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A183">
         <v>182</v>
       </c>
       <c r="B183" t="s">
         <v>40</v>
       </c>
       <c r="C183" t="s">
         <v>350</v>
       </c>
       <c r="D183">
-        <v>1003</v>
+        <v>18</v>
       </c>
       <c r="E183" t="s">
         <v>14</v>
       </c>
       <c r="F183" t="s">
         <v>30</v>
       </c>
       <c r="G183" t="s">
         <v>16</v>
       </c>
       <c r="H183">
         <v>43</v>
       </c>
       <c r="I183" t="b">
         <v>1</v>
       </c>
       <c r="J183" t="s">
         <v>17</v>
       </c>
       <c r="K183">
         <v>0</v>
       </c>
       <c r="L183">
         <v>111.28</v>
       </c>
@@ -9175,51 +9181,51 @@
       </c>
       <c r="I191" t="b">
         <v>1</v>
       </c>
       <c r="J191" t="s">
         <v>17</v>
       </c>
       <c r="K191">
         <v>0</v>
       </c>
       <c r="L191">
         <v>109.07</v>
       </c>
     </row>
     <row r="192" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A192">
         <v>191</v>
       </c>
       <c r="B192" t="s">
         <v>174</v>
       </c>
       <c r="C192" t="s">
         <v>366</v>
       </c>
       <c r="D192">
-        <v>692</v>
+        <v>377</v>
       </c>
       <c r="E192" t="s">
         <v>52</v>
       </c>
       <c r="F192" t="s">
         <v>64</v>
       </c>
       <c r="G192" t="s">
         <v>16</v>
       </c>
       <c r="H192">
         <v>12</v>
       </c>
       <c r="I192" t="b">
         <v>1</v>
       </c>
       <c r="J192" t="s">
         <v>17</v>
       </c>
       <c r="K192">
         <v>0</v>
       </c>
       <c r="L192">
         <v>108.94</v>
       </c>
@@ -9782,51 +9788,51 @@
       </c>
       <c r="I208" t="b">
         <v>1</v>
       </c>
       <c r="J208" t="s">
         <v>17</v>
       </c>
       <c r="K208">
         <v>0</v>
       </c>
       <c r="L208">
         <v>105.73</v>
       </c>
     </row>
     <row r="209" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A209">
         <v>208</v>
       </c>
       <c r="B209" t="s">
         <v>392</v>
       </c>
       <c r="C209" t="s">
         <v>393</v>
       </c>
       <c r="D209">
-        <v>2231</v>
+        <v>173</v>
       </c>
       <c r="E209" t="s">
         <v>17</v>
       </c>
       <c r="F209" t="s">
         <v>15</v>
       </c>
       <c r="G209" t="s">
         <v>16</v>
       </c>
       <c r="H209">
         <v>67</v>
       </c>
       <c r="I209" t="b">
         <v>1</v>
       </c>
       <c r="J209" t="s">
         <v>17</v>
       </c>
       <c r="K209">
         <v>0</v>
       </c>
       <c r="L209">
         <v>105.06</v>
       </c>
@@ -9960,51 +9966,51 @@
       </c>
       <c r="I213" t="b">
         <v>1</v>
       </c>
       <c r="J213" t="s">
         <v>17</v>
       </c>
       <c r="K213">
         <v>0</v>
       </c>
       <c r="L213">
         <v>103.19</v>
       </c>
     </row>
     <row r="214" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A214">
         <v>213</v>
       </c>
       <c r="B214" t="s">
         <v>259</v>
       </c>
       <c r="C214" t="s">
         <v>399</v>
       </c>
       <c r="D214">
-        <v>1284</v>
+        <v>529</v>
       </c>
       <c r="E214" t="s">
         <v>400</v>
       </c>
       <c r="F214" t="s">
         <v>39</v>
       </c>
       <c r="G214" t="s">
         <v>16</v>
       </c>
       <c r="H214">
         <v>33</v>
       </c>
       <c r="I214" t="b">
         <v>1</v>
       </c>
       <c r="J214" t="s">
         <v>17</v>
       </c>
       <c r="K214">
         <v>0</v>
       </c>
       <c r="L214">
         <v>103.03</v>
       </c>
@@ -10103,51 +10109,51 @@
       </c>
       <c r="I217" t="b">
         <v>1</v>
       </c>
       <c r="J217" t="s">
         <v>17</v>
       </c>
       <c r="K217">
         <v>0</v>
       </c>
       <c r="L217">
         <v>102.35</v>
       </c>
     </row>
     <row r="218" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A218">
         <v>217</v>
       </c>
       <c r="B218" t="s">
         <v>404</v>
       </c>
       <c r="C218" t="s">
         <v>405</v>
       </c>
       <c r="D218">
-        <v>1746</v>
+        <v>557</v>
       </c>
       <c r="E218" t="s">
         <v>14</v>
       </c>
       <c r="F218" t="s">
         <v>39</v>
       </c>
       <c r="G218" t="s">
         <v>16</v>
       </c>
       <c r="H218">
         <v>35</v>
       </c>
       <c r="I218" t="b">
         <v>1</v>
       </c>
       <c r="J218" t="s">
         <v>17</v>
       </c>
       <c r="K218">
         <v>0</v>
       </c>
       <c r="L218">
         <v>102.25</v>
       </c>
@@ -10322,51 +10328,51 @@
       </c>
       <c r="I223" t="b">
         <v>1</v>
       </c>
       <c r="J223" t="s">
         <v>17</v>
       </c>
       <c r="K223">
         <v>0</v>
       </c>
       <c r="L223">
         <v>100.88</v>
       </c>
     </row>
     <row r="224" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A224">
         <v>223</v>
       </c>
       <c r="B224" t="s">
         <v>234</v>
       </c>
       <c r="C224" t="s">
         <v>414</v>
       </c>
       <c r="D224">
-        <v>2130</v>
+        <v>102</v>
       </c>
       <c r="E224" t="s">
         <v>17</v>
       </c>
       <c r="F224" t="s">
         <v>39</v>
       </c>
       <c r="G224" t="s">
         <v>16</v>
       </c>
       <c r="H224">
         <v>37</v>
       </c>
       <c r="I224" t="b">
         <v>1</v>
       </c>
       <c r="J224" t="s">
         <v>17</v>
       </c>
       <c r="K224">
         <v>0</v>
       </c>
       <c r="L224">
         <v>100.83</v>
       </c>
@@ -11066,51 +11072,51 @@
       </c>
       <c r="I244" t="b">
         <v>1</v>
       </c>
       <c r="J244" t="s">
         <v>17</v>
       </c>
       <c r="K244">
         <v>0</v>
       </c>
       <c r="L244">
         <v>93.3</v>
       </c>
     </row>
     <row r="245" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A245">
         <v>244</v>
       </c>
       <c r="B245" t="s">
         <v>446</v>
       </c>
       <c r="C245" t="s">
         <v>447</v>
       </c>
       <c r="D245">
-        <v>250</v>
+        <v>156</v>
       </c>
       <c r="E245" t="s">
         <v>448</v>
       </c>
       <c r="F245" t="s">
         <v>64</v>
       </c>
       <c r="G245" t="s">
         <v>26</v>
       </c>
       <c r="H245">
         <v>2</v>
       </c>
       <c r="I245" t="b">
         <v>1</v>
       </c>
       <c r="J245" t="s">
         <v>17</v>
       </c>
       <c r="K245">
         <v>0</v>
       </c>
       <c r="L245">
         <v>92.68</v>
       </c>
@@ -11209,51 +11215,51 @@
       </c>
       <c r="I248" t="b">
         <v>1</v>
       </c>
       <c r="J248" t="s">
         <v>17</v>
       </c>
       <c r="K248">
         <v>0</v>
       </c>
       <c r="L248">
         <v>91.86</v>
       </c>
     </row>
     <row r="249" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A249">
         <v>248</v>
       </c>
       <c r="B249" t="s">
         <v>404</v>
       </c>
       <c r="C249" t="s">
         <v>452</v>
       </c>
       <c r="D249">
-        <v>973</v>
+        <v>316</v>
       </c>
       <c r="E249" t="s">
         <v>453</v>
       </c>
       <c r="F249" t="s">
         <v>64</v>
       </c>
       <c r="G249" t="s">
         <v>16</v>
       </c>
       <c r="H249">
         <v>13</v>
       </c>
       <c r="I249" t="b">
         <v>1</v>
       </c>
       <c r="J249" t="s">
         <v>17</v>
       </c>
       <c r="K249">
         <v>0</v>
       </c>
       <c r="L249">
         <v>91.81</v>
       </c>
@@ -11533,89 +11539,89 @@
       </c>
       <c r="I257" t="b">
         <v>1</v>
       </c>
       <c r="J257" t="s">
         <v>17</v>
       </c>
       <c r="K257">
         <v>0</v>
       </c>
       <c r="L257">
         <v>90.5</v>
       </c>
     </row>
     <row r="258" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A258">
         <v>257</v>
       </c>
       <c r="B258" t="s">
         <v>469</v>
       </c>
       <c r="C258" t="s">
         <v>470</v>
       </c>
       <c r="D258">
-        <v>631</v>
+        <v>83</v>
       </c>
       <c r="E258" t="s">
         <v>14</v>
       </c>
       <c r="F258" t="s">
         <v>64</v>
       </c>
       <c r="G258" t="s">
         <v>16</v>
       </c>
       <c r="H258">
         <v>16</v>
       </c>
       <c r="I258" t="b">
         <v>1</v>
       </c>
       <c r="J258" t="s">
         <v>17</v>
       </c>
       <c r="K258">
         <v>0</v>
       </c>
       <c r="L258">
         <v>90.41</v>
       </c>
     </row>
     <row r="259" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A259">
         <v>258</v>
       </c>
       <c r="B259" t="s">
         <v>242</v>
       </c>
       <c r="C259" t="s">
         <v>471</v>
       </c>
       <c r="D259">
-        <v>1593</v>
+        <v>294</v>
       </c>
       <c r="E259" t="s">
         <v>14</v>
       </c>
       <c r="F259" t="s">
         <v>30</v>
       </c>
       <c r="G259" t="s">
         <v>26</v>
       </c>
       <c r="H259">
         <v>14</v>
       </c>
       <c r="I259" t="b">
         <v>1</v>
       </c>
       <c r="J259" t="s">
         <v>17</v>
       </c>
       <c r="K259">
         <v>0</v>
       </c>
       <c r="L259">
         <v>90.29</v>
       </c>
@@ -11904,51 +11910,51 @@
       </c>
       <c r="I267" t="b">
         <v>1</v>
       </c>
       <c r="J267" t="s">
         <v>17</v>
       </c>
       <c r="K267">
         <v>0</v>
       </c>
       <c r="L267">
         <v>88.66</v>
       </c>
     </row>
     <row r="268" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A268">
         <v>267</v>
       </c>
       <c r="B268" t="s">
         <v>144</v>
       </c>
       <c r="C268" t="s">
         <v>484</v>
       </c>
       <c r="D268">
-        <v>1420</v>
+        <v>287</v>
       </c>
       <c r="E268" t="s">
         <v>17</v>
       </c>
       <c r="F268" t="s">
         <v>39</v>
       </c>
       <c r="G268" t="s">
         <v>16</v>
       </c>
       <c r="H268">
         <v>43</v>
       </c>
       <c r="I268" t="b">
         <v>1</v>
       </c>
       <c r="J268" t="s">
         <v>17</v>
       </c>
       <c r="K268">
         <v>0</v>
       </c>
       <c r="L268">
         <v>88.31</v>
       </c>
@@ -12047,51 +12053,51 @@
       </c>
       <c r="I271" t="b">
         <v>1</v>
       </c>
       <c r="J271" t="s">
         <v>17</v>
       </c>
       <c r="K271">
         <v>0</v>
       </c>
       <c r="L271">
         <v>87</v>
       </c>
     </row>
     <row r="272" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A272">
         <v>271</v>
       </c>
       <c r="B272" t="s">
         <v>489</v>
       </c>
       <c r="C272" t="s">
         <v>490</v>
       </c>
       <c r="D272">
-        <v>950</v>
+        <v>100</v>
       </c>
       <c r="E272" t="s">
         <v>438</v>
       </c>
       <c r="F272" t="s">
         <v>39</v>
       </c>
       <c r="G272" t="s">
         <v>16</v>
       </c>
       <c r="H272">
         <v>46</v>
       </c>
       <c r="I272" t="b">
         <v>1</v>
       </c>
       <c r="J272" t="s">
         <v>17</v>
       </c>
       <c r="K272">
         <v>0</v>
       </c>
       <c r="L272">
         <v>86.95</v>
       </c>
@@ -12514,51 +12520,51 @@
       </c>
       <c r="I284" t="b">
         <v>1</v>
       </c>
       <c r="J284" t="s">
         <v>17</v>
       </c>
       <c r="K284">
         <v>0</v>
       </c>
       <c r="L284">
         <v>84.68</v>
       </c>
     </row>
     <row r="285" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A285">
         <v>284</v>
       </c>
       <c r="B285" t="s">
         <v>510</v>
       </c>
       <c r="C285" t="s">
         <v>511</v>
       </c>
       <c r="D285">
-        <v>1826</v>
+        <v>5</v>
       </c>
       <c r="E285" t="s">
         <v>14</v>
       </c>
       <c r="F285" t="s">
         <v>39</v>
       </c>
       <c r="G285" t="s">
         <v>26</v>
       </c>
       <c r="H285">
         <v>17</v>
       </c>
       <c r="I285" t="b">
         <v>1</v>
       </c>
       <c r="J285" t="s">
         <v>17</v>
       </c>
       <c r="K285">
         <v>0</v>
       </c>
       <c r="L285">
         <v>84.35</v>
       </c>
@@ -12587,51 +12593,51 @@
       </c>
       <c r="I286" t="b">
         <v>1</v>
       </c>
       <c r="J286" t="s">
         <v>17</v>
       </c>
       <c r="K286">
         <v>0</v>
       </c>
       <c r="L286">
         <v>84.12</v>
       </c>
     </row>
     <row r="287" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A287">
         <v>286</v>
       </c>
       <c r="B287" t="s">
         <v>512</v>
       </c>
       <c r="C287" t="s">
         <v>513</v>
       </c>
       <c r="D287">
-        <v>2462</v>
+        <v>147</v>
       </c>
       <c r="E287" t="s">
         <v>44</v>
       </c>
       <c r="F287" t="s">
         <v>64</v>
       </c>
       <c r="G287" t="s">
         <v>26</v>
       </c>
       <c r="H287">
         <v>5</v>
       </c>
       <c r="I287" t="b">
         <v>1</v>
       </c>
       <c r="J287" t="s">
         <v>17</v>
       </c>
       <c r="K287">
         <v>0</v>
       </c>
       <c r="L287">
         <v>83.69</v>
       </c>
@@ -13194,51 +13200,51 @@
       </c>
       <c r="I303" t="b">
         <v>1</v>
       </c>
       <c r="J303" t="s">
         <v>17</v>
       </c>
       <c r="K303">
         <v>0</v>
       </c>
       <c r="L303">
         <v>78.3</v>
       </c>
     </row>
     <row r="304" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A304">
         <v>303</v>
       </c>
       <c r="B304" t="s">
         <v>539</v>
       </c>
       <c r="C304" t="s">
         <v>540</v>
       </c>
       <c r="D304">
-        <v>1777</v>
+        <v>75</v>
       </c>
       <c r="E304" t="s">
         <v>17</v>
       </c>
       <c r="F304" t="s">
         <v>39</v>
       </c>
       <c r="G304" t="s">
         <v>16</v>
       </c>
       <c r="H304">
         <v>49</v>
       </c>
       <c r="I304" t="b">
         <v>1</v>
       </c>
       <c r="J304" t="s">
         <v>17</v>
       </c>
       <c r="K304">
         <v>0</v>
       </c>
       <c r="L304">
         <v>78.24</v>
       </c>