--- v1 (2026-09-30)
+++ v2 (2026-10-20)
@@ -8,51 +8,51 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="Data" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2010" uniqueCount="587">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2010" uniqueCount="586">
   <si>
     <t>Overall Position</t>
   </si>
   <si>
     <t>First Name</t>
   </si>
   <si>
     <t>Last Name</t>
   </si>
   <si>
     <t>WFRA membership no</t>
   </si>
   <si>
     <t>Club</t>
   </si>
   <si>
     <t>Age Category</t>
   </si>
   <si>
     <t>Class</t>
   </si>
   <si>
     <t>Category Position</t>
   </si>
   <si>
@@ -1087,51 +1087,51 @@
   <si>
     <t>Alastair</t>
   </si>
   <si>
     <t>French</t>
   </si>
   <si>
     <t>Emmie</t>
   </si>
   <si>
     <t>Towns</t>
   </si>
   <si>
     <t>Owen</t>
   </si>
   <si>
     <t>Vaughan</t>
   </si>
   <si>
     <t>Mackintosh</t>
   </si>
   <si>
     <t>Team Bath AC</t>
   </si>
   <si>
-    <t>O’Brien</t>
+    <t>O'Brien</t>
   </si>
   <si>
     <t>Clwb Run Cymru</t>
   </si>
   <si>
     <t>GAWINOWSKI</t>
   </si>
   <si>
     <t>Mammatt</t>
   </si>
   <si>
     <t>Hereford Triathlon Club</t>
   </si>
   <si>
     <t>Alessandra</t>
   </si>
   <si>
     <t>Prince</t>
   </si>
   <si>
     <t>Creber</t>
   </si>
   <si>
     <t>Ieuan</t>
   </si>
@@ -1268,53 +1268,50 @@
     <t>SMITH</t>
   </si>
   <si>
     <t>Alun</t>
   </si>
   <si>
     <t>Laurie</t>
   </si>
   <si>
     <t>CAMERON</t>
   </si>
   <si>
     <t>Tombs</t>
   </si>
   <si>
     <t>MESHAM</t>
   </si>
   <si>
     <t>Richy</t>
   </si>
   <si>
     <t>Unknown</t>
   </si>
   <si>
     <t>Berry</t>
-  </si>
-[...1 lines deleted...]
-    <t>O'BRIEN</t>
   </si>
   <si>
     <t>TONER</t>
   </si>
   <si>
     <t>McLaughlin</t>
   </si>
   <si>
     <t>Harrington</t>
   </si>
   <si>
     <t>JAMES</t>
   </si>
   <si>
     <t>Erin</t>
   </si>
   <si>
     <t>Cardiff Amateur AC</t>
   </si>
   <si>
     <t>JORDAN</t>
   </si>
   <si>
     <t>Team Kennet Triathlon &amp; AC</t>
   </si>
@@ -9040,50 +9037,53 @@
         <v>25</v>
       </c>
       <c r="I187" t="b">
         <v>1</v>
       </c>
       <c r="J187" t="s">
         <v>17</v>
       </c>
       <c r="K187">
         <v>0</v>
       </c>
       <c r="L187">
         <v>110.38</v>
       </c>
     </row>
     <row r="188" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A188">
         <v>187</v>
       </c>
       <c r="B188" t="s">
         <v>34</v>
       </c>
       <c r="C188" t="s">
         <v>359</v>
       </c>
+      <c r="D188">
+        <v>1821</v>
+      </c>
       <c r="E188" t="s">
         <v>360</v>
       </c>
       <c r="F188" t="s">
         <v>30</v>
       </c>
       <c r="G188" t="s">
         <v>16</v>
       </c>
       <c r="H188">
         <v>44</v>
       </c>
       <c r="I188" t="b">
         <v>1</v>
       </c>
       <c r="J188" t="s">
         <v>17</v>
       </c>
       <c r="K188">
         <v>0</v>
       </c>
       <c r="L188">
         <v>110.33</v>
       </c>
     </row>
@@ -10506,655 +10506,658 @@
       </c>
       <c r="H228">
         <v>52</v>
       </c>
       <c r="I228" t="b">
         <v>1</v>
       </c>
       <c r="J228" t="s">
         <v>17</v>
       </c>
       <c r="K228">
         <v>0</v>
       </c>
       <c r="L228">
         <v>99.28</v>
       </c>
     </row>
     <row r="229" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A229">
         <v>228</v>
       </c>
       <c r="B229" t="s">
         <v>34</v>
       </c>
       <c r="C229" t="s">
-        <v>420</v>
+        <v>359</v>
+      </c>
+      <c r="D229">
+        <v>1821</v>
       </c>
       <c r="E229" t="s">
         <v>277</v>
       </c>
       <c r="F229" t="s">
         <v>30</v>
       </c>
       <c r="G229" t="s">
         <v>16</v>
       </c>
       <c r="H229">
         <v>53</v>
       </c>
       <c r="I229" t="b">
         <v>1</v>
       </c>
       <c r="J229" t="s">
         <v>17</v>
       </c>
       <c r="K229">
         <v>0</v>
       </c>
       <c r="L229">
         <v>98.65</v>
       </c>
     </row>
     <row r="230" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A230">
         <v>229</v>
       </c>
       <c r="B230" t="s">
         <v>174</v>
       </c>
       <c r="C230" t="s">
-        <v>421</v>
+        <v>420</v>
       </c>
       <c r="E230" t="s">
         <v>17</v>
       </c>
       <c r="F230" t="s">
         <v>30</v>
       </c>
       <c r="G230" t="s">
         <v>16</v>
       </c>
       <c r="H230">
         <v>54</v>
       </c>
       <c r="I230" t="b">
         <v>1</v>
       </c>
       <c r="J230" t="s">
         <v>17</v>
       </c>
       <c r="K230">
         <v>0</v>
       </c>
       <c r="L230">
         <v>98.45</v>
       </c>
     </row>
     <row r="231" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A231">
         <v>230</v>
       </c>
       <c r="B231" t="s">
         <v>355</v>
       </c>
       <c r="C231" t="s">
-        <v>422</v>
+        <v>421</v>
       </c>
       <c r="E231" t="s">
         <v>44</v>
       </c>
       <c r="F231" t="s">
         <v>88</v>
       </c>
       <c r="G231" t="s">
         <v>16</v>
       </c>
       <c r="H231">
         <v>3</v>
       </c>
       <c r="I231" t="b">
         <v>1</v>
       </c>
       <c r="J231" t="s">
         <v>17</v>
       </c>
       <c r="K231">
         <v>0</v>
       </c>
       <c r="L231">
         <v>98.12</v>
       </c>
     </row>
     <row r="232" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A232">
         <v>231</v>
       </c>
       <c r="B232" t="s">
         <v>116</v>
       </c>
       <c r="C232" t="s">
-        <v>423</v>
+        <v>422</v>
       </c>
       <c r="E232" t="s">
         <v>17</v>
       </c>
       <c r="F232" t="s">
         <v>30</v>
       </c>
       <c r="G232" t="s">
         <v>16</v>
       </c>
       <c r="H232">
         <v>55</v>
       </c>
       <c r="I232" t="b">
         <v>1</v>
       </c>
       <c r="J232" t="s">
         <v>17</v>
       </c>
       <c r="K232">
         <v>0</v>
       </c>
       <c r="L232">
         <v>97.89</v>
       </c>
     </row>
     <row r="233" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A233">
         <v>232</v>
       </c>
       <c r="B233" t="s">
         <v>101</v>
       </c>
       <c r="C233" t="s">
-        <v>424</v>
+        <v>423</v>
       </c>
       <c r="E233" t="s">
         <v>14</v>
       </c>
       <c r="F233" t="s">
         <v>15</v>
       </c>
       <c r="G233" t="s">
         <v>16</v>
       </c>
       <c r="H233">
         <v>72</v>
       </c>
       <c r="I233" t="b">
         <v>1</v>
       </c>
       <c r="J233" t="s">
         <v>17</v>
       </c>
       <c r="K233">
         <v>0</v>
       </c>
       <c r="L233">
         <v>97.69</v>
       </c>
     </row>
     <row r="234" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A234">
         <v>233</v>
       </c>
       <c r="B234" t="s">
-        <v>425</v>
+        <v>424</v>
       </c>
       <c r="C234" t="s">
         <v>255</v>
       </c>
       <c r="E234" t="s">
-        <v>426</v>
+        <v>425</v>
       </c>
       <c r="F234" t="s">
         <v>15</v>
       </c>
       <c r="G234" t="s">
         <v>26</v>
       </c>
       <c r="H234">
         <v>21</v>
       </c>
       <c r="I234" t="b">
         <v>1</v>
       </c>
       <c r="J234" t="s">
         <v>17</v>
       </c>
       <c r="K234">
         <v>0</v>
       </c>
       <c r="L234">
         <v>97.47</v>
       </c>
     </row>
     <row r="235" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A235">
         <v>234</v>
       </c>
       <c r="B235" t="s">
         <v>234</v>
       </c>
       <c r="C235" t="s">
+        <v>426</v>
+      </c>
+      <c r="E235" t="s">
         <v>427</v>
-      </c>
-[...1 lines deleted...]
-        <v>428</v>
       </c>
       <c r="F235" t="s">
         <v>15</v>
       </c>
       <c r="G235" t="s">
         <v>16</v>
       </c>
       <c r="H235">
         <v>73</v>
       </c>
       <c r="I235" t="b">
         <v>1</v>
       </c>
       <c r="J235" t="s">
         <v>17</v>
       </c>
       <c r="K235">
         <v>0</v>
       </c>
       <c r="L235">
         <v>96.41</v>
       </c>
     </row>
     <row r="236" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A236">
         <v>235</v>
       </c>
       <c r="B236" t="s">
+        <v>428</v>
+      </c>
+      <c r="C236" t="s">
         <v>429</v>
-      </c>
-[...1 lines deleted...]
-        <v>430</v>
       </c>
       <c r="E236" t="s">
         <v>17</v>
       </c>
       <c r="F236" t="s">
         <v>80</v>
       </c>
       <c r="G236" t="s">
         <v>16</v>
       </c>
       <c r="H236">
         <v>5</v>
       </c>
       <c r="I236" t="b">
         <v>1</v>
       </c>
       <c r="J236" t="s">
         <v>17</v>
       </c>
       <c r="K236">
         <v>0</v>
       </c>
       <c r="L236">
         <v>96.04</v>
       </c>
     </row>
     <row r="237" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A237">
         <v>236</v>
       </c>
       <c r="B237" t="s">
+        <v>430</v>
+      </c>
+      <c r="C237" t="s">
         <v>431</v>
-      </c>
-[...1 lines deleted...]
-        <v>432</v>
       </c>
       <c r="E237" t="s">
         <v>227</v>
       </c>
       <c r="F237" t="s">
         <v>15</v>
       </c>
       <c r="G237" t="s">
         <v>26</v>
       </c>
       <c r="H237">
         <v>22</v>
       </c>
       <c r="I237" t="b">
         <v>1</v>
       </c>
       <c r="J237" t="s">
         <v>17</v>
       </c>
       <c r="K237">
         <v>0</v>
       </c>
       <c r="L237">
         <v>95.92</v>
       </c>
     </row>
     <row r="238" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A238">
         <v>237</v>
       </c>
       <c r="B238" t="s">
         <v>18</v>
       </c>
       <c r="C238" t="s">
-        <v>433</v>
+        <v>432</v>
       </c>
       <c r="E238" t="s">
         <v>17</v>
       </c>
       <c r="F238" t="s">
         <v>15</v>
       </c>
       <c r="G238" t="s">
         <v>16</v>
       </c>
       <c r="H238">
         <v>74</v>
       </c>
       <c r="I238" t="b">
         <v>1</v>
       </c>
       <c r="J238" t="s">
         <v>17</v>
       </c>
       <c r="K238">
         <v>0</v>
       </c>
       <c r="L238">
         <v>95.45</v>
       </c>
     </row>
     <row r="239" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A239">
         <v>238</v>
       </c>
       <c r="B239" t="s">
+        <v>433</v>
+      </c>
+      <c r="C239" t="s">
         <v>434</v>
-      </c>
-[...1 lines deleted...]
-        <v>435</v>
       </c>
       <c r="D239">
         <v>1145</v>
       </c>
       <c r="E239" t="s">
         <v>17</v>
       </c>
       <c r="F239" t="s">
         <v>30</v>
       </c>
       <c r="G239" t="s">
         <v>16</v>
       </c>
       <c r="H239">
         <v>56</v>
       </c>
       <c r="I239" t="b">
         <v>1</v>
       </c>
       <c r="J239" t="s">
         <v>17</v>
       </c>
       <c r="K239">
         <v>0</v>
       </c>
       <c r="L239">
         <v>95.1</v>
       </c>
     </row>
     <row r="240" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A240">
         <v>239</v>
       </c>
       <c r="B240" t="s">
+        <v>435</v>
+      </c>
+      <c r="C240" t="s">
         <v>436</v>
       </c>
-      <c r="C240" t="s">
+      <c r="E240" t="s">
         <v>437</v>
-      </c>
-[...1 lines deleted...]
-        <v>438</v>
       </c>
       <c r="F240" t="s">
         <v>15</v>
       </c>
       <c r="G240" t="s">
         <v>16</v>
       </c>
       <c r="H240">
         <v>75</v>
       </c>
       <c r="I240" t="b">
         <v>1</v>
       </c>
       <c r="J240" t="s">
         <v>17</v>
       </c>
       <c r="K240">
         <v>0</v>
       </c>
       <c r="L240">
         <v>94.69</v>
       </c>
     </row>
     <row r="241" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A241">
         <v>240</v>
       </c>
       <c r="B241" t="s">
+        <v>438</v>
+      </c>
+      <c r="C241" t="s">
         <v>439</v>
-      </c>
-[...1 lines deleted...]
-        <v>440</v>
       </c>
       <c r="E241" t="s">
         <v>17</v>
       </c>
       <c r="F241" t="s">
         <v>15</v>
       </c>
       <c r="G241" t="s">
         <v>16</v>
       </c>
       <c r="H241">
         <v>76</v>
       </c>
       <c r="I241" t="b">
         <v>1</v>
       </c>
       <c r="J241" t="s">
         <v>17</v>
       </c>
       <c r="K241">
         <v>0</v>
       </c>
       <c r="L241">
         <v>94.38</v>
       </c>
     </row>
     <row r="242" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A242">
         <v>241</v>
       </c>
       <c r="B242" t="s">
         <v>254</v>
       </c>
       <c r="C242" t="s">
-        <v>441</v>
+        <v>440</v>
       </c>
       <c r="E242" t="s">
         <v>52</v>
       </c>
       <c r="F242" t="s">
         <v>39</v>
       </c>
       <c r="G242" t="s">
         <v>26</v>
       </c>
       <c r="H242">
         <v>11</v>
       </c>
       <c r="I242" t="b">
         <v>1</v>
       </c>
       <c r="J242" t="s">
         <v>17</v>
       </c>
       <c r="K242">
         <v>0</v>
       </c>
       <c r="L242">
         <v>94.24</v>
       </c>
     </row>
     <row r="243" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A243">
         <v>242</v>
       </c>
       <c r="B243" t="s">
+        <v>441</v>
+      </c>
+      <c r="C243" t="s">
         <v>442</v>
-      </c>
-[...1 lines deleted...]
-        <v>443</v>
       </c>
       <c r="E243" t="s">
         <v>14</v>
       </c>
       <c r="F243" t="s">
         <v>30</v>
       </c>
       <c r="G243" t="s">
         <v>26</v>
       </c>
       <c r="H243">
         <v>11</v>
       </c>
       <c r="I243" t="b">
         <v>1</v>
       </c>
       <c r="J243" t="s">
         <v>17</v>
       </c>
       <c r="K243">
         <v>0</v>
       </c>
       <c r="L243">
         <v>93.82</v>
       </c>
     </row>
     <row r="244" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A244">
         <v>243</v>
       </c>
       <c r="B244" t="s">
+        <v>443</v>
+      </c>
+      <c r="C244" t="s">
         <v>444</v>
-      </c>
-[...1 lines deleted...]
-        <v>445</v>
       </c>
       <c r="E244" t="s">
         <v>52</v>
       </c>
       <c r="F244" t="s">
         <v>30</v>
       </c>
       <c r="G244" t="s">
         <v>26</v>
       </c>
       <c r="H244">
         <v>12</v>
       </c>
       <c r="I244" t="b">
         <v>1</v>
       </c>
       <c r="J244" t="s">
         <v>17</v>
       </c>
       <c r="K244">
         <v>0</v>
       </c>
       <c r="L244">
         <v>93.3</v>
       </c>
     </row>
     <row r="245" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A245">
         <v>244</v>
       </c>
       <c r="B245" t="s">
+        <v>445</v>
+      </c>
+      <c r="C245" t="s">
         <v>446</v>
-      </c>
-[...1 lines deleted...]
-        <v>447</v>
       </c>
       <c r="D245">
         <v>156</v>
       </c>
       <c r="E245" t="s">
-        <v>448</v>
+        <v>447</v>
       </c>
       <c r="F245" t="s">
         <v>64</v>
       </c>
       <c r="G245" t="s">
         <v>26</v>
       </c>
       <c r="H245">
         <v>2</v>
       </c>
       <c r="I245" t="b">
         <v>1</v>
       </c>
       <c r="J245" t="s">
         <v>17</v>
       </c>
       <c r="K245">
         <v>0</v>
       </c>
       <c r="L245">
         <v>92.68</v>
       </c>
     </row>
     <row r="246" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A246">
         <v>245</v>
       </c>
       <c r="B246" t="s">
         <v>40</v>
       </c>
       <c r="C246" t="s">
+        <v>448</v>
+      </c>
+      <c r="E246" t="s">
         <v>449</v>
-      </c>
-[...1 lines deleted...]
-        <v>450</v>
       </c>
       <c r="F246" t="s">
         <v>15</v>
       </c>
       <c r="G246" t="s">
         <v>16</v>
       </c>
       <c r="H246">
         <v>77</v>
       </c>
       <c r="I246" t="b">
         <v>1</v>
       </c>
       <c r="J246" t="s">
         <v>17</v>
       </c>
       <c r="K246">
         <v>0</v>
       </c>
       <c r="L246">
         <v>92.03</v>
       </c>
     </row>
     <row r="247" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A247">
@@ -11177,1035 +11180,1035 @@
       </c>
       <c r="H247">
         <v>78</v>
       </c>
       <c r="I247" t="b">
         <v>1</v>
       </c>
       <c r="J247" t="s">
         <v>17</v>
       </c>
       <c r="K247">
         <v>0</v>
       </c>
       <c r="L247">
         <v>91.86</v>
       </c>
     </row>
     <row r="248" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A248">
         <v>247</v>
       </c>
       <c r="B248" t="s">
         <v>172</v>
       </c>
       <c r="C248" t="s">
-        <v>451</v>
+        <v>450</v>
       </c>
       <c r="E248" t="s">
         <v>33</v>
       </c>
       <c r="F248" t="s">
         <v>15</v>
       </c>
       <c r="G248" t="s">
         <v>26</v>
       </c>
       <c r="H248">
         <v>23</v>
       </c>
       <c r="I248" t="b">
         <v>1</v>
       </c>
       <c r="J248" t="s">
         <v>17</v>
       </c>
       <c r="K248">
         <v>0</v>
       </c>
       <c r="L248">
         <v>91.86</v>
       </c>
     </row>
     <row r="249" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A249">
         <v>248</v>
       </c>
       <c r="B249" t="s">
         <v>404</v>
       </c>
       <c r="C249" t="s">
-        <v>452</v>
+        <v>451</v>
       </c>
       <c r="D249">
         <v>316</v>
       </c>
       <c r="E249" t="s">
-        <v>453</v>
+        <v>452</v>
       </c>
       <c r="F249" t="s">
         <v>64</v>
       </c>
       <c r="G249" t="s">
         <v>16</v>
       </c>
       <c r="H249">
         <v>13</v>
       </c>
       <c r="I249" t="b">
         <v>1</v>
       </c>
       <c r="J249" t="s">
         <v>17</v>
       </c>
       <c r="K249">
         <v>0</v>
       </c>
       <c r="L249">
         <v>91.81</v>
       </c>
     </row>
     <row r="250" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A250">
         <v>249</v>
       </c>
       <c r="B250" t="s">
         <v>213</v>
       </c>
       <c r="C250" t="s">
-        <v>454</v>
+        <v>453</v>
       </c>
       <c r="E250" t="s">
         <v>17</v>
       </c>
       <c r="F250" t="s">
         <v>15</v>
       </c>
       <c r="G250" t="s">
         <v>16</v>
       </c>
       <c r="H250">
         <v>79</v>
       </c>
       <c r="I250" t="b">
         <v>1</v>
       </c>
       <c r="J250" t="s">
         <v>17</v>
       </c>
       <c r="K250">
         <v>0</v>
       </c>
       <c r="L250">
         <v>91.79</v>
       </c>
     </row>
     <row r="251" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A251">
         <v>250</v>
       </c>
       <c r="B251" t="s">
+        <v>454</v>
+      </c>
+      <c r="C251" t="s">
         <v>455</v>
       </c>
-      <c r="C251" t="s">
+      <c r="E251" t="s">
         <v>456</v>
-      </c>
-[...1 lines deleted...]
-        <v>457</v>
       </c>
       <c r="F251" t="s">
         <v>30</v>
       </c>
       <c r="G251" t="s">
         <v>26</v>
       </c>
       <c r="H251">
         <v>13</v>
       </c>
       <c r="I251" t="b">
         <v>1</v>
       </c>
       <c r="J251" t="s">
         <v>17</v>
       </c>
       <c r="K251">
         <v>0</v>
       </c>
       <c r="L251">
         <v>91.76</v>
       </c>
     </row>
     <row r="252" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A252">
         <v>251</v>
       </c>
       <c r="B252" t="s">
+        <v>457</v>
+      </c>
+      <c r="C252" t="s">
         <v>458</v>
-      </c>
-[...1 lines deleted...]
-        <v>459</v>
       </c>
       <c r="E252" t="s">
         <v>212</v>
       </c>
       <c r="F252" t="s">
         <v>15</v>
       </c>
       <c r="G252" t="s">
         <v>26</v>
       </c>
       <c r="H252">
         <v>24</v>
       </c>
       <c r="I252" t="b">
         <v>1</v>
       </c>
       <c r="J252" t="s">
         <v>17</v>
       </c>
       <c r="K252">
         <v>0</v>
       </c>
       <c r="L252">
         <v>91.43</v>
       </c>
     </row>
     <row r="253" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A253">
         <v>252</v>
       </c>
       <c r="B253" t="s">
         <v>128</v>
       </c>
       <c r="C253" t="s">
-        <v>460</v>
+        <v>459</v>
       </c>
       <c r="D253">
         <v>1023</v>
       </c>
       <c r="E253" t="s">
         <v>98</v>
       </c>
       <c r="F253" t="s">
         <v>64</v>
       </c>
       <c r="G253" t="s">
         <v>16</v>
       </c>
       <c r="H253">
         <v>14</v>
       </c>
       <c r="I253" t="b">
         <v>1</v>
       </c>
       <c r="J253" t="s">
         <v>17</v>
       </c>
       <c r="K253">
         <v>0</v>
       </c>
       <c r="L253">
         <v>91.42</v>
       </c>
     </row>
     <row r="254" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A254">
         <v>253</v>
       </c>
       <c r="B254" t="s">
         <v>107</v>
       </c>
       <c r="C254" t="s">
-        <v>461</v>
+        <v>460</v>
       </c>
       <c r="E254" t="s">
         <v>17</v>
       </c>
       <c r="F254" t="s">
         <v>15</v>
       </c>
       <c r="G254" t="s">
         <v>16</v>
       </c>
       <c r="H254">
         <v>80</v>
       </c>
       <c r="I254" t="b">
         <v>1</v>
       </c>
       <c r="J254" t="s">
         <v>17</v>
       </c>
       <c r="K254">
         <v>0</v>
       </c>
       <c r="L254">
         <v>91.23</v>
       </c>
     </row>
     <row r="255" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A255">
         <v>254</v>
       </c>
       <c r="B255" t="s">
+        <v>461</v>
+      </c>
+      <c r="C255" t="s">
         <v>462</v>
-      </c>
-[...1 lines deleted...]
-        <v>463</v>
       </c>
       <c r="E255" t="s">
         <v>44</v>
       </c>
       <c r="F255" t="s">
         <v>64</v>
       </c>
       <c r="G255" t="s">
         <v>16</v>
       </c>
       <c r="H255">
         <v>15</v>
       </c>
       <c r="I255" t="b">
         <v>1</v>
       </c>
       <c r="J255" t="s">
         <v>17</v>
       </c>
       <c r="K255">
         <v>0</v>
       </c>
       <c r="L255">
         <v>91.09</v>
       </c>
     </row>
     <row r="256" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A256">
         <v>255</v>
       </c>
       <c r="B256" t="s">
         <v>220</v>
       </c>
       <c r="C256" t="s">
+        <v>463</v>
+      </c>
+      <c r="E256" t="s">
         <v>464</v>
-      </c>
-[...1 lines deleted...]
-        <v>465</v>
       </c>
       <c r="F256" t="s">
         <v>39</v>
       </c>
       <c r="G256" t="s">
         <v>16</v>
       </c>
       <c r="H256">
         <v>40</v>
       </c>
       <c r="I256" t="b">
         <v>1</v>
       </c>
       <c r="J256" t="s">
         <v>17</v>
       </c>
       <c r="K256">
         <v>0</v>
       </c>
       <c r="L256">
         <v>90.76</v>
       </c>
     </row>
     <row r="257" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A257">
         <v>256</v>
       </c>
       <c r="B257" t="s">
+        <v>465</v>
+      </c>
+      <c r="C257" t="s">
         <v>466</v>
-      </c>
-[...1 lines deleted...]
-        <v>467</v>
       </c>
       <c r="D257">
         <v>1558</v>
       </c>
       <c r="E257" t="s">
-        <v>468</v>
+        <v>467</v>
       </c>
       <c r="F257" t="s">
         <v>39</v>
       </c>
       <c r="G257" t="s">
         <v>16</v>
       </c>
       <c r="H257">
         <v>41</v>
       </c>
       <c r="I257" t="b">
         <v>1</v>
       </c>
       <c r="J257" t="s">
         <v>17</v>
       </c>
       <c r="K257">
         <v>0</v>
       </c>
       <c r="L257">
         <v>90.5</v>
       </c>
     </row>
     <row r="258" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A258">
         <v>257</v>
       </c>
       <c r="B258" t="s">
+        <v>468</v>
+      </c>
+      <c r="C258" t="s">
         <v>469</v>
-      </c>
-[...1 lines deleted...]
-        <v>470</v>
       </c>
       <c r="D258">
         <v>83</v>
       </c>
       <c r="E258" t="s">
         <v>14</v>
       </c>
       <c r="F258" t="s">
         <v>64</v>
       </c>
       <c r="G258" t="s">
         <v>16</v>
       </c>
       <c r="H258">
         <v>16</v>
       </c>
       <c r="I258" t="b">
         <v>1</v>
       </c>
       <c r="J258" t="s">
         <v>17</v>
       </c>
       <c r="K258">
         <v>0</v>
       </c>
       <c r="L258">
         <v>90.41</v>
       </c>
     </row>
     <row r="259" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A259">
         <v>258</v>
       </c>
       <c r="B259" t="s">
         <v>242</v>
       </c>
       <c r="C259" t="s">
-        <v>471</v>
+        <v>470</v>
       </c>
       <c r="D259">
         <v>294</v>
       </c>
       <c r="E259" t="s">
         <v>14</v>
       </c>
       <c r="F259" t="s">
         <v>30</v>
       </c>
       <c r="G259" t="s">
         <v>26</v>
       </c>
       <c r="H259">
         <v>14</v>
       </c>
       <c r="I259" t="b">
         <v>1</v>
       </c>
       <c r="J259" t="s">
         <v>17</v>
       </c>
       <c r="K259">
         <v>0</v>
       </c>
       <c r="L259">
         <v>90.29</v>
       </c>
     </row>
     <row r="260" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A260">
         <v>259</v>
       </c>
       <c r="B260" t="s">
         <v>261</v>
       </c>
       <c r="C260" t="s">
-        <v>472</v>
+        <v>471</v>
       </c>
       <c r="D260">
         <v>1159</v>
       </c>
       <c r="E260" t="s">
         <v>17</v>
       </c>
       <c r="F260" t="s">
         <v>64</v>
       </c>
       <c r="G260" t="s">
         <v>26</v>
       </c>
       <c r="H260">
         <v>3</v>
       </c>
       <c r="I260" t="b">
         <v>1</v>
       </c>
       <c r="J260" t="s">
         <v>17</v>
       </c>
       <c r="K260">
         <v>0</v>
       </c>
       <c r="L260">
         <v>90.29</v>
       </c>
     </row>
     <row r="261" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A261">
         <v>260</v>
       </c>
       <c r="B261" t="s">
         <v>114</v>
       </c>
       <c r="C261" t="s">
-        <v>473</v>
+        <v>472</v>
       </c>
       <c r="D261">
         <v>888</v>
       </c>
       <c r="E261" t="s">
         <v>14</v>
       </c>
       <c r="F261" t="s">
         <v>39</v>
       </c>
       <c r="G261" t="s">
         <v>16</v>
       </c>
       <c r="H261">
         <v>42</v>
       </c>
       <c r="I261" t="b">
         <v>1</v>
       </c>
       <c r="J261" t="s">
         <v>17</v>
       </c>
       <c r="K261">
         <v>0</v>
       </c>
       <c r="L261">
         <v>90</v>
       </c>
     </row>
     <row r="262" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A262">
         <v>261</v>
       </c>
       <c r="B262" t="s">
         <v>242</v>
       </c>
       <c r="C262" t="s">
-        <v>474</v>
+        <v>473</v>
       </c>
       <c r="D262">
         <v>1848</v>
       </c>
       <c r="E262" t="s">
         <v>153</v>
       </c>
       <c r="F262" t="s">
         <v>15</v>
       </c>
       <c r="G262" t="s">
         <v>26</v>
       </c>
       <c r="H262">
         <v>25</v>
       </c>
       <c r="I262" t="b">
         <v>1</v>
       </c>
       <c r="J262" t="s">
         <v>17</v>
       </c>
       <c r="K262">
         <v>0</v>
       </c>
       <c r="L262">
         <v>89.94</v>
       </c>
     </row>
     <row r="263" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A263">
         <v>262</v>
       </c>
       <c r="B263" t="s">
+        <v>474</v>
+      </c>
+      <c r="C263" t="s">
         <v>475</v>
-      </c>
-[...1 lines deleted...]
-        <v>476</v>
       </c>
       <c r="E263" t="s">
         <v>52</v>
       </c>
       <c r="F263" t="s">
         <v>39</v>
       </c>
       <c r="G263" t="s">
         <v>26</v>
       </c>
       <c r="H263">
         <v>12</v>
       </c>
       <c r="I263" t="b">
         <v>1</v>
       </c>
       <c r="J263" t="s">
         <v>17</v>
       </c>
       <c r="K263">
         <v>0</v>
       </c>
       <c r="L263">
         <v>89.52</v>
       </c>
     </row>
     <row r="264" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A264">
         <v>263</v>
       </c>
       <c r="B264" t="s">
-        <v>477</v>
+        <v>476</v>
       </c>
       <c r="C264" t="s">
         <v>178</v>
       </c>
       <c r="D264">
         <v>1519</v>
       </c>
       <c r="E264" t="s">
         <v>325</v>
       </c>
       <c r="F264" t="s">
         <v>64</v>
       </c>
       <c r="G264" t="s">
         <v>16</v>
       </c>
       <c r="H264">
         <v>17</v>
       </c>
       <c r="I264" t="b">
         <v>1</v>
       </c>
       <c r="J264" t="s">
         <v>17</v>
       </c>
       <c r="K264">
         <v>0</v>
       </c>
       <c r="L264">
         <v>89.35</v>
       </c>
     </row>
     <row r="265" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A265">
         <v>264</v>
       </c>
       <c r="B265" t="s">
+        <v>477</v>
+      </c>
+      <c r="C265" t="s">
         <v>478</v>
-      </c>
-[...1 lines deleted...]
-        <v>479</v>
       </c>
       <c r="D265">
         <v>1887</v>
       </c>
       <c r="E265" t="s">
         <v>77</v>
       </c>
       <c r="F265" t="s">
         <v>30</v>
       </c>
       <c r="G265" t="s">
         <v>26</v>
       </c>
       <c r="H265">
         <v>15</v>
       </c>
       <c r="I265" t="b">
         <v>1</v>
       </c>
       <c r="J265" t="s">
         <v>17</v>
       </c>
       <c r="K265">
         <v>0</v>
       </c>
       <c r="L265">
         <v>88.97</v>
       </c>
     </row>
     <row r="266" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A266">
         <v>265</v>
       </c>
       <c r="B266" t="s">
+        <v>479</v>
+      </c>
+      <c r="C266" t="s">
         <v>480</v>
       </c>
-      <c r="C266" t="s">
+      <c r="E266" t="s">
         <v>481</v>
-      </c>
-[...1 lines deleted...]
-        <v>482</v>
       </c>
       <c r="F266" t="s">
         <v>39</v>
       </c>
       <c r="G266" t="s">
         <v>26</v>
       </c>
       <c r="H266">
         <v>13</v>
       </c>
       <c r="I266" t="b">
         <v>1</v>
       </c>
       <c r="J266" t="s">
         <v>17</v>
       </c>
       <c r="K266">
         <v>0</v>
       </c>
       <c r="L266">
         <v>88.95</v>
       </c>
     </row>
     <row r="267" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A267">
         <v>266</v>
       </c>
       <c r="B267" t="s">
         <v>89</v>
       </c>
       <c r="C267" t="s">
-        <v>483</v>
+        <v>482</v>
       </c>
       <c r="E267" t="s">
         <v>153</v>
       </c>
       <c r="F267" t="s">
         <v>39</v>
       </c>
       <c r="G267" t="s">
         <v>26</v>
       </c>
       <c r="H267">
         <v>14</v>
       </c>
       <c r="I267" t="b">
         <v>1</v>
       </c>
       <c r="J267" t="s">
         <v>17</v>
       </c>
       <c r="K267">
         <v>0</v>
       </c>
       <c r="L267">
         <v>88.66</v>
       </c>
     </row>
     <row r="268" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A268">
         <v>267</v>
       </c>
       <c r="B268" t="s">
         <v>144</v>
       </c>
       <c r="C268" t="s">
-        <v>484</v>
+        <v>483</v>
       </c>
       <c r="D268">
         <v>287</v>
       </c>
       <c r="E268" t="s">
         <v>17</v>
       </c>
       <c r="F268" t="s">
         <v>39</v>
       </c>
       <c r="G268" t="s">
         <v>16</v>
       </c>
       <c r="H268">
         <v>43</v>
       </c>
       <c r="I268" t="b">
         <v>1</v>
       </c>
       <c r="J268" t="s">
         <v>17</v>
       </c>
       <c r="K268">
         <v>0</v>
       </c>
       <c r="L268">
         <v>88.31</v>
       </c>
     </row>
     <row r="269" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A269">
         <v>268</v>
       </c>
       <c r="B269" t="s">
-        <v>431</v>
+        <v>430</v>
       </c>
       <c r="C269" t="s">
         <v>275</v>
       </c>
       <c r="E269" t="s">
         <v>59</v>
       </c>
       <c r="F269" t="s">
         <v>15</v>
       </c>
       <c r="G269" t="s">
         <v>26</v>
       </c>
       <c r="H269">
         <v>26</v>
       </c>
       <c r="I269" t="b">
         <v>1</v>
       </c>
       <c r="J269" t="s">
         <v>17</v>
       </c>
       <c r="K269">
         <v>0</v>
       </c>
       <c r="L269">
         <v>88.19</v>
       </c>
     </row>
     <row r="270" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A270">
         <v>269</v>
       </c>
       <c r="B270" t="s">
+        <v>484</v>
+      </c>
+      <c r="C270" t="s">
         <v>485</v>
-      </c>
-[...1 lines deleted...]
-        <v>486</v>
       </c>
       <c r="E270" t="s">
         <v>400</v>
       </c>
       <c r="F270" t="s">
         <v>39</v>
       </c>
       <c r="G270" t="s">
         <v>16</v>
       </c>
       <c r="H270">
         <v>44</v>
       </c>
       <c r="I270" t="b">
         <v>1</v>
       </c>
       <c r="J270" t="s">
         <v>17</v>
       </c>
       <c r="K270">
         <v>0</v>
       </c>
       <c r="L270">
         <v>88.06</v>
       </c>
     </row>
     <row r="271" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A271">
         <v>270</v>
       </c>
       <c r="B271" t="s">
         <v>220</v>
       </c>
       <c r="C271" t="s">
+        <v>486</v>
+      </c>
+      <c r="E271" t="s">
         <v>487</v>
-      </c>
-[...1 lines deleted...]
-        <v>488</v>
       </c>
       <c r="F271" t="s">
         <v>39</v>
       </c>
       <c r="G271" t="s">
         <v>16</v>
       </c>
       <c r="H271">
         <v>45</v>
       </c>
       <c r="I271" t="b">
         <v>1</v>
       </c>
       <c r="J271" t="s">
         <v>17</v>
       </c>
       <c r="K271">
         <v>0</v>
       </c>
       <c r="L271">
         <v>87</v>
       </c>
     </row>
     <row r="272" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A272">
         <v>271</v>
       </c>
       <c r="B272" t="s">
+        <v>488</v>
+      </c>
+      <c r="C272" t="s">
         <v>489</v>
-      </c>
-[...1 lines deleted...]
-        <v>490</v>
       </c>
       <c r="D272">
         <v>100</v>
       </c>
       <c r="E272" t="s">
-        <v>438</v>
+        <v>437</v>
       </c>
       <c r="F272" t="s">
         <v>39</v>
       </c>
       <c r="G272" t="s">
         <v>16</v>
       </c>
       <c r="H272">
         <v>46</v>
       </c>
       <c r="I272" t="b">
         <v>1</v>
       </c>
       <c r="J272" t="s">
         <v>17</v>
       </c>
       <c r="K272">
         <v>0</v>
       </c>
       <c r="L272">
         <v>86.95</v>
       </c>
     </row>
     <row r="273" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A273">
         <v>272</v>
       </c>
       <c r="B273" t="s">
+        <v>490</v>
+      </c>
+      <c r="C273" t="s">
         <v>491</v>
-      </c>
-[...1 lines deleted...]
-        <v>492</v>
       </c>
       <c r="E273" t="s">
         <v>315</v>
       </c>
       <c r="F273" t="s">
         <v>80</v>
       </c>
       <c r="G273" t="s">
         <v>26</v>
       </c>
       <c r="H273">
         <v>4</v>
       </c>
       <c r="I273" t="b">
         <v>1</v>
       </c>
       <c r="J273" t="s">
         <v>17</v>
       </c>
       <c r="K273">
         <v>0</v>
       </c>
       <c r="L273">
         <v>86.87</v>
       </c>
     </row>
     <row r="274" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A274">
         <v>273</v>
       </c>
       <c r="B274" t="s">
-        <v>493</v>
+        <v>492</v>
       </c>
       <c r="C274" t="s">
         <v>178</v>
       </c>
       <c r="D274">
         <v>1727</v>
       </c>
       <c r="E274" t="s">
         <v>17</v>
       </c>
       <c r="F274" t="s">
         <v>30</v>
       </c>
       <c r="G274" t="s">
         <v>26</v>
       </c>
       <c r="H274">
         <v>16</v>
       </c>
       <c r="I274" t="b">
         <v>1</v>
       </c>
       <c r="J274" t="s">
         <v>17</v>
       </c>
       <c r="K274">
         <v>0</v>
       </c>
       <c r="L274">
         <v>86.77</v>
       </c>
     </row>
     <row r="275" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A275">
         <v>274</v>
       </c>
       <c r="B275" t="s">
+        <v>493</v>
+      </c>
+      <c r="C275" t="s">
         <v>494</v>
-      </c>
-[...1 lines deleted...]
-        <v>495</v>
       </c>
       <c r="E275" t="s">
         <v>17</v>
       </c>
       <c r="F275" t="s">
         <v>30</v>
       </c>
       <c r="G275" t="s">
         <v>16</v>
       </c>
       <c r="H275">
         <v>57</v>
       </c>
       <c r="I275" t="b">
         <v>1</v>
       </c>
       <c r="J275" t="s">
         <v>17</v>
       </c>
       <c r="K275">
         <v>0</v>
       </c>
       <c r="L275">
         <v>86.5</v>
       </c>
@@ -12228,1341 +12231,1344 @@
       </c>
       <c r="G276" t="s">
         <v>26</v>
       </c>
       <c r="H276">
         <v>15</v>
       </c>
       <c r="I276" t="b">
         <v>1</v>
       </c>
       <c r="J276" t="s">
         <v>17</v>
       </c>
       <c r="K276">
         <v>0</v>
       </c>
       <c r="L276">
         <v>86.48</v>
       </c>
     </row>
     <row r="277" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A277">
         <v>276</v>
       </c>
       <c r="B277" t="s">
-        <v>478</v>
+        <v>477</v>
       </c>
       <c r="C277" t="s">
-        <v>496</v>
+        <v>495</v>
       </c>
       <c r="E277" t="s">
         <v>17</v>
       </c>
       <c r="F277" t="s">
         <v>39</v>
       </c>
       <c r="G277" t="s">
         <v>26</v>
       </c>
       <c r="H277">
         <v>16</v>
       </c>
       <c r="I277" t="b">
         <v>1</v>
       </c>
       <c r="J277" t="s">
         <v>17</v>
       </c>
       <c r="K277">
         <v>0</v>
       </c>
       <c r="L277">
         <v>86.44</v>
       </c>
     </row>
     <row r="278" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A278">
         <v>277</v>
       </c>
       <c r="B278" t="s">
+        <v>496</v>
+      </c>
+      <c r="C278" t="s">
         <v>497</v>
       </c>
-      <c r="C278" t="s">
+      <c r="E278" t="s">
         <v>498</v>
-      </c>
-[...1 lines deleted...]
-        <v>499</v>
       </c>
       <c r="F278" t="s">
         <v>39</v>
       </c>
       <c r="G278" t="s">
         <v>16</v>
       </c>
       <c r="H278">
         <v>47</v>
       </c>
       <c r="I278" t="b">
         <v>1</v>
       </c>
       <c r="J278" t="s">
         <v>17</v>
       </c>
       <c r="K278">
         <v>0</v>
       </c>
       <c r="L278">
         <v>85.8</v>
       </c>
     </row>
     <row r="279" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A279">
         <v>278</v>
       </c>
       <c r="B279" t="s">
         <v>73</v>
       </c>
       <c r="C279" t="s">
-        <v>500</v>
+        <v>499</v>
       </c>
       <c r="E279" t="s">
         <v>17</v>
       </c>
       <c r="F279" t="s">
         <v>30</v>
       </c>
       <c r="G279" t="s">
         <v>16</v>
       </c>
       <c r="H279">
         <v>58</v>
       </c>
       <c r="I279" t="b">
         <v>1</v>
       </c>
       <c r="J279" t="s">
         <v>17</v>
       </c>
       <c r="K279">
         <v>0</v>
       </c>
       <c r="L279">
         <v>85.59</v>
       </c>
     </row>
     <row r="280" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A280">
         <v>279</v>
       </c>
       <c r="B280" t="s">
-        <v>501</v>
+        <v>500</v>
       </c>
       <c r="C280" t="s">
         <v>32</v>
       </c>
       <c r="D280">
         <v>212</v>
       </c>
       <c r="E280" t="s">
         <v>17</v>
       </c>
       <c r="F280" t="s">
         <v>64</v>
       </c>
       <c r="G280" t="s">
         <v>16</v>
       </c>
       <c r="H280">
         <v>18</v>
       </c>
       <c r="I280" t="b">
         <v>1</v>
       </c>
       <c r="J280" t="s">
         <v>17</v>
       </c>
       <c r="K280">
         <v>0</v>
       </c>
       <c r="L280">
         <v>85.47</v>
       </c>
     </row>
     <row r="281" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A281">
         <v>280</v>
       </c>
       <c r="B281" t="s">
+        <v>501</v>
+      </c>
+      <c r="C281" t="s">
         <v>502</v>
       </c>
-      <c r="C281" t="s">
+      <c r="E281" t="s">
         <v>503</v>
-      </c>
-[...1 lines deleted...]
-        <v>504</v>
       </c>
       <c r="F281" t="s">
         <v>30</v>
       </c>
       <c r="G281" t="s">
         <v>26</v>
       </c>
       <c r="H281">
         <v>17</v>
       </c>
       <c r="I281" t="b">
         <v>1</v>
       </c>
       <c r="J281" t="s">
         <v>17</v>
       </c>
       <c r="K281">
         <v>0</v>
       </c>
       <c r="L281">
         <v>85.29</v>
       </c>
     </row>
     <row r="282" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A282">
         <v>281</v>
       </c>
       <c r="B282" t="s">
+        <v>504</v>
+      </c>
+      <c r="C282" t="s">
         <v>505</v>
-      </c>
-[...1 lines deleted...]
-        <v>506</v>
       </c>
       <c r="E282" t="s">
         <v>17</v>
       </c>
       <c r="F282" t="s">
         <v>30</v>
       </c>
       <c r="G282" t="s">
         <v>16</v>
       </c>
       <c r="H282">
         <v>59</v>
       </c>
       <c r="I282" t="b">
         <v>1</v>
       </c>
       <c r="J282" t="s">
         <v>17</v>
       </c>
       <c r="K282">
         <v>0</v>
       </c>
       <c r="L282">
         <v>85.08</v>
       </c>
     </row>
     <row r="283" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A283">
         <v>282</v>
       </c>
       <c r="B283" t="s">
         <v>242</v>
       </c>
       <c r="C283" t="s">
-        <v>495</v>
+        <v>494</v>
       </c>
       <c r="E283" t="s">
         <v>52</v>
       </c>
       <c r="F283" t="s">
         <v>30</v>
       </c>
       <c r="G283" t="s">
         <v>26</v>
       </c>
       <c r="H283">
         <v>18</v>
       </c>
       <c r="I283" t="b">
         <v>1</v>
       </c>
       <c r="J283" t="s">
         <v>17</v>
       </c>
       <c r="K283">
         <v>0</v>
       </c>
       <c r="L283">
         <v>85.04</v>
       </c>
     </row>
     <row r="284" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A284">
         <v>283</v>
       </c>
       <c r="B284" t="s">
+        <v>506</v>
+      </c>
+      <c r="C284" t="s">
         <v>507</v>
-      </c>
-[...1 lines deleted...]
-        <v>508</v>
       </c>
       <c r="D284">
         <v>1773</v>
       </c>
       <c r="E284" t="s">
-        <v>509</v>
+        <v>508</v>
       </c>
       <c r="F284" t="s">
         <v>30</v>
       </c>
       <c r="G284" t="s">
         <v>26</v>
       </c>
       <c r="H284">
         <v>19</v>
       </c>
       <c r="I284" t="b">
         <v>1</v>
       </c>
       <c r="J284" t="s">
         <v>17</v>
       </c>
       <c r="K284">
         <v>0</v>
       </c>
       <c r="L284">
         <v>84.68</v>
       </c>
     </row>
     <row r="285" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A285">
         <v>284</v>
       </c>
       <c r="B285" t="s">
+        <v>509</v>
+      </c>
+      <c r="C285" t="s">
         <v>510</v>
-      </c>
-[...1 lines deleted...]
-        <v>511</v>
       </c>
       <c r="D285">
         <v>5</v>
       </c>
       <c r="E285" t="s">
         <v>14</v>
       </c>
       <c r="F285" t="s">
         <v>39</v>
       </c>
       <c r="G285" t="s">
         <v>26</v>
       </c>
       <c r="H285">
         <v>17</v>
       </c>
       <c r="I285" t="b">
         <v>1</v>
       </c>
       <c r="J285" t="s">
         <v>17</v>
       </c>
       <c r="K285">
         <v>0</v>
       </c>
       <c r="L285">
         <v>84.35</v>
       </c>
     </row>
     <row r="286" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A286">
         <v>285</v>
       </c>
       <c r="B286" t="s">
         <v>383</v>
       </c>
       <c r="C286" t="s">
         <v>178</v>
       </c>
+      <c r="D286">
+        <v>852</v>
+      </c>
       <c r="E286" t="s">
         <v>14</v>
       </c>
       <c r="F286" t="s">
         <v>64</v>
       </c>
       <c r="G286" t="s">
         <v>26</v>
       </c>
       <c r="H286">
         <v>4</v>
       </c>
       <c r="I286" t="b">
         <v>1</v>
       </c>
       <c r="J286" t="s">
         <v>17</v>
       </c>
       <c r="K286">
         <v>0</v>
       </c>
       <c r="L286">
         <v>84.12</v>
       </c>
     </row>
     <row r="287" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A287">
         <v>286</v>
       </c>
       <c r="B287" t="s">
+        <v>511</v>
+      </c>
+      <c r="C287" t="s">
         <v>512</v>
-      </c>
-[...1 lines deleted...]
-        <v>513</v>
       </c>
       <c r="D287">
         <v>147</v>
       </c>
       <c r="E287" t="s">
         <v>44</v>
       </c>
       <c r="F287" t="s">
         <v>64</v>
       </c>
       <c r="G287" t="s">
         <v>26</v>
       </c>
       <c r="H287">
         <v>5</v>
       </c>
       <c r="I287" t="b">
         <v>1</v>
       </c>
       <c r="J287" t="s">
         <v>17</v>
       </c>
       <c r="K287">
         <v>0</v>
       </c>
       <c r="L287">
         <v>83.69</v>
       </c>
     </row>
     <row r="288" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A288">
         <v>287</v>
       </c>
       <c r="B288" t="s">
+        <v>513</v>
+      </c>
+      <c r="C288" t="s">
         <v>514</v>
-      </c>
-[...1 lines deleted...]
-        <v>515</v>
       </c>
       <c r="E288" t="s">
         <v>17</v>
       </c>
       <c r="F288" t="s">
         <v>15</v>
       </c>
       <c r="G288" t="s">
         <v>16</v>
       </c>
       <c r="H288">
         <v>81</v>
       </c>
       <c r="I288" t="b">
         <v>1</v>
       </c>
       <c r="J288" t="s">
         <v>17</v>
       </c>
       <c r="K288">
         <v>0</v>
       </c>
       <c r="L288">
         <v>83.26</v>
       </c>
     </row>
     <row r="289" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A289">
         <v>288</v>
       </c>
       <c r="B289" t="s">
-        <v>516</v>
+        <v>515</v>
       </c>
       <c r="C289" t="s">
         <v>32</v>
       </c>
       <c r="E289" t="s">
         <v>49</v>
       </c>
       <c r="F289" t="s">
         <v>64</v>
       </c>
       <c r="G289" t="s">
         <v>16</v>
       </c>
       <c r="H289">
         <v>19</v>
       </c>
       <c r="I289" t="b">
         <v>1</v>
       </c>
       <c r="J289" t="s">
         <v>17</v>
       </c>
       <c r="K289">
         <v>0</v>
       </c>
       <c r="L289">
         <v>83.15</v>
       </c>
     </row>
     <row r="290" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A290">
         <v>289</v>
       </c>
       <c r="B290" t="s">
+        <v>516</v>
+      </c>
+      <c r="C290" t="s">
         <v>517</v>
-      </c>
-[...1 lines deleted...]
-        <v>518</v>
       </c>
       <c r="E290" t="s">
         <v>184</v>
       </c>
       <c r="F290" t="s">
         <v>15</v>
       </c>
       <c r="G290" t="s">
         <v>26</v>
       </c>
       <c r="H290">
         <v>27</v>
       </c>
       <c r="I290" t="b">
         <v>1</v>
       </c>
       <c r="J290" t="s">
         <v>17</v>
       </c>
       <c r="K290">
         <v>0</v>
       </c>
       <c r="L290">
         <v>83.07</v>
       </c>
     </row>
     <row r="291" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A291">
         <v>290</v>
       </c>
       <c r="B291" t="s">
+        <v>518</v>
+      </c>
+      <c r="C291" t="s">
         <v>519</v>
       </c>
-      <c r="C291" t="s">
+      <c r="E291" t="s">
         <v>520</v>
-      </c>
-[...1 lines deleted...]
-        <v>521</v>
       </c>
       <c r="F291" t="s">
         <v>15</v>
       </c>
       <c r="G291" t="s">
         <v>26</v>
       </c>
       <c r="H291">
         <v>28</v>
       </c>
       <c r="I291" t="b">
         <v>1</v>
       </c>
       <c r="J291" t="s">
         <v>17</v>
       </c>
       <c r="K291">
         <v>0</v>
       </c>
       <c r="L291">
         <v>82.24</v>
       </c>
     </row>
     <row r="292" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A292">
         <v>291</v>
       </c>
       <c r="B292" t="s">
+        <v>521</v>
+      </c>
+      <c r="C292" t="s">
         <v>522</v>
-      </c>
-[...1 lines deleted...]
-        <v>523</v>
       </c>
       <c r="E292" t="s">
         <v>17</v>
       </c>
       <c r="F292" t="s">
         <v>15</v>
       </c>
       <c r="G292" t="s">
         <v>26</v>
       </c>
       <c r="H292">
         <v>29</v>
       </c>
       <c r="I292" t="b">
         <v>1</v>
       </c>
       <c r="J292" t="s">
         <v>17</v>
       </c>
       <c r="K292">
         <v>0</v>
       </c>
       <c r="L292">
         <v>82.11</v>
       </c>
     </row>
     <row r="293" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A293">
         <v>292</v>
       </c>
       <c r="B293" t="s">
         <v>208</v>
       </c>
       <c r="C293" t="s">
-        <v>524</v>
+        <v>523</v>
       </c>
       <c r="D293">
         <v>1155</v>
       </c>
       <c r="E293" t="s">
-        <v>525</v>
+        <v>524</v>
       </c>
       <c r="F293" t="s">
         <v>88</v>
       </c>
       <c r="G293" t="s">
         <v>16</v>
       </c>
       <c r="H293">
         <v>4</v>
       </c>
       <c r="I293" t="b">
         <v>1</v>
       </c>
       <c r="J293" t="s">
         <v>17</v>
       </c>
       <c r="K293">
         <v>0</v>
       </c>
       <c r="L293">
         <v>82.09</v>
       </c>
     </row>
     <row r="294" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A294">
         <v>293</v>
       </c>
       <c r="B294" t="s">
+        <v>525</v>
+      </c>
+      <c r="C294" t="s">
         <v>526</v>
-      </c>
-[...1 lines deleted...]
-        <v>527</v>
       </c>
       <c r="E294" t="s">
         <v>52</v>
       </c>
       <c r="F294" t="s">
         <v>39</v>
       </c>
       <c r="G294" t="s">
         <v>26</v>
       </c>
       <c r="H294">
         <v>18</v>
       </c>
       <c r="I294" t="b">
         <v>1</v>
       </c>
       <c r="J294" t="s">
         <v>17</v>
       </c>
       <c r="K294">
         <v>0</v>
       </c>
       <c r="L294">
         <v>81.13</v>
       </c>
     </row>
     <row r="295" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A295">
         <v>294</v>
       </c>
       <c r="B295" t="s">
-        <v>528</v>
+        <v>527</v>
       </c>
       <c r="C295" t="s">
         <v>66</v>
       </c>
       <c r="D295">
         <v>2257</v>
       </c>
       <c r="E295" t="s">
         <v>287</v>
       </c>
       <c r="F295" t="s">
         <v>15</v>
       </c>
       <c r="G295" t="s">
         <v>26</v>
       </c>
       <c r="H295">
         <v>30</v>
       </c>
       <c r="I295" t="b">
         <v>1</v>
       </c>
       <c r="J295" t="s">
         <v>17</v>
       </c>
       <c r="K295">
         <v>0</v>
       </c>
       <c r="L295">
         <v>80.84</v>
       </c>
     </row>
     <row r="296" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A296">
         <v>295</v>
       </c>
       <c r="B296" t="s">
-        <v>529</v>
+        <v>528</v>
       </c>
       <c r="C296" t="s">
         <v>178</v>
       </c>
       <c r="E296" t="s">
         <v>52</v>
       </c>
       <c r="F296" t="s">
         <v>39</v>
       </c>
       <c r="G296" t="s">
         <v>26</v>
       </c>
       <c r="H296">
         <v>19</v>
       </c>
       <c r="I296" t="b">
         <v>1</v>
       </c>
       <c r="J296" t="s">
         <v>17</v>
       </c>
       <c r="K296">
         <v>0</v>
       </c>
       <c r="L296">
         <v>80.83</v>
       </c>
     </row>
     <row r="297" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A297">
         <v>296</v>
       </c>
       <c r="B297" t="s">
+        <v>529</v>
+      </c>
+      <c r="C297" t="s">
         <v>530</v>
-      </c>
-[...1 lines deleted...]
-        <v>531</v>
       </c>
       <c r="D297">
         <v>1797</v>
       </c>
       <c r="E297" t="s">
         <v>212</v>
       </c>
       <c r="F297" t="s">
         <v>39</v>
       </c>
       <c r="G297" t="s">
         <v>26</v>
       </c>
       <c r="H297">
         <v>20</v>
       </c>
       <c r="I297" t="b">
         <v>1</v>
       </c>
       <c r="J297" t="s">
         <v>17</v>
       </c>
       <c r="K297">
         <v>0</v>
       </c>
       <c r="L297">
         <v>80.33</v>
       </c>
     </row>
     <row r="298" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A298">
         <v>297</v>
       </c>
       <c r="B298" t="s">
         <v>331</v>
       </c>
       <c r="C298" t="s">
-        <v>532</v>
+        <v>531</v>
       </c>
       <c r="E298" t="s">
         <v>17</v>
       </c>
       <c r="F298" t="s">
         <v>15</v>
       </c>
       <c r="G298" t="s">
         <v>16</v>
       </c>
       <c r="H298">
         <v>82</v>
       </c>
       <c r="I298" t="b">
         <v>1</v>
       </c>
       <c r="J298" t="s">
         <v>17</v>
       </c>
       <c r="K298">
         <v>0</v>
       </c>
       <c r="L298">
         <v>80.14</v>
       </c>
     </row>
     <row r="299" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A299">
         <v>298</v>
       </c>
       <c r="B299" t="s">
+        <v>532</v>
+      </c>
+      <c r="C299" t="s">
         <v>533</v>
-      </c>
-[...1 lines deleted...]
-        <v>534</v>
       </c>
       <c r="E299" t="s">
         <v>17</v>
       </c>
       <c r="F299" t="s">
         <v>15</v>
       </c>
       <c r="G299" t="s">
         <v>26</v>
       </c>
       <c r="H299">
         <v>31</v>
       </c>
       <c r="I299" t="b">
         <v>1</v>
       </c>
       <c r="J299" t="s">
         <v>17</v>
       </c>
       <c r="K299">
         <v>0</v>
       </c>
       <c r="L299">
         <v>79.77</v>
       </c>
     </row>
     <row r="300" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A300">
         <v>299</v>
       </c>
       <c r="B300" t="s">
-        <v>535</v>
+        <v>534</v>
       </c>
       <c r="C300" t="s">
         <v>32</v>
       </c>
       <c r="E300" t="s">
         <v>17</v>
       </c>
       <c r="F300" t="s">
         <v>15</v>
       </c>
       <c r="G300" t="s">
         <v>26</v>
       </c>
       <c r="H300">
         <v>32</v>
       </c>
       <c r="I300" t="b">
         <v>1</v>
       </c>
       <c r="J300" t="s">
         <v>17</v>
       </c>
       <c r="K300">
         <v>0</v>
       </c>
       <c r="L300">
         <v>79.4</v>
       </c>
     </row>
     <row r="301" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A301">
         <v>300</v>
       </c>
       <c r="B301" t="s">
-        <v>536</v>
+        <v>535</v>
       </c>
       <c r="C301" t="s">
         <v>293</v>
       </c>
       <c r="E301" t="s">
         <v>153</v>
       </c>
       <c r="F301" t="s">
         <v>30</v>
       </c>
       <c r="G301" t="s">
         <v>26</v>
       </c>
       <c r="H301">
         <v>20</v>
       </c>
       <c r="I301" t="b">
         <v>1</v>
       </c>
       <c r="J301" t="s">
         <v>17</v>
       </c>
       <c r="K301">
         <v>0</v>
       </c>
       <c r="L301">
         <v>79.33</v>
       </c>
     </row>
     <row r="302" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A302">
         <v>301</v>
       </c>
       <c r="B302" t="s">
         <v>342</v>
       </c>
       <c r="C302" t="s">
-        <v>537</v>
+        <v>536</v>
       </c>
       <c r="E302" t="s">
         <v>44</v>
       </c>
       <c r="F302" t="s">
         <v>39</v>
       </c>
       <c r="G302" t="s">
         <v>26</v>
       </c>
       <c r="H302">
         <v>21</v>
       </c>
       <c r="I302" t="b">
         <v>1</v>
       </c>
       <c r="J302" t="s">
         <v>17</v>
       </c>
       <c r="K302">
         <v>0</v>
       </c>
       <c r="L302">
         <v>78.89</v>
       </c>
     </row>
     <row r="303" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A303">
         <v>302</v>
       </c>
       <c r="B303" t="s">
         <v>234</v>
       </c>
       <c r="C303" t="s">
-        <v>538</v>
+        <v>537</v>
       </c>
       <c r="E303" t="s">
         <v>52</v>
       </c>
       <c r="F303" t="s">
         <v>39</v>
       </c>
       <c r="G303" t="s">
         <v>16</v>
       </c>
       <c r="H303">
         <v>48</v>
       </c>
       <c r="I303" t="b">
         <v>1</v>
       </c>
       <c r="J303" t="s">
         <v>17</v>
       </c>
       <c r="K303">
         <v>0</v>
       </c>
       <c r="L303">
         <v>78.3</v>
       </c>
     </row>
     <row r="304" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A304">
         <v>303</v>
       </c>
       <c r="B304" t="s">
+        <v>538</v>
+      </c>
+      <c r="C304" t="s">
         <v>539</v>
-      </c>
-[...1 lines deleted...]
-        <v>540</v>
       </c>
       <c r="D304">
         <v>75</v>
       </c>
       <c r="E304" t="s">
         <v>17</v>
       </c>
       <c r="F304" t="s">
         <v>39</v>
       </c>
       <c r="G304" t="s">
         <v>16</v>
       </c>
       <c r="H304">
         <v>49</v>
       </c>
       <c r="I304" t="b">
         <v>1</v>
       </c>
       <c r="J304" t="s">
         <v>17</v>
       </c>
       <c r="K304">
         <v>0</v>
       </c>
       <c r="L304">
         <v>78.24</v>
       </c>
     </row>
     <row r="305" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A305">
         <v>304</v>
       </c>
       <c r="B305" t="s">
-        <v>541</v>
+        <v>540</v>
       </c>
       <c r="C305" t="s">
         <v>19</v>
       </c>
       <c r="E305" t="s">
         <v>52</v>
       </c>
       <c r="F305" t="s">
         <v>15</v>
       </c>
       <c r="G305" t="s">
         <v>26</v>
       </c>
       <c r="H305">
         <v>33</v>
       </c>
       <c r="I305" t="b">
         <v>1</v>
       </c>
       <c r="J305" t="s">
         <v>17</v>
       </c>
       <c r="K305">
         <v>0</v>
       </c>
       <c r="L305">
         <v>78.02</v>
       </c>
     </row>
     <row r="306" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A306">
         <v>305</v>
       </c>
       <c r="B306" t="s">
+        <v>541</v>
+      </c>
+      <c r="C306" t="s">
         <v>542</v>
-      </c>
-[...1 lines deleted...]
-        <v>543</v>
       </c>
       <c r="E306" t="s">
         <v>382</v>
       </c>
       <c r="F306" t="s">
         <v>39</v>
       </c>
       <c r="G306" t="s">
         <v>16</v>
       </c>
       <c r="H306">
         <v>50</v>
       </c>
       <c r="I306" t="b">
         <v>1</v>
       </c>
       <c r="J306" t="s">
         <v>17</v>
       </c>
       <c r="K306">
         <v>0</v>
       </c>
       <c r="L306">
         <v>77.52</v>
       </c>
     </row>
     <row r="307" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A307">
         <v>306</v>
       </c>
       <c r="B307" t="s">
         <v>27</v>
       </c>
       <c r="C307" t="s">
-        <v>544</v>
+        <v>543</v>
       </c>
       <c r="E307" t="s">
         <v>17</v>
       </c>
       <c r="F307" t="s">
         <v>15</v>
       </c>
       <c r="G307" t="s">
         <v>16</v>
       </c>
       <c r="H307">
         <v>83</v>
       </c>
       <c r="I307" t="b">
         <v>1</v>
       </c>
       <c r="J307" t="s">
         <v>17</v>
       </c>
       <c r="K307">
         <v>0</v>
       </c>
       <c r="L307">
         <v>76.43</v>
       </c>
     </row>
     <row r="308" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A308">
         <v>307</v>
       </c>
       <c r="B308" t="s">
-        <v>491</v>
+        <v>490</v>
       </c>
       <c r="C308" t="s">
-        <v>435</v>
+        <v>434</v>
       </c>
       <c r="E308" t="s">
         <v>400</v>
       </c>
       <c r="F308" t="s">
         <v>30</v>
       </c>
       <c r="G308" t="s">
         <v>26</v>
       </c>
       <c r="H308">
         <v>21</v>
       </c>
       <c r="I308" t="b">
         <v>1</v>
       </c>
       <c r="J308" t="s">
         <v>17</v>
       </c>
       <c r="K308">
         <v>0</v>
       </c>
       <c r="L308">
         <v>75.47</v>
       </c>
     </row>
     <row r="309" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A309">
         <v>308</v>
       </c>
       <c r="B309" t="s">
+        <v>544</v>
+      </c>
+      <c r="C309" t="s">
         <v>545</v>
-      </c>
-[...1 lines deleted...]
-        <v>546</v>
       </c>
       <c r="E309" t="s">
         <v>52</v>
       </c>
       <c r="F309" t="s">
         <v>30</v>
       </c>
       <c r="G309" t="s">
         <v>26</v>
       </c>
       <c r="H309">
         <v>22</v>
       </c>
       <c r="I309" t="b">
         <v>1</v>
       </c>
       <c r="J309" t="s">
         <v>17</v>
       </c>
       <c r="K309">
         <v>0</v>
       </c>
       <c r="L309">
         <v>75.05</v>
       </c>
     </row>
     <row r="310" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A310">
         <v>309</v>
       </c>
       <c r="B310" t="s">
+        <v>546</v>
+      </c>
+      <c r="C310" t="s">
         <v>547</v>
-      </c>
-[...1 lines deleted...]
-        <v>548</v>
       </c>
       <c r="E310" t="s">
         <v>153</v>
       </c>
       <c r="F310" t="s">
         <v>64</v>
       </c>
       <c r="G310" t="s">
         <v>26</v>
       </c>
       <c r="H310">
         <v>6</v>
       </c>
       <c r="I310" t="b">
         <v>1</v>
       </c>
       <c r="J310" t="s">
         <v>17</v>
       </c>
       <c r="K310">
         <v>0</v>
       </c>
       <c r="L310">
         <v>74.72</v>
       </c>
     </row>
     <row r="311" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A311">
         <v>310</v>
       </c>
       <c r="B311" t="s">
-        <v>549</v>
+        <v>548</v>
       </c>
       <c r="C311" t="s">
         <v>356</v>
       </c>
       <c r="E311" t="s">
-        <v>550</v>
+        <v>549</v>
       </c>
       <c r="F311" t="s">
         <v>39</v>
       </c>
       <c r="G311" t="s">
         <v>16</v>
       </c>
       <c r="H311">
         <v>51</v>
       </c>
       <c r="I311" t="b">
         <v>1</v>
       </c>
       <c r="J311" t="s">
         <v>17</v>
       </c>
       <c r="K311">
         <v>0</v>
       </c>
       <c r="L311">
         <v>74.66</v>
       </c>
     </row>
     <row r="312" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A312">
         <v>311</v>
       </c>
       <c r="B312" t="s">
-        <v>551</v>
+        <v>550</v>
       </c>
       <c r="C312" t="s">
+        <v>497</v>
+      </c>
+      <c r="E312" t="s">
         <v>498</v>
-      </c>
-[...1 lines deleted...]
-        <v>499</v>
       </c>
       <c r="F312" t="s">
         <v>39</v>
       </c>
       <c r="G312" t="s">
         <v>16</v>
       </c>
       <c r="H312">
         <v>52</v>
       </c>
       <c r="I312" t="b">
         <v>1</v>
       </c>
       <c r="J312" t="s">
         <v>17</v>
       </c>
       <c r="K312">
         <v>0</v>
       </c>
       <c r="L312">
         <v>74.04</v>
       </c>
     </row>
     <row r="313" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A313">
         <v>312</v>
       </c>
       <c r="B313" t="s">
-        <v>552</v>
+        <v>551</v>
       </c>
       <c r="C313" t="s">
         <v>40</v>
       </c>
       <c r="E313" t="s">
-        <v>550</v>
+        <v>549</v>
       </c>
       <c r="F313" t="s">
         <v>39</v>
       </c>
       <c r="G313" t="s">
         <v>16</v>
       </c>
       <c r="H313">
         <v>53</v>
       </c>
       <c r="I313" t="b">
         <v>1</v>
       </c>
       <c r="J313" t="s">
         <v>17</v>
       </c>
       <c r="K313">
         <v>0</v>
       </c>
       <c r="L313">
         <v>73.89</v>
       </c>
     </row>
     <row r="314" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A314">
@@ -13582,439 +13588,439 @@
       </c>
       <c r="G314" t="s">
         <v>16</v>
       </c>
       <c r="H314">
         <v>54</v>
       </c>
       <c r="I314" t="b">
         <v>1</v>
       </c>
       <c r="J314" t="s">
         <v>17</v>
       </c>
       <c r="K314">
         <v>0</v>
       </c>
       <c r="L314">
         <v>73.66</v>
       </c>
     </row>
     <row r="315" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A315">
         <v>314</v>
       </c>
       <c r="B315" t="s">
-        <v>480</v>
+        <v>479</v>
       </c>
       <c r="C315" t="s">
-        <v>553</v>
+        <v>552</v>
       </c>
       <c r="E315" t="s">
         <v>400</v>
       </c>
       <c r="F315" t="s">
         <v>30</v>
       </c>
       <c r="G315" t="s">
         <v>26</v>
       </c>
       <c r="H315">
         <v>23</v>
       </c>
       <c r="I315" t="b">
         <v>1</v>
       </c>
       <c r="J315" t="s">
         <v>17</v>
       </c>
       <c r="K315">
         <v>0</v>
       </c>
       <c r="L315">
         <v>73.38</v>
       </c>
     </row>
     <row r="316" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A316">
         <v>315</v>
       </c>
       <c r="B316" t="s">
         <v>254</v>
       </c>
       <c r="C316" t="s">
-        <v>554</v>
+        <v>553</v>
       </c>
       <c r="E316" t="s">
         <v>241</v>
       </c>
       <c r="F316" t="s">
         <v>15</v>
       </c>
       <c r="G316" t="s">
         <v>26</v>
       </c>
       <c r="H316">
         <v>34</v>
       </c>
       <c r="I316" t="b">
         <v>1</v>
       </c>
       <c r="J316" t="s">
         <v>17</v>
       </c>
       <c r="K316">
         <v>0</v>
       </c>
       <c r="L316">
         <v>73.3</v>
       </c>
     </row>
     <row r="317" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A317">
         <v>316</v>
       </c>
       <c r="B317" t="s">
+        <v>554</v>
+      </c>
+      <c r="C317" t="s">
         <v>555</v>
-      </c>
-[...1 lines deleted...]
-        <v>556</v>
       </c>
       <c r="E317" t="s">
         <v>44</v>
       </c>
       <c r="F317" t="s">
         <v>15</v>
       </c>
       <c r="G317" t="s">
         <v>26</v>
       </c>
       <c r="H317">
         <v>35</v>
       </c>
       <c r="I317" t="b">
         <v>1</v>
       </c>
       <c r="J317" t="s">
         <v>17</v>
       </c>
       <c r="K317">
         <v>0</v>
       </c>
       <c r="L317">
         <v>72.99</v>
       </c>
     </row>
     <row r="318" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A318">
         <v>317</v>
       </c>
       <c r="B318" t="s">
+        <v>556</v>
+      </c>
+      <c r="C318" t="s">
         <v>557</v>
-      </c>
-[...1 lines deleted...]
-        <v>558</v>
       </c>
       <c r="E318" t="s">
         <v>17</v>
       </c>
       <c r="F318" t="s">
         <v>30</v>
       </c>
       <c r="G318" t="s">
         <v>26</v>
       </c>
       <c r="H318">
         <v>24</v>
       </c>
       <c r="I318" t="b">
         <v>1</v>
       </c>
       <c r="J318" t="s">
         <v>17</v>
       </c>
       <c r="K318">
         <v>0</v>
       </c>
       <c r="L318">
         <v>72.82</v>
       </c>
     </row>
     <row r="319" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A319">
         <v>318</v>
       </c>
       <c r="B319" t="s">
-        <v>559</v>
+        <v>558</v>
       </c>
       <c r="C319" t="s">
         <v>396</v>
       </c>
       <c r="E319" t="s">
         <v>44</v>
       </c>
       <c r="F319" t="s">
         <v>30</v>
       </c>
       <c r="G319" t="s">
         <v>16</v>
       </c>
       <c r="H319">
         <v>60</v>
       </c>
       <c r="I319" t="b">
         <v>1</v>
       </c>
       <c r="J319" t="s">
         <v>17</v>
       </c>
       <c r="K319">
         <v>0</v>
       </c>
       <c r="L319">
         <v>71.94</v>
       </c>
     </row>
     <row r="320" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A320">
         <v>319</v>
       </c>
       <c r="B320" t="s">
+        <v>559</v>
+      </c>
+      <c r="C320" t="s">
         <v>560</v>
-      </c>
-[...1 lines deleted...]
-        <v>561</v>
       </c>
       <c r="E320" t="s">
         <v>44</v>
       </c>
       <c r="F320" t="s">
         <v>64</v>
       </c>
       <c r="G320" t="s">
         <v>26</v>
       </c>
       <c r="H320">
         <v>7</v>
       </c>
       <c r="I320" t="b">
         <v>1</v>
       </c>
       <c r="J320" t="s">
         <v>17</v>
       </c>
       <c r="K320">
         <v>0</v>
       </c>
       <c r="L320">
         <v>71.9</v>
       </c>
     </row>
     <row r="321" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A321">
         <v>320</v>
       </c>
       <c r="B321" t="s">
+        <v>561</v>
+      </c>
+      <c r="C321" t="s">
         <v>562</v>
       </c>
-      <c r="C321" t="s">
+      <c r="E321" t="s">
         <v>563</v>
-      </c>
-[...1 lines deleted...]
-        <v>564</v>
       </c>
       <c r="F321" t="s">
         <v>39</v>
       </c>
       <c r="G321" t="s">
         <v>26</v>
       </c>
       <c r="H321">
         <v>22</v>
       </c>
       <c r="I321" t="b">
         <v>1</v>
       </c>
       <c r="J321" t="s">
         <v>17</v>
       </c>
       <c r="K321">
         <v>0</v>
       </c>
       <c r="L321">
         <v>71.89</v>
       </c>
     </row>
     <row r="322" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A322">
         <v>321</v>
       </c>
       <c r="B322" t="s">
-        <v>565</v>
+        <v>564</v>
       </c>
       <c r="C322" t="s">
         <v>32</v>
       </c>
       <c r="E322" t="s">
         <v>17</v>
       </c>
       <c r="F322" t="s">
         <v>15</v>
       </c>
       <c r="G322" t="s">
         <v>26</v>
       </c>
       <c r="H322">
         <v>36</v>
       </c>
       <c r="I322" t="b">
         <v>1</v>
       </c>
       <c r="J322" t="s">
         <v>17</v>
       </c>
       <c r="K322">
         <v>0</v>
       </c>
       <c r="L322">
         <v>70.11</v>
       </c>
     </row>
     <row r="323" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A323">
         <v>322</v>
       </c>
       <c r="B323" t="s">
-        <v>566</v>
+        <v>565</v>
       </c>
       <c r="C323" t="s">
         <v>32</v>
       </c>
       <c r="E323" t="s">
         <v>17</v>
       </c>
       <c r="F323" t="s">
         <v>15</v>
       </c>
       <c r="G323" t="s">
         <v>26</v>
       </c>
       <c r="H323">
         <v>37</v>
       </c>
       <c r="I323" t="b">
         <v>1</v>
       </c>
       <c r="J323" t="s">
         <v>17</v>
       </c>
       <c r="K323">
         <v>0</v>
       </c>
       <c r="L323">
         <v>69.95</v>
       </c>
     </row>
     <row r="324" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A324">
         <v>323</v>
       </c>
       <c r="B324" t="s">
+        <v>566</v>
+      </c>
+      <c r="C324" t="s">
         <v>567</v>
       </c>
-      <c r="C324" t="s">
+      <c r="E324" t="s">
         <v>568</v>
-      </c>
-[...1 lines deleted...]
-        <v>569</v>
       </c>
       <c r="F324" t="s">
         <v>64</v>
       </c>
       <c r="G324" t="s">
         <v>16</v>
       </c>
       <c r="H324">
         <v>20</v>
       </c>
       <c r="I324" t="b">
         <v>1</v>
       </c>
       <c r="J324" t="s">
         <v>17</v>
       </c>
       <c r="K324">
         <v>0</v>
       </c>
       <c r="L324">
         <v>69.62</v>
       </c>
     </row>
     <row r="325" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A325">
         <v>324</v>
       </c>
       <c r="B325" t="s">
         <v>125</v>
       </c>
       <c r="C325" t="s">
+        <v>569</v>
+      </c>
+      <c r="E325" t="s">
         <v>570</v>
-      </c>
-[...1 lines deleted...]
-        <v>571</v>
       </c>
       <c r="F325" t="s">
         <v>15</v>
       </c>
       <c r="G325" t="s">
         <v>26</v>
       </c>
       <c r="H325">
         <v>38</v>
       </c>
       <c r="I325" t="b">
         <v>1</v>
       </c>
       <c r="J325" t="s">
         <v>17</v>
       </c>
       <c r="K325">
         <v>0</v>
       </c>
       <c r="L325">
         <v>68.63</v>
       </c>
     </row>
     <row r="326" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A326">
         <v>325</v>
       </c>
       <c r="B326" t="s">
+        <v>571</v>
+      </c>
+      <c r="C326" t="s">
         <v>572</v>
-      </c>
-[...1 lines deleted...]
-        <v>573</v>
       </c>
       <c r="E326" t="s">
         <v>212</v>
       </c>
       <c r="F326" t="s">
         <v>64</v>
       </c>
       <c r="G326" t="s">
         <v>16</v>
       </c>
       <c r="H326">
         <v>21</v>
       </c>
       <c r="I326" t="b">
         <v>1</v>
       </c>
       <c r="J326" t="s">
         <v>17</v>
       </c>
       <c r="K326">
         <v>0</v>
       </c>
       <c r="L326">
         <v>66.04</v>
       </c>
@@ -14037,264 +14043,264 @@
       </c>
       <c r="G327" t="s">
         <v>16</v>
       </c>
       <c r="H327">
         <v>61</v>
       </c>
       <c r="I327" t="b">
         <v>1</v>
       </c>
       <c r="J327" t="s">
         <v>17</v>
       </c>
       <c r="K327">
         <v>0</v>
       </c>
       <c r="L327">
         <v>65.55</v>
       </c>
     </row>
     <row r="328" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A328">
         <v>327</v>
       </c>
       <c r="B328" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
       <c r="C328" t="s">
-        <v>574</v>
+        <v>573</v>
       </c>
       <c r="E328" t="s">
         <v>57</v>
       </c>
       <c r="F328" t="s">
         <v>15</v>
       </c>
       <c r="G328" t="s">
         <v>26</v>
       </c>
       <c r="H328">
         <v>39</v>
       </c>
       <c r="I328" t="b">
         <v>1</v>
       </c>
       <c r="J328" t="s">
         <v>17</v>
       </c>
       <c r="K328">
         <v>0</v>
       </c>
       <c r="L328">
         <v>62.74</v>
       </c>
     </row>
     <row r="329" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A329">
         <v>328</v>
       </c>
       <c r="B329" t="s">
+        <v>574</v>
+      </c>
+      <c r="C329" t="s">
         <v>575</v>
-      </c>
-[...1 lines deleted...]
-        <v>576</v>
       </c>
       <c r="E329" t="s">
         <v>57</v>
       </c>
       <c r="F329" t="s">
         <v>15</v>
       </c>
       <c r="G329" t="s">
         <v>26</v>
       </c>
       <c r="H329">
         <v>40</v>
       </c>
       <c r="I329" t="b">
         <v>1</v>
       </c>
       <c r="J329" t="s">
         <v>17</v>
       </c>
       <c r="K329">
         <v>0</v>
       </c>
       <c r="L329">
         <v>62.73</v>
       </c>
     </row>
     <row r="330" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A330">
         <v>329</v>
       </c>
       <c r="B330" t="s">
+        <v>576</v>
+      </c>
+      <c r="C330" t="s">
         <v>577</v>
-      </c>
-[...1 lines deleted...]
-        <v>578</v>
       </c>
       <c r="E330" t="s">
         <v>44</v>
       </c>
       <c r="F330" t="s">
         <v>15</v>
       </c>
       <c r="G330" t="s">
         <v>26</v>
       </c>
       <c r="H330">
         <v>41</v>
       </c>
       <c r="I330" t="b">
         <v>1</v>
       </c>
       <c r="J330" t="s">
         <v>17</v>
       </c>
       <c r="K330">
         <v>0</v>
       </c>
       <c r="L330">
         <v>62.7</v>
       </c>
     </row>
     <row r="331" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A331">
         <v>330</v>
       </c>
       <c r="B331" t="s">
+        <v>578</v>
+      </c>
+      <c r="C331" t="s">
         <v>579</v>
-      </c>
-[...1 lines deleted...]
-        <v>580</v>
       </c>
       <c r="E331" t="s">
         <v>315</v>
       </c>
       <c r="F331" t="s">
         <v>80</v>
       </c>
       <c r="G331" t="s">
         <v>16</v>
       </c>
       <c r="H331">
         <v>6</v>
       </c>
       <c r="I331" t="b">
         <v>1</v>
       </c>
       <c r="J331" t="s">
         <v>17</v>
       </c>
       <c r="K331">
         <v>0</v>
       </c>
       <c r="L331">
         <v>60.87</v>
       </c>
     </row>
     <row r="332" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A332">
         <v>331</v>
       </c>
       <c r="B332" t="s">
+        <v>580</v>
+      </c>
+      <c r="C332" t="s">
         <v>581</v>
-      </c>
-[...1 lines deleted...]
-        <v>582</v>
       </c>
       <c r="E332" t="s">
         <v>387</v>
       </c>
       <c r="F332" t="s">
         <v>15</v>
       </c>
       <c r="G332" t="s">
         <v>16</v>
       </c>
       <c r="H332">
         <v>84</v>
       </c>
       <c r="I332" t="b">
         <v>1</v>
       </c>
       <c r="J332" t="s">
         <v>17</v>
       </c>
       <c r="K332">
         <v>0</v>
       </c>
       <c r="L332">
         <v>59.01</v>
       </c>
     </row>
     <row r="333" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A333">
         <v>332</v>
       </c>
       <c r="B333" t="s">
+        <v>582</v>
+      </c>
+      <c r="C333" t="s">
         <v>583</v>
-      </c>
-[...1 lines deleted...]
-        <v>584</v>
       </c>
       <c r="E333" t="s">
         <v>387</v>
       </c>
       <c r="F333" t="s">
         <v>15</v>
       </c>
       <c r="G333" t="s">
         <v>26</v>
       </c>
       <c r="H333">
         <v>42</v>
       </c>
       <c r="I333" t="b">
         <v>1</v>
       </c>
       <c r="J333" t="s">
         <v>17</v>
       </c>
       <c r="K333">
         <v>0</v>
       </c>
       <c r="L333">
         <v>52.48</v>
       </c>
     </row>
     <row r="334" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A334">
         <v>333</v>
       </c>
       <c r="B334" t="s">
+        <v>584</v>
+      </c>
+      <c r="C334" t="s">
         <v>585</v>
-      </c>
-[...1 lines deleted...]
-        <v>586</v>
       </c>
       <c r="E334" t="s">
         <v>387</v>
       </c>
       <c r="F334" t="s">
         <v>15</v>
       </c>
       <c r="G334" t="s">
         <v>26</v>
       </c>
       <c r="H334">
         <v>43</v>
       </c>
       <c r="I334" t="b">
         <v>1</v>
       </c>
       <c r="J334" t="s">
         <v>17</v>
       </c>
       <c r="K334">
         <v>0</v>
       </c>
       <c r="L334">
         <v>51.87</v>
       </c>