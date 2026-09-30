--- v1 (2025-11-29)
+++ v2 (2026-09-30)
@@ -1313,51 +1313,51 @@
       </c>
       <c r="O4">
         <v>110</v>
       </c>
       <c r="P4">
         <v>100</v>
       </c>
       <c r="Q4">
         <v>100</v>
       </c>
       <c r="R4">
         <v>337.94</v>
       </c>
     </row>
     <row r="5" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A5">
         <v>4</v>
       </c>
       <c r="B5" t="s">
         <v>32</v>
       </c>
       <c r="C5" t="s">
         <v>33</v>
       </c>
       <c r="D5">
-        <v>2234</v>
+        <v>293</v>
       </c>
       <c r="E5" t="s">
         <v>20</v>
       </c>
       <c r="F5" t="s">
         <v>26</v>
       </c>
       <c r="G5" t="s">
         <v>31</v>
       </c>
       <c r="H5">
         <v>1</v>
       </c>
       <c r="I5" t="b">
         <v>1</v>
       </c>
       <c r="J5" t="s">
         <v>23</v>
       </c>
       <c r="K5">
         <v>4</v>
       </c>
       <c r="L5">
         <v>105.37</v>
       </c>
@@ -1637,51 +1637,51 @@
       </c>
       <c r="O10">
         <v>100.74</v>
       </c>
       <c r="P10" t="s">
         <v>23</v>
       </c>
       <c r="Q10" t="s">
         <v>23</v>
       </c>
       <c r="R10">
         <v>319.45</v>
       </c>
     </row>
     <row r="11" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11" t="s">
         <v>45</v>
       </c>
       <c r="C11" t="s">
         <v>46</v>
       </c>
       <c r="D11">
-        <v>2352</v>
+        <v>658</v>
       </c>
       <c r="E11" t="s">
         <v>47</v>
       </c>
       <c r="F11" t="s">
         <v>30</v>
       </c>
       <c r="G11" t="s">
         <v>22</v>
       </c>
       <c r="H11">
         <v>2</v>
       </c>
       <c r="I11" t="b">
         <v>1</v>
       </c>
       <c r="J11" t="s">
         <v>23</v>
       </c>
       <c r="K11">
         <v>4</v>
       </c>
       <c r="L11" t="s">
         <v>23</v>
       </c>
@@ -2126,51 +2126,51 @@
       </c>
       <c r="O19" t="s">
         <v>23</v>
       </c>
       <c r="P19">
         <v>100</v>
       </c>
       <c r="Q19">
         <v>112.07</v>
       </c>
       <c r="R19">
         <v>212.07</v>
       </c>
     </row>
     <row r="20" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="B20" t="s">
         <v>65</v>
       </c>
       <c r="C20" t="s">
         <v>66</v>
       </c>
       <c r="D20">
-        <v>2339</v>
+        <v>44</v>
       </c>
       <c r="E20" t="s">
         <v>67</v>
       </c>
       <c r="F20" t="s">
         <v>68</v>
       </c>
       <c r="G20" t="s">
         <v>22</v>
       </c>
       <c r="H20">
         <v>1</v>
       </c>
       <c r="I20" t="b">
         <v>0</v>
       </c>
       <c r="J20" t="s">
         <v>62</v>
       </c>
       <c r="K20">
         <v>2</v>
       </c>
       <c r="L20" t="s">
         <v>23</v>
       </c>
@@ -2400,51 +2400,51 @@
       </c>
       <c r="O24" t="s">
         <v>23</v>
       </c>
       <c r="P24">
         <v>100</v>
       </c>
       <c r="Q24" t="s">
         <v>23</v>
       </c>
       <c r="R24">
         <v>200</v>
       </c>
     </row>
     <row r="25" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="B25" t="s">
         <v>78</v>
       </c>
       <c r="C25" t="s">
         <v>46</v>
       </c>
       <c r="D25">
-        <v>2266</v>
+        <v>290</v>
       </c>
       <c r="E25" t="s">
         <v>23</v>
       </c>
       <c r="F25" t="s">
         <v>26</v>
       </c>
       <c r="G25" t="s">
         <v>31</v>
       </c>
       <c r="H25">
         <v>3</v>
       </c>
       <c r="I25" t="b">
         <v>0</v>
       </c>
       <c r="J25" t="s">
         <v>62</v>
       </c>
       <c r="K25">
         <v>2</v>
       </c>
       <c r="L25">
         <v>95.15</v>
       </c>
@@ -2509,51 +2509,51 @@
       </c>
       <c r="O26" t="s">
         <v>23</v>
       </c>
       <c r="P26" t="s">
         <v>23</v>
       </c>
       <c r="Q26" t="s">
         <v>23</v>
       </c>
       <c r="R26">
         <v>134.19</v>
       </c>
     </row>
     <row r="27" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="B27" t="s">
         <v>82</v>
       </c>
       <c r="C27" t="s">
         <v>83</v>
       </c>
       <c r="D27">
-        <v>1901</v>
+        <v>380</v>
       </c>
       <c r="E27" t="s">
         <v>84</v>
       </c>
       <c r="F27" t="s">
         <v>30</v>
       </c>
       <c r="G27" t="s">
         <v>31</v>
       </c>
       <c r="H27">
         <v>2</v>
       </c>
       <c r="I27" t="b">
         <v>0</v>
       </c>
       <c r="J27" t="s">
         <v>62</v>
       </c>
       <c r="K27">
         <v>0</v>
       </c>
       <c r="L27" t="s">
         <v>23</v>
       </c>
@@ -2621,51 +2621,51 @@
       </c>
       <c r="O28" t="s">
         <v>23</v>
       </c>
       <c r="P28" t="s">
         <v>23</v>
       </c>
       <c r="Q28">
         <v>121.7</v>
       </c>
       <c r="R28">
         <v>121.7</v>
       </c>
     </row>
     <row r="29" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="B29" t="s">
         <v>87</v>
       </c>
       <c r="C29" t="s">
         <v>88</v>
       </c>
       <c r="D29">
-        <v>2390</v>
+        <v>542</v>
       </c>
       <c r="E29" t="s">
         <v>81</v>
       </c>
       <c r="F29" t="s">
         <v>26</v>
       </c>
       <c r="G29" t="s">
         <v>22</v>
       </c>
       <c r="H29">
         <v>3</v>
       </c>
       <c r="I29" t="b">
         <v>0</v>
       </c>
       <c r="J29" t="s">
         <v>62</v>
       </c>
       <c r="K29">
         <v>0</v>
       </c>
       <c r="L29" t="s">
         <v>23</v>
       </c>
@@ -2677,51 +2677,51 @@
       </c>
       <c r="O29" t="s">
         <v>23</v>
       </c>
       <c r="P29" t="s">
         <v>23</v>
       </c>
       <c r="Q29" t="s">
         <v>23</v>
       </c>
       <c r="R29">
         <v>118.57</v>
       </c>
     </row>
     <row r="30" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="B30" t="s">
         <v>89</v>
       </c>
       <c r="C30" t="s">
         <v>90</v>
       </c>
       <c r="D30">
-        <v>2450</v>
+        <v>165</v>
       </c>
       <c r="E30" t="s">
         <v>23</v>
       </c>
       <c r="F30" t="s">
         <v>21</v>
       </c>
       <c r="G30" t="s">
         <v>31</v>
       </c>
       <c r="H30">
         <v>2</v>
       </c>
       <c r="I30" t="b">
         <v>0</v>
       </c>
       <c r="J30" t="s">
         <v>62</v>
       </c>
       <c r="K30">
         <v>1</v>
       </c>
       <c r="L30" t="s">
         <v>23</v>
       </c>
@@ -3054,51 +3054,51 @@
       </c>
       <c r="O36" t="s">
         <v>23</v>
       </c>
       <c r="P36" t="s">
         <v>23</v>
       </c>
       <c r="Q36" t="s">
         <v>23</v>
       </c>
       <c r="R36">
         <v>113.54</v>
       </c>
     </row>
     <row r="37" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A37">
         <v>36</v>
       </c>
       <c r="B37" t="s">
         <v>105</v>
       </c>
       <c r="C37" t="s">
         <v>106</v>
       </c>
       <c r="D37">
-        <v>1935</v>
+        <v>429</v>
       </c>
       <c r="E37" t="s">
         <v>107</v>
       </c>
       <c r="F37" t="s">
         <v>50</v>
       </c>
       <c r="G37" t="s">
         <v>31</v>
       </c>
       <c r="H37">
         <v>1</v>
       </c>
       <c r="I37" t="b">
         <v>0</v>
       </c>
       <c r="J37" t="s">
         <v>62</v>
       </c>
       <c r="K37">
         <v>0</v>
       </c>
       <c r="L37" t="s">
         <v>23</v>
       </c>
@@ -3163,51 +3163,51 @@
       </c>
       <c r="O38" t="s">
         <v>23</v>
       </c>
       <c r="P38" t="s">
         <v>23</v>
       </c>
       <c r="Q38">
         <v>112.82</v>
       </c>
       <c r="R38">
         <v>112.82</v>
       </c>
     </row>
     <row r="39" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A39">
         <v>38</v>
       </c>
       <c r="B39" t="s">
         <v>110</v>
       </c>
       <c r="C39" t="s">
         <v>111</v>
       </c>
       <c r="D39">
-        <v>1830</v>
+        <v>474</v>
       </c>
       <c r="E39" t="s">
         <v>112</v>
       </c>
       <c r="F39" t="s">
         <v>21</v>
       </c>
       <c r="G39" t="s">
         <v>22</v>
       </c>
       <c r="H39">
         <v>12</v>
       </c>
       <c r="I39" t="b">
         <v>0</v>
       </c>
       <c r="J39" t="s">
         <v>62</v>
       </c>
       <c r="K39">
         <v>0</v>
       </c>
       <c r="L39" t="s">
         <v>23</v>
       </c>
@@ -3431,51 +3431,51 @@
       </c>
       <c r="O43" t="s">
         <v>23</v>
       </c>
       <c r="P43" t="s">
         <v>23</v>
       </c>
       <c r="Q43">
         <v>110.44</v>
       </c>
       <c r="R43">
         <v>110.44</v>
       </c>
     </row>
     <row r="44" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A44">
         <v>43</v>
       </c>
       <c r="B44" t="s">
         <v>121</v>
       </c>
       <c r="C44" t="s">
         <v>122</v>
       </c>
       <c r="D44">
-        <v>1987</v>
+        <v>527</v>
       </c>
       <c r="E44" t="s">
         <v>84</v>
       </c>
       <c r="F44" t="s">
         <v>30</v>
       </c>
       <c r="G44" t="s">
         <v>22</v>
       </c>
       <c r="H44">
         <v>5</v>
       </c>
       <c r="I44" t="b">
         <v>0</v>
       </c>
       <c r="J44" t="s">
         <v>62</v>
       </c>
       <c r="K44">
         <v>0</v>
       </c>
       <c r="L44" t="s">
         <v>23</v>
       </c>
@@ -3646,51 +3646,51 @@
       </c>
       <c r="O47" t="s">
         <v>23</v>
       </c>
       <c r="P47" t="s">
         <v>23</v>
       </c>
       <c r="Q47">
         <v>108.61</v>
       </c>
       <c r="R47">
         <v>108.61</v>
       </c>
     </row>
     <row r="48" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A48">
         <v>47</v>
       </c>
       <c r="B48" t="s">
         <v>129</v>
       </c>
       <c r="C48" t="s">
         <v>106</v>
       </c>
       <c r="D48">
-        <v>1933</v>
+        <v>430</v>
       </c>
       <c r="E48" t="s">
         <v>107</v>
       </c>
       <c r="F48" t="s">
         <v>21</v>
       </c>
       <c r="G48" t="s">
         <v>22</v>
       </c>
       <c r="H48">
         <v>13</v>
       </c>
       <c r="I48" t="b">
         <v>0</v>
       </c>
       <c r="J48" t="s">
         <v>62</v>
       </c>
       <c r="K48">
         <v>0</v>
       </c>
       <c r="L48" t="s">
         <v>23</v>
       </c>
@@ -3702,51 +3702,51 @@
       </c>
       <c r="O48" t="s">
         <v>23</v>
       </c>
       <c r="P48" t="s">
         <v>23</v>
       </c>
       <c r="Q48" t="s">
         <v>23</v>
       </c>
       <c r="R48">
         <v>107.75</v>
       </c>
     </row>
     <row r="49" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A49">
         <v>48</v>
       </c>
       <c r="B49" t="s">
         <v>130</v>
       </c>
       <c r="C49" t="s">
         <v>131</v>
       </c>
       <c r="D49">
-        <v>1764</v>
+        <v>481</v>
       </c>
       <c r="E49" t="s">
         <v>81</v>
       </c>
       <c r="F49" t="s">
         <v>75</v>
       </c>
       <c r="G49" t="s">
         <v>22</v>
       </c>
       <c r="H49">
         <v>2</v>
       </c>
       <c r="I49" t="b">
         <v>0</v>
       </c>
       <c r="J49" t="s">
         <v>62</v>
       </c>
       <c r="K49">
         <v>0</v>
       </c>
       <c r="L49" t="s">
         <v>23</v>
       </c>
@@ -3864,51 +3864,51 @@
       </c>
       <c r="O51" t="s">
         <v>23</v>
       </c>
       <c r="P51" t="s">
         <v>23</v>
       </c>
       <c r="Q51" t="s">
         <v>23</v>
       </c>
       <c r="R51">
         <v>105.42</v>
       </c>
     </row>
     <row r="52" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A52">
         <v>51</v>
       </c>
       <c r="B52" t="s">
         <v>102</v>
       </c>
       <c r="C52" t="s">
         <v>137</v>
       </c>
       <c r="D52">
-        <v>1787</v>
+        <v>183</v>
       </c>
       <c r="E52" t="s">
         <v>138</v>
       </c>
       <c r="F52" t="s">
         <v>50</v>
       </c>
       <c r="G52" t="s">
         <v>22</v>
       </c>
       <c r="H52">
         <v>3</v>
       </c>
       <c r="I52" t="b">
         <v>0</v>
       </c>
       <c r="J52" t="s">
         <v>62</v>
       </c>
       <c r="K52">
         <v>0</v>
       </c>
       <c r="L52" t="s">
         <v>23</v>
       </c>
@@ -3920,51 +3920,51 @@
       </c>
       <c r="O52" t="s">
         <v>23</v>
       </c>
       <c r="P52" t="s">
         <v>23</v>
       </c>
       <c r="Q52" t="s">
         <v>23</v>
       </c>
       <c r="R52">
         <v>105.39</v>
       </c>
     </row>
     <row r="53" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A53">
         <v>52</v>
       </c>
       <c r="B53" t="s">
         <v>139</v>
       </c>
       <c r="C53" t="s">
         <v>106</v>
       </c>
       <c r="D53">
-        <v>1934</v>
+        <v>428</v>
       </c>
       <c r="E53" t="s">
         <v>107</v>
       </c>
       <c r="F53" t="s">
         <v>50</v>
       </c>
       <c r="G53" t="s">
         <v>31</v>
       </c>
       <c r="H53">
         <v>2</v>
       </c>
       <c r="I53" t="b">
         <v>0</v>
       </c>
       <c r="J53" t="s">
         <v>62</v>
       </c>
       <c r="K53">
         <v>0</v>
       </c>
       <c r="L53" t="s">
         <v>23</v>
       </c>
@@ -3976,51 +3976,51 @@
       </c>
       <c r="O53" t="s">
         <v>23</v>
       </c>
       <c r="P53" t="s">
         <v>23</v>
       </c>
       <c r="Q53" t="s">
         <v>23</v>
       </c>
       <c r="R53">
         <v>104.01</v>
       </c>
     </row>
     <row r="54" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A54">
         <v>53</v>
       </c>
       <c r="B54" t="s">
         <v>140</v>
       </c>
       <c r="C54" t="s">
         <v>141</v>
       </c>
       <c r="D54">
-        <v>2472</v>
+        <v>502</v>
       </c>
       <c r="E54" t="s">
         <v>67</v>
       </c>
       <c r="F54" t="s">
         <v>41</v>
       </c>
       <c r="G54" t="s">
         <v>31</v>
       </c>
       <c r="H54">
         <v>5</v>
       </c>
       <c r="I54" t="b">
         <v>0</v>
       </c>
       <c r="J54" t="s">
         <v>62</v>
       </c>
       <c r="K54">
         <v>1</v>
       </c>
       <c r="L54" t="s">
         <v>23</v>
       </c>
@@ -4353,51 +4353,51 @@
       </c>
       <c r="O60" t="s">
         <v>23</v>
       </c>
       <c r="P60" t="s">
         <v>23</v>
       </c>
       <c r="Q60" t="s">
         <v>23</v>
       </c>
       <c r="R60">
         <v>103.13</v>
       </c>
     </row>
     <row r="61" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A61">
         <v>60</v>
       </c>
       <c r="B61" t="s">
         <v>152</v>
       </c>
       <c r="C61" t="s">
         <v>153</v>
       </c>
       <c r="D61">
-        <v>1963</v>
+        <v>623</v>
       </c>
       <c r="E61" t="s">
         <v>81</v>
       </c>
       <c r="F61" t="s">
         <v>21</v>
       </c>
       <c r="G61" t="s">
         <v>31</v>
       </c>
       <c r="H61">
         <v>4</v>
       </c>
       <c r="I61" t="b">
         <v>0</v>
       </c>
       <c r="J61" t="s">
         <v>62</v>
       </c>
       <c r="K61">
         <v>0</v>
       </c>
       <c r="L61" t="s">
         <v>23</v>
       </c>
@@ -4621,51 +4621,51 @@
       </c>
       <c r="O65" t="s">
         <v>23</v>
       </c>
       <c r="P65" t="s">
         <v>23</v>
       </c>
       <c r="Q65" t="s">
         <v>23</v>
       </c>
       <c r="R65">
         <v>100</v>
       </c>
     </row>
     <row r="66" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A66">
         <v>65</v>
       </c>
       <c r="B66" t="s">
         <v>162</v>
       </c>
       <c r="C66" t="s">
         <v>163</v>
       </c>
       <c r="D66">
-        <v>2338</v>
+        <v>45</v>
       </c>
       <c r="E66" t="s">
         <v>67</v>
       </c>
       <c r="F66" t="s">
         <v>75</v>
       </c>
       <c r="G66" t="s">
         <v>22</v>
       </c>
       <c r="H66">
         <v>3</v>
       </c>
       <c r="I66" t="b">
         <v>0</v>
       </c>
       <c r="J66" t="s">
         <v>62</v>
       </c>
       <c r="K66">
         <v>1</v>
       </c>
       <c r="L66" t="s">
         <v>23</v>
       </c>
@@ -4995,51 +4995,51 @@
       </c>
       <c r="O72" t="s">
         <v>23</v>
       </c>
       <c r="P72" t="s">
         <v>23</v>
       </c>
       <c r="Q72" t="s">
         <v>23</v>
       </c>
       <c r="R72">
         <v>99.81</v>
       </c>
     </row>
     <row r="73" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A73">
         <v>72</v>
       </c>
       <c r="B73" t="s">
         <v>174</v>
       </c>
       <c r="C73" t="s">
         <v>99</v>
       </c>
       <c r="D73">
-        <v>2325</v>
+        <v>269</v>
       </c>
       <c r="E73" t="s">
         <v>23</v>
       </c>
       <c r="F73" t="s">
         <v>26</v>
       </c>
       <c r="G73" t="s">
         <v>31</v>
       </c>
       <c r="H73">
         <v>4</v>
       </c>
       <c r="I73" t="b">
         <v>0</v>
       </c>
       <c r="J73" t="s">
         <v>62</v>
       </c>
       <c r="K73">
         <v>1</v>
       </c>
       <c r="L73" t="s">
         <v>23</v>
       </c>
@@ -5375,51 +5375,51 @@
       </c>
       <c r="O79" t="s">
         <v>23</v>
       </c>
       <c r="P79" t="s">
         <v>23</v>
       </c>
       <c r="Q79" t="s">
         <v>23</v>
       </c>
       <c r="R79">
         <v>96.88</v>
       </c>
     </row>
     <row r="80" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A80">
         <v>79</v>
       </c>
       <c r="B80" t="s">
         <v>186</v>
       </c>
       <c r="C80" t="s">
         <v>176</v>
       </c>
       <c r="D80">
-        <v>2070</v>
+        <v>494</v>
       </c>
       <c r="E80" t="s">
         <v>138</v>
       </c>
       <c r="F80" t="s">
         <v>41</v>
       </c>
       <c r="G80" t="s">
         <v>22</v>
       </c>
       <c r="H80">
         <v>5</v>
       </c>
       <c r="I80" t="b">
         <v>0</v>
       </c>
       <c r="J80" t="s">
         <v>62</v>
       </c>
       <c r="K80">
         <v>0</v>
       </c>
       <c r="L80" t="s">
         <v>23</v>
       </c>
@@ -5593,51 +5593,51 @@
       </c>
       <c r="O83" t="s">
         <v>23</v>
       </c>
       <c r="P83" t="s">
         <v>23</v>
       </c>
       <c r="Q83" t="s">
         <v>23</v>
       </c>
       <c r="R83">
         <v>94.9</v>
       </c>
     </row>
     <row r="84" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A84">
         <v>83</v>
       </c>
       <c r="B84" t="s">
         <v>190</v>
       </c>
       <c r="C84" t="s">
         <v>191</v>
       </c>
       <c r="D84">
-        <v>2412</v>
+        <v>219</v>
       </c>
       <c r="E84" t="s">
         <v>127</v>
       </c>
       <c r="F84" t="s">
         <v>75</v>
       </c>
       <c r="G84" t="s">
         <v>22</v>
       </c>
       <c r="H84">
         <v>4</v>
       </c>
       <c r="I84" t="b">
         <v>0</v>
       </c>
       <c r="J84" t="s">
         <v>62</v>
       </c>
       <c r="K84">
         <v>0</v>
       </c>
       <c r="L84" t="s">
         <v>23</v>
       </c>
@@ -5864,51 +5864,51 @@
       </c>
       <c r="O88">
         <v>93.35</v>
       </c>
       <c r="P88" t="s">
         <v>23</v>
       </c>
       <c r="Q88" t="s">
         <v>23</v>
       </c>
       <c r="R88">
         <v>93.35</v>
       </c>
     </row>
     <row r="89" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A89">
         <v>88</v>
       </c>
       <c r="B89" t="s">
         <v>196</v>
       </c>
       <c r="C89" t="s">
         <v>54</v>
       </c>
       <c r="D89">
-        <v>2149</v>
+        <v>388</v>
       </c>
       <c r="E89" t="s">
         <v>74</v>
       </c>
       <c r="F89" t="s">
         <v>50</v>
       </c>
       <c r="G89" t="s">
         <v>22</v>
       </c>
       <c r="H89">
         <v>7</v>
       </c>
       <c r="I89" t="b">
         <v>0</v>
       </c>
       <c r="J89" t="s">
         <v>62</v>
       </c>
       <c r="K89">
         <v>0</v>
       </c>
       <c r="L89" t="s">
         <v>23</v>
       </c>
@@ -6244,51 +6244,51 @@
       </c>
       <c r="O95">
         <v>91.87</v>
       </c>
       <c r="P95" t="s">
         <v>23</v>
       </c>
       <c r="Q95" t="s">
         <v>23</v>
       </c>
       <c r="R95">
         <v>91.87</v>
       </c>
     </row>
     <row r="96" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A96">
         <v>95</v>
       </c>
       <c r="B96" t="s">
         <v>206</v>
       </c>
       <c r="C96" t="s">
         <v>207</v>
       </c>
       <c r="D96">
-        <v>1906</v>
+        <v>143</v>
       </c>
       <c r="E96" t="s">
         <v>81</v>
       </c>
       <c r="F96" t="s">
         <v>75</v>
       </c>
       <c r="G96" t="s">
         <v>31</v>
       </c>
       <c r="H96">
         <v>3</v>
       </c>
       <c r="I96" t="b">
         <v>0</v>
       </c>
       <c r="J96" t="s">
         <v>62</v>
       </c>
       <c r="K96">
         <v>0</v>
       </c>
       <c r="L96" t="s">
         <v>23</v>
       </c>
@@ -6998,51 +6998,51 @@
       </c>
       <c r="O109" t="s">
         <v>23</v>
       </c>
       <c r="P109" t="s">
         <v>23</v>
       </c>
       <c r="Q109" t="s">
         <v>23</v>
       </c>
       <c r="R109">
         <v>86.43</v>
       </c>
     </row>
     <row r="110" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A110">
         <v>109</v>
       </c>
       <c r="B110" t="s">
         <v>218</v>
       </c>
       <c r="C110" t="s">
         <v>122</v>
       </c>
       <c r="D110">
-        <v>1988</v>
+        <v>528</v>
       </c>
       <c r="E110" t="s">
         <v>84</v>
       </c>
       <c r="F110" t="s">
         <v>21</v>
       </c>
       <c r="G110" t="s">
         <v>22</v>
       </c>
       <c r="H110">
         <v>22</v>
       </c>
       <c r="I110" t="b">
         <v>0</v>
       </c>
       <c r="J110" t="s">
         <v>62</v>
       </c>
       <c r="K110">
         <v>0</v>
       </c>
       <c r="L110" t="s">
         <v>23</v>
       </c>
@@ -7375,51 +7375,51 @@
       </c>
       <c r="O116" t="s">
         <v>23</v>
       </c>
       <c r="P116" t="s">
         <v>23</v>
       </c>
       <c r="Q116">
         <v>66.27</v>
       </c>
       <c r="R116">
         <v>66.27</v>
       </c>
     </row>
     <row r="117" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A117">
         <v>116</v>
       </c>
       <c r="B117" t="s">
         <v>115</v>
       </c>
       <c r="C117" t="s">
         <v>141</v>
       </c>
       <c r="D117">
-        <v>2471</v>
+        <v>501</v>
       </c>
       <c r="E117" t="s">
         <v>67</v>
       </c>
       <c r="F117" t="s">
         <v>21</v>
       </c>
       <c r="G117" t="s">
         <v>22</v>
       </c>
       <c r="H117">
         <v>23</v>
       </c>
       <c r="I117" t="b">
         <v>0</v>
       </c>
       <c r="J117" t="s">
         <v>62</v>
       </c>
       <c r="K117">
         <v>1</v>
       </c>
       <c r="L117" t="s">
         <v>23</v>
       </c>