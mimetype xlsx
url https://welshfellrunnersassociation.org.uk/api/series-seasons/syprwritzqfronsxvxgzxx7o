--- v3 (2026-07-26)
+++ v4 (2026-09-30)
@@ -1388,51 +1388,51 @@
       </c>
       <c r="O7" t="s">
         <v>23</v>
       </c>
       <c r="P7" t="s">
         <v>23</v>
       </c>
       <c r="Q7" t="s">
         <v>23</v>
       </c>
       <c r="R7">
         <v>212.53</v>
       </c>
     </row>
     <row r="8" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A8">
         <v>30</v>
       </c>
       <c r="B8" t="s">
         <v>42</v>
       </c>
       <c r="C8" t="s">
         <v>43</v>
       </c>
       <c r="D8">
-        <v>1906</v>
+        <v>143</v>
       </c>
       <c r="E8" t="s">
         <v>27</v>
       </c>
       <c r="F8" t="s">
         <v>28</v>
       </c>
       <c r="G8" t="s">
         <v>37</v>
       </c>
       <c r="H8">
         <v>2</v>
       </c>
       <c r="I8" t="b">
         <v>0</v>
       </c>
       <c r="J8" t="s">
         <v>38</v>
       </c>
       <c r="K8">
         <v>2</v>
       </c>
       <c r="L8">
         <v>102.09</v>
       </c>
@@ -1612,51 +1612,51 @@
       </c>
       <c r="O11" t="s">
         <v>23</v>
       </c>
       <c r="P11" t="s">
         <v>23</v>
       </c>
       <c r="Q11">
         <v>91.37</v>
       </c>
       <c r="R11">
         <v>191.12</v>
       </c>
     </row>
     <row r="12" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A12">
         <v>35</v>
       </c>
       <c r="B12" t="s">
         <v>50</v>
       </c>
       <c r="C12" t="s">
         <v>51</v>
       </c>
       <c r="D12">
-        <v>1787</v>
+        <v>183</v>
       </c>
       <c r="E12" t="s">
         <v>52</v>
       </c>
       <c r="F12" t="s">
         <v>41</v>
       </c>
       <c r="G12" t="s">
         <v>22</v>
       </c>
       <c r="H12">
         <v>2</v>
       </c>
       <c r="I12" t="b">
         <v>0</v>
       </c>
       <c r="J12" t="s">
         <v>38</v>
       </c>
       <c r="K12">
         <v>2</v>
       </c>
       <c r="L12">
         <v>100</v>
       </c>
@@ -1832,50 +1832,53 @@
         <v>92.69</v>
       </c>
       <c r="O15" t="s">
         <v>23</v>
       </c>
       <c r="P15" t="s">
         <v>23</v>
       </c>
       <c r="Q15" t="s">
         <v>23</v>
       </c>
       <c r="R15">
         <v>182.08</v>
       </c>
     </row>
     <row r="16" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A16">
         <v>43</v>
       </c>
       <c r="B16" t="s">
         <v>58</v>
       </c>
       <c r="C16" t="s">
         <v>59</v>
       </c>
+      <c r="D16">
+        <v>596</v>
+      </c>
       <c r="E16" t="s">
         <v>27</v>
       </c>
       <c r="F16" t="s">
         <v>60</v>
       </c>
       <c r="G16" t="s">
         <v>22</v>
       </c>
       <c r="H16">
         <v>4</v>
       </c>
       <c r="I16" t="b">
         <v>0</v>
       </c>
       <c r="J16" t="s">
         <v>38</v>
       </c>
       <c r="K16">
         <v>1</v>
       </c>
       <c r="L16" t="s">
         <v>23</v>
       </c>
       <c r="M16" t="s">
@@ -1991,50 +1994,53 @@
         <v>23</v>
       </c>
       <c r="O18" t="s">
         <v>23</v>
       </c>
       <c r="P18" t="s">
         <v>23</v>
       </c>
       <c r="Q18">
         <v>124.03</v>
       </c>
       <c r="R18">
         <v>124.03</v>
       </c>
     </row>
     <row r="19" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A19">
         <v>46</v>
       </c>
       <c r="B19" t="s">
         <v>65</v>
       </c>
       <c r="C19" t="s">
         <v>59</v>
       </c>
+      <c r="D19">
+        <v>595</v>
+      </c>
       <c r="E19" t="s">
         <v>27</v>
       </c>
       <c r="F19" t="s">
         <v>21</v>
       </c>
       <c r="G19" t="s">
         <v>37</v>
       </c>
       <c r="H19">
         <v>3</v>
       </c>
       <c r="I19" t="b">
         <v>0</v>
       </c>
       <c r="J19" t="s">
         <v>38</v>
       </c>
       <c r="K19">
         <v>1</v>
       </c>
       <c r="L19" t="s">
         <v>23</v>
       </c>
       <c r="M19" t="s">
@@ -2802,51 +2808,51 @@
       </c>
       <c r="O33">
         <v>115.17</v>
       </c>
       <c r="P33" t="s">
         <v>23</v>
       </c>
       <c r="Q33" t="s">
         <v>23</v>
       </c>
       <c r="R33">
         <v>115.17</v>
       </c>
     </row>
     <row r="34" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A34">
         <v>57</v>
       </c>
       <c r="B34" t="s">
         <v>94</v>
       </c>
       <c r="C34" t="s">
         <v>95</v>
       </c>
       <c r="D34">
-        <v>2505</v>
+        <v>211</v>
       </c>
       <c r="E34" t="s">
         <v>23</v>
       </c>
       <c r="F34" t="s">
         <v>36</v>
       </c>
       <c r="G34" t="s">
         <v>22</v>
       </c>
       <c r="H34">
         <v>3</v>
       </c>
       <c r="I34" t="b">
         <v>0</v>
       </c>
       <c r="J34" t="s">
         <v>38</v>
       </c>
       <c r="K34">
         <v>1</v>
       </c>
       <c r="L34" t="s">
         <v>23</v>
       </c>
@@ -3017,51 +3023,51 @@
       </c>
       <c r="O37" t="s">
         <v>23</v>
       </c>
       <c r="P37" t="s">
         <v>23</v>
       </c>
       <c r="Q37" t="s">
         <v>23</v>
       </c>
       <c r="R37">
         <v>93.74</v>
       </c>
     </row>
     <row r="38" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A38">
         <v>59</v>
       </c>
       <c r="B38" t="s">
         <v>100</v>
       </c>
       <c r="C38" t="s">
         <v>101</v>
       </c>
       <c r="D38">
-        <v>2352</v>
+        <v>658</v>
       </c>
       <c r="E38" t="s">
         <v>102</v>
       </c>
       <c r="F38" t="s">
         <v>32</v>
       </c>
       <c r="G38" t="s">
         <v>22</v>
       </c>
       <c r="H38">
         <v>7</v>
       </c>
       <c r="I38" t="b">
         <v>0</v>
       </c>
       <c r="J38" t="s">
         <v>38</v>
       </c>
       <c r="K38">
         <v>1</v>
       </c>
       <c r="L38" t="s">
         <v>23</v>
       </c>
@@ -3126,51 +3132,51 @@
       </c>
       <c r="O39" t="s">
         <v>23</v>
       </c>
       <c r="P39" t="s">
         <v>23</v>
       </c>
       <c r="Q39">
         <v>92.32</v>
       </c>
       <c r="R39">
         <v>92.32</v>
       </c>
     </row>
     <row r="40" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A40">
         <v>60</v>
       </c>
       <c r="B40" t="s">
         <v>105</v>
       </c>
       <c r="C40" t="s">
         <v>106</v>
       </c>
       <c r="D40">
-        <v>2430</v>
+        <v>281</v>
       </c>
       <c r="E40" t="s">
         <v>107</v>
       </c>
       <c r="F40" t="s">
         <v>41</v>
       </c>
       <c r="G40" t="s">
         <v>22</v>
       </c>
       <c r="H40">
         <v>3</v>
       </c>
       <c r="I40" t="b">
         <v>0</v>
       </c>
       <c r="J40" t="s">
         <v>38</v>
       </c>
       <c r="K40">
         <v>1</v>
       </c>
       <c r="L40" t="s">
         <v>23</v>
       </c>
@@ -3235,51 +3241,51 @@
       </c>
       <c r="O41" t="s">
         <v>23</v>
       </c>
       <c r="P41" t="s">
         <v>23</v>
       </c>
       <c r="Q41" t="s">
         <v>23</v>
       </c>
       <c r="R41">
         <v>90.93</v>
       </c>
     </row>
     <row r="42" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A42">
         <v>62</v>
       </c>
       <c r="B42" t="s">
         <v>97</v>
       </c>
       <c r="C42" t="s">
         <v>110</v>
       </c>
       <c r="D42">
-        <v>2425</v>
+        <v>119</v>
       </c>
       <c r="E42" t="s">
         <v>84</v>
       </c>
       <c r="F42" t="s">
         <v>21</v>
       </c>
       <c r="G42" t="s">
         <v>22</v>
       </c>
       <c r="H42">
         <v>11</v>
       </c>
       <c r="I42" t="b">
         <v>0</v>
       </c>
       <c r="J42" t="s">
         <v>38</v>
       </c>
       <c r="K42">
         <v>1</v>
       </c>
       <c r="L42" t="s">
         <v>23</v>
       </c>
@@ -3396,50 +3402,53 @@
         <v>23</v>
       </c>
       <c r="O44" t="s">
         <v>23</v>
       </c>
       <c r="P44">
         <v>108.28</v>
       </c>
       <c r="Q44" t="s">
         <v>23</v>
       </c>
       <c r="R44">
         <v>108.28</v>
       </c>
     </row>
     <row r="45" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A45">
         <v>64</v>
       </c>
       <c r="B45" t="s">
         <v>53</v>
       </c>
       <c r="C45" t="s">
         <v>114</v>
       </c>
+      <c r="D45">
+        <v>601</v>
+      </c>
       <c r="E45" t="s">
         <v>23</v>
       </c>
       <c r="F45" t="s">
         <v>28</v>
       </c>
       <c r="G45" t="s">
         <v>22</v>
       </c>
       <c r="H45">
         <v>5</v>
       </c>
       <c r="I45" t="b">
         <v>0</v>
       </c>
       <c r="J45" t="s">
         <v>38</v>
       </c>
       <c r="K45">
         <v>1</v>
       </c>
       <c r="L45">
         <v>75.17</v>
       </c>
       <c r="M45" t="s">
@@ -4160,51 +4169,51 @@
       </c>
       <c r="O58" t="s">
         <v>23</v>
       </c>
       <c r="P58">
         <v>104.57</v>
       </c>
       <c r="Q58" t="s">
         <v>23</v>
       </c>
       <c r="R58">
         <v>104.57</v>
       </c>
     </row>
     <row r="59" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A59">
         <v>75</v>
       </c>
       <c r="B59" t="s">
         <v>137</v>
       </c>
       <c r="C59" t="s">
         <v>138</v>
       </c>
       <c r="D59">
-        <v>2450</v>
+        <v>165</v>
       </c>
       <c r="E59" t="s">
         <v>139</v>
       </c>
       <c r="F59" t="s">
         <v>21</v>
       </c>
       <c r="G59" t="s">
         <v>37</v>
       </c>
       <c r="H59">
         <v>9</v>
       </c>
       <c r="I59" t="b">
         <v>0</v>
       </c>
       <c r="J59" t="s">
         <v>38</v>
       </c>
       <c r="K59">
         <v>1</v>
       </c>
       <c r="L59" t="s">
         <v>23</v>
       </c>
@@ -4378,51 +4387,51 @@
       </c>
       <c r="O62" t="s">
         <v>23</v>
       </c>
       <c r="P62">
         <v>100.91</v>
       </c>
       <c r="Q62" t="s">
         <v>23</v>
       </c>
       <c r="R62">
         <v>100.91</v>
       </c>
     </row>
     <row r="63" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A63">
         <v>81</v>
       </c>
       <c r="B63" t="s">
         <v>146</v>
       </c>
       <c r="C63" t="s">
         <v>147</v>
       </c>
       <c r="D63">
-        <v>1989</v>
+        <v>592</v>
       </c>
       <c r="E63" t="s">
         <v>148</v>
       </c>
       <c r="F63" t="s">
         <v>80</v>
       </c>
       <c r="G63" t="s">
         <v>22</v>
       </c>
       <c r="H63">
         <v>4</v>
       </c>
       <c r="I63" t="b">
         <v>0</v>
       </c>
       <c r="J63" t="s">
         <v>38</v>
       </c>
       <c r="K63">
         <v>1</v>
       </c>
       <c r="L63" t="s">
         <v>23</v>
       </c>
@@ -5032,51 +5041,51 @@
       </c>
       <c r="O74" t="s">
         <v>23</v>
       </c>
       <c r="P74">
         <v>97.71</v>
       </c>
       <c r="Q74" t="s">
         <v>23</v>
       </c>
       <c r="R74">
         <v>97.71</v>
       </c>
     </row>
     <row r="75" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A75">
         <v>96</v>
       </c>
       <c r="B75" t="s">
         <v>170</v>
       </c>
       <c r="C75" t="s">
         <v>171</v>
       </c>
       <c r="D75">
-        <v>2234</v>
+        <v>293</v>
       </c>
       <c r="E75" t="s">
         <v>84</v>
       </c>
       <c r="F75" t="s">
         <v>21</v>
       </c>
       <c r="G75" t="s">
         <v>37</v>
       </c>
       <c r="H75">
         <v>13</v>
       </c>
       <c r="I75" t="b">
         <v>0</v>
       </c>
       <c r="J75" t="s">
         <v>38</v>
       </c>
       <c r="K75">
         <v>1</v>
       </c>
       <c r="L75" t="s">
         <v>23</v>
       </c>
@@ -5571,51 +5580,51 @@
       </c>
       <c r="O84">
         <v>84.26</v>
       </c>
       <c r="P84" t="s">
         <v>23</v>
       </c>
       <c r="Q84" t="s">
         <v>23</v>
       </c>
       <c r="R84">
         <v>84.26</v>
       </c>
     </row>
     <row r="85" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A85">
         <v>111</v>
       </c>
       <c r="B85" t="s">
         <v>187</v>
       </c>
       <c r="C85" t="s">
         <v>188</v>
       </c>
       <c r="D85">
-        <v>2003</v>
+        <v>591</v>
       </c>
       <c r="E85" t="s">
         <v>27</v>
       </c>
       <c r="F85" t="s">
         <v>28</v>
       </c>
       <c r="G85" t="s">
         <v>22</v>
       </c>
       <c r="H85">
         <v>6</v>
       </c>
       <c r="I85" t="b">
         <v>0</v>
       </c>
       <c r="J85" t="s">
         <v>38</v>
       </c>
       <c r="K85">
         <v>1</v>
       </c>
       <c r="L85" t="s">
         <v>23</v>
       </c>