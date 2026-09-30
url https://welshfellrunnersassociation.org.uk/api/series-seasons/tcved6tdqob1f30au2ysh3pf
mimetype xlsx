--- v2 (2026-07-11)
+++ v3 (2026-09-30)
@@ -3464,51 +3464,51 @@
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="2" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>19</v>
       </c>
       <c r="C2" t="s">
         <v>20</v>
       </c>
       <c r="D2">
-        <v>1170</v>
+        <v>363</v>
       </c>
       <c r="E2" t="s">
         <v>21</v>
       </c>
       <c r="F2" t="s">
         <v>22</v>
       </c>
       <c r="G2" t="s">
         <v>23</v>
       </c>
       <c r="H2">
         <v>1</v>
       </c>
       <c r="I2" t="b">
         <v>1</v>
       </c>
       <c r="J2" t="s">
         <v>24</v>
       </c>
       <c r="K2">
         <v>6</v>
       </c>
       <c r="L2">
         <v>153.98</v>
       </c>
@@ -3523,51 +3523,51 @@
       </c>
       <c r="P2">
         <v>131.1</v>
       </c>
       <c r="Q2">
         <v>163.51</v>
       </c>
       <c r="R2">
         <v>141.06</v>
       </c>
       <c r="S2">
         <v>622.09</v>
       </c>
     </row>
     <row r="3" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3" t="s">
         <v>25</v>
       </c>
       <c r="C3" t="s">
         <v>26</v>
       </c>
       <c r="D3">
-        <v>1295</v>
+        <v>509</v>
       </c>
       <c r="E3" t="s">
         <v>27</v>
       </c>
       <c r="F3" t="s">
         <v>28</v>
       </c>
       <c r="G3" t="s">
         <v>23</v>
       </c>
       <c r="H3">
         <v>1</v>
       </c>
       <c r="I3" t="b">
         <v>1</v>
       </c>
       <c r="J3" t="s">
         <v>24</v>
       </c>
       <c r="K3">
         <v>5</v>
       </c>
       <c r="L3" t="s">
         <v>24</v>
       </c>
@@ -3700,51 +3700,51 @@
       </c>
       <c r="P5">
         <v>118.55</v>
       </c>
       <c r="Q5">
         <v>143.97</v>
       </c>
       <c r="R5" t="s">
         <v>24</v>
       </c>
       <c r="S5">
         <v>540.68</v>
       </c>
     </row>
     <row r="6" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6" t="s">
         <v>35</v>
       </c>
       <c r="C6" t="s">
         <v>36</v>
       </c>
       <c r="D6">
-        <v>1844</v>
+        <v>554</v>
       </c>
       <c r="E6" t="s">
         <v>31</v>
       </c>
       <c r="F6" t="s">
         <v>22</v>
       </c>
       <c r="G6" t="s">
         <v>23</v>
       </c>
       <c r="H6">
         <v>3</v>
       </c>
       <c r="I6" t="b">
         <v>1</v>
       </c>
       <c r="J6" t="s">
         <v>24</v>
       </c>
       <c r="K6">
         <v>4</v>
       </c>
       <c r="L6">
         <v>132.12</v>
       </c>
@@ -3759,51 +3759,51 @@
       </c>
       <c r="P6" t="s">
         <v>24</v>
       </c>
       <c r="Q6" t="s">
         <v>24</v>
       </c>
       <c r="R6">
         <v>132.8</v>
       </c>
       <c r="S6">
         <v>535.59</v>
       </c>
     </row>
     <row r="7" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7" t="s">
         <v>37</v>
       </c>
       <c r="C7" t="s">
         <v>38</v>
       </c>
       <c r="D7">
-        <v>740</v>
+        <v>403</v>
       </c>
       <c r="E7" t="s">
         <v>39</v>
       </c>
       <c r="F7" t="s">
         <v>34</v>
       </c>
       <c r="G7" t="s">
         <v>23</v>
       </c>
       <c r="H7">
         <v>2</v>
       </c>
       <c r="I7" t="b">
         <v>1</v>
       </c>
       <c r="J7" t="s">
         <v>24</v>
       </c>
       <c r="K7">
         <v>6</v>
       </c>
       <c r="L7">
         <v>131.49</v>
       </c>
@@ -3874,51 +3874,51 @@
       </c>
       <c r="P8" t="s">
         <v>24</v>
       </c>
       <c r="Q8">
         <v>129.72</v>
       </c>
       <c r="R8" t="s">
         <v>24</v>
       </c>
       <c r="S8">
         <v>529.79</v>
       </c>
     </row>
     <row r="9" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9" t="s">
         <v>42</v>
       </c>
       <c r="C9" t="s">
         <v>43</v>
       </c>
       <c r="D9">
-        <v>1300</v>
+        <v>58</v>
       </c>
       <c r="E9" t="s">
         <v>44</v>
       </c>
       <c r="F9" t="s">
         <v>28</v>
       </c>
       <c r="G9" t="s">
         <v>45</v>
       </c>
       <c r="H9">
         <v>1</v>
       </c>
       <c r="I9" t="b">
         <v>1</v>
       </c>
       <c r="J9" t="s">
         <v>24</v>
       </c>
       <c r="K9">
         <v>6</v>
       </c>
       <c r="L9" t="s">
         <v>24</v>
       </c>
@@ -3933,51 +3933,51 @@
       </c>
       <c r="P9">
         <v>108.82</v>
       </c>
       <c r="Q9">
         <v>130.1</v>
       </c>
       <c r="R9">
         <v>113.54</v>
       </c>
       <c r="S9">
         <v>510.38</v>
       </c>
     </row>
     <row r="10" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10" t="s">
         <v>46</v>
       </c>
       <c r="C10" t="s">
         <v>47</v>
       </c>
       <c r="D10">
-        <v>1737</v>
+        <v>521</v>
       </c>
       <c r="E10" t="s">
         <v>48</v>
       </c>
       <c r="F10" t="s">
         <v>22</v>
       </c>
       <c r="G10" t="s">
         <v>23</v>
       </c>
       <c r="H10">
         <v>5</v>
       </c>
       <c r="I10" t="b">
         <v>1</v>
       </c>
       <c r="J10" t="s">
         <v>24</v>
       </c>
       <c r="K10">
         <v>4</v>
       </c>
       <c r="L10">
         <v>122.29</v>
       </c>
@@ -4051,51 +4051,51 @@
       </c>
       <c r="P11" t="s">
         <v>24</v>
       </c>
       <c r="Q11">
         <v>121.87</v>
       </c>
       <c r="R11">
         <v>102.59</v>
       </c>
       <c r="S11">
         <v>470.26</v>
       </c>
     </row>
     <row r="12" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12" t="s">
         <v>52</v>
       </c>
       <c r="C12" t="s">
         <v>53</v>
       </c>
       <c r="D12">
-        <v>1317</v>
+        <v>305</v>
       </c>
       <c r="E12" t="s">
         <v>54</v>
       </c>
       <c r="F12" t="s">
         <v>28</v>
       </c>
       <c r="G12" t="s">
         <v>23</v>
       </c>
       <c r="H12">
         <v>3</v>
       </c>
       <c r="I12" t="b">
         <v>1</v>
       </c>
       <c r="J12" t="s">
         <v>24</v>
       </c>
       <c r="K12">
         <v>6</v>
       </c>
       <c r="L12">
         <v>115.78</v>
       </c>
@@ -4110,51 +4110,51 @@
       </c>
       <c r="P12">
         <v>100.79</v>
       </c>
       <c r="Q12">
         <v>121.8</v>
       </c>
       <c r="R12">
         <v>106.12</v>
       </c>
       <c r="S12">
         <v>470.17</v>
       </c>
     </row>
     <row r="13" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13" t="s">
         <v>55</v>
       </c>
       <c r="C13" t="s">
         <v>56</v>
       </c>
       <c r="D13">
-        <v>1719</v>
+        <v>398</v>
       </c>
       <c r="E13" t="s">
         <v>57</v>
       </c>
       <c r="F13" t="s">
         <v>28</v>
       </c>
       <c r="G13" t="s">
         <v>23</v>
       </c>
       <c r="H13">
         <v>4</v>
       </c>
       <c r="I13" t="b">
         <v>1</v>
       </c>
       <c r="J13" t="s">
         <v>24</v>
       </c>
       <c r="K13">
         <v>5</v>
       </c>
       <c r="L13">
         <v>122.84</v>
       </c>
@@ -4169,51 +4169,51 @@
       </c>
       <c r="P13">
         <v>99.24</v>
       </c>
       <c r="Q13">
         <v>115.65</v>
       </c>
       <c r="R13">
         <v>102.09</v>
       </c>
       <c r="S13">
         <v>462.98</v>
       </c>
     </row>
     <row r="14" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14" t="s">
         <v>58</v>
       </c>
       <c r="C14" t="s">
         <v>59</v>
       </c>
       <c r="D14">
-        <v>981</v>
+        <v>170</v>
       </c>
       <c r="E14" t="s">
         <v>60</v>
       </c>
       <c r="F14" t="s">
         <v>34</v>
       </c>
       <c r="G14" t="s">
         <v>45</v>
       </c>
       <c r="H14">
         <v>1</v>
       </c>
       <c r="I14" t="b">
         <v>1</v>
       </c>
       <c r="J14" t="s">
         <v>24</v>
       </c>
       <c r="K14">
         <v>4</v>
       </c>
       <c r="L14">
         <v>121.61</v>
       </c>
@@ -4228,51 +4228,51 @@
       </c>
       <c r="P14">
         <v>104.55</v>
       </c>
       <c r="Q14" t="s">
         <v>24</v>
       </c>
       <c r="R14">
         <v>111.35</v>
       </c>
       <c r="S14">
         <v>461.74</v>
       </c>
     </row>
     <row r="15" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15" t="s">
         <v>61</v>
       </c>
       <c r="C15" t="s">
         <v>62</v>
       </c>
       <c r="D15">
-        <v>767</v>
+        <v>113</v>
       </c>
       <c r="E15" t="s">
         <v>39</v>
       </c>
       <c r="F15" t="s">
         <v>63</v>
       </c>
       <c r="G15" t="s">
         <v>23</v>
       </c>
       <c r="H15">
         <v>1</v>
       </c>
       <c r="I15" t="b">
         <v>1</v>
       </c>
       <c r="J15" t="s">
         <v>24</v>
       </c>
       <c r="K15">
         <v>6</v>
       </c>
       <c r="L15">
         <v>116.44</v>
       </c>
@@ -4346,51 +4346,51 @@
       </c>
       <c r="P16" t="s">
         <v>24</v>
       </c>
       <c r="Q16" t="s">
         <v>24</v>
       </c>
       <c r="R16">
         <v>148.17</v>
       </c>
       <c r="S16">
         <v>456.66</v>
       </c>
     </row>
     <row r="17" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17" t="s">
         <v>66</v>
       </c>
       <c r="C17" t="s">
         <v>67</v>
       </c>
       <c r="D17">
-        <v>1626</v>
+        <v>6</v>
       </c>
       <c r="E17" t="s">
         <v>44</v>
       </c>
       <c r="F17" t="s">
         <v>22</v>
       </c>
       <c r="G17" t="s">
         <v>45</v>
       </c>
       <c r="H17">
         <v>1</v>
       </c>
       <c r="I17" t="b">
         <v>1</v>
       </c>
       <c r="J17" t="s">
         <v>24</v>
       </c>
       <c r="K17">
         <v>7</v>
       </c>
       <c r="L17">
         <v>111.99</v>
       </c>
@@ -4464,51 +4464,51 @@
       </c>
       <c r="P18">
         <v>100.87</v>
       </c>
       <c r="Q18">
         <v>114.74</v>
       </c>
       <c r="R18">
         <v>101.22</v>
       </c>
       <c r="S18">
         <v>432.11</v>
       </c>
     </row>
     <row r="19" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19" t="s">
         <v>71</v>
       </c>
       <c r="C19" t="s">
         <v>72</v>
       </c>
       <c r="D19">
-        <v>1083</v>
+        <v>223</v>
       </c>
       <c r="E19" t="s">
         <v>24</v>
       </c>
       <c r="F19" t="s">
         <v>34</v>
       </c>
       <c r="G19" t="s">
         <v>23</v>
       </c>
       <c r="H19">
         <v>3</v>
       </c>
       <c r="I19" t="b">
         <v>1</v>
       </c>
       <c r="J19" t="s">
         <v>24</v>
       </c>
       <c r="K19">
         <v>5</v>
       </c>
       <c r="L19">
         <v>108.67</v>
       </c>
@@ -4523,51 +4523,51 @@
       </c>
       <c r="P19" t="s">
         <v>24</v>
       </c>
       <c r="Q19">
         <v>99.78</v>
       </c>
       <c r="R19">
         <v>88.72</v>
       </c>
       <c r="S19">
         <v>417.53</v>
       </c>
     </row>
     <row r="20" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="B20" t="s">
         <v>73</v>
       </c>
       <c r="C20" t="s">
         <v>74</v>
       </c>
       <c r="D20">
-        <v>1614</v>
+        <v>304</v>
       </c>
       <c r="E20" t="s">
         <v>54</v>
       </c>
       <c r="F20" t="s">
         <v>28</v>
       </c>
       <c r="G20" t="s">
         <v>45</v>
       </c>
       <c r="H20">
         <v>2</v>
       </c>
       <c r="I20" t="b">
         <v>1</v>
       </c>
       <c r="J20" t="s">
         <v>24</v>
       </c>
       <c r="K20">
         <v>5</v>
       </c>
       <c r="L20">
         <v>108.98</v>
       </c>
@@ -4582,51 +4582,51 @@
       </c>
       <c r="P20">
         <v>94.18</v>
       </c>
       <c r="Q20">
         <v>114.98</v>
       </c>
       <c r="R20">
         <v>99.29</v>
       </c>
       <c r="S20">
         <v>416.06</v>
       </c>
     </row>
     <row r="21" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="B21" t="s">
         <v>75</v>
       </c>
       <c r="C21" t="s">
         <v>76</v>
       </c>
       <c r="D21">
-        <v>2059</v>
+        <v>369</v>
       </c>
       <c r="E21" t="s">
         <v>77</v>
       </c>
       <c r="F21" t="s">
         <v>22</v>
       </c>
       <c r="G21" t="s">
         <v>23</v>
       </c>
       <c r="H21">
         <v>7</v>
       </c>
       <c r="I21" t="b">
         <v>1</v>
       </c>
       <c r="J21" t="s">
         <v>24</v>
       </c>
       <c r="K21">
         <v>3</v>
       </c>
       <c r="L21" t="s">
         <v>24</v>
       </c>
@@ -4641,51 +4641,51 @@
       </c>
       <c r="P21">
         <v>126.37</v>
       </c>
       <c r="Q21" t="s">
         <v>24</v>
       </c>
       <c r="R21">
         <v>133.09</v>
       </c>
       <c r="S21">
         <v>416.03</v>
       </c>
     </row>
     <row r="22" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22" t="s">
         <v>78</v>
       </c>
       <c r="C22" t="s">
         <v>79</v>
       </c>
       <c r="D22">
-        <v>1610</v>
+        <v>238</v>
       </c>
       <c r="E22" t="s">
         <v>31</v>
       </c>
       <c r="F22" t="s">
         <v>63</v>
       </c>
       <c r="G22" t="s">
         <v>23</v>
       </c>
       <c r="H22">
         <v>2</v>
       </c>
       <c r="I22" t="b">
         <v>1</v>
       </c>
       <c r="J22" t="s">
         <v>24</v>
       </c>
       <c r="K22">
         <v>5</v>
       </c>
       <c r="L22">
         <v>106.54</v>
       </c>
@@ -4700,51 +4700,51 @@
       </c>
       <c r="P22">
         <v>81.9</v>
       </c>
       <c r="Q22" t="s">
         <v>24</v>
       </c>
       <c r="R22" t="s">
         <v>24</v>
       </c>
       <c r="S22">
         <v>404.2</v>
       </c>
     </row>
     <row r="23" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="B23" t="s">
         <v>80</v>
       </c>
       <c r="C23" t="s">
         <v>81</v>
       </c>
       <c r="D23">
-        <v>849</v>
+        <v>415</v>
       </c>
       <c r="E23" t="s">
         <v>44</v>
       </c>
       <c r="F23" t="s">
         <v>63</v>
       </c>
       <c r="G23" t="s">
         <v>45</v>
       </c>
       <c r="H23">
         <v>1</v>
       </c>
       <c r="I23" t="b">
         <v>1</v>
       </c>
       <c r="J23" t="s">
         <v>24</v>
       </c>
       <c r="K23">
         <v>5</v>
       </c>
       <c r="L23">
         <v>104.7</v>
       </c>
@@ -4818,51 +4818,51 @@
       </c>
       <c r="P24">
         <v>87.49</v>
       </c>
       <c r="Q24">
         <v>98.48</v>
       </c>
       <c r="R24">
         <v>88.53</v>
       </c>
       <c r="S24">
         <v>391.16</v>
       </c>
     </row>
     <row r="25" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="B25" t="s">
         <v>84</v>
       </c>
       <c r="C25" t="s">
         <v>85</v>
       </c>
       <c r="D25">
-        <v>1555</v>
+        <v>330</v>
       </c>
       <c r="E25" t="s">
         <v>86</v>
       </c>
       <c r="F25" t="s">
         <v>34</v>
       </c>
       <c r="G25" t="s">
         <v>23</v>
       </c>
       <c r="H25">
         <v>4</v>
       </c>
       <c r="I25" t="b">
         <v>1</v>
       </c>
       <c r="J25" t="s">
         <v>24</v>
       </c>
       <c r="K25">
         <v>5</v>
       </c>
       <c r="L25">
         <v>98.98</v>
       </c>
@@ -4877,51 +4877,51 @@
       </c>
       <c r="P25" t="s">
         <v>24</v>
       </c>
       <c r="Q25">
         <v>101.07</v>
       </c>
       <c r="R25">
         <v>0</v>
       </c>
       <c r="S25">
         <v>385.14</v>
       </c>
     </row>
     <row r="26" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="B26" t="s">
         <v>84</v>
       </c>
       <c r="C26" t="s">
         <v>87</v>
       </c>
       <c r="D26">
-        <v>1611</v>
+        <v>546</v>
       </c>
       <c r="E26" t="s">
         <v>88</v>
       </c>
       <c r="F26" t="s">
         <v>34</v>
       </c>
       <c r="G26" t="s">
         <v>23</v>
       </c>
       <c r="H26">
         <v>5</v>
       </c>
       <c r="I26" t="b">
         <v>1</v>
       </c>
       <c r="J26" t="s">
         <v>24</v>
       </c>
       <c r="K26">
         <v>4</v>
       </c>
       <c r="L26">
         <v>106.65</v>
       </c>
@@ -5113,51 +5113,51 @@
       </c>
       <c r="P29" t="s">
         <v>24</v>
       </c>
       <c r="Q29" t="s">
         <v>24</v>
       </c>
       <c r="R29" t="s">
         <v>24</v>
       </c>
       <c r="S29">
         <v>380.39</v>
       </c>
     </row>
     <row r="30" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="B30" t="s">
         <v>96</v>
       </c>
       <c r="C30" t="s">
         <v>97</v>
       </c>
       <c r="D30">
-        <v>1810</v>
+        <v>25</v>
       </c>
       <c r="E30" t="s">
         <v>27</v>
       </c>
       <c r="F30" t="s">
         <v>22</v>
       </c>
       <c r="G30" t="s">
         <v>23</v>
       </c>
       <c r="H30">
         <v>9</v>
       </c>
       <c r="I30" t="b">
         <v>1</v>
       </c>
       <c r="J30" t="s">
         <v>24</v>
       </c>
       <c r="K30">
         <v>4</v>
       </c>
       <c r="L30">
         <v>93.13</v>
       </c>
@@ -5287,51 +5287,51 @@
       </c>
       <c r="P32">
         <v>112.28</v>
       </c>
       <c r="Q32">
         <v>128.96</v>
       </c>
       <c r="R32" t="s">
         <v>24</v>
       </c>
       <c r="S32">
         <v>370.92</v>
       </c>
     </row>
     <row r="33" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A33">
         <v>32</v>
       </c>
       <c r="B33" t="s">
         <v>102</v>
       </c>
       <c r="C33" t="s">
         <v>103</v>
       </c>
       <c r="D33">
-        <v>250</v>
+        <v>156</v>
       </c>
       <c r="E33" t="s">
         <v>31</v>
       </c>
       <c r="F33" t="s">
         <v>63</v>
       </c>
       <c r="G33" t="s">
         <v>45</v>
       </c>
       <c r="H33">
         <v>3</v>
       </c>
       <c r="I33" t="b">
         <v>1</v>
       </c>
       <c r="J33" t="s">
         <v>24</v>
       </c>
       <c r="K33">
         <v>5</v>
       </c>
       <c r="L33">
         <v>91.29</v>
       </c>
@@ -5346,51 +5346,51 @@
       </c>
       <c r="P33">
         <v>69.82</v>
       </c>
       <c r="Q33">
         <v>82.41</v>
       </c>
       <c r="R33" t="s">
         <v>24</v>
       </c>
       <c r="S33">
         <v>368.85</v>
       </c>
     </row>
     <row r="34" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="B34" t="s">
         <v>104</v>
       </c>
       <c r="C34" t="s">
         <v>105</v>
       </c>
       <c r="D34">
-        <v>421</v>
+        <v>264</v>
       </c>
       <c r="E34" t="s">
         <v>44</v>
       </c>
       <c r="F34" t="s">
         <v>63</v>
       </c>
       <c r="G34" t="s">
         <v>23</v>
       </c>
       <c r="H34">
         <v>3</v>
       </c>
       <c r="I34" t="b">
         <v>1</v>
       </c>
       <c r="J34" t="s">
         <v>24</v>
       </c>
       <c r="K34">
         <v>4</v>
       </c>
       <c r="L34">
         <v>97.21</v>
       </c>
@@ -5464,51 +5464,51 @@
       </c>
       <c r="P35">
         <v>84.01</v>
       </c>
       <c r="Q35" t="s">
         <v>24</v>
       </c>
       <c r="R35">
         <v>80.79</v>
       </c>
       <c r="S35">
         <v>365.31</v>
       </c>
     </row>
     <row r="36" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A36">
         <v>35</v>
       </c>
       <c r="B36" t="s">
         <v>108</v>
       </c>
       <c r="C36" t="s">
         <v>109</v>
       </c>
       <c r="D36">
-        <v>1788</v>
+        <v>540</v>
       </c>
       <c r="E36" t="s">
         <v>31</v>
       </c>
       <c r="F36" t="s">
         <v>22</v>
       </c>
       <c r="G36" t="s">
         <v>45</v>
       </c>
       <c r="H36">
         <v>3</v>
       </c>
       <c r="I36" t="b">
         <v>1</v>
       </c>
       <c r="J36" t="s">
         <v>24</v>
       </c>
       <c r="K36">
         <v>3</v>
       </c>
       <c r="L36">
         <v>122.1</v>
       </c>
@@ -5641,51 +5641,51 @@
       </c>
       <c r="P38" t="s">
         <v>24</v>
       </c>
       <c r="Q38" t="s">
         <v>24</v>
       </c>
       <c r="R38" t="s">
         <v>24</v>
       </c>
       <c r="S38">
         <v>348.86</v>
       </c>
     </row>
     <row r="39" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A39">
         <v>38</v>
       </c>
       <c r="B39" t="s">
         <v>110</v>
       </c>
       <c r="C39" t="s">
         <v>113</v>
       </c>
       <c r="D39">
-        <v>2546</v>
+        <v>457</v>
       </c>
       <c r="E39" t="s">
         <v>24</v>
       </c>
       <c r="F39" t="s">
         <v>22</v>
       </c>
       <c r="G39" t="s">
         <v>23</v>
       </c>
       <c r="H39">
         <v>13</v>
       </c>
       <c r="I39" t="b">
         <v>1</v>
       </c>
       <c r="J39" t="s">
         <v>24</v>
       </c>
       <c r="K39">
         <v>3</v>
       </c>
       <c r="L39">
         <v>125.94</v>
       </c>
@@ -5700,51 +5700,51 @@
       </c>
       <c r="P39">
         <v>106.01</v>
       </c>
       <c r="Q39" t="s">
         <v>24</v>
       </c>
       <c r="R39">
         <v>111.4</v>
       </c>
       <c r="S39">
         <v>343.35</v>
       </c>
     </row>
     <row r="40" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A40">
         <v>39</v>
       </c>
       <c r="B40" t="s">
         <v>114</v>
       </c>
       <c r="C40" t="s">
         <v>115</v>
       </c>
       <c r="D40">
-        <v>228</v>
+        <v>56</v>
       </c>
       <c r="E40" t="s">
         <v>31</v>
       </c>
       <c r="F40" t="s">
         <v>63</v>
       </c>
       <c r="G40" t="s">
         <v>23</v>
       </c>
       <c r="H40">
         <v>4</v>
       </c>
       <c r="I40" t="b">
         <v>1</v>
       </c>
       <c r="J40" t="s">
         <v>24</v>
       </c>
       <c r="K40">
         <v>3</v>
       </c>
       <c r="L40" t="s">
         <v>24</v>
       </c>
@@ -5815,51 +5815,51 @@
       </c>
       <c r="P41" t="s">
         <v>24</v>
       </c>
       <c r="Q41" t="s">
         <v>24</v>
       </c>
       <c r="R41" t="s">
         <v>24</v>
       </c>
       <c r="S41">
         <v>338.25</v>
       </c>
     </row>
     <row r="42" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A42">
         <v>41</v>
       </c>
       <c r="B42" t="s">
         <v>119</v>
       </c>
       <c r="C42" t="s">
         <v>120</v>
       </c>
       <c r="D42">
-        <v>1506</v>
+        <v>124</v>
       </c>
       <c r="E42" t="s">
         <v>121</v>
       </c>
       <c r="F42" t="s">
         <v>63</v>
       </c>
       <c r="G42" t="s">
         <v>45</v>
       </c>
       <c r="H42">
         <v>4</v>
       </c>
       <c r="I42" t="b">
         <v>1</v>
       </c>
       <c r="J42" t="s">
         <v>24</v>
       </c>
       <c r="K42">
         <v>3</v>
       </c>
       <c r="L42" t="s">
         <v>24</v>
       </c>
@@ -5874,51 +5874,51 @@
       </c>
       <c r="P42">
         <v>71.76</v>
       </c>
       <c r="Q42" t="s">
         <v>24</v>
       </c>
       <c r="R42" t="s">
         <v>24</v>
       </c>
       <c r="S42">
         <v>336.78</v>
       </c>
     </row>
     <row r="43" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A43">
         <v>42</v>
       </c>
       <c r="B43" t="s">
         <v>122</v>
       </c>
       <c r="C43" t="s">
         <v>123</v>
       </c>
       <c r="D43">
-        <v>1683</v>
+        <v>334</v>
       </c>
       <c r="E43" t="s">
         <v>39</v>
       </c>
       <c r="F43" t="s">
         <v>28</v>
       </c>
       <c r="G43" t="s">
         <v>45</v>
       </c>
       <c r="H43">
         <v>3</v>
       </c>
       <c r="I43" t="b">
         <v>1</v>
       </c>
       <c r="J43" t="s">
         <v>24</v>
       </c>
       <c r="K43">
         <v>4</v>
       </c>
       <c r="L43">
         <v>85.3</v>
       </c>
@@ -5933,51 +5933,51 @@
       </c>
       <c r="P43">
         <v>73.08</v>
       </c>
       <c r="Q43" t="s">
         <v>24</v>
       </c>
       <c r="R43" t="s">
         <v>24</v>
       </c>
       <c r="S43">
         <v>333.9</v>
       </c>
     </row>
     <row r="44" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A44">
         <v>43</v>
       </c>
       <c r="B44" t="s">
         <v>124</v>
       </c>
       <c r="C44" t="s">
         <v>125</v>
       </c>
       <c r="D44">
-        <v>1751</v>
+        <v>389</v>
       </c>
       <c r="E44" t="s">
         <v>24</v>
       </c>
       <c r="F44" t="s">
         <v>22</v>
       </c>
       <c r="G44" t="s">
         <v>23</v>
       </c>
       <c r="H44">
         <v>14</v>
       </c>
       <c r="I44" t="b">
         <v>1</v>
       </c>
       <c r="J44" t="s">
         <v>24</v>
       </c>
       <c r="K44">
         <v>3</v>
       </c>
       <c r="L44">
         <v>116.8</v>
       </c>
@@ -5992,51 +5992,51 @@
       </c>
       <c r="P44">
         <v>98.49</v>
       </c>
       <c r="Q44">
         <v>117.11</v>
       </c>
       <c r="R44" t="s">
         <v>24</v>
       </c>
       <c r="S44">
         <v>332.4</v>
       </c>
     </row>
     <row r="45" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A45">
         <v>44</v>
       </c>
       <c r="B45" t="s">
         <v>126</v>
       </c>
       <c r="C45" t="s">
         <v>127</v>
       </c>
       <c r="D45">
-        <v>1132</v>
+        <v>66</v>
       </c>
       <c r="E45" t="s">
         <v>128</v>
       </c>
       <c r="F45" t="s">
         <v>63</v>
       </c>
       <c r="G45" t="s">
         <v>23</v>
       </c>
       <c r="H45">
         <v>5</v>
       </c>
       <c r="I45" t="b">
         <v>1</v>
       </c>
       <c r="J45" t="s">
         <v>24</v>
       </c>
       <c r="K45">
         <v>3</v>
       </c>
       <c r="L45">
         <v>114.13</v>
       </c>
@@ -6051,51 +6051,51 @@
       </c>
       <c r="P45">
         <v>99.82</v>
       </c>
       <c r="Q45" t="s">
         <v>24</v>
       </c>
       <c r="R45" t="s">
         <v>24</v>
       </c>
       <c r="S45">
         <v>325.71</v>
       </c>
     </row>
     <row r="46" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A46">
         <v>45</v>
       </c>
       <c r="B46" t="s">
         <v>129</v>
       </c>
       <c r="C46" t="s">
         <v>107</v>
       </c>
       <c r="D46">
-        <v>25</v>
+        <v>329</v>
       </c>
       <c r="E46" t="s">
         <v>39</v>
       </c>
       <c r="F46" t="s">
         <v>130</v>
       </c>
       <c r="G46" t="s">
         <v>23</v>
       </c>
       <c r="H46">
         <v>1</v>
       </c>
       <c r="I46" t="b">
         <v>1</v>
       </c>
       <c r="J46" t="s">
         <v>24</v>
       </c>
       <c r="K46">
         <v>4</v>
       </c>
       <c r="L46">
         <v>81.86</v>
       </c>
@@ -6691,51 +6691,51 @@
       </c>
       <c r="P56" t="s">
         <v>24</v>
       </c>
       <c r="Q56" t="s">
         <v>24</v>
       </c>
       <c r="R56" t="s">
         <v>24</v>
       </c>
       <c r="S56">
         <v>285.93</v>
       </c>
     </row>
     <row r="57" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A57">
         <v>56</v>
       </c>
       <c r="B57" t="s">
         <v>145</v>
       </c>
       <c r="C57" t="s">
         <v>93</v>
       </c>
       <c r="D57">
-        <v>1092</v>
+        <v>358</v>
       </c>
       <c r="E57" t="s">
         <v>31</v>
       </c>
       <c r="F57" t="s">
         <v>28</v>
       </c>
       <c r="G57" t="s">
         <v>45</v>
       </c>
       <c r="H57">
         <v>5</v>
       </c>
       <c r="I57" t="b">
         <v>1</v>
       </c>
       <c r="J57" t="s">
         <v>24</v>
       </c>
       <c r="K57">
         <v>3</v>
       </c>
       <c r="L57">
         <v>103.95</v>
       </c>
@@ -6809,51 +6809,51 @@
       </c>
       <c r="P58" t="s">
         <v>24</v>
       </c>
       <c r="Q58">
         <v>66.73</v>
       </c>
       <c r="R58" t="s">
         <v>24</v>
       </c>
       <c r="S58">
         <v>275.77</v>
       </c>
     </row>
     <row r="59" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A59">
         <v>58</v>
       </c>
       <c r="B59" t="s">
         <v>148</v>
       </c>
       <c r="C59" t="s">
         <v>144</v>
       </c>
       <c r="D59">
-        <v>1370</v>
+        <v>364</v>
       </c>
       <c r="E59" t="s">
         <v>121</v>
       </c>
       <c r="F59" t="s">
         <v>34</v>
       </c>
       <c r="G59" t="s">
         <v>23</v>
       </c>
       <c r="H59">
         <v>8</v>
       </c>
       <c r="I59" t="b">
         <v>1</v>
       </c>
       <c r="J59" t="s">
         <v>24</v>
       </c>
       <c r="K59">
         <v>3</v>
       </c>
       <c r="L59" t="s">
         <v>24</v>
       </c>
@@ -6868,51 +6868,51 @@
       </c>
       <c r="P59">
         <v>87.42</v>
       </c>
       <c r="Q59" t="s">
         <v>24</v>
       </c>
       <c r="R59">
         <v>92.25</v>
       </c>
       <c r="S59">
         <v>275.01</v>
       </c>
     </row>
     <row r="60" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A60">
         <v>59</v>
       </c>
       <c r="B60" t="s">
         <v>149</v>
       </c>
       <c r="C60" t="s">
         <v>144</v>
       </c>
       <c r="D60">
-        <v>600</v>
+        <v>221</v>
       </c>
       <c r="E60" t="s">
         <v>150</v>
       </c>
       <c r="F60" t="s">
         <v>34</v>
       </c>
       <c r="G60" t="s">
         <v>45</v>
       </c>
       <c r="H60">
         <v>4</v>
       </c>
       <c r="I60" t="b">
         <v>1</v>
       </c>
       <c r="J60" t="s">
         <v>24</v>
       </c>
       <c r="K60">
         <v>3</v>
       </c>
       <c r="L60">
         <v>92.15</v>
       </c>
@@ -7042,51 +7042,51 @@
       </c>
       <c r="P62" t="s">
         <v>24</v>
       </c>
       <c r="Q62">
         <v>92.19</v>
       </c>
       <c r="R62">
         <v>75.84</v>
       </c>
       <c r="S62">
         <v>259.45</v>
       </c>
     </row>
     <row r="63" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A63">
         <v>62</v>
       </c>
       <c r="B63" t="s">
         <v>156</v>
       </c>
       <c r="C63" t="s">
         <v>38</v>
       </c>
       <c r="D63">
-        <v>1496</v>
+        <v>328</v>
       </c>
       <c r="E63" t="s">
         <v>31</v>
       </c>
       <c r="F63" t="s">
         <v>34</v>
       </c>
       <c r="G63" t="s">
         <v>23</v>
       </c>
       <c r="H63">
         <v>10</v>
       </c>
       <c r="I63" t="b">
         <v>1</v>
       </c>
       <c r="J63" t="s">
         <v>24</v>
       </c>
       <c r="K63">
         <v>3</v>
       </c>
       <c r="L63" t="s">
         <v>24</v>
       </c>
@@ -7101,51 +7101,51 @@
       </c>
       <c r="P63" t="s">
         <v>24</v>
       </c>
       <c r="Q63">
         <v>76.13</v>
       </c>
       <c r="R63" t="s">
         <v>24</v>
       </c>
       <c r="S63">
         <v>245.64</v>
       </c>
     </row>
     <row r="64" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A64">
         <v>63</v>
       </c>
       <c r="B64" t="s">
         <v>157</v>
       </c>
       <c r="C64" t="s">
         <v>131</v>
       </c>
       <c r="D64">
-        <v>974</v>
+        <v>411</v>
       </c>
       <c r="E64" t="s">
         <v>44</v>
       </c>
       <c r="F64" t="s">
         <v>63</v>
       </c>
       <c r="G64" t="s">
         <v>45</v>
       </c>
       <c r="H64">
         <v>5</v>
       </c>
       <c r="I64" t="b">
         <v>1</v>
       </c>
       <c r="J64" t="s">
         <v>24</v>
       </c>
       <c r="K64">
         <v>3</v>
       </c>
       <c r="L64" t="s">
         <v>24</v>
       </c>
@@ -7160,51 +7160,51 @@
       </c>
       <c r="P64">
         <v>66.01</v>
       </c>
       <c r="Q64" t="s">
         <v>24</v>
       </c>
       <c r="R64" t="s">
         <v>24</v>
       </c>
       <c r="S64">
         <v>229</v>
       </c>
     </row>
     <row r="65" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A65">
         <v>64</v>
       </c>
       <c r="B65" t="s">
         <v>158</v>
       </c>
       <c r="C65" t="s">
         <v>159</v>
       </c>
       <c r="D65">
-        <v>1287</v>
+        <v>98</v>
       </c>
       <c r="E65" t="s">
         <v>27</v>
       </c>
       <c r="F65" t="s">
         <v>34</v>
       </c>
       <c r="G65" t="s">
         <v>45</v>
       </c>
       <c r="H65">
         <v>5</v>
       </c>
       <c r="I65" t="b">
         <v>1</v>
       </c>
       <c r="J65" t="s">
         <v>24</v>
       </c>
       <c r="K65">
         <v>3</v>
       </c>
       <c r="L65">
         <v>81.79</v>
       </c>
@@ -7219,51 +7219,51 @@
       </c>
       <c r="P65" t="s">
         <v>24</v>
       </c>
       <c r="Q65">
         <v>74.44</v>
       </c>
       <c r="R65" t="s">
         <v>24</v>
       </c>
       <c r="S65">
         <v>228.11</v>
       </c>
     </row>
     <row r="66" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A66">
         <v>65</v>
       </c>
       <c r="B66" t="s">
         <v>160</v>
       </c>
       <c r="C66" t="s">
         <v>161</v>
       </c>
       <c r="D66">
-        <v>2427</v>
+        <v>72</v>
       </c>
       <c r="E66" t="s">
         <v>31</v>
       </c>
       <c r="F66" t="s">
         <v>130</v>
       </c>
       <c r="G66" t="s">
         <v>23</v>
       </c>
       <c r="H66">
         <v>3</v>
       </c>
       <c r="I66" t="b">
         <v>1</v>
       </c>
       <c r="J66" t="s">
         <v>24</v>
       </c>
       <c r="K66">
         <v>2</v>
       </c>
       <c r="L66" t="s">
         <v>24</v>
       </c>
@@ -7334,51 +7334,51 @@
       </c>
       <c r="P67" t="s">
         <v>24</v>
       </c>
       <c r="Q67" t="s">
         <v>24</v>
       </c>
       <c r="R67">
         <v>149.33</v>
       </c>
       <c r="S67">
         <v>307.17</v>
       </c>
     </row>
     <row r="68" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A68">
         <v>67</v>
       </c>
       <c r="B68" t="s">
         <v>147</v>
       </c>
       <c r="C68" t="s">
         <v>164</v>
       </c>
       <c r="D68">
-        <v>2178</v>
+        <v>276</v>
       </c>
       <c r="E68" t="s">
         <v>77</v>
       </c>
       <c r="F68" t="s">
         <v>22</v>
       </c>
       <c r="G68" t="s">
         <v>23</v>
       </c>
       <c r="H68">
         <v>17</v>
       </c>
       <c r="I68" t="b">
         <v>0</v>
       </c>
       <c r="J68" t="s">
         <v>163</v>
       </c>
       <c r="K68">
         <v>2</v>
       </c>
       <c r="L68" t="s">
         <v>24</v>
       </c>
@@ -7744,51 +7744,51 @@
       </c>
       <c r="P74" t="s">
         <v>24</v>
       </c>
       <c r="Q74" t="s">
         <v>24</v>
       </c>
       <c r="R74" t="s">
         <v>24</v>
       </c>
       <c r="S74">
         <v>264.97</v>
       </c>
     </row>
     <row r="75" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A75">
         <v>74</v>
       </c>
       <c r="B75" t="s">
         <v>178</v>
       </c>
       <c r="C75" t="s">
         <v>162</v>
       </c>
       <c r="D75">
-        <v>1050</v>
+        <v>473</v>
       </c>
       <c r="E75" t="s">
         <v>44</v>
       </c>
       <c r="F75" t="s">
         <v>22</v>
       </c>
       <c r="G75" t="s">
         <v>23</v>
       </c>
       <c r="H75">
         <v>19</v>
       </c>
       <c r="I75" t="b">
         <v>0</v>
       </c>
       <c r="J75" t="s">
         <v>163</v>
       </c>
       <c r="K75">
         <v>2</v>
       </c>
       <c r="L75">
         <v>131.26</v>
       </c>
@@ -7803,51 +7803,51 @@
       </c>
       <c r="P75" t="s">
         <v>24</v>
       </c>
       <c r="Q75" t="s">
         <v>24</v>
       </c>
       <c r="R75" t="s">
         <v>24</v>
       </c>
       <c r="S75">
         <v>263.03</v>
       </c>
     </row>
     <row r="76" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A76">
         <v>75</v>
       </c>
       <c r="B76" t="s">
         <v>64</v>
       </c>
       <c r="C76" t="s">
         <v>179</v>
       </c>
       <c r="D76">
-        <v>1529</v>
+        <v>112</v>
       </c>
       <c r="E76" t="s">
         <v>54</v>
       </c>
       <c r="F76" t="s">
         <v>22</v>
       </c>
       <c r="G76" t="s">
         <v>23</v>
       </c>
       <c r="H76">
         <v>20</v>
       </c>
       <c r="I76" t="b">
         <v>0</v>
       </c>
       <c r="J76" t="s">
         <v>163</v>
       </c>
       <c r="K76">
         <v>2</v>
       </c>
       <c r="L76" t="s">
         <v>24</v>
       </c>
@@ -7980,51 +7980,51 @@
       </c>
       <c r="P78" t="s">
         <v>24</v>
       </c>
       <c r="Q78" t="s">
         <v>24</v>
       </c>
       <c r="R78" t="s">
         <v>24</v>
       </c>
       <c r="S78">
         <v>261.35</v>
       </c>
     </row>
     <row r="79" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A79">
         <v>78</v>
       </c>
       <c r="B79" t="s">
         <v>184</v>
       </c>
       <c r="C79" t="s">
         <v>93</v>
       </c>
       <c r="D79">
-        <v>1932</v>
+        <v>427</v>
       </c>
       <c r="E79" t="s">
         <v>185</v>
       </c>
       <c r="F79" t="s">
         <v>22</v>
       </c>
       <c r="G79" t="s">
         <v>23</v>
       </c>
       <c r="H79">
         <v>21</v>
       </c>
       <c r="I79" t="b">
         <v>0</v>
       </c>
       <c r="J79" t="s">
         <v>163</v>
       </c>
       <c r="K79">
         <v>2</v>
       </c>
       <c r="L79">
         <v>129.97</v>
       </c>
@@ -8098,51 +8098,51 @@
       </c>
       <c r="P80" t="s">
         <v>24</v>
       </c>
       <c r="Q80" t="s">
         <v>24</v>
       </c>
       <c r="R80" t="s">
         <v>24</v>
       </c>
       <c r="S80">
         <v>258.23</v>
       </c>
     </row>
     <row r="81" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A81">
         <v>80</v>
       </c>
       <c r="B81" t="s">
         <v>188</v>
       </c>
       <c r="C81" t="s">
         <v>189</v>
       </c>
       <c r="D81">
-        <v>1783</v>
+        <v>433</v>
       </c>
       <c r="E81" t="s">
         <v>190</v>
       </c>
       <c r="F81" t="s">
         <v>118</v>
       </c>
       <c r="G81" t="s">
         <v>23</v>
       </c>
       <c r="H81">
         <v>3</v>
       </c>
       <c r="I81" t="b">
         <v>0</v>
       </c>
       <c r="J81" t="s">
         <v>163</v>
       </c>
       <c r="K81">
         <v>2</v>
       </c>
       <c r="L81">
         <v>133.51</v>
       </c>
@@ -8213,51 +8213,51 @@
       </c>
       <c r="P82" t="s">
         <v>24</v>
       </c>
       <c r="Q82" t="s">
         <v>24</v>
       </c>
       <c r="R82">
         <v>119.76</v>
       </c>
       <c r="S82">
         <v>253.21</v>
       </c>
     </row>
     <row r="83" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A83">
         <v>82</v>
       </c>
       <c r="B83" t="s">
         <v>193</v>
       </c>
       <c r="C83" t="s">
         <v>194</v>
       </c>
       <c r="D83">
-        <v>1638</v>
+        <v>64</v>
       </c>
       <c r="E83" t="s">
         <v>77</v>
       </c>
       <c r="F83" t="s">
         <v>34</v>
       </c>
       <c r="G83" t="s">
         <v>23</v>
       </c>
       <c r="H83">
         <v>11</v>
       </c>
       <c r="I83" t="b">
         <v>0</v>
       </c>
       <c r="J83" t="s">
         <v>163</v>
       </c>
       <c r="K83">
         <v>2</v>
       </c>
       <c r="L83" t="s">
         <v>24</v>
       </c>
@@ -8502,51 +8502,51 @@
       </c>
       <c r="P87" t="s">
         <v>24</v>
       </c>
       <c r="Q87">
         <v>119.06</v>
       </c>
       <c r="R87" t="s">
         <v>24</v>
       </c>
       <c r="S87">
         <v>240.28</v>
       </c>
     </row>
     <row r="88" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A88">
         <v>87</v>
       </c>
       <c r="B88" t="s">
         <v>202</v>
       </c>
       <c r="C88" t="s">
         <v>203</v>
       </c>
       <c r="D88">
-        <v>75</v>
+        <v>180</v>
       </c>
       <c r="E88" t="s">
         <v>31</v>
       </c>
       <c r="F88" t="s">
         <v>28</v>
       </c>
       <c r="G88" t="s">
         <v>45</v>
       </c>
       <c r="H88">
         <v>6</v>
       </c>
       <c r="I88" t="b">
         <v>0</v>
       </c>
       <c r="J88" t="s">
         <v>163</v>
       </c>
       <c r="K88">
         <v>2</v>
       </c>
       <c r="L88">
         <v>120.98</v>
       </c>
@@ -8561,51 +8561,51 @@
       </c>
       <c r="P88" t="s">
         <v>24</v>
       </c>
       <c r="Q88" t="s">
         <v>24</v>
       </c>
       <c r="R88" t="s">
         <v>24</v>
       </c>
       <c r="S88">
         <v>239.24</v>
       </c>
     </row>
     <row r="89" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A89">
         <v>88</v>
       </c>
       <c r="B89" t="s">
         <v>64</v>
       </c>
       <c r="C89" t="s">
         <v>204</v>
       </c>
       <c r="D89">
-        <v>1413</v>
+        <v>159</v>
       </c>
       <c r="E89" t="s">
         <v>60</v>
       </c>
       <c r="F89" t="s">
         <v>22</v>
       </c>
       <c r="G89" t="s">
         <v>23</v>
       </c>
       <c r="H89">
         <v>25</v>
       </c>
       <c r="I89" t="b">
         <v>0</v>
       </c>
       <c r="J89" t="s">
         <v>163</v>
       </c>
       <c r="K89">
         <v>2</v>
       </c>
       <c r="L89" t="s">
         <v>24</v>
       </c>
@@ -8620,51 +8620,51 @@
       </c>
       <c r="P89">
         <v>109.59</v>
       </c>
       <c r="Q89" t="s">
         <v>24</v>
       </c>
       <c r="R89" t="s">
         <v>24</v>
       </c>
       <c r="S89">
         <v>239.17</v>
       </c>
     </row>
     <row r="90" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A90">
         <v>89</v>
       </c>
       <c r="B90" t="s">
         <v>205</v>
       </c>
       <c r="C90" t="s">
         <v>206</v>
       </c>
       <c r="D90">
-        <v>1763</v>
+        <v>480</v>
       </c>
       <c r="E90" t="s">
         <v>31</v>
       </c>
       <c r="F90" t="s">
         <v>118</v>
       </c>
       <c r="G90" t="s">
         <v>45</v>
       </c>
       <c r="H90">
         <v>3</v>
       </c>
       <c r="I90" t="b">
         <v>0</v>
       </c>
       <c r="J90" t="s">
         <v>163</v>
       </c>
       <c r="K90">
         <v>2</v>
       </c>
       <c r="L90">
         <v>118.81</v>
       </c>
@@ -8738,51 +8738,51 @@
       </c>
       <c r="P91" t="s">
         <v>24</v>
       </c>
       <c r="Q91">
         <v>122.08</v>
       </c>
       <c r="R91">
         <v>91.51</v>
       </c>
       <c r="S91">
         <v>233.64</v>
       </c>
     </row>
     <row r="92" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A92">
         <v>91</v>
       </c>
       <c r="B92" t="s">
         <v>147</v>
       </c>
       <c r="C92" t="s">
         <v>209</v>
       </c>
       <c r="D92">
-        <v>2527</v>
+        <v>351</v>
       </c>
       <c r="E92" t="s">
         <v>77</v>
       </c>
       <c r="F92" t="s">
         <v>28</v>
       </c>
       <c r="G92" t="s">
         <v>23</v>
       </c>
       <c r="H92">
         <v>11</v>
       </c>
       <c r="I92" t="b">
         <v>0</v>
       </c>
       <c r="J92" t="s">
         <v>163</v>
       </c>
       <c r="K92">
         <v>2</v>
       </c>
       <c r="L92" t="s">
         <v>24</v>
       </c>
@@ -9083,51 +9083,51 @@
       </c>
       <c r="P97">
         <v>100.05</v>
       </c>
       <c r="Q97" t="s">
         <v>24</v>
       </c>
       <c r="R97" t="s">
         <v>24</v>
       </c>
       <c r="S97">
         <v>218.39</v>
       </c>
     </row>
     <row r="98" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A98">
         <v>97</v>
       </c>
       <c r="B98" t="s">
         <v>19</v>
       </c>
       <c r="C98" t="s">
         <v>144</v>
       </c>
       <c r="D98">
-        <v>1673</v>
+        <v>23</v>
       </c>
       <c r="E98" t="s">
         <v>217</v>
       </c>
       <c r="F98" t="s">
         <v>22</v>
       </c>
       <c r="G98" t="s">
         <v>23</v>
       </c>
       <c r="H98">
         <v>28</v>
       </c>
       <c r="I98" t="b">
         <v>0</v>
       </c>
       <c r="J98" t="s">
         <v>163</v>
       </c>
       <c r="K98">
         <v>2</v>
       </c>
       <c r="L98" t="s">
         <v>24</v>
       </c>
@@ -9142,51 +9142,51 @@
       </c>
       <c r="P98">
         <v>98.12</v>
       </c>
       <c r="Q98" t="s">
         <v>24</v>
       </c>
       <c r="R98" t="s">
         <v>24</v>
       </c>
       <c r="S98">
         <v>217.02</v>
       </c>
     </row>
     <row r="99" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A99">
         <v>98</v>
       </c>
       <c r="B99" t="s">
         <v>218</v>
       </c>
       <c r="C99" t="s">
         <v>219</v>
       </c>
       <c r="D99">
-        <v>175</v>
+        <v>188</v>
       </c>
       <c r="E99" t="s">
         <v>54</v>
       </c>
       <c r="F99" t="s">
         <v>63</v>
       </c>
       <c r="G99" t="s">
         <v>23</v>
       </c>
       <c r="H99">
         <v>8</v>
       </c>
       <c r="I99" t="b">
         <v>0</v>
       </c>
       <c r="J99" t="s">
         <v>163</v>
       </c>
       <c r="K99">
         <v>2</v>
       </c>
       <c r="L99">
         <v>108.78</v>
       </c>
@@ -9260,51 +9260,51 @@
       </c>
       <c r="P100">
         <v>107.36</v>
       </c>
       <c r="Q100" t="s">
         <v>24</v>
       </c>
       <c r="R100">
         <v>108.22</v>
       </c>
       <c r="S100">
         <v>215.58</v>
       </c>
     </row>
     <row r="101" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A101">
         <v>100</v>
       </c>
       <c r="B101" t="s">
         <v>221</v>
       </c>
       <c r="C101" t="s">
         <v>222</v>
       </c>
       <c r="D101">
-        <v>1225</v>
+        <v>485</v>
       </c>
       <c r="E101" t="s">
         <v>31</v>
       </c>
       <c r="F101" t="s">
         <v>34</v>
       </c>
       <c r="G101" t="s">
         <v>45</v>
       </c>
       <c r="H101">
         <v>6</v>
       </c>
       <c r="I101" t="b">
         <v>0</v>
       </c>
       <c r="J101" t="s">
         <v>163</v>
       </c>
       <c r="K101">
         <v>2</v>
       </c>
       <c r="L101">
         <v>107.78</v>
       </c>
@@ -9434,51 +9434,51 @@
       </c>
       <c r="P103" t="s">
         <v>24</v>
       </c>
       <c r="Q103" t="s">
         <v>24</v>
       </c>
       <c r="R103" t="s">
         <v>24</v>
       </c>
       <c r="S103">
         <v>212.52</v>
       </c>
     </row>
     <row r="104" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A104">
         <v>103</v>
       </c>
       <c r="B104" t="s">
         <v>227</v>
       </c>
       <c r="C104" t="s">
         <v>228</v>
       </c>
       <c r="D104">
-        <v>745</v>
+        <v>93</v>
       </c>
       <c r="E104" t="s">
         <v>77</v>
       </c>
       <c r="F104" t="s">
         <v>34</v>
       </c>
       <c r="G104" t="s">
         <v>45</v>
       </c>
       <c r="H104">
         <v>7</v>
       </c>
       <c r="I104" t="b">
         <v>0</v>
       </c>
       <c r="J104" t="s">
         <v>163</v>
       </c>
       <c r="K104">
         <v>2</v>
       </c>
       <c r="L104" t="s">
         <v>24</v>
       </c>
@@ -9552,51 +9552,51 @@
       </c>
       <c r="P105" t="s">
         <v>24</v>
       </c>
       <c r="Q105" t="s">
         <v>24</v>
       </c>
       <c r="R105" t="s">
         <v>24</v>
       </c>
       <c r="S105">
         <v>212.38</v>
       </c>
     </row>
     <row r="106" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A106">
         <v>105</v>
       </c>
       <c r="B106" t="s">
         <v>229</v>
       </c>
       <c r="C106" t="s">
         <v>93</v>
       </c>
       <c r="D106">
-        <v>983</v>
+        <v>461</v>
       </c>
       <c r="E106" t="s">
         <v>230</v>
       </c>
       <c r="F106" t="s">
         <v>34</v>
       </c>
       <c r="G106" t="s">
         <v>23</v>
       </c>
       <c r="H106">
         <v>16</v>
       </c>
       <c r="I106" t="b">
         <v>0</v>
       </c>
       <c r="J106" t="s">
         <v>163</v>
       </c>
       <c r="K106">
         <v>2</v>
       </c>
       <c r="L106" t="s">
         <v>24</v>
       </c>
@@ -9785,51 +9785,51 @@
       </c>
       <c r="P109">
         <v>101.84</v>
       </c>
       <c r="Q109">
         <v>108.23</v>
       </c>
       <c r="R109" t="s">
         <v>24</v>
       </c>
       <c r="S109">
         <v>210.07</v>
       </c>
     </row>
     <row r="110" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A110">
         <v>109</v>
       </c>
       <c r="B110" t="s">
         <v>180</v>
       </c>
       <c r="C110" t="s">
         <v>237</v>
       </c>
       <c r="D110">
-        <v>1207</v>
+        <v>446</v>
       </c>
       <c r="E110" t="s">
         <v>31</v>
       </c>
       <c r="F110" t="s">
         <v>22</v>
       </c>
       <c r="G110" t="s">
         <v>23</v>
       </c>
       <c r="H110">
         <v>30</v>
       </c>
       <c r="I110" t="b">
         <v>0</v>
       </c>
       <c r="J110" t="s">
         <v>163</v>
       </c>
       <c r="K110">
         <v>2</v>
       </c>
       <c r="L110" t="s">
         <v>24</v>
       </c>
@@ -10077,51 +10077,51 @@
       </c>
       <c r="P114" t="s">
         <v>24</v>
       </c>
       <c r="Q114">
         <v>91.22</v>
       </c>
       <c r="R114" t="s">
         <v>24</v>
       </c>
       <c r="S114">
         <v>202.15</v>
       </c>
     </row>
     <row r="115" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A115">
         <v>114</v>
       </c>
       <c r="B115" t="s">
         <v>243</v>
       </c>
       <c r="C115" t="s">
         <v>244</v>
       </c>
       <c r="D115">
-        <v>1431</v>
+        <v>409</v>
       </c>
       <c r="E115" t="s">
         <v>245</v>
       </c>
       <c r="F115" t="s">
         <v>22</v>
       </c>
       <c r="G115" t="s">
         <v>45</v>
       </c>
       <c r="H115">
         <v>11</v>
       </c>
       <c r="I115" t="b">
         <v>0</v>
       </c>
       <c r="J115" t="s">
         <v>163</v>
       </c>
       <c r="K115">
         <v>2</v>
       </c>
       <c r="L115">
         <v>100.25</v>
       </c>
@@ -10366,51 +10366,51 @@
       </c>
       <c r="P119">
         <v>101</v>
       </c>
       <c r="Q119" t="s">
         <v>24</v>
       </c>
       <c r="R119">
         <v>90.96</v>
       </c>
       <c r="S119">
         <v>191.96</v>
       </c>
     </row>
     <row r="120" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A120">
         <v>119</v>
       </c>
       <c r="B120" t="s">
         <v>78</v>
       </c>
       <c r="C120" t="s">
         <v>253</v>
       </c>
       <c r="D120">
-        <v>488</v>
+        <v>399</v>
       </c>
       <c r="E120" t="s">
         <v>44</v>
       </c>
       <c r="F120" t="s">
         <v>63</v>
       </c>
       <c r="G120" t="s">
         <v>23</v>
       </c>
       <c r="H120">
         <v>10</v>
       </c>
       <c r="I120" t="b">
         <v>0</v>
       </c>
       <c r="J120" t="s">
         <v>163</v>
       </c>
       <c r="K120">
         <v>2</v>
       </c>
       <c r="L120">
         <v>93.28</v>
       </c>
@@ -10425,51 +10425,51 @@
       </c>
       <c r="P120" t="s">
         <v>24</v>
       </c>
       <c r="Q120" t="s">
         <v>24</v>
       </c>
       <c r="R120" t="s">
         <v>24</v>
       </c>
       <c r="S120">
         <v>191.77</v>
       </c>
     </row>
     <row r="121" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A121">
         <v>120</v>
       </c>
       <c r="B121" t="s">
         <v>254</v>
       </c>
       <c r="C121" t="s">
         <v>255</v>
       </c>
       <c r="D121">
-        <v>878</v>
+        <v>111</v>
       </c>
       <c r="E121" t="s">
         <v>86</v>
       </c>
       <c r="F121" t="s">
         <v>63</v>
       </c>
       <c r="G121" t="s">
         <v>23</v>
       </c>
       <c r="H121">
         <v>11</v>
       </c>
       <c r="I121" t="b">
         <v>0</v>
       </c>
       <c r="J121" t="s">
         <v>163</v>
       </c>
       <c r="K121">
         <v>2</v>
       </c>
       <c r="L121">
         <v>98.06</v>
       </c>
@@ -10767,51 +10767,51 @@
       </c>
       <c r="P126" t="s">
         <v>24</v>
       </c>
       <c r="Q126">
         <v>102.22</v>
       </c>
       <c r="R126">
         <v>80.5</v>
       </c>
       <c r="S126">
         <v>182.72</v>
       </c>
     </row>
     <row r="127" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A127">
         <v>126</v>
       </c>
       <c r="B127" t="s">
         <v>267</v>
       </c>
       <c r="C127" t="s">
         <v>268</v>
       </c>
       <c r="D127">
-        <v>748</v>
+        <v>350</v>
       </c>
       <c r="E127" t="s">
         <v>77</v>
       </c>
       <c r="F127" t="s">
         <v>63</v>
       </c>
       <c r="G127" t="s">
         <v>45</v>
       </c>
       <c r="H127">
         <v>7</v>
       </c>
       <c r="I127" t="b">
         <v>0</v>
       </c>
       <c r="J127" t="s">
         <v>163</v>
       </c>
       <c r="K127">
         <v>2</v>
       </c>
       <c r="L127">
         <v>96.07</v>
       </c>
@@ -10826,51 +10826,51 @@
       </c>
       <c r="P127">
         <v>83.72</v>
       </c>
       <c r="Q127" t="s">
         <v>24</v>
       </c>
       <c r="R127" t="s">
         <v>24</v>
       </c>
       <c r="S127">
         <v>179.79</v>
       </c>
     </row>
     <row r="128" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A128">
         <v>127</v>
       </c>
       <c r="B128" t="s">
         <v>269</v>
       </c>
       <c r="C128" t="s">
         <v>270</v>
       </c>
       <c r="D128">
-        <v>881</v>
+        <v>1</v>
       </c>
       <c r="E128" t="s">
         <v>190</v>
       </c>
       <c r="F128" t="s">
         <v>63</v>
       </c>
       <c r="G128" t="s">
         <v>23</v>
       </c>
       <c r="H128">
         <v>12</v>
       </c>
       <c r="I128" t="b">
         <v>0</v>
       </c>
       <c r="J128" t="s">
         <v>163</v>
       </c>
       <c r="K128">
         <v>1</v>
       </c>
       <c r="L128">
         <v>92.17</v>
       </c>
@@ -11115,51 +11115,51 @@
       </c>
       <c r="P132" t="s">
         <v>24</v>
       </c>
       <c r="Q132">
         <v>82.73</v>
       </c>
       <c r="R132" t="s">
         <v>24</v>
       </c>
       <c r="S132">
         <v>170.82</v>
       </c>
     </row>
     <row r="133" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A133">
         <v>132</v>
       </c>
       <c r="B133" t="s">
         <v>277</v>
       </c>
       <c r="C133" t="s">
         <v>278</v>
       </c>
       <c r="D133">
-        <v>2030</v>
+        <v>468</v>
       </c>
       <c r="E133" t="s">
         <v>279</v>
       </c>
       <c r="F133" t="s">
         <v>28</v>
       </c>
       <c r="G133" t="s">
         <v>45</v>
       </c>
       <c r="H133">
         <v>10</v>
       </c>
       <c r="I133" t="b">
         <v>0</v>
       </c>
       <c r="J133" t="s">
         <v>163</v>
       </c>
       <c r="K133">
         <v>2</v>
       </c>
       <c r="L133">
         <v>81.16</v>
       </c>
@@ -11460,51 +11460,51 @@
       </c>
       <c r="P138" t="s">
         <v>24</v>
       </c>
       <c r="Q138" t="s">
         <v>24</v>
       </c>
       <c r="R138" t="s">
         <v>24</v>
       </c>
       <c r="S138">
         <v>161.19</v>
       </c>
     </row>
     <row r="139" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A139">
         <v>138</v>
       </c>
       <c r="B139" t="s">
         <v>290</v>
       </c>
       <c r="C139" t="s">
         <v>291</v>
       </c>
       <c r="D139">
-        <v>1846</v>
+        <v>280</v>
       </c>
       <c r="E139" t="s">
         <v>31</v>
       </c>
       <c r="F139" t="s">
         <v>63</v>
       </c>
       <c r="G139" t="s">
         <v>23</v>
       </c>
       <c r="H139">
         <v>14</v>
       </c>
       <c r="I139" t="b">
         <v>0</v>
       </c>
       <c r="J139" t="s">
         <v>163</v>
       </c>
       <c r="K139">
         <v>2</v>
       </c>
       <c r="L139" t="s">
         <v>24</v>
       </c>
@@ -11575,51 +11575,51 @@
       </c>
       <c r="P140">
         <v>74.92</v>
       </c>
       <c r="Q140" t="s">
         <v>24</v>
       </c>
       <c r="R140" t="s">
         <v>24</v>
       </c>
       <c r="S140">
         <v>155.67</v>
       </c>
     </row>
     <row r="141" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A141">
         <v>140</v>
       </c>
       <c r="B141" t="s">
         <v>295</v>
       </c>
       <c r="C141" t="s">
         <v>233</v>
       </c>
       <c r="D141">
-        <v>1299</v>
+        <v>226</v>
       </c>
       <c r="E141" t="s">
         <v>296</v>
       </c>
       <c r="F141" t="s">
         <v>297</v>
       </c>
       <c r="G141" t="s">
         <v>23</v>
       </c>
       <c r="H141">
         <v>1</v>
       </c>
       <c r="I141" t="b">
         <v>0</v>
       </c>
       <c r="J141" t="s">
         <v>163</v>
       </c>
       <c r="K141">
         <v>2</v>
       </c>
       <c r="L141" t="s">
         <v>24</v>
       </c>
@@ -12035,51 +12035,51 @@
       </c>
       <c r="P148" t="s">
         <v>24</v>
       </c>
       <c r="Q148" t="s">
         <v>24</v>
       </c>
       <c r="R148" t="s">
         <v>24</v>
       </c>
       <c r="S148">
         <v>145.37</v>
       </c>
     </row>
     <row r="149" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A149">
         <v>148</v>
       </c>
       <c r="B149" t="s">
         <v>314</v>
       </c>
       <c r="C149" t="s">
         <v>315</v>
       </c>
       <c r="D149">
-        <v>2154</v>
+        <v>456</v>
       </c>
       <c r="E149" t="s">
         <v>86</v>
       </c>
       <c r="F149" t="s">
         <v>63</v>
       </c>
       <c r="G149" t="s">
         <v>45</v>
       </c>
       <c r="H149">
         <v>8</v>
       </c>
       <c r="I149" t="b">
         <v>0</v>
       </c>
       <c r="J149" t="s">
         <v>163</v>
       </c>
       <c r="K149">
         <v>2</v>
       </c>
       <c r="L149" t="s">
         <v>24</v>
       </c>
@@ -12094,51 +12094,51 @@
       </c>
       <c r="P149" t="s">
         <v>24</v>
       </c>
       <c r="Q149">
         <v>73.58</v>
       </c>
       <c r="R149" t="s">
         <v>24</v>
       </c>
       <c r="S149">
         <v>145.13</v>
       </c>
     </row>
     <row r="150" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A150">
         <v>149</v>
       </c>
       <c r="B150" t="s">
         <v>316</v>
       </c>
       <c r="C150" t="s">
         <v>317</v>
       </c>
       <c r="D150">
-        <v>548</v>
+        <v>67</v>
       </c>
       <c r="E150" t="s">
         <v>318</v>
       </c>
       <c r="F150" t="s">
         <v>130</v>
       </c>
       <c r="G150" t="s">
         <v>23</v>
       </c>
       <c r="H150">
         <v>5</v>
       </c>
       <c r="I150" t="b">
         <v>0</v>
       </c>
       <c r="J150" t="s">
         <v>163</v>
       </c>
       <c r="K150">
         <v>2</v>
       </c>
       <c r="L150">
         <v>77.23</v>
       </c>
@@ -12321,51 +12321,51 @@
       </c>
       <c r="P153" t="s">
         <v>24</v>
       </c>
       <c r="Q153" t="s">
         <v>24</v>
       </c>
       <c r="R153" t="s">
         <v>24</v>
       </c>
       <c r="S153">
         <v>141.55</v>
       </c>
     </row>
     <row r="154" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A154">
         <v>153</v>
       </c>
       <c r="B154" t="s">
         <v>323</v>
       </c>
       <c r="C154" t="s">
         <v>324</v>
       </c>
       <c r="D154">
-        <v>2117</v>
+        <v>313</v>
       </c>
       <c r="E154" t="s">
         <v>299</v>
       </c>
       <c r="F154" t="s">
         <v>63</v>
       </c>
       <c r="G154" t="s">
         <v>45</v>
       </c>
       <c r="H154">
         <v>9</v>
       </c>
       <c r="I154" t="b">
         <v>0</v>
       </c>
       <c r="J154" t="s">
         <v>163</v>
       </c>
       <c r="K154">
         <v>1</v>
       </c>
       <c r="L154" t="s">
         <v>24</v>
       </c>
@@ -12495,51 +12495,51 @@
       </c>
       <c r="P156" t="s">
         <v>24</v>
       </c>
       <c r="Q156" t="s">
         <v>24</v>
       </c>
       <c r="R156" t="s">
         <v>24</v>
       </c>
       <c r="S156">
         <v>138.49</v>
       </c>
     </row>
     <row r="157" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A157">
         <v>156</v>
       </c>
       <c r="B157" t="s">
         <v>327</v>
       </c>
       <c r="C157" t="s">
         <v>328</v>
       </c>
       <c r="D157">
-        <v>2067</v>
+        <v>630</v>
       </c>
       <c r="E157" t="s">
         <v>60</v>
       </c>
       <c r="F157" t="s">
         <v>28</v>
       </c>
       <c r="G157" t="s">
         <v>23</v>
       </c>
       <c r="H157">
         <v>23</v>
       </c>
       <c r="I157" t="b">
         <v>0</v>
       </c>
       <c r="J157" t="s">
         <v>163</v>
       </c>
       <c r="K157">
         <v>1</v>
       </c>
       <c r="L157" t="s">
         <v>24</v>
       </c>
@@ -13179,51 +13179,51 @@
       </c>
       <c r="P168" t="s">
         <v>24</v>
       </c>
       <c r="Q168" t="s">
         <v>24</v>
       </c>
       <c r="R168">
         <v>134.37</v>
       </c>
       <c r="S168">
         <v>134.37</v>
       </c>
     </row>
     <row r="169" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A169">
         <v>168</v>
       </c>
       <c r="B169" t="s">
         <v>343</v>
       </c>
       <c r="C169" t="s">
         <v>344</v>
       </c>
       <c r="D169">
-        <v>403</v>
+        <v>310</v>
       </c>
       <c r="E169" t="s">
         <v>31</v>
       </c>
       <c r="F169" t="s">
         <v>34</v>
       </c>
       <c r="G169" t="s">
         <v>23</v>
       </c>
       <c r="H169">
         <v>20</v>
       </c>
       <c r="I169" t="b">
         <v>0</v>
       </c>
       <c r="J169" t="s">
         <v>163</v>
       </c>
       <c r="K169">
         <v>1</v>
       </c>
       <c r="L169" t="s">
         <v>24</v>
       </c>
@@ -13409,51 +13409,51 @@
       </c>
       <c r="P172" t="s">
         <v>24</v>
       </c>
       <c r="Q172" t="s">
         <v>24</v>
       </c>
       <c r="R172" t="s">
         <v>24</v>
       </c>
       <c r="S172">
         <v>133.39</v>
       </c>
     </row>
     <row r="173" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A173">
         <v>172</v>
       </c>
       <c r="B173" t="s">
         <v>349</v>
       </c>
       <c r="C173" t="s">
         <v>350</v>
       </c>
       <c r="D173">
-        <v>1779</v>
+        <v>233</v>
       </c>
       <c r="E173" t="s">
         <v>166</v>
       </c>
       <c r="F173" t="s">
         <v>22</v>
       </c>
       <c r="G173" t="s">
         <v>45</v>
       </c>
       <c r="H173">
         <v>14</v>
       </c>
       <c r="I173" t="b">
         <v>0</v>
       </c>
       <c r="J173" t="s">
         <v>163</v>
       </c>
       <c r="K173">
         <v>1</v>
       </c>
       <c r="L173" t="s">
         <v>24</v>
       </c>
@@ -14202,51 +14202,51 @@
       </c>
       <c r="P186" t="s">
         <v>24</v>
       </c>
       <c r="Q186" t="s">
         <v>24</v>
       </c>
       <c r="R186" t="s">
         <v>24</v>
       </c>
       <c r="S186">
         <v>129.18</v>
       </c>
     </row>
     <row r="187" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A187">
         <v>186</v>
       </c>
       <c r="B187" t="s">
         <v>275</v>
       </c>
       <c r="C187" t="s">
         <v>369</v>
       </c>
       <c r="D187">
-        <v>1035</v>
+        <v>589</v>
       </c>
       <c r="E187" t="s">
         <v>196</v>
       </c>
       <c r="F187" t="s">
         <v>22</v>
       </c>
       <c r="G187" t="s">
         <v>23</v>
       </c>
       <c r="H187">
         <v>60</v>
       </c>
       <c r="I187" t="b">
         <v>0</v>
       </c>
       <c r="J187" t="s">
         <v>163</v>
       </c>
       <c r="K187">
         <v>1</v>
       </c>
       <c r="L187" t="s">
         <v>24</v>
       </c>
@@ -14317,51 +14317,51 @@
       </c>
       <c r="P188" t="s">
         <v>24</v>
       </c>
       <c r="Q188" t="s">
         <v>24</v>
       </c>
       <c r="R188" t="s">
         <v>24</v>
       </c>
       <c r="S188">
         <v>127.5</v>
       </c>
     </row>
     <row r="189" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A189">
         <v>188</v>
       </c>
       <c r="B189" t="s">
         <v>372</v>
       </c>
       <c r="C189" t="s">
         <v>115</v>
       </c>
       <c r="D189">
-        <v>996</v>
+        <v>155</v>
       </c>
       <c r="E189" t="s">
         <v>31</v>
       </c>
       <c r="F189" t="s">
         <v>28</v>
       </c>
       <c r="G189" t="s">
         <v>23</v>
       </c>
       <c r="H189">
         <v>30</v>
       </c>
       <c r="I189" t="b">
         <v>0</v>
       </c>
       <c r="J189" t="s">
         <v>163</v>
       </c>
       <c r="K189">
         <v>1</v>
       </c>
       <c r="L189" t="s">
         <v>24</v>
       </c>
@@ -14488,51 +14488,51 @@
       </c>
       <c r="P191" t="s">
         <v>24</v>
       </c>
       <c r="Q191" t="s">
         <v>24</v>
       </c>
       <c r="R191" t="s">
         <v>24</v>
       </c>
       <c r="S191">
         <v>126.91</v>
       </c>
     </row>
     <row r="192" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A192">
         <v>191</v>
       </c>
       <c r="B192" t="s">
         <v>377</v>
       </c>
       <c r="C192" t="s">
         <v>206</v>
       </c>
       <c r="D192">
-        <v>1764</v>
+        <v>481</v>
       </c>
       <c r="E192" t="s">
         <v>31</v>
       </c>
       <c r="F192" t="s">
         <v>118</v>
       </c>
       <c r="G192" t="s">
         <v>23</v>
       </c>
       <c r="H192">
         <v>11</v>
       </c>
       <c r="I192" t="b">
         <v>0</v>
       </c>
       <c r="J192" t="s">
         <v>163</v>
       </c>
       <c r="K192">
         <v>1</v>
       </c>
       <c r="L192" t="s">
         <v>24</v>
       </c>
@@ -14780,51 +14780,51 @@
       </c>
       <c r="P196">
         <v>125.8</v>
       </c>
       <c r="Q196" t="s">
         <v>24</v>
       </c>
       <c r="R196" t="s">
         <v>24</v>
       </c>
       <c r="S196">
         <v>125.8</v>
       </c>
     </row>
     <row r="197" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A197">
         <v>196</v>
       </c>
       <c r="B197" t="s">
         <v>207</v>
       </c>
       <c r="C197" t="s">
         <v>381</v>
       </c>
       <c r="D197">
-        <v>2561</v>
+        <v>525</v>
       </c>
       <c r="E197" t="s">
         <v>356</v>
       </c>
       <c r="F197" t="s">
         <v>22</v>
       </c>
       <c r="G197" t="s">
         <v>23</v>
       </c>
       <c r="H197">
         <v>64</v>
       </c>
       <c r="I197" t="b">
         <v>0</v>
       </c>
       <c r="J197" t="s">
         <v>163</v>
       </c>
       <c r="K197">
         <v>1</v>
       </c>
       <c r="L197" t="s">
         <v>24</v>
       </c>
@@ -15467,51 +15467,51 @@
       </c>
       <c r="P208" t="s">
         <v>24</v>
       </c>
       <c r="Q208" t="s">
         <v>24</v>
       </c>
       <c r="R208" t="s">
         <v>24</v>
       </c>
       <c r="S208">
         <v>122.34</v>
       </c>
     </row>
     <row r="209" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A209">
         <v>208</v>
       </c>
       <c r="B209" t="s">
         <v>380</v>
       </c>
       <c r="C209" t="s">
         <v>400</v>
       </c>
       <c r="D209">
-        <v>2391</v>
+        <v>51</v>
       </c>
       <c r="E209" t="s">
         <v>401</v>
       </c>
       <c r="F209" t="s">
         <v>22</v>
       </c>
       <c r="G209" t="s">
         <v>23</v>
       </c>
       <c r="H209">
         <v>69</v>
       </c>
       <c r="I209" t="b">
         <v>0</v>
       </c>
       <c r="J209" t="s">
         <v>163</v>
       </c>
       <c r="K209">
         <v>1</v>
       </c>
       <c r="L209" t="s">
         <v>24</v>
       </c>
@@ -15862,51 +15862,51 @@
       </c>
       <c r="P215" t="s">
         <v>24</v>
       </c>
       <c r="Q215" t="s">
         <v>24</v>
       </c>
       <c r="R215">
         <v>121.22</v>
       </c>
       <c r="S215">
         <v>121.22</v>
       </c>
     </row>
     <row r="216" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A216">
         <v>215</v>
       </c>
       <c r="B216" t="s">
         <v>409</v>
       </c>
       <c r="C216" t="s">
         <v>410</v>
       </c>
       <c r="D216">
-        <v>1827</v>
+        <v>402</v>
       </c>
       <c r="E216" t="s">
         <v>411</v>
       </c>
       <c r="F216" t="s">
         <v>28</v>
       </c>
       <c r="G216" t="s">
         <v>23</v>
       </c>
       <c r="H216">
         <v>41</v>
       </c>
       <c r="I216" t="b">
         <v>0</v>
       </c>
       <c r="J216" t="s">
         <v>163</v>
       </c>
       <c r="K216">
         <v>1</v>
       </c>
       <c r="L216">
         <v>120.89</v>
       </c>
@@ -16260,51 +16260,51 @@
       </c>
       <c r="P222">
         <v>119.87</v>
       </c>
       <c r="Q222" t="s">
         <v>24</v>
       </c>
       <c r="R222" t="s">
         <v>24</v>
       </c>
       <c r="S222">
         <v>119.87</v>
       </c>
     </row>
     <row r="223" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A223">
         <v>222</v>
       </c>
       <c r="B223" t="s">
         <v>422</v>
       </c>
       <c r="C223" t="s">
         <v>110</v>
       </c>
       <c r="D223">
-        <v>1989</v>
+        <v>592</v>
       </c>
       <c r="E223" t="s">
         <v>423</v>
       </c>
       <c r="F223" t="s">
         <v>118</v>
       </c>
       <c r="G223" t="s">
         <v>23</v>
       </c>
       <c r="H223">
         <v>13</v>
       </c>
       <c r="I223" t="b">
         <v>0</v>
       </c>
       <c r="J223" t="s">
         <v>163</v>
       </c>
       <c r="K223">
         <v>1</v>
       </c>
       <c r="L223" t="s">
         <v>24</v>
       </c>
@@ -16490,51 +16490,51 @@
       </c>
       <c r="P226" t="s">
         <v>24</v>
       </c>
       <c r="Q226" t="s">
         <v>24</v>
       </c>
       <c r="R226" t="s">
         <v>24</v>
       </c>
       <c r="S226">
         <v>119.38</v>
       </c>
     </row>
     <row r="227" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A227">
         <v>226</v>
       </c>
       <c r="B227" t="s">
         <v>35</v>
       </c>
       <c r="C227" t="s">
         <v>144</v>
       </c>
       <c r="D227">
-        <v>2213</v>
+        <v>144</v>
       </c>
       <c r="E227" t="s">
         <v>31</v>
       </c>
       <c r="F227" t="s">
         <v>34</v>
       </c>
       <c r="G227" t="s">
         <v>23</v>
       </c>
       <c r="H227">
         <v>26</v>
       </c>
       <c r="I227" t="b">
         <v>0</v>
       </c>
       <c r="J227" t="s">
         <v>163</v>
       </c>
       <c r="K227">
         <v>1</v>
       </c>
       <c r="L227" t="s">
         <v>24</v>
       </c>
@@ -17174,51 +17174,51 @@
       </c>
       <c r="P238" t="s">
         <v>24</v>
       </c>
       <c r="Q238" t="s">
         <v>24</v>
       </c>
       <c r="R238" t="s">
         <v>24</v>
       </c>
       <c r="S238">
         <v>116.91</v>
       </c>
     </row>
     <row r="239" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A239">
         <v>238</v>
       </c>
       <c r="B239" t="s">
         <v>444</v>
       </c>
       <c r="C239" t="s">
         <v>445</v>
       </c>
       <c r="D239">
-        <v>2181</v>
+        <v>544</v>
       </c>
       <c r="E239" t="s">
         <v>24</v>
       </c>
       <c r="F239" t="s">
         <v>22</v>
       </c>
       <c r="G239" t="s">
         <v>45</v>
       </c>
       <c r="H239">
         <v>18</v>
       </c>
       <c r="I239" t="b">
         <v>0</v>
       </c>
       <c r="J239" t="s">
         <v>163</v>
       </c>
       <c r="K239">
         <v>1</v>
       </c>
       <c r="L239" t="s">
         <v>24</v>
       </c>
@@ -18433,51 +18433,51 @@
       </c>
       <c r="P260">
         <v>113.43</v>
       </c>
       <c r="Q260" t="s">
         <v>24</v>
       </c>
       <c r="R260" t="s">
         <v>24</v>
       </c>
       <c r="S260">
         <v>113.43</v>
       </c>
     </row>
     <row r="261" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A261">
         <v>260</v>
       </c>
       <c r="B261" t="s">
         <v>478</v>
       </c>
       <c r="C261" t="s">
         <v>186</v>
       </c>
       <c r="D261">
-        <v>1894</v>
+        <v>365</v>
       </c>
       <c r="E261" t="s">
         <v>479</v>
       </c>
       <c r="F261" t="s">
         <v>28</v>
       </c>
       <c r="G261" t="s">
         <v>23</v>
       </c>
       <c r="H261">
         <v>52</v>
       </c>
       <c r="I261" t="b">
         <v>0</v>
       </c>
       <c r="J261" t="s">
         <v>163</v>
       </c>
       <c r="K261">
         <v>1</v>
       </c>
       <c r="L261" t="s">
         <v>24</v>
       </c>
@@ -19111,51 +19111,51 @@
       </c>
       <c r="P272" t="s">
         <v>24</v>
       </c>
       <c r="Q272" t="s">
         <v>24</v>
       </c>
       <c r="R272" t="s">
         <v>24</v>
       </c>
       <c r="S272">
         <v>112.6</v>
       </c>
     </row>
     <row r="273" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A273">
         <v>272</v>
       </c>
       <c r="B273" t="s">
         <v>180</v>
       </c>
       <c r="C273" t="s">
         <v>496</v>
       </c>
       <c r="D273">
-        <v>1223</v>
+        <v>43</v>
       </c>
       <c r="E273" t="s">
         <v>497</v>
       </c>
       <c r="F273" t="s">
         <v>34</v>
       </c>
       <c r="G273" t="s">
         <v>23</v>
       </c>
       <c r="H273">
         <v>33</v>
       </c>
       <c r="I273" t="b">
         <v>0</v>
       </c>
       <c r="J273" t="s">
         <v>163</v>
       </c>
       <c r="K273">
         <v>1</v>
       </c>
       <c r="L273" t="s">
         <v>24</v>
       </c>
@@ -19288,51 +19288,51 @@
       </c>
       <c r="P275" t="s">
         <v>24</v>
       </c>
       <c r="Q275" t="s">
         <v>24</v>
       </c>
       <c r="R275" t="s">
         <v>24</v>
       </c>
       <c r="S275">
         <v>112.43</v>
       </c>
     </row>
     <row r="276" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A276">
         <v>275</v>
       </c>
       <c r="B276" t="s">
         <v>335</v>
       </c>
       <c r="C276" t="s">
         <v>500</v>
       </c>
       <c r="D276">
-        <v>525</v>
+        <v>354</v>
       </c>
       <c r="E276" t="s">
         <v>24</v>
       </c>
       <c r="F276" t="s">
         <v>34</v>
       </c>
       <c r="G276" t="s">
         <v>23</v>
       </c>
       <c r="H276">
         <v>34</v>
       </c>
       <c r="I276" t="b">
         <v>0</v>
       </c>
       <c r="J276" t="s">
         <v>163</v>
       </c>
       <c r="K276">
         <v>1</v>
       </c>
       <c r="L276" t="s">
         <v>24</v>
       </c>
@@ -20529,51 +20529,51 @@
       </c>
       <c r="P297">
         <v>110.61</v>
       </c>
       <c r="Q297" t="s">
         <v>24</v>
       </c>
       <c r="R297" t="s">
         <v>24</v>
       </c>
       <c r="S297">
         <v>110.61</v>
       </c>
     </row>
     <row r="298" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A298">
         <v>297</v>
       </c>
       <c r="B298" t="s">
         <v>529</v>
       </c>
       <c r="C298" t="s">
         <v>90</v>
       </c>
       <c r="D298">
-        <v>932</v>
+        <v>420</v>
       </c>
       <c r="E298" t="s">
         <v>31</v>
       </c>
       <c r="F298" t="s">
         <v>28</v>
       </c>
       <c r="G298" t="s">
         <v>23</v>
       </c>
       <c r="H298">
         <v>62</v>
       </c>
       <c r="I298" t="b">
         <v>0</v>
       </c>
       <c r="J298" t="s">
         <v>163</v>
       </c>
       <c r="K298">
         <v>1</v>
       </c>
       <c r="L298" t="s">
         <v>24</v>
       </c>
@@ -20644,51 +20644,51 @@
       </c>
       <c r="P299">
         <v>110.49</v>
       </c>
       <c r="Q299" t="s">
         <v>24</v>
       </c>
       <c r="R299" t="s">
         <v>24</v>
       </c>
       <c r="S299">
         <v>110.49</v>
       </c>
     </row>
     <row r="300" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A300">
         <v>299</v>
       </c>
       <c r="B300" t="s">
         <v>269</v>
       </c>
       <c r="C300" t="s">
         <v>531</v>
       </c>
       <c r="D300">
-        <v>1900</v>
+        <v>391</v>
       </c>
       <c r="E300" t="s">
         <v>532</v>
       </c>
       <c r="F300" t="s">
         <v>63</v>
       </c>
       <c r="G300" t="s">
         <v>23</v>
       </c>
       <c r="H300">
         <v>21</v>
       </c>
       <c r="I300" t="b">
         <v>0</v>
       </c>
       <c r="J300" t="s">
         <v>163</v>
       </c>
       <c r="K300">
         <v>1</v>
       </c>
       <c r="L300" t="s">
         <v>24</v>
       </c>
@@ -20759,51 +20759,51 @@
       </c>
       <c r="P301" t="s">
         <v>24</v>
       </c>
       <c r="Q301" t="s">
         <v>24</v>
       </c>
       <c r="R301" t="s">
         <v>24</v>
       </c>
       <c r="S301">
         <v>110.28</v>
       </c>
     </row>
     <row r="302" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A302">
         <v>301</v>
       </c>
       <c r="B302" t="s">
         <v>535</v>
       </c>
       <c r="C302" t="s">
         <v>536</v>
       </c>
       <c r="D302">
-        <v>1922</v>
+        <v>352</v>
       </c>
       <c r="E302" t="s">
         <v>77</v>
       </c>
       <c r="F302" t="s">
         <v>28</v>
       </c>
       <c r="G302" t="s">
         <v>45</v>
       </c>
       <c r="H302">
         <v>16</v>
       </c>
       <c r="I302" t="b">
         <v>0</v>
       </c>
       <c r="J302" t="s">
         <v>163</v>
       </c>
       <c r="K302">
         <v>1</v>
       </c>
       <c r="L302" t="s">
         <v>24</v>
       </c>
@@ -21157,51 +21157,51 @@
       </c>
       <c r="P308" t="s">
         <v>24</v>
       </c>
       <c r="Q308" t="s">
         <v>24</v>
       </c>
       <c r="R308" t="s">
         <v>24</v>
       </c>
       <c r="S308">
         <v>109.75</v>
       </c>
     </row>
     <row r="309" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A309">
         <v>308</v>
       </c>
       <c r="B309" t="s">
         <v>544</v>
       </c>
       <c r="C309" t="s">
         <v>237</v>
       </c>
       <c r="D309">
-        <v>112</v>
+        <v>77</v>
       </c>
       <c r="E309" t="s">
         <v>31</v>
       </c>
       <c r="F309" t="s">
         <v>63</v>
       </c>
       <c r="G309" t="s">
         <v>23</v>
       </c>
       <c r="H309">
         <v>22</v>
       </c>
       <c r="I309" t="b">
         <v>0</v>
       </c>
       <c r="J309" t="s">
         <v>163</v>
       </c>
       <c r="K309">
         <v>1</v>
       </c>
       <c r="L309" t="s">
         <v>24</v>
       </c>
@@ -21499,51 +21499,51 @@
       </c>
       <c r="P314" t="s">
         <v>24</v>
       </c>
       <c r="Q314" t="s">
         <v>24</v>
       </c>
       <c r="R314" t="s">
         <v>24</v>
       </c>
       <c r="S314">
         <v>109.09</v>
       </c>
     </row>
     <row r="315" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A315">
         <v>314</v>
       </c>
       <c r="B315" t="s">
         <v>73</v>
       </c>
       <c r="C315" t="s">
         <v>74</v>
       </c>
       <c r="D315">
-        <v>1614</v>
+        <v>304</v>
       </c>
       <c r="E315" t="s">
         <v>54</v>
       </c>
       <c r="F315" t="s">
         <v>28</v>
       </c>
       <c r="G315" t="s">
         <v>45</v>
       </c>
       <c r="H315">
         <v>17</v>
       </c>
       <c r="I315" t="b">
         <v>0</v>
       </c>
       <c r="J315" t="s">
         <v>163</v>
       </c>
       <c r="K315">
         <v>5</v>
       </c>
       <c r="L315">
         <v>108.98</v>
       </c>
@@ -21558,51 +21558,51 @@
       </c>
       <c r="P315">
         <v>94.18</v>
       </c>
       <c r="Q315">
         <v>114.98</v>
       </c>
       <c r="R315">
         <v>99.29</v>
       </c>
       <c r="S315">
         <v>108.98</v>
       </c>
     </row>
     <row r="316" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A316">
         <v>315</v>
       </c>
       <c r="B316" t="s">
         <v>151</v>
       </c>
       <c r="C316" t="s">
         <v>549</v>
       </c>
       <c r="D316">
-        <v>1315</v>
+        <v>283</v>
       </c>
       <c r="E316" t="s">
         <v>234</v>
       </c>
       <c r="F316" t="s">
         <v>28</v>
       </c>
       <c r="G316" t="s">
         <v>23</v>
       </c>
       <c r="H316">
         <v>67</v>
       </c>
       <c r="I316" t="b">
         <v>0</v>
       </c>
       <c r="J316" t="s">
         <v>163</v>
       </c>
       <c r="K316">
         <v>1</v>
       </c>
       <c r="L316" t="s">
         <v>24</v>
       </c>
@@ -21617,51 +21617,51 @@
       </c>
       <c r="P316" t="s">
         <v>24</v>
       </c>
       <c r="Q316" t="s">
         <v>24</v>
       </c>
       <c r="R316">
         <v>108.65</v>
       </c>
       <c r="S316">
         <v>108.65</v>
       </c>
     </row>
     <row r="317" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A317">
         <v>316</v>
       </c>
       <c r="B317" t="s">
         <v>550</v>
       </c>
       <c r="C317" t="s">
         <v>551</v>
       </c>
       <c r="D317">
-        <v>2397</v>
+        <v>298</v>
       </c>
       <c r="E317" t="s">
         <v>31</v>
       </c>
       <c r="F317" t="s">
         <v>28</v>
       </c>
       <c r="G317" t="s">
         <v>45</v>
       </c>
       <c r="H317">
         <v>18</v>
       </c>
       <c r="I317" t="b">
         <v>0</v>
       </c>
       <c r="J317" t="s">
         <v>163</v>
       </c>
       <c r="K317">
         <v>1</v>
       </c>
       <c r="L317" t="s">
         <v>24</v>
       </c>
@@ -21732,51 +21732,51 @@
       </c>
       <c r="P318" t="s">
         <v>24</v>
       </c>
       <c r="Q318" t="s">
         <v>24</v>
       </c>
       <c r="R318" t="s">
         <v>24</v>
       </c>
       <c r="S318">
         <v>108.55</v>
       </c>
     </row>
     <row r="319" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A319">
         <v>318</v>
       </c>
       <c r="B319" t="s">
         <v>554</v>
       </c>
       <c r="C319" t="s">
         <v>555</v>
       </c>
       <c r="D319">
-        <v>726</v>
+        <v>419</v>
       </c>
       <c r="E319" t="s">
         <v>556</v>
       </c>
       <c r="F319" t="s">
         <v>63</v>
       </c>
       <c r="G319" t="s">
         <v>23</v>
       </c>
       <c r="H319">
         <v>24</v>
       </c>
       <c r="I319" t="b">
         <v>0</v>
       </c>
       <c r="J319" t="s">
         <v>163</v>
       </c>
       <c r="K319">
         <v>1</v>
       </c>
       <c r="L319" t="s">
         <v>24</v>
       </c>
@@ -21847,51 +21847,51 @@
       </c>
       <c r="P320">
         <v>107.74</v>
       </c>
       <c r="Q320" t="s">
         <v>24</v>
       </c>
       <c r="R320" t="s">
         <v>24</v>
       </c>
       <c r="S320">
         <v>107.74</v>
       </c>
     </row>
     <row r="321" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A321">
         <v>320</v>
       </c>
       <c r="B321" t="s">
         <v>212</v>
       </c>
       <c r="C321" t="s">
         <v>558</v>
       </c>
       <c r="D321">
-        <v>1388</v>
+        <v>31</v>
       </c>
       <c r="E321" t="s">
         <v>60</v>
       </c>
       <c r="F321" t="s">
         <v>34</v>
       </c>
       <c r="G321" t="s">
         <v>23</v>
       </c>
       <c r="H321">
         <v>43</v>
       </c>
       <c r="I321" t="b">
         <v>0</v>
       </c>
       <c r="J321" t="s">
         <v>163</v>
       </c>
       <c r="K321">
         <v>1</v>
       </c>
       <c r="L321" t="s">
         <v>24</v>
       </c>
@@ -22985,51 +22985,51 @@
       </c>
       <c r="P340" t="s">
         <v>24</v>
       </c>
       <c r="Q340" t="s">
         <v>24</v>
       </c>
       <c r="R340" t="s">
         <v>24</v>
       </c>
       <c r="S340">
         <v>105.14</v>
       </c>
     </row>
     <row r="341" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A341">
         <v>340</v>
       </c>
       <c r="B341" t="s">
         <v>46</v>
       </c>
       <c r="C341" t="s">
         <v>585</v>
       </c>
       <c r="D341">
-        <v>2208</v>
+        <v>515</v>
       </c>
       <c r="E341" t="s">
         <v>24</v>
       </c>
       <c r="F341" t="s">
         <v>34</v>
       </c>
       <c r="G341" t="s">
         <v>23</v>
       </c>
       <c r="H341">
         <v>45</v>
       </c>
       <c r="I341" t="b">
         <v>0</v>
       </c>
       <c r="J341" t="s">
         <v>163</v>
       </c>
       <c r="K341">
         <v>1</v>
       </c>
       <c r="L341" t="s">
         <v>24</v>
       </c>
@@ -23669,51 +23669,51 @@
       </c>
       <c r="P352" t="s">
         <v>24</v>
       </c>
       <c r="Q352" t="s">
         <v>24</v>
       </c>
       <c r="R352" t="s">
         <v>24</v>
       </c>
       <c r="S352">
         <v>104.34</v>
       </c>
     </row>
     <row r="353" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A353">
         <v>352</v>
       </c>
       <c r="B353" t="s">
         <v>600</v>
       </c>
       <c r="C353" t="s">
         <v>475</v>
       </c>
       <c r="D353">
-        <v>1252</v>
+        <v>449</v>
       </c>
       <c r="E353" t="s">
         <v>24</v>
       </c>
       <c r="F353" t="s">
         <v>22</v>
       </c>
       <c r="G353" t="s">
         <v>45</v>
       </c>
       <c r="H353">
         <v>28</v>
       </c>
       <c r="I353" t="b">
         <v>0</v>
       </c>
       <c r="J353" t="s">
         <v>163</v>
       </c>
       <c r="K353">
         <v>1</v>
       </c>
       <c r="L353">
         <v>104.31</v>
       </c>
@@ -24014,51 +24014,51 @@
       </c>
       <c r="P358">
         <v>104.08</v>
       </c>
       <c r="Q358" t="s">
         <v>24</v>
       </c>
       <c r="R358" t="s">
         <v>24</v>
       </c>
       <c r="S358">
         <v>104.08</v>
       </c>
     </row>
     <row r="359" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A359">
         <v>358</v>
       </c>
       <c r="B359" t="s">
         <v>607</v>
       </c>
       <c r="C359" t="s">
         <v>608</v>
       </c>
       <c r="D359">
-        <v>1574</v>
+        <v>619</v>
       </c>
       <c r="E359" t="s">
         <v>196</v>
       </c>
       <c r="F359" t="s">
         <v>28</v>
       </c>
       <c r="G359" t="s">
         <v>45</v>
       </c>
       <c r="H359">
         <v>23</v>
       </c>
       <c r="I359" t="b">
         <v>0</v>
       </c>
       <c r="J359" t="s">
         <v>163</v>
       </c>
       <c r="K359">
         <v>1</v>
       </c>
       <c r="L359" t="s">
         <v>24</v>
       </c>
@@ -24132,51 +24132,51 @@
       </c>
       <c r="P360" t="s">
         <v>24</v>
       </c>
       <c r="Q360" t="s">
         <v>24</v>
       </c>
       <c r="R360" t="s">
         <v>24</v>
       </c>
       <c r="S360">
         <v>103.7</v>
       </c>
     </row>
     <row r="361" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A361">
         <v>360</v>
       </c>
       <c r="B361" t="s">
         <v>611</v>
       </c>
       <c r="C361" t="s">
         <v>612</v>
       </c>
       <c r="D361">
-        <v>732</v>
+        <v>198</v>
       </c>
       <c r="E361" t="s">
         <v>234</v>
       </c>
       <c r="F361" t="s">
         <v>28</v>
       </c>
       <c r="G361" t="s">
         <v>45</v>
       </c>
       <c r="H361">
         <v>24</v>
       </c>
       <c r="I361" t="b">
         <v>0</v>
       </c>
       <c r="J361" t="s">
         <v>163</v>
       </c>
       <c r="K361">
         <v>1</v>
       </c>
       <c r="L361" t="s">
         <v>24</v>
       </c>
@@ -24247,51 +24247,51 @@
       </c>
       <c r="P362" t="s">
         <v>24</v>
       </c>
       <c r="Q362" t="s">
         <v>24</v>
       </c>
       <c r="R362" t="s">
         <v>24</v>
       </c>
       <c r="S362">
         <v>103.59</v>
       </c>
     </row>
     <row r="363" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A363">
         <v>362</v>
       </c>
       <c r="B363" t="s">
         <v>343</v>
       </c>
       <c r="C363" t="s">
         <v>614</v>
       </c>
       <c r="D363">
-        <v>1746</v>
+        <v>557</v>
       </c>
       <c r="E363" t="s">
         <v>60</v>
       </c>
       <c r="F363" t="s">
         <v>63</v>
       </c>
       <c r="G363" t="s">
         <v>23</v>
       </c>
       <c r="H363">
         <v>27</v>
       </c>
       <c r="I363" t="b">
         <v>0</v>
       </c>
       <c r="J363" t="s">
         <v>163</v>
       </c>
       <c r="K363">
         <v>1</v>
       </c>
       <c r="L363" t="s">
         <v>24</v>
       </c>
@@ -24306,51 +24306,51 @@
       </c>
       <c r="P363" t="s">
         <v>24</v>
       </c>
       <c r="Q363" t="s">
         <v>24</v>
       </c>
       <c r="R363" t="s">
         <v>24</v>
       </c>
       <c r="S363">
         <v>103.54</v>
       </c>
     </row>
     <row r="364" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A364">
         <v>363</v>
       </c>
       <c r="B364" t="s">
         <v>353</v>
       </c>
       <c r="C364" t="s">
         <v>615</v>
       </c>
       <c r="D364">
-        <v>1048</v>
+        <v>312</v>
       </c>
       <c r="E364" t="s">
         <v>299</v>
       </c>
       <c r="F364" t="s">
         <v>63</v>
       </c>
       <c r="G364" t="s">
         <v>23</v>
       </c>
       <c r="H364">
         <v>28</v>
       </c>
       <c r="I364" t="b">
         <v>0</v>
       </c>
       <c r="J364" t="s">
         <v>163</v>
       </c>
       <c r="K364">
         <v>1</v>
       </c>
       <c r="L364" t="s">
         <v>24</v>
       </c>
@@ -24763,51 +24763,51 @@
       </c>
       <c r="P371" t="s">
         <v>24</v>
       </c>
       <c r="Q371" t="s">
         <v>24</v>
       </c>
       <c r="R371" t="s">
         <v>24</v>
       </c>
       <c r="S371">
         <v>102.7</v>
       </c>
     </row>
     <row r="372" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A372">
         <v>371</v>
       </c>
       <c r="B372" t="s">
         <v>457</v>
       </c>
       <c r="C372" t="s">
         <v>464</v>
       </c>
       <c r="D372">
-        <v>711</v>
+        <v>259</v>
       </c>
       <c r="E372" t="s">
         <v>31</v>
       </c>
       <c r="F372" t="s">
         <v>22</v>
       </c>
       <c r="G372" t="s">
         <v>45</v>
       </c>
       <c r="H372">
         <v>31</v>
       </c>
       <c r="I372" t="b">
         <v>0</v>
       </c>
       <c r="J372" t="s">
         <v>163</v>
       </c>
       <c r="K372">
         <v>1</v>
       </c>
       <c r="L372">
         <v>102.38</v>
       </c>
@@ -25105,51 +25105,51 @@
       </c>
       <c r="P377" t="s">
         <v>24</v>
       </c>
       <c r="Q377" t="s">
         <v>24</v>
       </c>
       <c r="R377" t="s">
         <v>24</v>
       </c>
       <c r="S377">
         <v>102.15</v>
       </c>
     </row>
     <row r="378" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A378">
         <v>377</v>
       </c>
       <c r="B378" t="s">
         <v>631</v>
       </c>
       <c r="C378" t="s">
         <v>109</v>
       </c>
       <c r="D378">
-        <v>1285</v>
+        <v>258</v>
       </c>
       <c r="E378" t="s">
         <v>77</v>
       </c>
       <c r="F378" t="s">
         <v>28</v>
       </c>
       <c r="G378" t="s">
         <v>45</v>
       </c>
       <c r="H378">
         <v>26</v>
       </c>
       <c r="I378" t="b">
         <v>0</v>
       </c>
       <c r="J378" t="s">
         <v>163</v>
       </c>
       <c r="K378">
         <v>1</v>
       </c>
       <c r="L378" t="s">
         <v>24</v>
       </c>
@@ -25335,51 +25335,51 @@
       </c>
       <c r="P381" t="s">
         <v>24</v>
       </c>
       <c r="Q381" t="s">
         <v>24</v>
       </c>
       <c r="R381" t="s">
         <v>24</v>
       </c>
       <c r="S381">
         <v>102.04</v>
       </c>
     </row>
     <row r="382" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A382">
         <v>381</v>
       </c>
       <c r="B382" t="s">
         <v>634</v>
       </c>
       <c r="C382" t="s">
         <v>635</v>
       </c>
       <c r="D382">
-        <v>1179</v>
+        <v>387</v>
       </c>
       <c r="E382" t="s">
         <v>60</v>
       </c>
       <c r="F382" t="s">
         <v>28</v>
       </c>
       <c r="G382" t="s">
         <v>45</v>
       </c>
       <c r="H382">
         <v>27</v>
       </c>
       <c r="I382" t="b">
         <v>0</v>
       </c>
       <c r="J382" t="s">
         <v>163</v>
       </c>
       <c r="K382">
         <v>1</v>
       </c>
       <c r="L382" t="s">
         <v>24</v>
       </c>
@@ -26128,51 +26128,51 @@
       </c>
       <c r="P395" t="s">
         <v>24</v>
       </c>
       <c r="Q395" t="s">
         <v>24</v>
       </c>
       <c r="R395" t="s">
         <v>24</v>
       </c>
       <c r="S395">
         <v>100.56</v>
       </c>
     </row>
     <row r="396" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A396">
         <v>395</v>
       </c>
       <c r="B396" t="s">
         <v>182</v>
       </c>
       <c r="C396" t="s">
         <v>652</v>
       </c>
       <c r="D396">
-        <v>1995</v>
+        <v>508</v>
       </c>
       <c r="E396" t="s">
         <v>24</v>
       </c>
       <c r="F396" t="s">
         <v>22</v>
       </c>
       <c r="G396" t="s">
         <v>45</v>
       </c>
       <c r="H396">
         <v>35</v>
       </c>
       <c r="I396" t="b">
         <v>0</v>
       </c>
       <c r="J396" t="s">
         <v>163</v>
       </c>
       <c r="K396">
         <v>1</v>
       </c>
       <c r="L396">
         <v>100.52</v>
       </c>
@@ -26641,51 +26641,51 @@
       </c>
       <c r="P404" t="s">
         <v>24</v>
       </c>
       <c r="Q404" t="s">
         <v>24</v>
       </c>
       <c r="R404" t="s">
         <v>24</v>
       </c>
       <c r="S404">
         <v>100.09</v>
       </c>
     </row>
     <row r="405" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A405">
         <v>404</v>
       </c>
       <c r="B405" t="s">
         <v>221</v>
       </c>
       <c r="C405" t="s">
         <v>659</v>
       </c>
       <c r="D405">
-        <v>1845</v>
+        <v>431</v>
       </c>
       <c r="E405" t="s">
         <v>598</v>
       </c>
       <c r="F405" t="s">
         <v>28</v>
       </c>
       <c r="G405" t="s">
         <v>45</v>
       </c>
       <c r="H405">
         <v>28</v>
       </c>
       <c r="I405" t="b">
         <v>0</v>
       </c>
       <c r="J405" t="s">
         <v>163</v>
       </c>
       <c r="K405">
         <v>1</v>
       </c>
       <c r="L405" t="s">
         <v>24</v>
       </c>
@@ -26983,51 +26983,51 @@
       </c>
       <c r="P410" t="s">
         <v>24</v>
       </c>
       <c r="Q410" t="s">
         <v>24</v>
       </c>
       <c r="R410" t="s">
         <v>24</v>
       </c>
       <c r="S410">
         <v>99.61</v>
       </c>
     </row>
     <row r="411" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A411">
         <v>410</v>
       </c>
       <c r="B411" t="s">
         <v>664</v>
       </c>
       <c r="C411" t="s">
         <v>665</v>
       </c>
       <c r="D411">
-        <v>1500</v>
+        <v>253</v>
       </c>
       <c r="E411" t="s">
         <v>200</v>
       </c>
       <c r="F411" t="s">
         <v>28</v>
       </c>
       <c r="G411" t="s">
         <v>45</v>
       </c>
       <c r="H411">
         <v>30</v>
       </c>
       <c r="I411" t="b">
         <v>0</v>
       </c>
       <c r="J411" t="s">
         <v>163</v>
       </c>
       <c r="K411">
         <v>1</v>
       </c>
       <c r="L411">
         <v>99.56</v>
       </c>
@@ -27835,51 +27835,51 @@
       </c>
       <c r="P425" t="s">
         <v>24</v>
       </c>
       <c r="Q425">
         <v>98.59</v>
       </c>
       <c r="R425" t="s">
         <v>24</v>
       </c>
       <c r="S425">
         <v>98.59</v>
       </c>
     </row>
     <row r="426" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A426">
         <v>425</v>
       </c>
       <c r="B426" t="s">
         <v>682</v>
       </c>
       <c r="C426" t="s">
         <v>683</v>
       </c>
       <c r="D426">
-        <v>2025</v>
+        <v>85</v>
       </c>
       <c r="E426" t="s">
         <v>684</v>
       </c>
       <c r="F426" t="s">
         <v>118</v>
       </c>
       <c r="G426" t="s">
         <v>45</v>
       </c>
       <c r="H426">
         <v>6</v>
       </c>
       <c r="I426" t="b">
         <v>0</v>
       </c>
       <c r="J426" t="s">
         <v>163</v>
       </c>
       <c r="K426">
         <v>1</v>
       </c>
       <c r="L426" t="s">
         <v>24</v>
       </c>
@@ -28118,51 +28118,51 @@
       </c>
       <c r="P430">
         <v>98.31</v>
       </c>
       <c r="Q430" t="s">
         <v>24</v>
       </c>
       <c r="R430" t="s">
         <v>24</v>
       </c>
       <c r="S430">
         <v>98.31</v>
       </c>
     </row>
     <row r="431" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A431">
         <v>430</v>
       </c>
       <c r="B431" t="s">
         <v>489</v>
       </c>
       <c r="C431" t="s">
         <v>691</v>
       </c>
       <c r="D431">
-        <v>1353</v>
+        <v>76</v>
       </c>
       <c r="E431" t="s">
         <v>24</v>
       </c>
       <c r="F431" t="s">
         <v>28</v>
       </c>
       <c r="G431" t="s">
         <v>23</v>
       </c>
       <c r="H431">
         <v>89</v>
       </c>
       <c r="I431" t="b">
         <v>0</v>
       </c>
       <c r="J431" t="s">
         <v>163</v>
       </c>
       <c r="K431">
         <v>1</v>
       </c>
       <c r="L431" t="s">
         <v>24</v>
       </c>
@@ -29250,51 +29250,51 @@
       </c>
       <c r="P450">
         <v>96.89</v>
       </c>
       <c r="Q450" t="s">
         <v>24</v>
       </c>
       <c r="R450" t="s">
         <v>24</v>
       </c>
       <c r="S450">
         <v>96.89</v>
       </c>
     </row>
     <row r="451" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A451">
         <v>450</v>
       </c>
       <c r="B451" t="s">
         <v>129</v>
       </c>
       <c r="C451" t="s">
         <v>714</v>
       </c>
       <c r="D451">
-        <v>200</v>
+        <v>96</v>
       </c>
       <c r="E451" t="s">
         <v>31</v>
       </c>
       <c r="F451" t="s">
         <v>63</v>
       </c>
       <c r="G451" t="s">
         <v>23</v>
       </c>
       <c r="H451">
         <v>34</v>
       </c>
       <c r="I451" t="b">
         <v>0</v>
       </c>
       <c r="J451" t="s">
         <v>163</v>
       </c>
       <c r="K451">
         <v>1</v>
       </c>
       <c r="L451" t="s">
         <v>24</v>
       </c>
@@ -29477,51 +29477,51 @@
       </c>
       <c r="P454" t="s">
         <v>24</v>
       </c>
       <c r="Q454" t="s">
         <v>24</v>
       </c>
       <c r="R454" t="s">
         <v>24</v>
       </c>
       <c r="S454">
         <v>96.69</v>
       </c>
     </row>
     <row r="455" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A455">
         <v>454</v>
       </c>
       <c r="B455" t="s">
         <v>718</v>
       </c>
       <c r="C455" t="s">
         <v>719</v>
       </c>
       <c r="D455">
-        <v>630</v>
+        <v>5013</v>
       </c>
       <c r="E455" t="s">
         <v>598</v>
       </c>
       <c r="F455" t="s">
         <v>63</v>
       </c>
       <c r="G455" t="s">
         <v>23</v>
       </c>
       <c r="H455">
         <v>35</v>
       </c>
       <c r="I455" t="b">
         <v>0</v>
       </c>
       <c r="J455" t="s">
         <v>163</v>
       </c>
       <c r="K455">
         <v>1</v>
       </c>
       <c r="L455" t="s">
         <v>24</v>
       </c>
@@ -29763,51 +29763,51 @@
       </c>
       <c r="P459" t="s">
         <v>24</v>
       </c>
       <c r="Q459" t="s">
         <v>24</v>
       </c>
       <c r="R459" t="s">
         <v>24</v>
       </c>
       <c r="S459">
         <v>96.4</v>
       </c>
     </row>
     <row r="460" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A460">
         <v>459</v>
       </c>
       <c r="B460" t="s">
         <v>465</v>
       </c>
       <c r="C460" t="s">
         <v>724</v>
       </c>
       <c r="D460">
-        <v>1617</v>
+        <v>86</v>
       </c>
       <c r="E460" t="s">
         <v>262</v>
       </c>
       <c r="F460" t="s">
         <v>28</v>
       </c>
       <c r="G460" t="s">
         <v>23</v>
       </c>
       <c r="H460">
         <v>94</v>
       </c>
       <c r="I460" t="b">
         <v>0</v>
       </c>
       <c r="J460" t="s">
         <v>163</v>
       </c>
       <c r="K460">
         <v>1</v>
       </c>
       <c r="L460" t="s">
         <v>24</v>
       </c>
@@ -30158,51 +30158,51 @@
       </c>
       <c r="P466" t="s">
         <v>24</v>
       </c>
       <c r="Q466" t="s">
         <v>24</v>
       </c>
       <c r="R466">
         <v>95.85</v>
       </c>
       <c r="S466">
         <v>95.85</v>
       </c>
     </row>
     <row r="467" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A467">
         <v>466</v>
       </c>
       <c r="B467" t="s">
         <v>732</v>
       </c>
       <c r="C467" t="s">
         <v>733</v>
       </c>
       <c r="D467">
-        <v>1403</v>
+        <v>33</v>
       </c>
       <c r="E467" t="s">
         <v>24</v>
       </c>
       <c r="F467" t="s">
         <v>63</v>
       </c>
       <c r="G467" t="s">
         <v>23</v>
       </c>
       <c r="H467">
         <v>37</v>
       </c>
       <c r="I467" t="b">
         <v>0</v>
       </c>
       <c r="J467" t="s">
         <v>163</v>
       </c>
       <c r="K467">
         <v>1</v>
       </c>
       <c r="L467" t="s">
         <v>24</v>
       </c>
@@ -30780,51 +30780,51 @@
       </c>
       <c r="P477" t="s">
         <v>24</v>
       </c>
       <c r="Q477" t="s">
         <v>24</v>
       </c>
       <c r="R477" t="s">
         <v>24</v>
       </c>
       <c r="S477">
         <v>95.19</v>
       </c>
     </row>
     <row r="478" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A478">
         <v>477</v>
       </c>
       <c r="B478" t="s">
         <v>743</v>
       </c>
       <c r="C478" t="s">
         <v>107</v>
       </c>
       <c r="D478">
-        <v>1342</v>
+        <v>97</v>
       </c>
       <c r="E478" t="s">
         <v>39</v>
       </c>
       <c r="F478" t="s">
         <v>34</v>
       </c>
       <c r="G478" t="s">
         <v>23</v>
       </c>
       <c r="H478">
         <v>74</v>
       </c>
       <c r="I478" t="b">
         <v>0</v>
       </c>
       <c r="J478" t="s">
         <v>163</v>
       </c>
       <c r="K478">
         <v>1</v>
       </c>
       <c r="L478" t="s">
         <v>24</v>
       </c>
@@ -30895,51 +30895,51 @@
       </c>
       <c r="P479" t="s">
         <v>24</v>
       </c>
       <c r="Q479" t="s">
         <v>24</v>
       </c>
       <c r="R479" t="s">
         <v>24</v>
       </c>
       <c r="S479">
         <v>95.06</v>
       </c>
     </row>
     <row r="480" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A480">
         <v>479</v>
       </c>
       <c r="B480" t="s">
         <v>231</v>
       </c>
       <c r="C480" t="s">
         <v>745</v>
       </c>
       <c r="D480">
-        <v>1843</v>
+        <v>14</v>
       </c>
       <c r="E480" t="s">
         <v>383</v>
       </c>
       <c r="F480" t="s">
         <v>34</v>
       </c>
       <c r="G480" t="s">
         <v>23</v>
       </c>
       <c r="H480">
         <v>75</v>
       </c>
       <c r="I480" t="b">
         <v>0</v>
       </c>
       <c r="J480" t="s">
         <v>163</v>
       </c>
       <c r="K480">
         <v>1</v>
       </c>
       <c r="L480" t="s">
         <v>24</v>
       </c>
@@ -33970,51 +33970,51 @@
       </c>
       <c r="P533" t="s">
         <v>24</v>
       </c>
       <c r="Q533" t="s">
         <v>24</v>
       </c>
       <c r="R533" t="s">
         <v>24</v>
       </c>
       <c r="S533">
         <v>90.23</v>
       </c>
     </row>
     <row r="534" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A534">
         <v>533</v>
       </c>
       <c r="B534" t="s">
         <v>133</v>
       </c>
       <c r="C534" t="s">
         <v>810</v>
       </c>
       <c r="D534">
-        <v>529</v>
+        <v>5026</v>
       </c>
       <c r="E534" t="s">
         <v>24</v>
       </c>
       <c r="F534" t="s">
         <v>34</v>
       </c>
       <c r="G534" t="s">
         <v>23</v>
       </c>
       <c r="H534">
         <v>85</v>
       </c>
       <c r="I534" t="b">
         <v>0</v>
       </c>
       <c r="J534" t="s">
         <v>163</v>
       </c>
       <c r="K534">
         <v>1</v>
       </c>
       <c r="L534" t="s">
         <v>24</v>
       </c>
@@ -34029,51 +34029,51 @@
       </c>
       <c r="P534" t="s">
         <v>24</v>
       </c>
       <c r="Q534" t="s">
         <v>24</v>
       </c>
       <c r="R534" t="s">
         <v>24</v>
       </c>
       <c r="S534">
         <v>90.15</v>
       </c>
     </row>
     <row r="535" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A535">
         <v>534</v>
       </c>
       <c r="B535" t="s">
         <v>115</v>
       </c>
       <c r="C535" t="s">
         <v>328</v>
       </c>
       <c r="D535">
-        <v>898</v>
+        <v>48</v>
       </c>
       <c r="E535" t="s">
         <v>459</v>
       </c>
       <c r="F535" t="s">
         <v>34</v>
       </c>
       <c r="G535" t="s">
         <v>23</v>
       </c>
       <c r="H535">
         <v>86</v>
       </c>
       <c r="I535" t="b">
         <v>0</v>
       </c>
       <c r="J535" t="s">
         <v>163</v>
       </c>
       <c r="K535">
         <v>1</v>
       </c>
       <c r="L535">
         <v>90.15</v>
       </c>
@@ -34259,51 +34259,51 @@
       </c>
       <c r="P538" t="s">
         <v>24</v>
       </c>
       <c r="Q538" t="s">
         <v>24</v>
       </c>
       <c r="R538" t="s">
         <v>24</v>
       </c>
       <c r="S538">
         <v>89.9</v>
       </c>
     </row>
     <row r="539" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A539">
         <v>538</v>
       </c>
       <c r="B539" t="s">
         <v>409</v>
       </c>
       <c r="C539" t="s">
         <v>814</v>
       </c>
       <c r="D539">
-        <v>1741</v>
+        <v>26</v>
       </c>
       <c r="E539" t="s">
         <v>24</v>
       </c>
       <c r="F539" t="s">
         <v>28</v>
       </c>
       <c r="G539" t="s">
         <v>23</v>
       </c>
       <c r="H539">
         <v>107</v>
       </c>
       <c r="I539" t="b">
         <v>0</v>
       </c>
       <c r="J539" t="s">
         <v>163</v>
       </c>
       <c r="K539">
         <v>1</v>
       </c>
       <c r="L539" t="s">
         <v>24</v>
       </c>
@@ -34993,51 +34993,51 @@
       </c>
       <c r="P551" t="s">
         <v>24</v>
       </c>
       <c r="Q551" t="s">
         <v>24</v>
       </c>
       <c r="R551" t="s">
         <v>24</v>
       </c>
       <c r="S551">
         <v>88.61</v>
       </c>
     </row>
     <row r="552" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A552">
         <v>551</v>
       </c>
       <c r="B552" t="s">
         <v>545</v>
       </c>
       <c r="C552" t="s">
         <v>738</v>
       </c>
       <c r="D552">
-        <v>680</v>
+        <v>5019</v>
       </c>
       <c r="E552" t="s">
         <v>24</v>
       </c>
       <c r="F552" t="s">
         <v>28</v>
       </c>
       <c r="G552" t="s">
         <v>23</v>
       </c>
       <c r="H552">
         <v>110</v>
       </c>
       <c r="I552" t="b">
         <v>0</v>
       </c>
       <c r="J552" t="s">
         <v>163</v>
       </c>
       <c r="K552">
         <v>1</v>
       </c>
       <c r="L552" t="s">
         <v>24</v>
       </c>
@@ -35394,51 +35394,51 @@
       </c>
       <c r="P558" t="s">
         <v>24</v>
       </c>
       <c r="Q558" t="s">
         <v>24</v>
       </c>
       <c r="R558" t="s">
         <v>24</v>
       </c>
       <c r="S558">
         <v>87.84</v>
       </c>
     </row>
     <row r="559" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A559">
         <v>558</v>
       </c>
       <c r="B559" t="s">
         <v>554</v>
       </c>
       <c r="C559" t="s">
         <v>838</v>
       </c>
       <c r="D559">
-        <v>1543</v>
+        <v>91</v>
       </c>
       <c r="E559" t="s">
         <v>24</v>
       </c>
       <c r="F559" t="s">
         <v>63</v>
       </c>
       <c r="G559" t="s">
         <v>23</v>
       </c>
       <c r="H559">
         <v>52</v>
       </c>
       <c r="I559" t="b">
         <v>0</v>
       </c>
       <c r="J559" t="s">
         <v>163</v>
       </c>
       <c r="K559">
         <v>1</v>
       </c>
       <c r="L559" t="s">
         <v>24</v>
       </c>
@@ -35627,51 +35627,51 @@
       </c>
       <c r="P562" t="s">
         <v>24</v>
       </c>
       <c r="Q562" t="s">
         <v>24</v>
       </c>
       <c r="R562" t="s">
         <v>24</v>
       </c>
       <c r="S562">
         <v>86.95</v>
       </c>
     </row>
     <row r="563" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A563">
         <v>562</v>
       </c>
       <c r="B563" t="s">
         <v>843</v>
       </c>
       <c r="C563" t="s">
         <v>844</v>
       </c>
       <c r="D563">
-        <v>1339</v>
+        <v>203</v>
       </c>
       <c r="E563" t="s">
         <v>39</v>
       </c>
       <c r="F563" t="s">
         <v>28</v>
       </c>
       <c r="G563" t="s">
         <v>23</v>
       </c>
       <c r="H563">
         <v>113</v>
       </c>
       <c r="I563" t="b">
         <v>0</v>
       </c>
       <c r="J563" t="s">
         <v>163</v>
       </c>
       <c r="K563">
         <v>1</v>
       </c>
       <c r="L563" t="s">
         <v>24</v>
       </c>
@@ -35686,51 +35686,51 @@
       </c>
       <c r="P563" t="s">
         <v>24</v>
       </c>
       <c r="Q563" t="s">
         <v>24</v>
       </c>
       <c r="R563" t="s">
         <v>24</v>
       </c>
       <c r="S563">
         <v>86.68</v>
       </c>
     </row>
     <row r="564" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A564">
         <v>563</v>
       </c>
       <c r="B564" t="s">
         <v>845</v>
       </c>
       <c r="C564" t="s">
         <v>233</v>
       </c>
       <c r="D564">
-        <v>1</v>
+        <v>5027</v>
       </c>
       <c r="E564" t="s">
         <v>459</v>
       </c>
       <c r="F564" t="s">
         <v>63</v>
       </c>
       <c r="G564" t="s">
         <v>23</v>
       </c>
       <c r="H564">
         <v>53</v>
       </c>
       <c r="I564" t="b">
         <v>0</v>
       </c>
       <c r="J564" t="s">
         <v>163</v>
       </c>
       <c r="K564">
         <v>1</v>
       </c>
       <c r="L564">
         <v>86.56</v>
       </c>
@@ -36140,51 +36140,51 @@
       </c>
       <c r="P571" t="s">
         <v>24</v>
       </c>
       <c r="Q571" t="s">
         <v>24</v>
       </c>
       <c r="R571" t="s">
         <v>24</v>
       </c>
       <c r="S571">
         <v>85.69</v>
       </c>
     </row>
     <row r="572" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A572">
         <v>571</v>
       </c>
       <c r="B572" t="s">
         <v>852</v>
       </c>
       <c r="C572" t="s">
         <v>853</v>
       </c>
       <c r="D572">
-        <v>1957</v>
+        <v>30</v>
       </c>
       <c r="E572" t="s">
         <v>60</v>
       </c>
       <c r="F572" t="s">
         <v>63</v>
       </c>
       <c r="G572" t="s">
         <v>45</v>
       </c>
       <c r="H572">
         <v>12</v>
       </c>
       <c r="I572" t="b">
         <v>0</v>
       </c>
       <c r="J572" t="s">
         <v>163</v>
       </c>
       <c r="K572">
         <v>1</v>
       </c>
       <c r="L572" t="s">
         <v>24</v>
       </c>
@@ -39056,51 +39056,51 @@
       </c>
       <c r="P622" t="s">
         <v>24</v>
       </c>
       <c r="Q622" t="s">
         <v>24</v>
       </c>
       <c r="R622" t="s">
         <v>24</v>
       </c>
       <c r="S622">
         <v>80.69</v>
       </c>
     </row>
     <row r="623" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A623">
         <v>622</v>
       </c>
       <c r="B623" t="s">
         <v>363</v>
       </c>
       <c r="C623" t="s">
         <v>910</v>
       </c>
       <c r="D623">
-        <v>2177</v>
+        <v>262</v>
       </c>
       <c r="E623" t="s">
         <v>86</v>
       </c>
       <c r="F623" t="s">
         <v>22</v>
       </c>
       <c r="G623" t="s">
         <v>45</v>
       </c>
       <c r="H623">
         <v>66</v>
       </c>
       <c r="I623" t="b">
         <v>0</v>
       </c>
       <c r="J623" t="s">
         <v>163</v>
       </c>
       <c r="K623">
         <v>1</v>
       </c>
       <c r="L623" t="s">
         <v>24</v>
       </c>
@@ -39115,51 +39115,51 @@
       </c>
       <c r="P623" t="s">
         <v>24</v>
       </c>
       <c r="Q623">
         <v>80.48</v>
       </c>
       <c r="R623" t="s">
         <v>24</v>
       </c>
       <c r="S623">
         <v>80.48</v>
       </c>
     </row>
     <row r="624" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A624">
         <v>623</v>
       </c>
       <c r="B624" t="s">
         <v>138</v>
       </c>
       <c r="C624" t="s">
         <v>911</v>
       </c>
       <c r="D624">
-        <v>2407</v>
+        <v>206</v>
       </c>
       <c r="E624" t="s">
         <v>286</v>
       </c>
       <c r="F624" t="s">
         <v>63</v>
       </c>
       <c r="G624" t="s">
         <v>23</v>
       </c>
       <c r="H624">
         <v>60</v>
       </c>
       <c r="I624" t="b">
         <v>0</v>
       </c>
       <c r="J624" t="s">
         <v>163</v>
       </c>
       <c r="K624">
         <v>1</v>
       </c>
       <c r="L624" t="s">
         <v>24</v>
       </c>
@@ -39743,51 +39743,51 @@
       </c>
       <c r="P634" t="s">
         <v>24</v>
       </c>
       <c r="Q634" t="s">
         <v>24</v>
       </c>
       <c r="R634" t="s">
         <v>24</v>
       </c>
       <c r="S634">
         <v>78.15</v>
       </c>
     </row>
     <row r="635" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A635">
         <v>634</v>
       </c>
       <c r="B635" t="s">
         <v>923</v>
       </c>
       <c r="C635" t="s">
         <v>144</v>
       </c>
       <c r="D635">
-        <v>91</v>
+        <v>199</v>
       </c>
       <c r="E635" t="s">
         <v>31</v>
       </c>
       <c r="F635" t="s">
         <v>297</v>
       </c>
       <c r="G635" t="s">
         <v>23</v>
       </c>
       <c r="H635">
         <v>3</v>
       </c>
       <c r="I635" t="b">
         <v>0</v>
       </c>
       <c r="J635" t="s">
         <v>163</v>
       </c>
       <c r="K635">
         <v>1</v>
       </c>
       <c r="L635" t="s">
         <v>24</v>
       </c>
@@ -39802,51 +39802,51 @@
       </c>
       <c r="P635" t="s">
         <v>24</v>
       </c>
       <c r="Q635" t="s">
         <v>24</v>
       </c>
       <c r="R635" t="s">
         <v>24</v>
       </c>
       <c r="S635">
         <v>78.07</v>
       </c>
     </row>
     <row r="636" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A636">
         <v>635</v>
       </c>
       <c r="B636" t="s">
         <v>98</v>
       </c>
       <c r="C636" t="s">
         <v>924</v>
       </c>
       <c r="D636">
-        <v>657</v>
+        <v>434</v>
       </c>
       <c r="E636" t="s">
         <v>54</v>
       </c>
       <c r="F636" t="s">
         <v>63</v>
       </c>
       <c r="G636" t="s">
         <v>23</v>
       </c>
       <c r="H636">
         <v>65</v>
       </c>
       <c r="I636" t="b">
         <v>0</v>
       </c>
       <c r="J636" t="s">
         <v>163</v>
       </c>
       <c r="K636">
         <v>1</v>
       </c>
       <c r="L636" t="s">
         <v>24</v>
       </c>
@@ -40374,51 +40374,51 @@
       </c>
       <c r="P645" t="s">
         <v>24</v>
       </c>
       <c r="Q645" t="s">
         <v>24</v>
       </c>
       <c r="R645" t="s">
         <v>24</v>
       </c>
       <c r="S645">
         <v>75.98</v>
       </c>
     </row>
     <row r="646" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A646">
         <v>645</v>
       </c>
       <c r="B646" t="s">
         <v>933</v>
       </c>
       <c r="C646" t="s">
         <v>934</v>
       </c>
       <c r="D646">
-        <v>2261</v>
+        <v>569</v>
       </c>
       <c r="E646" t="s">
         <v>31</v>
       </c>
       <c r="F646" t="s">
         <v>28</v>
       </c>
       <c r="G646" t="s">
         <v>23</v>
       </c>
       <c r="H646">
         <v>126</v>
       </c>
       <c r="I646" t="b">
         <v>0</v>
       </c>
       <c r="J646" t="s">
         <v>163</v>
       </c>
       <c r="K646">
         <v>1</v>
       </c>
       <c r="L646" t="s">
         <v>24</v>
       </c>
@@ -40887,51 +40887,51 @@
       </c>
       <c r="P654" t="s">
         <v>24</v>
       </c>
       <c r="Q654" t="s">
         <v>24</v>
       </c>
       <c r="R654" t="s">
         <v>24</v>
       </c>
       <c r="S654">
         <v>73.05</v>
       </c>
     </row>
     <row r="655" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A655">
         <v>654</v>
       </c>
       <c r="B655" t="s">
         <v>275</v>
       </c>
       <c r="C655" t="s">
         <v>944</v>
       </c>
       <c r="D655">
-        <v>896</v>
+        <v>335</v>
       </c>
       <c r="E655" t="s">
         <v>24</v>
       </c>
       <c r="F655" t="s">
         <v>297</v>
       </c>
       <c r="G655" t="s">
         <v>23</v>
       </c>
       <c r="H655">
         <v>4</v>
       </c>
       <c r="I655" t="b">
         <v>0</v>
       </c>
       <c r="J655" t="s">
         <v>163</v>
       </c>
       <c r="K655">
         <v>1</v>
       </c>
       <c r="L655" t="s">
         <v>24</v>
       </c>
@@ -41904,51 +41904,51 @@
       </c>
       <c r="P672" t="s">
         <v>24</v>
       </c>
       <c r="Q672" t="s">
         <v>24</v>
       </c>
       <c r="R672" t="s">
         <v>24</v>
       </c>
       <c r="S672">
         <v>62.04</v>
       </c>
     </row>
     <row r="673" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A673">
         <v>672</v>
       </c>
       <c r="B673" t="s">
         <v>711</v>
       </c>
       <c r="C673" t="s">
         <v>964</v>
       </c>
       <c r="D673">
-        <v>1516</v>
+        <v>161</v>
       </c>
       <c r="E673" t="s">
         <v>797</v>
       </c>
       <c r="F673" t="s">
         <v>34</v>
       </c>
       <c r="G673" t="s">
         <v>23</v>
       </c>
       <c r="H673">
         <v>102</v>
       </c>
       <c r="I673" t="b">
         <v>0</v>
       </c>
       <c r="J673" t="s">
         <v>163</v>
       </c>
       <c r="K673">
         <v>1</v>
       </c>
       <c r="L673" t="s">
         <v>24</v>
       </c>
@@ -43702,51 +43702,51 @@
       </c>
       <c r="P704" t="s">
         <v>24</v>
       </c>
       <c r="Q704" t="s">
         <v>24</v>
       </c>
       <c r="R704" t="s">
         <v>24</v>
       </c>
       <c r="S704">
         <v>0</v>
       </c>
     </row>
     <row r="705" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A705">
         <v>704</v>
       </c>
       <c r="B705" t="s">
         <v>446</v>
       </c>
       <c r="C705" t="s">
         <v>997</v>
       </c>
       <c r="D705">
-        <v>2163</v>
+        <v>284</v>
       </c>
       <c r="E705" t="s">
         <v>24</v>
       </c>
       <c r="F705" t="s">
         <v>22</v>
       </c>
       <c r="G705" t="s">
         <v>23</v>
       </c>
       <c r="H705">
         <v>161</v>
       </c>
       <c r="I705" t="b">
         <v>0</v>
       </c>
       <c r="J705" t="s">
         <v>163</v>
       </c>
       <c r="K705">
         <v>0</v>
       </c>
       <c r="L705" t="s">
         <v>24</v>
       </c>
@@ -43761,51 +43761,51 @@
       </c>
       <c r="P705" t="s">
         <v>24</v>
       </c>
       <c r="Q705" t="s">
         <v>24</v>
       </c>
       <c r="R705" t="s">
         <v>24</v>
       </c>
       <c r="S705">
         <v>0</v>
       </c>
     </row>
     <row r="706" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A706">
         <v>705</v>
       </c>
       <c r="B706" t="s">
         <v>61</v>
       </c>
       <c r="C706" t="s">
         <v>998</v>
       </c>
       <c r="D706">
-        <v>2369</v>
+        <v>210</v>
       </c>
       <c r="E706" t="s">
         <v>24</v>
       </c>
       <c r="F706" t="s">
         <v>22</v>
       </c>
       <c r="G706" t="s">
         <v>23</v>
       </c>
       <c r="H706">
         <v>162</v>
       </c>
       <c r="I706" t="b">
         <v>0</v>
       </c>
       <c r="J706" t="s">
         <v>163</v>
       </c>
       <c r="K706">
         <v>0</v>
       </c>
       <c r="L706" t="s">
         <v>24</v>
       </c>