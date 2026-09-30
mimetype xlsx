--- v2 (2026-06-01)
+++ v3 (2026-09-30)
@@ -2264,203 +2264,203 @@
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="2" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>12</v>
       </c>
       <c r="C2" t="s">
         <v>13</v>
       </c>
       <c r="D2">
-        <v>1170</v>
+        <v>363</v>
       </c>
       <c r="E2" t="s">
         <v>14</v>
       </c>
       <c r="F2" t="s">
         <v>15</v>
       </c>
       <c r="G2" t="s">
         <v>16</v>
       </c>
       <c r="H2">
         <v>1</v>
       </c>
       <c r="I2" t="b">
         <v>1</v>
       </c>
       <c r="J2" t="s">
         <v>17</v>
       </c>
       <c r="K2">
         <v>0</v>
       </c>
       <c r="L2">
         <v>615.96</v>
       </c>
     </row>
     <row r="3" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3" t="s">
         <v>18</v>
       </c>
       <c r="C3" t="s">
         <v>19</v>
       </c>
       <c r="D3">
-        <v>1295</v>
+        <v>509</v>
       </c>
       <c r="E3" t="s">
         <v>20</v>
       </c>
       <c r="F3" t="s">
         <v>21</v>
       </c>
       <c r="G3" t="s">
         <v>16</v>
       </c>
       <c r="H3">
         <v>1</v>
       </c>
       <c r="I3" t="b">
         <v>1</v>
       </c>
       <c r="J3" t="s">
         <v>17</v>
       </c>
       <c r="K3">
         <v>0</v>
       </c>
       <c r="L3">
         <v>582.47</v>
       </c>
     </row>
     <row r="4" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4" t="s">
         <v>22</v>
       </c>
       <c r="C4" t="s">
         <v>23</v>
       </c>
       <c r="D4">
-        <v>1529</v>
+        <v>112</v>
       </c>
       <c r="E4" t="s">
         <v>24</v>
       </c>
       <c r="F4" t="s">
         <v>15</v>
       </c>
       <c r="G4" t="s">
         <v>16</v>
       </c>
       <c r="H4">
         <v>2</v>
       </c>
       <c r="I4" t="b">
         <v>1</v>
       </c>
       <c r="J4" t="s">
         <v>17</v>
       </c>
       <c r="K4">
         <v>0</v>
       </c>
       <c r="L4">
         <v>555.02</v>
       </c>
     </row>
     <row r="5" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A5">
         <v>4</v>
       </c>
       <c r="B5" t="s">
         <v>25</v>
       </c>
       <c r="C5" t="s">
         <v>26</v>
       </c>
       <c r="D5">
-        <v>403</v>
+        <v>310</v>
       </c>
       <c r="E5" t="s">
         <v>27</v>
       </c>
       <c r="F5" t="s">
         <v>28</v>
       </c>
       <c r="G5" t="s">
         <v>16</v>
       </c>
       <c r="H5">
         <v>1</v>
       </c>
       <c r="I5" t="b">
         <v>1</v>
       </c>
       <c r="J5" t="s">
         <v>17</v>
       </c>
       <c r="K5">
         <v>0</v>
       </c>
       <c r="L5">
         <v>525.53</v>
       </c>
     </row>
     <row r="6" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6" t="s">
         <v>29</v>
       </c>
       <c r="C6" t="s">
         <v>30</v>
       </c>
       <c r="D6">
-        <v>740</v>
+        <v>403</v>
       </c>
       <c r="E6" t="s">
         <v>31</v>
       </c>
       <c r="F6" t="s">
         <v>21</v>
       </c>
       <c r="G6" t="s">
         <v>16</v>
       </c>
       <c r="H6">
         <v>2</v>
       </c>
       <c r="I6" t="b">
         <v>1</v>
       </c>
       <c r="J6" t="s">
         <v>17</v>
       </c>
       <c r="K6">
         <v>0</v>
       </c>
       <c r="L6">
         <v>500.58</v>
       </c>
@@ -2492,165 +2492,165 @@
       </c>
       <c r="I7" t="b">
         <v>1</v>
       </c>
       <c r="J7" t="s">
         <v>17</v>
       </c>
       <c r="K7">
         <v>0</v>
       </c>
       <c r="L7">
         <v>498.2</v>
       </c>
     </row>
     <row r="8" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8" t="s">
         <v>35</v>
       </c>
       <c r="C8" t="s">
         <v>36</v>
       </c>
       <c r="D8">
-        <v>1300</v>
+        <v>58</v>
       </c>
       <c r="E8" t="s">
         <v>37</v>
       </c>
       <c r="F8" t="s">
         <v>21</v>
       </c>
       <c r="G8" t="s">
         <v>38</v>
       </c>
       <c r="H8">
         <v>1</v>
       </c>
       <c r="I8" t="b">
         <v>1</v>
       </c>
       <c r="J8" t="s">
         <v>17</v>
       </c>
       <c r="K8">
         <v>0</v>
       </c>
       <c r="L8">
         <v>490.38</v>
       </c>
     </row>
     <row r="9" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9" t="s">
         <v>39</v>
       </c>
       <c r="C9" t="s">
         <v>40</v>
       </c>
       <c r="D9">
-        <v>75</v>
+        <v>180</v>
       </c>
       <c r="E9" t="s">
         <v>27</v>
       </c>
       <c r="F9" t="s">
         <v>21</v>
       </c>
       <c r="G9" t="s">
         <v>38</v>
       </c>
       <c r="H9">
         <v>2</v>
       </c>
       <c r="I9" t="b">
         <v>1</v>
       </c>
       <c r="J9" t="s">
         <v>17</v>
       </c>
       <c r="K9">
         <v>0</v>
       </c>
       <c r="L9">
         <v>479.47</v>
       </c>
     </row>
     <row r="10" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10" t="s">
         <v>41</v>
       </c>
       <c r="C10" t="s">
         <v>42</v>
       </c>
       <c r="D10">
-        <v>1317</v>
+        <v>305</v>
       </c>
       <c r="E10" t="s">
         <v>24</v>
       </c>
       <c r="F10" t="s">
         <v>21</v>
       </c>
       <c r="G10" t="s">
         <v>16</v>
       </c>
       <c r="H10">
         <v>3</v>
       </c>
       <c r="I10" t="b">
         <v>1</v>
       </c>
       <c r="J10" t="s">
         <v>17</v>
       </c>
       <c r="K10">
         <v>0</v>
       </c>
       <c r="L10">
         <v>477.28</v>
       </c>
     </row>
     <row r="11" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11" t="s">
         <v>43</v>
       </c>
       <c r="C11" t="s">
         <v>44</v>
       </c>
       <c r="D11">
-        <v>1050</v>
+        <v>473</v>
       </c>
       <c r="E11" t="s">
         <v>45</v>
       </c>
       <c r="F11" t="s">
         <v>15</v>
       </c>
       <c r="G11" t="s">
         <v>16</v>
       </c>
       <c r="H11">
         <v>3</v>
       </c>
       <c r="I11" t="b">
         <v>1</v>
       </c>
       <c r="J11" t="s">
         <v>17</v>
       </c>
       <c r="K11">
         <v>0</v>
       </c>
       <c r="L11">
         <v>470.74</v>
       </c>
@@ -2758,51 +2758,51 @@
       </c>
       <c r="I14" t="b">
         <v>1</v>
       </c>
       <c r="J14" t="s">
         <v>17</v>
       </c>
       <c r="K14">
         <v>0</v>
       </c>
       <c r="L14">
         <v>452.92</v>
       </c>
     </row>
     <row r="15" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15" t="s">
         <v>54</v>
       </c>
       <c r="C15" t="s">
         <v>55</v>
       </c>
       <c r="D15">
-        <v>843</v>
+        <v>426</v>
       </c>
       <c r="E15" t="s">
         <v>27</v>
       </c>
       <c r="F15" t="s">
         <v>28</v>
       </c>
       <c r="G15" t="s">
         <v>38</v>
       </c>
       <c r="H15">
         <v>1</v>
       </c>
       <c r="I15" t="b">
         <v>1</v>
       </c>
       <c r="J15" t="s">
         <v>17</v>
       </c>
       <c r="K15">
         <v>0</v>
       </c>
       <c r="L15">
         <v>448.24</v>
       </c>
@@ -2834,51 +2834,51 @@
       </c>
       <c r="I16" t="b">
         <v>1</v>
       </c>
       <c r="J16" t="s">
         <v>17</v>
       </c>
       <c r="K16">
         <v>0</v>
       </c>
       <c r="L16">
         <v>447.63</v>
       </c>
     </row>
     <row r="17" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17" t="s">
         <v>59</v>
       </c>
       <c r="C17" t="s">
         <v>60</v>
       </c>
       <c r="D17">
-        <v>1132</v>
+        <v>66</v>
       </c>
       <c r="E17" t="s">
         <v>61</v>
       </c>
       <c r="F17" t="s">
         <v>58</v>
       </c>
       <c r="G17" t="s">
         <v>16</v>
       </c>
       <c r="H17">
         <v>2</v>
       </c>
       <c r="I17" t="b">
         <v>1</v>
       </c>
       <c r="J17" t="s">
         <v>17</v>
       </c>
       <c r="K17">
         <v>0</v>
       </c>
       <c r="L17">
         <v>446.97</v>
       </c>
@@ -2910,89 +2910,89 @@
       </c>
       <c r="I18" t="b">
         <v>1</v>
       </c>
       <c r="J18" t="s">
         <v>17</v>
       </c>
       <c r="K18">
         <v>0</v>
       </c>
       <c r="L18">
         <v>440.07</v>
       </c>
     </row>
     <row r="19" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19" t="s">
         <v>63</v>
       </c>
       <c r="C19" t="s">
         <v>64</v>
       </c>
       <c r="D19">
-        <v>1626</v>
+        <v>6</v>
       </c>
       <c r="E19" t="s">
         <v>45</v>
       </c>
       <c r="F19" t="s">
         <v>15</v>
       </c>
       <c r="G19" t="s">
         <v>38</v>
       </c>
       <c r="H19">
         <v>1</v>
       </c>
       <c r="I19" t="b">
         <v>1</v>
       </c>
       <c r="J19" t="s">
         <v>17</v>
       </c>
       <c r="K19">
         <v>0</v>
       </c>
       <c r="L19">
         <v>408.94</v>
       </c>
     </row>
     <row r="20" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="B20" t="s">
         <v>65</v>
       </c>
       <c r="C20" t="s">
         <v>66</v>
       </c>
       <c r="D20">
-        <v>1083</v>
+        <v>223</v>
       </c>
       <c r="E20" t="s">
         <v>17</v>
       </c>
       <c r="F20" t="s">
         <v>28</v>
       </c>
       <c r="G20" t="s">
         <v>16</v>
       </c>
       <c r="H20">
         <v>3</v>
       </c>
       <c r="I20" t="b">
         <v>1</v>
       </c>
       <c r="J20" t="s">
         <v>17</v>
       </c>
       <c r="K20">
         <v>0</v>
       </c>
       <c r="L20">
         <v>389.82</v>
       </c>
@@ -3024,89 +3024,89 @@
       </c>
       <c r="I21" t="b">
         <v>1</v>
       </c>
       <c r="J21" t="s">
         <v>17</v>
       </c>
       <c r="K21">
         <v>0</v>
       </c>
       <c r="L21">
         <v>385.04</v>
       </c>
     </row>
     <row r="22" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22" t="s">
         <v>70</v>
       </c>
       <c r="C22" t="s">
         <v>71</v>
       </c>
       <c r="D22">
-        <v>1610</v>
+        <v>238</v>
       </c>
       <c r="E22" t="s">
         <v>27</v>
       </c>
       <c r="F22" t="s">
         <v>58</v>
       </c>
       <c r="G22" t="s">
         <v>16</v>
       </c>
       <c r="H22">
         <v>3</v>
       </c>
       <c r="I22" t="b">
         <v>1</v>
       </c>
       <c r="J22" t="s">
         <v>17</v>
       </c>
       <c r="K22">
         <v>0</v>
       </c>
       <c r="L22">
         <v>378.39</v>
       </c>
     </row>
     <row r="23" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="B23" t="s">
         <v>70</v>
       </c>
       <c r="C23" t="s">
         <v>72</v>
       </c>
       <c r="D23">
-        <v>488</v>
+        <v>399</v>
       </c>
       <c r="E23" t="s">
         <v>45</v>
       </c>
       <c r="F23" t="s">
         <v>58</v>
       </c>
       <c r="G23" t="s">
         <v>16</v>
       </c>
       <c r="H23">
         <v>4</v>
       </c>
       <c r="I23" t="b">
         <v>1</v>
       </c>
       <c r="J23" t="s">
         <v>17</v>
       </c>
       <c r="K23">
         <v>0</v>
       </c>
       <c r="L23">
         <v>376.21</v>
       </c>
@@ -3176,127 +3176,127 @@
       </c>
       <c r="I25" t="b">
         <v>1</v>
       </c>
       <c r="J25" t="s">
         <v>17</v>
       </c>
       <c r="K25">
         <v>0</v>
       </c>
       <c r="L25">
         <v>356.26</v>
       </c>
     </row>
     <row r="26" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="B26" t="s">
         <v>77</v>
       </c>
       <c r="C26" t="s">
         <v>78</v>
       </c>
       <c r="D26">
-        <v>1555</v>
+        <v>330</v>
       </c>
       <c r="E26" t="s">
         <v>79</v>
       </c>
       <c r="F26" t="s">
         <v>28</v>
       </c>
       <c r="G26" t="s">
         <v>16</v>
       </c>
       <c r="H26">
         <v>4</v>
       </c>
       <c r="I26" t="b">
         <v>1</v>
       </c>
       <c r="J26" t="s">
         <v>17</v>
       </c>
       <c r="K26">
         <v>0</v>
       </c>
       <c r="L26">
         <v>352.95</v>
       </c>
     </row>
     <row r="27" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="B27" t="s">
         <v>80</v>
       </c>
       <c r="C27" t="s">
         <v>81</v>
       </c>
       <c r="D27">
-        <v>228</v>
+        <v>56</v>
       </c>
       <c r="E27" t="s">
         <v>27</v>
       </c>
       <c r="F27" t="s">
         <v>58</v>
       </c>
       <c r="G27" t="s">
         <v>16</v>
       </c>
       <c r="H27">
         <v>5</v>
       </c>
       <c r="I27" t="b">
         <v>1</v>
       </c>
       <c r="J27" t="s">
         <v>17</v>
       </c>
       <c r="K27">
         <v>0</v>
       </c>
       <c r="L27">
         <v>344.76</v>
       </c>
     </row>
     <row r="28" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="B28" t="s">
         <v>82</v>
       </c>
       <c r="C28" t="s">
         <v>83</v>
       </c>
       <c r="D28">
-        <v>974</v>
+        <v>411</v>
       </c>
       <c r="E28" t="s">
         <v>45</v>
       </c>
       <c r="F28" t="s">
         <v>58</v>
       </c>
       <c r="G28" t="s">
         <v>38</v>
       </c>
       <c r="H28">
         <v>1</v>
       </c>
       <c r="I28" t="b">
         <v>1</v>
       </c>
       <c r="J28" t="s">
         <v>17</v>
       </c>
       <c r="K28">
         <v>0</v>
       </c>
       <c r="L28">
         <v>337.16</v>
       </c>
@@ -3404,51 +3404,51 @@
       </c>
       <c r="I31" t="b">
         <v>1</v>
       </c>
       <c r="J31" t="s">
         <v>17</v>
       </c>
       <c r="K31">
         <v>0</v>
       </c>
       <c r="L31">
         <v>327.28</v>
       </c>
     </row>
     <row r="32" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A32">
         <v>31</v>
       </c>
       <c r="B32" t="s">
         <v>90</v>
       </c>
       <c r="C32" t="s">
         <v>91</v>
       </c>
       <c r="D32">
-        <v>250</v>
+        <v>156</v>
       </c>
       <c r="E32" t="s">
         <v>27</v>
       </c>
       <c r="F32" t="s">
         <v>58</v>
       </c>
       <c r="G32" t="s">
         <v>38</v>
       </c>
       <c r="H32">
         <v>2</v>
       </c>
       <c r="I32" t="b">
         <v>1</v>
       </c>
       <c r="J32" t="s">
         <v>17</v>
       </c>
       <c r="K32">
         <v>0</v>
       </c>
       <c r="L32">
         <v>326.36</v>
       </c>
@@ -3518,51 +3518,51 @@
       </c>
       <c r="I34" t="b">
         <v>1</v>
       </c>
       <c r="J34" t="s">
         <v>17</v>
       </c>
       <c r="K34">
         <v>0</v>
       </c>
       <c r="L34">
         <v>303.26</v>
       </c>
     </row>
     <row r="35" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A35">
         <v>34</v>
       </c>
       <c r="B35" t="s">
         <v>97</v>
       </c>
       <c r="C35" t="s">
         <v>98</v>
       </c>
       <c r="D35">
-        <v>1342</v>
+        <v>97</v>
       </c>
       <c r="E35" t="s">
         <v>31</v>
       </c>
       <c r="F35" t="s">
         <v>21</v>
       </c>
       <c r="G35" t="s">
         <v>16</v>
       </c>
       <c r="H35">
         <v>8</v>
       </c>
       <c r="I35" t="b">
         <v>1</v>
       </c>
       <c r="J35" t="s">
         <v>17</v>
       </c>
       <c r="K35">
         <v>0</v>
       </c>
       <c r="L35">
         <v>298.83</v>
       </c>
@@ -3632,127 +3632,127 @@
       </c>
       <c r="I37" t="b">
         <v>1</v>
       </c>
       <c r="J37" t="s">
         <v>17</v>
       </c>
       <c r="K37">
         <v>0</v>
       </c>
       <c r="L37">
         <v>272.8</v>
       </c>
     </row>
     <row r="38" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A38">
         <v>37</v>
       </c>
       <c r="B38" t="s">
         <v>67</v>
       </c>
       <c r="C38" t="s">
         <v>102</v>
       </c>
       <c r="D38">
-        <v>421</v>
+        <v>264</v>
       </c>
       <c r="E38" t="s">
         <v>45</v>
       </c>
       <c r="F38" t="s">
         <v>58</v>
       </c>
       <c r="G38" t="s">
         <v>16</v>
       </c>
       <c r="H38">
         <v>7</v>
       </c>
       <c r="I38" t="b">
         <v>1</v>
       </c>
       <c r="J38" t="s">
         <v>17</v>
       </c>
       <c r="K38">
         <v>0</v>
       </c>
       <c r="L38">
         <v>251.83</v>
       </c>
     </row>
     <row r="39" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A39">
         <v>38</v>
       </c>
       <c r="B39" t="s">
         <v>103</v>
       </c>
       <c r="C39" t="s">
         <v>104</v>
       </c>
       <c r="D39">
-        <v>881</v>
+        <v>1</v>
       </c>
       <c r="E39" t="s">
         <v>105</v>
       </c>
       <c r="F39" t="s">
         <v>58</v>
       </c>
       <c r="G39" t="s">
         <v>16</v>
       </c>
       <c r="H39">
         <v>8</v>
       </c>
       <c r="I39" t="b">
         <v>1</v>
       </c>
       <c r="J39" t="s">
         <v>17</v>
       </c>
       <c r="K39">
         <v>0</v>
       </c>
       <c r="L39">
         <v>251.41</v>
       </c>
     </row>
     <row r="40" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A40">
         <v>39</v>
       </c>
       <c r="B40" t="s">
         <v>106</v>
       </c>
       <c r="C40" t="s">
         <v>74</v>
       </c>
       <c r="D40">
-        <v>91</v>
+        <v>199</v>
       </c>
       <c r="E40" t="s">
         <v>27</v>
       </c>
       <c r="F40" t="s">
         <v>107</v>
       </c>
       <c r="G40" t="s">
         <v>16</v>
       </c>
       <c r="H40">
         <v>1</v>
       </c>
       <c r="I40" t="b">
         <v>1</v>
       </c>
       <c r="J40" t="s">
         <v>17</v>
       </c>
       <c r="K40">
         <v>0</v>
       </c>
       <c r="L40">
         <v>238.76</v>
       </c>
@@ -4292,51 +4292,51 @@
       </c>
       <c r="I55" t="b">
         <v>0</v>
       </c>
       <c r="J55" t="s">
         <v>134</v>
       </c>
       <c r="K55">
         <v>0</v>
       </c>
       <c r="L55">
         <v>260.96</v>
       </c>
     </row>
     <row r="56" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A56">
         <v>55</v>
       </c>
       <c r="B56" t="s">
         <v>144</v>
       </c>
       <c r="C56" t="s">
         <v>145</v>
       </c>
       <c r="D56">
-        <v>1844</v>
+        <v>554</v>
       </c>
       <c r="E56" t="s">
         <v>27</v>
       </c>
       <c r="F56" t="s">
         <v>15</v>
       </c>
       <c r="G56" t="s">
         <v>16</v>
       </c>
       <c r="H56">
         <v>11</v>
       </c>
       <c r="I56" t="b">
         <v>0</v>
       </c>
       <c r="J56" t="s">
         <v>129</v>
       </c>
       <c r="K56">
         <v>0</v>
       </c>
       <c r="L56">
         <v>259.92</v>
       </c>
@@ -4479,51 +4479,51 @@
       </c>
       <c r="I60" t="b">
         <v>0</v>
       </c>
       <c r="J60" t="s">
         <v>134</v>
       </c>
       <c r="K60">
         <v>0</v>
       </c>
       <c r="L60">
         <v>242.78</v>
       </c>
     </row>
     <row r="61" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A61">
         <v>60</v>
       </c>
       <c r="B61" t="s">
         <v>152</v>
       </c>
       <c r="C61" t="s">
         <v>153</v>
       </c>
       <c r="D61">
-        <v>1719</v>
+        <v>398</v>
       </c>
       <c r="E61" t="s">
         <v>154</v>
       </c>
       <c r="F61" t="s">
         <v>21</v>
       </c>
       <c r="G61" t="s">
         <v>16</v>
       </c>
       <c r="H61">
         <v>14</v>
       </c>
       <c r="I61" t="b">
         <v>0</v>
       </c>
       <c r="J61" t="s">
         <v>134</v>
       </c>
       <c r="K61">
         <v>0</v>
       </c>
       <c r="L61">
         <v>241.17</v>
       </c>
@@ -4663,51 +4663,51 @@
       </c>
       <c r="I65" t="b">
         <v>0</v>
       </c>
       <c r="J65" t="s">
         <v>129</v>
       </c>
       <c r="K65">
         <v>0</v>
       </c>
       <c r="L65">
         <v>238.11</v>
       </c>
     </row>
     <row r="66" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A66">
         <v>65</v>
       </c>
       <c r="B66" t="s">
         <v>40</v>
       </c>
       <c r="C66" t="s">
         <v>162</v>
       </c>
       <c r="D66">
-        <v>1674</v>
+        <v>37</v>
       </c>
       <c r="E66" t="s">
         <v>163</v>
       </c>
       <c r="F66" t="s">
         <v>21</v>
       </c>
       <c r="G66" t="s">
         <v>16</v>
       </c>
       <c r="H66">
         <v>16</v>
       </c>
       <c r="I66" t="b">
         <v>0</v>
       </c>
       <c r="J66" t="s">
         <v>134</v>
       </c>
       <c r="K66">
         <v>0</v>
       </c>
       <c r="L66">
         <v>236.37</v>
       </c>
@@ -4771,165 +4771,165 @@
       </c>
       <c r="I68" t="b">
         <v>0</v>
       </c>
       <c r="J68" t="s">
         <v>129</v>
       </c>
       <c r="K68">
         <v>0</v>
       </c>
       <c r="L68">
         <v>232.93</v>
       </c>
     </row>
     <row r="69" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A69">
         <v>68</v>
       </c>
       <c r="B69" t="s">
         <v>168</v>
       </c>
       <c r="C69" t="s">
         <v>169</v>
       </c>
       <c r="D69">
-        <v>745</v>
+        <v>93</v>
       </c>
       <c r="E69" t="s">
         <v>34</v>
       </c>
       <c r="F69" t="s">
         <v>21</v>
       </c>
       <c r="G69" t="s">
         <v>38</v>
       </c>
       <c r="H69">
         <v>7</v>
       </c>
       <c r="I69" t="b">
         <v>0</v>
       </c>
       <c r="J69" t="s">
         <v>129</v>
       </c>
       <c r="K69">
         <v>0</v>
       </c>
       <c r="L69">
         <v>232.75</v>
       </c>
     </row>
     <row r="70" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A70">
         <v>69</v>
       </c>
       <c r="B70" t="s">
         <v>170</v>
       </c>
       <c r="C70" t="s">
         <v>74</v>
       </c>
       <c r="D70">
-        <v>1493</v>
+        <v>488</v>
       </c>
       <c r="E70" t="s">
         <v>45</v>
       </c>
       <c r="F70" t="s">
         <v>21</v>
       </c>
       <c r="G70" t="s">
         <v>16</v>
       </c>
       <c r="H70">
         <v>19</v>
       </c>
       <c r="I70" t="b">
         <v>0</v>
       </c>
       <c r="J70" t="s">
         <v>134</v>
       </c>
       <c r="K70">
         <v>0</v>
       </c>
       <c r="L70">
         <v>231.52</v>
       </c>
     </row>
     <row r="71" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A71">
         <v>70</v>
       </c>
       <c r="B71" t="s">
         <v>171</v>
       </c>
       <c r="C71" t="s">
         <v>172</v>
       </c>
       <c r="D71">
-        <v>981</v>
+        <v>170</v>
       </c>
       <c r="E71" t="s">
         <v>173</v>
       </c>
       <c r="F71" t="s">
         <v>28</v>
       </c>
       <c r="G71" t="s">
         <v>38</v>
       </c>
       <c r="H71">
         <v>2</v>
       </c>
       <c r="I71" t="b">
         <v>0</v>
       </c>
       <c r="J71" t="s">
         <v>134</v>
       </c>
       <c r="K71">
         <v>0</v>
       </c>
       <c r="L71">
         <v>223.36</v>
       </c>
     </row>
     <row r="72" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A72">
         <v>71</v>
       </c>
       <c r="B72" t="s">
         <v>174</v>
       </c>
       <c r="C72" t="s">
         <v>175</v>
       </c>
       <c r="D72">
-        <v>767</v>
+        <v>113</v>
       </c>
       <c r="E72" t="s">
         <v>31</v>
       </c>
       <c r="F72" t="s">
         <v>28</v>
       </c>
       <c r="G72" t="s">
         <v>16</v>
       </c>
       <c r="H72">
         <v>9</v>
       </c>
       <c r="I72" t="b">
         <v>0</v>
       </c>
       <c r="J72" t="s">
         <v>134</v>
       </c>
       <c r="K72">
         <v>0</v>
       </c>
       <c r="L72">
         <v>218.81</v>
       </c>
@@ -5034,89 +5034,89 @@
       </c>
       <c r="I75" t="b">
         <v>0</v>
       </c>
       <c r="J75" t="s">
         <v>134</v>
       </c>
       <c r="K75">
         <v>0</v>
       </c>
       <c r="L75">
         <v>212.21</v>
       </c>
     </row>
     <row r="76" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A76">
         <v>75</v>
       </c>
       <c r="B76" t="s">
         <v>180</v>
       </c>
       <c r="C76" t="s">
         <v>181</v>
       </c>
       <c r="D76">
-        <v>175</v>
+        <v>188</v>
       </c>
       <c r="E76" t="s">
         <v>24</v>
       </c>
       <c r="F76" t="s">
         <v>58</v>
       </c>
       <c r="G76" t="s">
         <v>16</v>
       </c>
       <c r="H76">
         <v>10</v>
       </c>
       <c r="I76" t="b">
         <v>0</v>
       </c>
       <c r="J76" t="s">
         <v>134</v>
       </c>
       <c r="K76">
         <v>0</v>
       </c>
       <c r="L76">
         <v>210.96</v>
       </c>
     </row>
     <row r="77" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A77">
         <v>76</v>
       </c>
       <c r="B77" t="s">
         <v>164</v>
       </c>
       <c r="C77" t="s">
         <v>182</v>
       </c>
       <c r="D77">
-        <v>701</v>
+        <v>164</v>
       </c>
       <c r="E77" t="s">
         <v>183</v>
       </c>
       <c r="F77" t="s">
         <v>58</v>
       </c>
       <c r="G77" t="s">
         <v>16</v>
       </c>
       <c r="H77">
         <v>11</v>
       </c>
       <c r="I77" t="b">
         <v>0</v>
       </c>
       <c r="J77" t="s">
         <v>134</v>
       </c>
       <c r="K77">
         <v>0</v>
       </c>
       <c r="L77">
         <v>203.5</v>
       </c>
@@ -5145,51 +5145,51 @@
       </c>
       <c r="I78" t="b">
         <v>0</v>
       </c>
       <c r="J78" t="s">
         <v>129</v>
       </c>
       <c r="K78">
         <v>0</v>
       </c>
       <c r="L78">
         <v>202.2</v>
       </c>
     </row>
     <row r="79" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A79">
         <v>78</v>
       </c>
       <c r="B79" t="s">
         <v>144</v>
       </c>
       <c r="C79" t="s">
         <v>74</v>
       </c>
       <c r="D79">
-        <v>2213</v>
+        <v>144</v>
       </c>
       <c r="E79" t="s">
         <v>27</v>
       </c>
       <c r="F79" t="s">
         <v>21</v>
       </c>
       <c r="G79" t="s">
         <v>16</v>
       </c>
       <c r="H79">
         <v>21</v>
       </c>
       <c r="I79" t="b">
         <v>0</v>
       </c>
       <c r="J79" t="s">
         <v>129</v>
       </c>
       <c r="K79">
         <v>0</v>
       </c>
       <c r="L79">
         <v>201.79</v>
       </c>
@@ -5221,89 +5221,89 @@
       </c>
       <c r="I80" t="b">
         <v>0</v>
       </c>
       <c r="J80" t="s">
         <v>134</v>
       </c>
       <c r="K80">
         <v>0</v>
       </c>
       <c r="L80">
         <v>199.64</v>
       </c>
     </row>
     <row r="81" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A81">
         <v>80</v>
       </c>
       <c r="B81" t="s">
         <v>186</v>
       </c>
       <c r="C81" t="s">
         <v>187</v>
       </c>
       <c r="D81">
-        <v>1252</v>
+        <v>449</v>
       </c>
       <c r="E81" t="s">
         <v>17</v>
       </c>
       <c r="F81" t="s">
         <v>15</v>
       </c>
       <c r="G81" t="s">
         <v>38</v>
       </c>
       <c r="H81">
         <v>4</v>
       </c>
       <c r="I81" t="b">
         <v>0</v>
       </c>
       <c r="J81" t="s">
         <v>134</v>
       </c>
       <c r="K81">
         <v>0</v>
       </c>
       <c r="L81">
         <v>199.55</v>
       </c>
     </row>
     <row r="82" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A82">
         <v>81</v>
       </c>
       <c r="B82" t="s">
         <v>188</v>
       </c>
       <c r="C82" t="s">
         <v>189</v>
       </c>
       <c r="D82">
-        <v>2307</v>
+        <v>450</v>
       </c>
       <c r="E82" t="s">
         <v>17</v>
       </c>
       <c r="F82" t="s">
         <v>15</v>
       </c>
       <c r="G82" t="s">
         <v>16</v>
       </c>
       <c r="H82">
         <v>17</v>
       </c>
       <c r="I82" t="b">
         <v>0</v>
       </c>
       <c r="J82" t="s">
         <v>129</v>
       </c>
       <c r="K82">
         <v>0</v>
       </c>
       <c r="L82">
         <v>199.49</v>
       </c>
@@ -5335,51 +5335,51 @@
       </c>
       <c r="I83" t="b">
         <v>0</v>
       </c>
       <c r="J83" t="s">
         <v>134</v>
       </c>
       <c r="K83">
         <v>0</v>
       </c>
       <c r="L83">
         <v>198.25</v>
       </c>
     </row>
     <row r="84" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A84">
         <v>83</v>
       </c>
       <c r="B84" t="s">
         <v>77</v>
       </c>
       <c r="C84" t="s">
         <v>192</v>
       </c>
       <c r="D84">
-        <v>1611</v>
+        <v>546</v>
       </c>
       <c r="E84" t="s">
         <v>193</v>
       </c>
       <c r="F84" t="s">
         <v>28</v>
       </c>
       <c r="G84" t="s">
         <v>16</v>
       </c>
       <c r="H84">
         <v>11</v>
       </c>
       <c r="I84" t="b">
         <v>0</v>
       </c>
       <c r="J84" t="s">
         <v>134</v>
       </c>
       <c r="K84">
         <v>0</v>
       </c>
       <c r="L84">
         <v>198.04</v>
       </c>
@@ -5630,127 +5630,127 @@
       </c>
       <c r="I91" t="b">
         <v>0</v>
       </c>
       <c r="J91" t="s">
         <v>134</v>
       </c>
       <c r="K91">
         <v>0</v>
       </c>
       <c r="L91">
         <v>179.37</v>
       </c>
     </row>
     <row r="92" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A92">
         <v>91</v>
       </c>
       <c r="B92" t="s">
         <v>205</v>
       </c>
       <c r="C92" t="s">
         <v>206</v>
       </c>
       <c r="D92">
-        <v>878</v>
+        <v>111</v>
       </c>
       <c r="E92" t="s">
         <v>79</v>
       </c>
       <c r="F92" t="s">
         <v>58</v>
       </c>
       <c r="G92" t="s">
         <v>16</v>
       </c>
       <c r="H92">
         <v>13</v>
       </c>
       <c r="I92" t="b">
         <v>0</v>
       </c>
       <c r="J92" t="s">
         <v>134</v>
       </c>
       <c r="K92">
         <v>0</v>
       </c>
       <c r="L92">
         <v>177.47</v>
       </c>
     </row>
     <row r="93" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A93">
         <v>92</v>
       </c>
       <c r="B93" t="s">
         <v>207</v>
       </c>
       <c r="C93" t="s">
         <v>194</v>
       </c>
       <c r="D93">
-        <v>1011</v>
+        <v>646</v>
       </c>
       <c r="E93" t="s">
         <v>173</v>
       </c>
       <c r="F93" t="s">
         <v>28</v>
       </c>
       <c r="G93" t="s">
         <v>38</v>
       </c>
       <c r="H93">
         <v>4</v>
       </c>
       <c r="I93" t="b">
         <v>0</v>
       </c>
       <c r="J93" t="s">
         <v>134</v>
       </c>
       <c r="K93">
         <v>0</v>
       </c>
       <c r="L93">
         <v>177.02</v>
       </c>
     </row>
     <row r="94" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A94">
         <v>93</v>
       </c>
       <c r="B94" t="s">
         <v>208</v>
       </c>
       <c r="C94" t="s">
         <v>209</v>
       </c>
       <c r="D94">
-        <v>630</v>
+        <v>5013</v>
       </c>
       <c r="E94" t="s">
         <v>210</v>
       </c>
       <c r="F94" t="s">
         <v>28</v>
       </c>
       <c r="G94" t="s">
         <v>16</v>
       </c>
       <c r="H94">
         <v>13</v>
       </c>
       <c r="I94" t="b">
         <v>0</v>
       </c>
       <c r="J94" t="s">
         <v>134</v>
       </c>
       <c r="K94">
         <v>0</v>
       </c>
       <c r="L94">
         <v>175.42</v>
       </c>
@@ -5855,89 +5855,89 @@
       </c>
       <c r="I97" t="b">
         <v>0</v>
       </c>
       <c r="J97" t="s">
         <v>129</v>
       </c>
       <c r="K97">
         <v>0</v>
       </c>
       <c r="L97">
         <v>170.17</v>
       </c>
     </row>
     <row r="98" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A98">
         <v>97</v>
       </c>
       <c r="B98" t="s">
         <v>216</v>
       </c>
       <c r="C98" t="s">
         <v>217</v>
       </c>
       <c r="D98">
-        <v>1617</v>
+        <v>86</v>
       </c>
       <c r="E98" t="s">
         <v>218</v>
       </c>
       <c r="F98" t="s">
         <v>21</v>
       </c>
       <c r="G98" t="s">
         <v>16</v>
       </c>
       <c r="H98">
         <v>26</v>
       </c>
       <c r="I98" t="b">
         <v>0</v>
       </c>
       <c r="J98" t="s">
         <v>134</v>
       </c>
       <c r="K98">
         <v>0</v>
       </c>
       <c r="L98">
         <v>166.1</v>
       </c>
     </row>
     <row r="99" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A99">
         <v>98</v>
       </c>
       <c r="B99" t="s">
         <v>219</v>
       </c>
       <c r="C99" t="s">
         <v>220</v>
       </c>
       <c r="D99">
-        <v>1070</v>
+        <v>338</v>
       </c>
       <c r="E99" t="s">
         <v>79</v>
       </c>
       <c r="F99" t="s">
         <v>58</v>
       </c>
       <c r="G99" t="s">
         <v>16</v>
       </c>
       <c r="H99">
         <v>14</v>
       </c>
       <c r="I99" t="b">
         <v>0</v>
       </c>
       <c r="J99" t="s">
         <v>134</v>
       </c>
       <c r="K99">
         <v>0</v>
       </c>
       <c r="L99">
         <v>164.31</v>
       </c>
@@ -5966,51 +5966,51 @@
       </c>
       <c r="I100" t="b">
         <v>0</v>
       </c>
       <c r="J100" t="s">
         <v>129</v>
       </c>
       <c r="K100">
         <v>0</v>
       </c>
       <c r="L100">
         <v>156.81</v>
       </c>
     </row>
     <row r="101" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A101">
         <v>100</v>
       </c>
       <c r="B101" t="s">
         <v>222</v>
       </c>
       <c r="C101" t="s">
         <v>223</v>
       </c>
       <c r="D101">
-        <v>1846</v>
+        <v>280</v>
       </c>
       <c r="E101" t="s">
         <v>27</v>
       </c>
       <c r="F101" t="s">
         <v>58</v>
       </c>
       <c r="G101" t="s">
         <v>16</v>
       </c>
       <c r="H101">
         <v>15</v>
       </c>
       <c r="I101" t="b">
         <v>0</v>
       </c>
       <c r="J101" t="s">
         <v>129</v>
       </c>
       <c r="K101">
         <v>0</v>
       </c>
       <c r="L101">
         <v>156.23</v>
       </c>
@@ -6217,51 +6217,51 @@
       </c>
       <c r="I107" t="b">
         <v>0</v>
       </c>
       <c r="J107" t="s">
         <v>129</v>
       </c>
       <c r="K107">
         <v>0</v>
       </c>
       <c r="L107">
         <v>143.56</v>
       </c>
     </row>
     <row r="108" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A108">
         <v>107</v>
       </c>
       <c r="B108" t="s">
         <v>232</v>
       </c>
       <c r="C108" t="s">
         <v>121</v>
       </c>
       <c r="D108">
-        <v>2059</v>
+        <v>369</v>
       </c>
       <c r="E108" t="s">
         <v>34</v>
       </c>
       <c r="F108" t="s">
         <v>15</v>
       </c>
       <c r="G108" t="s">
         <v>16</v>
       </c>
       <c r="H108">
         <v>25</v>
       </c>
       <c r="I108" t="b">
         <v>0</v>
       </c>
       <c r="J108" t="s">
         <v>129</v>
       </c>
       <c r="K108">
         <v>0</v>
       </c>
       <c r="L108">
         <v>141.14</v>
       </c>
@@ -6290,51 +6290,51 @@
       </c>
       <c r="I109" t="b">
         <v>0</v>
       </c>
       <c r="J109" t="s">
         <v>129</v>
       </c>
       <c r="K109">
         <v>0</v>
       </c>
       <c r="L109">
         <v>139.61</v>
       </c>
     </row>
     <row r="110" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A110">
         <v>109</v>
       </c>
       <c r="B110" t="s">
         <v>234</v>
       </c>
       <c r="C110" t="s">
         <v>235</v>
       </c>
       <c r="D110">
-        <v>1638</v>
+        <v>64</v>
       </c>
       <c r="E110" t="s">
         <v>34</v>
       </c>
       <c r="F110" t="s">
         <v>21</v>
       </c>
       <c r="G110" t="s">
         <v>16</v>
       </c>
       <c r="H110">
         <v>29</v>
       </c>
       <c r="I110" t="b">
         <v>0</v>
       </c>
       <c r="J110" t="s">
         <v>134</v>
       </c>
       <c r="K110">
         <v>0</v>
       </c>
       <c r="L110">
         <v>138.84</v>
       </c>
@@ -6436,51 +6436,51 @@
       </c>
       <c r="I113" t="b">
         <v>0</v>
       </c>
       <c r="J113" t="s">
         <v>134</v>
       </c>
       <c r="K113">
         <v>0</v>
       </c>
       <c r="L113">
         <v>132.59</v>
       </c>
     </row>
     <row r="114" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A114">
         <v>113</v>
       </c>
       <c r="B114" t="s">
         <v>242</v>
       </c>
       <c r="C114" t="s">
         <v>81</v>
       </c>
       <c r="D114">
-        <v>996</v>
+        <v>155</v>
       </c>
       <c r="E114" t="s">
         <v>27</v>
       </c>
       <c r="F114" t="s">
         <v>21</v>
       </c>
       <c r="G114" t="s">
         <v>16</v>
       </c>
       <c r="H114">
         <v>31</v>
       </c>
       <c r="I114" t="b">
         <v>0</v>
       </c>
       <c r="J114" t="s">
         <v>134</v>
       </c>
       <c r="K114">
         <v>0</v>
       </c>
       <c r="L114">
         <v>132.49</v>
       </c>
@@ -7335,51 +7335,51 @@
       </c>
       <c r="I138" t="b">
         <v>0</v>
       </c>
       <c r="J138" t="s">
         <v>129</v>
       </c>
       <c r="K138">
         <v>0</v>
       </c>
       <c r="L138">
         <v>119.81</v>
       </c>
     </row>
     <row r="139" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A139">
         <v>138</v>
       </c>
       <c r="B139" t="s">
         <v>201</v>
       </c>
       <c r="C139" t="s">
         <v>282</v>
       </c>
       <c r="D139">
-        <v>1035</v>
+        <v>589</v>
       </c>
       <c r="E139" t="s">
         <v>273</v>
       </c>
       <c r="F139" t="s">
         <v>15</v>
       </c>
       <c r="G139" t="s">
         <v>16</v>
       </c>
       <c r="H139">
         <v>35</v>
       </c>
       <c r="I139" t="b">
         <v>0</v>
       </c>
       <c r="J139" t="s">
         <v>134</v>
       </c>
       <c r="K139">
         <v>0</v>
       </c>
       <c r="L139">
         <v>119.72</v>
       </c>
@@ -7776,51 +7776,51 @@
       </c>
       <c r="I150" t="b">
         <v>0</v>
       </c>
       <c r="J150" t="s">
         <v>129</v>
       </c>
       <c r="K150">
         <v>0</v>
       </c>
       <c r="L150">
         <v>116.4</v>
       </c>
     </row>
     <row r="151" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A151">
         <v>150</v>
       </c>
       <c r="B151" t="s">
         <v>100</v>
       </c>
       <c r="C151" t="s">
         <v>302</v>
       </c>
       <c r="D151">
-        <v>1081</v>
+        <v>241</v>
       </c>
       <c r="E151" t="s">
         <v>34</v>
       </c>
       <c r="F151" t="s">
         <v>21</v>
       </c>
       <c r="G151" t="s">
         <v>16</v>
       </c>
       <c r="H151">
         <v>43</v>
       </c>
       <c r="I151" t="b">
         <v>0</v>
       </c>
       <c r="J151" t="s">
         <v>134</v>
       </c>
       <c r="K151">
         <v>0</v>
       </c>
       <c r="L151">
         <v>116.12</v>
       </c>
@@ -7995,51 +7995,51 @@
       </c>
       <c r="I156" t="b">
         <v>0</v>
       </c>
       <c r="J156" t="s">
         <v>129</v>
       </c>
       <c r="K156">
         <v>0</v>
       </c>
       <c r="L156">
         <v>114.32</v>
       </c>
     </row>
     <row r="157" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A157">
         <v>156</v>
       </c>
       <c r="B157" t="s">
         <v>22</v>
       </c>
       <c r="C157" t="s">
         <v>310</v>
       </c>
       <c r="D157">
-        <v>1413</v>
+        <v>159</v>
       </c>
       <c r="E157" t="s">
         <v>173</v>
       </c>
       <c r="F157" t="s">
         <v>15</v>
       </c>
       <c r="G157" t="s">
         <v>16</v>
       </c>
       <c r="H157">
         <v>43</v>
       </c>
       <c r="I157" t="b">
         <v>0</v>
       </c>
       <c r="J157" t="s">
         <v>134</v>
       </c>
       <c r="K157">
         <v>0</v>
       </c>
       <c r="L157">
         <v>114.22</v>
       </c>
@@ -8176,51 +8176,51 @@
       </c>
       <c r="I161" t="b">
         <v>0</v>
       </c>
       <c r="J161" t="s">
         <v>129</v>
       </c>
       <c r="K161">
         <v>0</v>
       </c>
       <c r="L161">
         <v>113.01</v>
       </c>
     </row>
     <row r="162" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A162">
         <v>161</v>
       </c>
       <c r="B162" t="s">
         <v>316</v>
       </c>
       <c r="C162" t="s">
         <v>76</v>
       </c>
       <c r="D162">
-        <v>983</v>
+        <v>461</v>
       </c>
       <c r="E162" t="s">
         <v>114</v>
       </c>
       <c r="F162" t="s">
         <v>21</v>
       </c>
       <c r="G162" t="s">
         <v>16</v>
       </c>
       <c r="H162">
         <v>47</v>
       </c>
       <c r="I162" t="b">
         <v>0</v>
       </c>
       <c r="J162" t="s">
         <v>134</v>
       </c>
       <c r="K162">
         <v>0</v>
       </c>
       <c r="L162">
         <v>112.98</v>
       </c>
@@ -8643,51 +8643,51 @@
       </c>
       <c r="I174" t="b">
         <v>0</v>
       </c>
       <c r="J174" t="s">
         <v>129</v>
       </c>
       <c r="K174">
         <v>0</v>
       </c>
       <c r="L174">
         <v>111.14</v>
       </c>
     </row>
     <row r="175" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A175">
         <v>174</v>
       </c>
       <c r="B175" t="s">
         <v>335</v>
       </c>
       <c r="C175" t="s">
         <v>57</v>
       </c>
       <c r="D175">
-        <v>2397</v>
+        <v>298</v>
       </c>
       <c r="E175" t="s">
         <v>27</v>
       </c>
       <c r="F175" t="s">
         <v>21</v>
       </c>
       <c r="G175" t="s">
         <v>38</v>
       </c>
       <c r="H175">
         <v>8</v>
       </c>
       <c r="I175" t="b">
         <v>0</v>
       </c>
       <c r="J175" t="s">
         <v>129</v>
       </c>
       <c r="K175">
         <v>0</v>
       </c>
       <c r="L175">
         <v>110.8</v>
       </c>
@@ -9326,51 +9326,51 @@
       </c>
       <c r="I193" t="b">
         <v>0</v>
       </c>
       <c r="J193" t="s">
         <v>129</v>
       </c>
       <c r="K193">
         <v>0</v>
       </c>
       <c r="L193">
         <v>105.5</v>
       </c>
     </row>
     <row r="194" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A194">
         <v>193</v>
       </c>
       <c r="B194" t="s">
         <v>360</v>
       </c>
       <c r="C194" t="s">
         <v>147</v>
       </c>
       <c r="D194">
-        <v>1763</v>
+        <v>480</v>
       </c>
       <c r="E194" t="s">
         <v>27</v>
       </c>
       <c r="F194" t="s">
         <v>15</v>
       </c>
       <c r="G194" t="s">
         <v>38</v>
       </c>
       <c r="H194">
         <v>13</v>
       </c>
       <c r="I194" t="b">
         <v>0</v>
       </c>
       <c r="J194" t="s">
         <v>129</v>
       </c>
       <c r="K194">
         <v>0</v>
       </c>
       <c r="L194">
         <v>105.36</v>
       </c>
@@ -9399,51 +9399,51 @@
       </c>
       <c r="I195" t="b">
         <v>0</v>
       </c>
       <c r="J195" t="s">
         <v>129</v>
       </c>
       <c r="K195">
         <v>0</v>
       </c>
       <c r="L195">
         <v>105.35</v>
       </c>
     </row>
     <row r="196" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A196">
         <v>195</v>
       </c>
       <c r="B196" t="s">
         <v>362</v>
       </c>
       <c r="C196" t="s">
         <v>363</v>
       </c>
       <c r="D196">
-        <v>1922</v>
+        <v>352</v>
       </c>
       <c r="E196" t="s">
         <v>34</v>
       </c>
       <c r="F196" t="s">
         <v>15</v>
       </c>
       <c r="G196" t="s">
         <v>38</v>
       </c>
       <c r="H196">
         <v>14</v>
       </c>
       <c r="I196" t="b">
         <v>0</v>
       </c>
       <c r="J196" t="s">
         <v>129</v>
       </c>
       <c r="K196">
         <v>0</v>
       </c>
       <c r="L196">
         <v>105.12</v>
       </c>
@@ -9472,51 +9472,51 @@
       </c>
       <c r="I197" t="b">
         <v>0</v>
       </c>
       <c r="J197" t="s">
         <v>129</v>
       </c>
       <c r="K197">
         <v>0</v>
       </c>
       <c r="L197">
         <v>105.07</v>
       </c>
     </row>
     <row r="198" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A198">
         <v>197</v>
       </c>
       <c r="B198" t="s">
         <v>365</v>
       </c>
       <c r="C198" t="s">
         <v>366</v>
       </c>
       <c r="D198">
-        <v>1285</v>
+        <v>258</v>
       </c>
       <c r="E198" t="s">
         <v>34</v>
       </c>
       <c r="F198" t="s">
         <v>21</v>
       </c>
       <c r="G198" t="s">
         <v>38</v>
       </c>
       <c r="H198">
         <v>10</v>
       </c>
       <c r="I198" t="b">
         <v>0</v>
       </c>
       <c r="J198" t="s">
         <v>134</v>
       </c>
       <c r="K198">
         <v>0</v>
       </c>
       <c r="L198">
         <v>104.95</v>
       </c>
@@ -9618,51 +9618,51 @@
       </c>
       <c r="I201" t="b">
         <v>0</v>
       </c>
       <c r="J201" t="s">
         <v>129</v>
       </c>
       <c r="K201">
         <v>0</v>
       </c>
       <c r="L201">
         <v>104.66</v>
       </c>
     </row>
     <row r="202" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A202">
         <v>201</v>
       </c>
       <c r="B202" t="s">
         <v>365</v>
       </c>
       <c r="C202" t="s">
         <v>366</v>
       </c>
       <c r="D202">
-        <v>1285</v>
+        <v>258</v>
       </c>
       <c r="E202" t="s">
         <v>34</v>
       </c>
       <c r="F202" t="s">
         <v>21</v>
       </c>
       <c r="G202" t="s">
         <v>38</v>
       </c>
       <c r="H202">
         <v>11</v>
       </c>
       <c r="I202" t="b">
         <v>0</v>
       </c>
       <c r="J202" t="s">
         <v>129</v>
       </c>
       <c r="K202">
         <v>0</v>
       </c>
       <c r="L202">
         <v>104.64</v>
       </c>
@@ -9939,51 +9939,51 @@
       </c>
       <c r="I210" t="b">
         <v>0</v>
       </c>
       <c r="J210" t="s">
         <v>129</v>
       </c>
       <c r="K210">
         <v>0</v>
       </c>
       <c r="L210">
         <v>103.08</v>
       </c>
     </row>
     <row r="211" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A211">
         <v>210</v>
       </c>
       <c r="B211" t="s">
         <v>385</v>
       </c>
       <c r="C211" t="s">
         <v>386</v>
       </c>
       <c r="D211">
-        <v>2293</v>
+        <v>214</v>
       </c>
       <c r="E211" t="s">
         <v>17</v>
       </c>
       <c r="F211" t="s">
         <v>15</v>
       </c>
       <c r="G211" t="s">
         <v>38</v>
       </c>
       <c r="H211">
         <v>15</v>
       </c>
       <c r="I211" t="b">
         <v>0</v>
       </c>
       <c r="J211" t="s">
         <v>129</v>
       </c>
       <c r="K211">
         <v>0</v>
       </c>
       <c r="L211">
         <v>103.07</v>
       </c>
@@ -10120,51 +10120,51 @@
       </c>
       <c r="I215" t="b">
         <v>0</v>
       </c>
       <c r="J215" t="s">
         <v>129</v>
       </c>
       <c r="K215">
         <v>0</v>
       </c>
       <c r="L215">
         <v>102.14</v>
       </c>
     </row>
     <row r="216" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A216">
         <v>215</v>
       </c>
       <c r="B216" t="s">
         <v>394</v>
       </c>
       <c r="C216" t="s">
         <v>76</v>
       </c>
       <c r="D216">
-        <v>1092</v>
+        <v>358</v>
       </c>
       <c r="E216" t="s">
         <v>27</v>
       </c>
       <c r="F216" t="s">
         <v>21</v>
       </c>
       <c r="G216" t="s">
         <v>38</v>
       </c>
       <c r="H216">
         <v>13</v>
       </c>
       <c r="I216" t="b">
         <v>0</v>
       </c>
       <c r="J216" t="s">
         <v>134</v>
       </c>
       <c r="K216">
         <v>0</v>
       </c>
       <c r="L216">
         <v>102.09</v>
       </c>
@@ -10228,89 +10228,89 @@
       </c>
       <c r="I218" t="b">
         <v>0</v>
       </c>
       <c r="J218" t="s">
         <v>129</v>
       </c>
       <c r="K218">
         <v>0</v>
       </c>
       <c r="L218">
         <v>102.02</v>
       </c>
     </row>
     <row r="219" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A219">
         <v>218</v>
       </c>
       <c r="B219" t="s">
         <v>398</v>
       </c>
       <c r="C219" t="s">
         <v>399</v>
       </c>
       <c r="D219">
-        <v>1614</v>
+        <v>304</v>
       </c>
       <c r="E219" t="s">
         <v>24</v>
       </c>
       <c r="F219" t="s">
         <v>21</v>
       </c>
       <c r="G219" t="s">
         <v>38</v>
       </c>
       <c r="H219">
         <v>14</v>
       </c>
       <c r="I219" t="b">
         <v>0</v>
       </c>
       <c r="J219" t="s">
         <v>134</v>
       </c>
       <c r="K219">
         <v>0</v>
       </c>
       <c r="L219">
         <v>101.93</v>
       </c>
     </row>
     <row r="220" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A220">
         <v>219</v>
       </c>
       <c r="B220" t="s">
         <v>56</v>
       </c>
       <c r="C220" t="s">
         <v>400</v>
       </c>
       <c r="D220">
-        <v>1279</v>
+        <v>438</v>
       </c>
       <c r="E220" t="s">
         <v>50</v>
       </c>
       <c r="F220" t="s">
         <v>15</v>
       </c>
       <c r="G220" t="s">
         <v>16</v>
       </c>
       <c r="H220">
         <v>61</v>
       </c>
       <c r="I220" t="b">
         <v>0</v>
       </c>
       <c r="J220" t="s">
         <v>134</v>
       </c>
       <c r="K220">
         <v>0</v>
       </c>
       <c r="L220">
         <v>101.86</v>
       </c>
@@ -10415,51 +10415,51 @@
       </c>
       <c r="I223" t="b">
         <v>0</v>
       </c>
       <c r="J223" t="s">
         <v>134</v>
       </c>
       <c r="K223">
         <v>0</v>
       </c>
       <c r="L223">
         <v>101.33</v>
       </c>
     </row>
     <row r="224" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A224">
         <v>223</v>
       </c>
       <c r="B224" t="s">
         <v>404</v>
       </c>
       <c r="C224" t="s">
         <v>405</v>
       </c>
       <c r="D224">
-        <v>1179</v>
+        <v>387</v>
       </c>
       <c r="E224" t="s">
         <v>173</v>
       </c>
       <c r="F224" t="s">
         <v>21</v>
       </c>
       <c r="G224" t="s">
         <v>38</v>
       </c>
       <c r="H224">
         <v>15</v>
       </c>
       <c r="I224" t="b">
         <v>0</v>
       </c>
       <c r="J224" t="s">
         <v>134</v>
       </c>
       <c r="K224">
         <v>0</v>
       </c>
       <c r="L224">
         <v>101.27</v>
       </c>
@@ -10672,51 +10672,51 @@
       </c>
       <c r="I230" t="b">
         <v>0</v>
       </c>
       <c r="J230" t="s">
         <v>134</v>
       </c>
       <c r="K230">
         <v>0</v>
       </c>
       <c r="L230">
         <v>99.84</v>
       </c>
     </row>
     <row r="231" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A231">
         <v>230</v>
       </c>
       <c r="B231" t="s">
         <v>164</v>
       </c>
       <c r="C231" t="s">
         <v>412</v>
       </c>
       <c r="D231">
-        <v>1388</v>
+        <v>31</v>
       </c>
       <c r="E231" t="s">
         <v>173</v>
       </c>
       <c r="F231" t="s">
         <v>28</v>
       </c>
       <c r="G231" t="s">
         <v>16</v>
       </c>
       <c r="H231">
         <v>44</v>
       </c>
       <c r="I231" t="b">
         <v>0</v>
       </c>
       <c r="J231" t="s">
         <v>134</v>
       </c>
       <c r="K231">
         <v>0</v>
       </c>
       <c r="L231">
         <v>99.39</v>
       </c>
@@ -10856,51 +10856,51 @@
       </c>
       <c r="I235" t="b">
         <v>0</v>
       </c>
       <c r="J235" t="s">
         <v>134</v>
       </c>
       <c r="K235">
         <v>0</v>
       </c>
       <c r="L235">
         <v>98.25</v>
       </c>
     </row>
     <row r="236" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A236">
         <v>235</v>
       </c>
       <c r="B236" t="s">
         <v>357</v>
       </c>
       <c r="C236" t="s">
         <v>250</v>
       </c>
       <c r="D236">
-        <v>711</v>
+        <v>259</v>
       </c>
       <c r="E236" t="s">
         <v>27</v>
       </c>
       <c r="F236" t="s">
         <v>15</v>
       </c>
       <c r="G236" t="s">
         <v>38</v>
       </c>
       <c r="H236">
         <v>18</v>
       </c>
       <c r="I236" t="b">
         <v>0</v>
       </c>
       <c r="J236" t="s">
         <v>134</v>
       </c>
       <c r="K236">
         <v>0</v>
       </c>
       <c r="L236">
         <v>98.22</v>
       </c>
@@ -10964,51 +10964,51 @@
       </c>
       <c r="I238" t="b">
         <v>0</v>
       </c>
       <c r="J238" t="s">
         <v>129</v>
       </c>
       <c r="K238">
         <v>0</v>
       </c>
       <c r="L238">
         <v>97.89</v>
       </c>
     </row>
     <row r="239" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A239">
         <v>238</v>
       </c>
       <c r="B239" t="s">
         <v>421</v>
       </c>
       <c r="C239" t="s">
         <v>422</v>
       </c>
       <c r="D239">
-        <v>849</v>
+        <v>415</v>
       </c>
       <c r="E239" t="s">
         <v>45</v>
       </c>
       <c r="F239" t="s">
         <v>28</v>
       </c>
       <c r="G239" t="s">
         <v>38</v>
       </c>
       <c r="H239">
         <v>8</v>
       </c>
       <c r="I239" t="b">
         <v>0</v>
       </c>
       <c r="J239" t="s">
         <v>134</v>
       </c>
       <c r="K239">
         <v>0</v>
       </c>
       <c r="L239">
         <v>97.58</v>
       </c>
@@ -11107,51 +11107,51 @@
       </c>
       <c r="I242" t="b">
         <v>0</v>
       </c>
       <c r="J242" t="s">
         <v>129</v>
       </c>
       <c r="K242">
         <v>0</v>
       </c>
       <c r="L242">
         <v>97.45</v>
       </c>
     </row>
     <row r="243" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A243">
         <v>242</v>
       </c>
       <c r="B243" t="s">
         <v>156</v>
       </c>
       <c r="C243" t="s">
         <v>428</v>
       </c>
       <c r="D243">
-        <v>1845</v>
+        <v>431</v>
       </c>
       <c r="E243" t="s">
         <v>210</v>
       </c>
       <c r="F243" t="s">
         <v>21</v>
       </c>
       <c r="G243" t="s">
         <v>38</v>
       </c>
       <c r="H243">
         <v>20</v>
       </c>
       <c r="I243" t="b">
         <v>0</v>
       </c>
       <c r="J243" t="s">
         <v>129</v>
       </c>
       <c r="K243">
         <v>0</v>
       </c>
       <c r="L243">
         <v>97.35</v>
       </c>
@@ -11396,89 +11396,89 @@
       </c>
       <c r="I250" t="b">
         <v>0</v>
       </c>
       <c r="J250" t="s">
         <v>129</v>
       </c>
       <c r="K250">
         <v>0</v>
       </c>
       <c r="L250">
         <v>96.8</v>
       </c>
     </row>
     <row r="251" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A251">
         <v>250</v>
       </c>
       <c r="B251" t="s">
         <v>160</v>
       </c>
       <c r="C251" t="s">
         <v>74</v>
       </c>
       <c r="D251">
-        <v>1370</v>
+        <v>364</v>
       </c>
       <c r="E251" t="s">
         <v>437</v>
       </c>
       <c r="F251" t="s">
         <v>28</v>
       </c>
       <c r="G251" t="s">
         <v>16</v>
       </c>
       <c r="H251">
         <v>47</v>
       </c>
       <c r="I251" t="b">
         <v>0</v>
       </c>
       <c r="J251" t="s">
         <v>134</v>
       </c>
       <c r="K251">
         <v>0</v>
       </c>
       <c r="L251">
         <v>96.7</v>
       </c>
     </row>
     <row r="252" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A252">
         <v>251</v>
       </c>
       <c r="B252" t="s">
         <v>438</v>
       </c>
       <c r="C252" t="s">
         <v>439</v>
       </c>
       <c r="D252">
-        <v>1792</v>
+        <v>87</v>
       </c>
       <c r="E252" t="s">
         <v>347</v>
       </c>
       <c r="F252" t="s">
         <v>28</v>
       </c>
       <c r="G252" t="s">
         <v>16</v>
       </c>
       <c r="H252">
         <v>48</v>
       </c>
       <c r="I252" t="b">
         <v>0</v>
       </c>
       <c r="J252" t="s">
         <v>129</v>
       </c>
       <c r="K252">
         <v>0</v>
       </c>
       <c r="L252">
         <v>96.62</v>
       </c>
@@ -11691,51 +11691,51 @@
       </c>
       <c r="I258" t="b">
         <v>0</v>
       </c>
       <c r="J258" t="s">
         <v>129</v>
       </c>
       <c r="K258">
         <v>0</v>
       </c>
       <c r="L258">
         <v>95.1</v>
       </c>
     </row>
     <row r="259" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A259">
         <v>258</v>
       </c>
       <c r="B259" t="s">
         <v>446</v>
       </c>
       <c r="C259" t="s">
         <v>447</v>
       </c>
       <c r="D259">
-        <v>1751</v>
+        <v>389</v>
       </c>
       <c r="E259" t="s">
         <v>17</v>
       </c>
       <c r="F259" t="s">
         <v>15</v>
       </c>
       <c r="G259" t="s">
         <v>16</v>
       </c>
       <c r="H259">
         <v>65</v>
       </c>
       <c r="I259" t="b">
         <v>0</v>
       </c>
       <c r="J259" t="s">
         <v>129</v>
       </c>
       <c r="K259">
         <v>0</v>
       </c>
       <c r="L259">
         <v>95.05</v>
       </c>
@@ -12120,51 +12120,51 @@
       </c>
       <c r="I270" t="b">
         <v>0</v>
       </c>
       <c r="J270" t="s">
         <v>129</v>
       </c>
       <c r="K270">
         <v>0</v>
       </c>
       <c r="L270">
         <v>92.25</v>
       </c>
     </row>
     <row r="271" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A271">
         <v>270</v>
       </c>
       <c r="B271" t="s">
         <v>463</v>
       </c>
       <c r="C271" t="s">
         <v>464</v>
       </c>
       <c r="D271">
-        <v>1506</v>
+        <v>124</v>
       </c>
       <c r="E271" t="s">
         <v>437</v>
       </c>
       <c r="F271" t="s">
         <v>28</v>
       </c>
       <c r="G271" t="s">
         <v>38</v>
       </c>
       <c r="H271">
         <v>9</v>
       </c>
       <c r="I271" t="b">
         <v>0</v>
       </c>
       <c r="J271" t="s">
         <v>134</v>
       </c>
       <c r="K271">
         <v>0</v>
       </c>
       <c r="L271">
         <v>91.9</v>
       </c>
@@ -12263,51 +12263,51 @@
       </c>
       <c r="I274" t="b">
         <v>0</v>
       </c>
       <c r="J274" t="s">
         <v>129</v>
       </c>
       <c r="K274">
         <v>0</v>
       </c>
       <c r="L274">
         <v>91.77</v>
       </c>
     </row>
     <row r="275" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A275">
         <v>274</v>
       </c>
       <c r="B275" t="s">
         <v>225</v>
       </c>
       <c r="C275" t="s">
         <v>471</v>
       </c>
       <c r="D275">
-        <v>372</v>
+        <v>266</v>
       </c>
       <c r="E275" t="s">
         <v>34</v>
       </c>
       <c r="F275" t="s">
         <v>28</v>
       </c>
       <c r="G275" t="s">
         <v>16</v>
       </c>
       <c r="H275">
         <v>54</v>
       </c>
       <c r="I275" t="b">
         <v>0</v>
       </c>
       <c r="J275" t="s">
         <v>129</v>
       </c>
       <c r="K275">
         <v>0</v>
       </c>
       <c r="L275">
         <v>91.72</v>
       </c>
@@ -12374,51 +12374,51 @@
       </c>
       <c r="I277" t="b">
         <v>0</v>
       </c>
       <c r="J277" t="s">
         <v>129</v>
       </c>
       <c r="K277">
         <v>0</v>
       </c>
       <c r="L277">
         <v>91.65</v>
       </c>
     </row>
     <row r="278" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A278">
         <v>277</v>
       </c>
       <c r="B278" t="s">
         <v>287</v>
       </c>
       <c r="C278" t="s">
         <v>471</v>
       </c>
       <c r="D278">
-        <v>397</v>
+        <v>32</v>
       </c>
       <c r="E278" t="s">
         <v>34</v>
       </c>
       <c r="F278" t="s">
         <v>28</v>
       </c>
       <c r="G278" t="s">
         <v>16</v>
       </c>
       <c r="H278">
         <v>55</v>
       </c>
       <c r="I278" t="b">
         <v>0</v>
       </c>
       <c r="J278" t="s">
         <v>129</v>
       </c>
       <c r="K278">
         <v>0</v>
       </c>
       <c r="L278">
         <v>91.63</v>
       </c>
@@ -12914,51 +12914,51 @@
       </c>
       <c r="I292" t="b">
         <v>0</v>
       </c>
       <c r="J292" t="s">
         <v>129</v>
       </c>
       <c r="K292">
         <v>0</v>
       </c>
       <c r="L292">
         <v>87.95</v>
       </c>
     </row>
     <row r="293" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A293">
         <v>292</v>
       </c>
       <c r="B293" t="s">
         <v>46</v>
       </c>
       <c r="C293" t="s">
         <v>487</v>
       </c>
       <c r="D293">
-        <v>859</v>
+        <v>184</v>
       </c>
       <c r="E293" t="s">
         <v>347</v>
       </c>
       <c r="F293" t="s">
         <v>21</v>
       </c>
       <c r="G293" t="s">
         <v>16</v>
       </c>
       <c r="H293">
         <v>66</v>
       </c>
       <c r="I293" t="b">
         <v>0</v>
       </c>
       <c r="J293" t="s">
         <v>134</v>
       </c>
       <c r="K293">
         <v>0</v>
       </c>
       <c r="L293">
         <v>87.9</v>
       </c>
@@ -13801,51 +13801,51 @@
       </c>
       <c r="I317" t="b">
         <v>0</v>
       </c>
       <c r="J317" t="s">
         <v>129</v>
       </c>
       <c r="K317">
         <v>0</v>
       </c>
       <c r="L317">
         <v>83.56</v>
       </c>
     </row>
     <row r="318" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A318">
         <v>317</v>
       </c>
       <c r="B318" t="s">
         <v>523</v>
       </c>
       <c r="C318" t="s">
         <v>524</v>
       </c>
       <c r="D318">
-        <v>1729</v>
+        <v>175</v>
       </c>
       <c r="E318" t="s">
         <v>79</v>
       </c>
       <c r="F318" t="s">
         <v>21</v>
       </c>
       <c r="G318" t="s">
         <v>16</v>
       </c>
       <c r="H318">
         <v>73</v>
       </c>
       <c r="I318" t="b">
         <v>0</v>
       </c>
       <c r="J318" t="s">
         <v>134</v>
       </c>
       <c r="K318">
         <v>0</v>
       </c>
       <c r="L318">
         <v>83.5</v>
       </c>
@@ -14230,127 +14230,127 @@
       </c>
       <c r="I329" t="b">
         <v>0</v>
       </c>
       <c r="J329" t="s">
         <v>129</v>
       </c>
       <c r="K329">
         <v>0</v>
       </c>
       <c r="L329">
         <v>80.98</v>
       </c>
     </row>
     <row r="330" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A330">
         <v>329</v>
       </c>
       <c r="B330" t="s">
         <v>545</v>
       </c>
       <c r="C330" t="s">
         <v>256</v>
       </c>
       <c r="D330">
-        <v>1590</v>
+        <v>139</v>
       </c>
       <c r="E330" t="s">
         <v>114</v>
       </c>
       <c r="F330" t="s">
         <v>110</v>
       </c>
       <c r="G330" t="s">
         <v>16</v>
       </c>
       <c r="H330">
         <v>2</v>
       </c>
       <c r="I330" t="b">
         <v>0</v>
       </c>
       <c r="J330" t="s">
         <v>134</v>
       </c>
       <c r="K330">
         <v>0</v>
       </c>
       <c r="L330">
         <v>80.84</v>
       </c>
     </row>
     <row r="331" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A331">
         <v>330</v>
       </c>
       <c r="B331" t="s">
         <v>81</v>
       </c>
       <c r="C331" t="s">
         <v>143</v>
       </c>
       <c r="D331">
-        <v>898</v>
+        <v>48</v>
       </c>
       <c r="E331" t="s">
         <v>546</v>
       </c>
       <c r="F331" t="s">
         <v>28</v>
       </c>
       <c r="G331" t="s">
         <v>16</v>
       </c>
       <c r="H331">
         <v>59</v>
       </c>
       <c r="I331" t="b">
         <v>0</v>
       </c>
       <c r="J331" t="s">
         <v>134</v>
       </c>
       <c r="K331">
         <v>0</v>
       </c>
       <c r="L331">
         <v>80.34</v>
       </c>
     </row>
     <row r="332" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A332">
         <v>331</v>
       </c>
       <c r="B332" t="s">
         <v>32</v>
       </c>
       <c r="C332" t="s">
         <v>98</v>
       </c>
       <c r="D332">
-        <v>25</v>
+        <v>329</v>
       </c>
       <c r="E332" t="s">
         <v>31</v>
       </c>
       <c r="F332" t="s">
         <v>110</v>
       </c>
       <c r="G332" t="s">
         <v>16</v>
       </c>
       <c r="H332">
         <v>3</v>
       </c>
       <c r="I332" t="b">
         <v>0</v>
       </c>
       <c r="J332" t="s">
         <v>134</v>
       </c>
       <c r="K332">
         <v>0</v>
       </c>
       <c r="L332">
         <v>80.29</v>
       </c>
@@ -14414,51 +14414,51 @@
       </c>
       <c r="I334" t="b">
         <v>0</v>
       </c>
       <c r="J334" t="s">
         <v>129</v>
       </c>
       <c r="K334">
         <v>0</v>
       </c>
       <c r="L334">
         <v>79.64</v>
       </c>
     </row>
     <row r="335" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A335">
         <v>334</v>
       </c>
       <c r="B335" t="s">
         <v>551</v>
       </c>
       <c r="C335" t="s">
         <v>552</v>
       </c>
       <c r="D335">
-        <v>1287</v>
+        <v>98</v>
       </c>
       <c r="E335" t="s">
         <v>17</v>
       </c>
       <c r="F335" t="s">
         <v>28</v>
       </c>
       <c r="G335" t="s">
         <v>38</v>
       </c>
       <c r="H335">
         <v>14</v>
       </c>
       <c r="I335" t="b">
         <v>0</v>
       </c>
       <c r="J335" t="s">
         <v>134</v>
       </c>
       <c r="K335">
         <v>0</v>
       </c>
       <c r="L335">
         <v>79.15</v>
       </c>
@@ -14595,51 +14595,51 @@
       </c>
       <c r="I339" t="b">
         <v>0</v>
       </c>
       <c r="J339" t="s">
         <v>134</v>
       </c>
       <c r="K339">
         <v>0</v>
       </c>
       <c r="L339">
         <v>77.25</v>
       </c>
     </row>
     <row r="340" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A340">
         <v>339</v>
       </c>
       <c r="B340" t="s">
         <v>225</v>
       </c>
       <c r="C340" t="s">
         <v>558</v>
       </c>
       <c r="D340">
-        <v>657</v>
+        <v>434</v>
       </c>
       <c r="E340" t="s">
         <v>24</v>
       </c>
       <c r="F340" t="s">
         <v>28</v>
       </c>
       <c r="G340" t="s">
         <v>16</v>
       </c>
       <c r="H340">
         <v>61</v>
       </c>
       <c r="I340" t="b">
         <v>0</v>
       </c>
       <c r="J340" t="s">
         <v>134</v>
       </c>
       <c r="K340">
         <v>0</v>
       </c>
       <c r="L340">
         <v>77.09</v>
       </c>
@@ -14706,51 +14706,51 @@
       </c>
       <c r="I342" t="b">
         <v>0</v>
       </c>
       <c r="J342" t="s">
         <v>134</v>
       </c>
       <c r="K342">
         <v>0</v>
       </c>
       <c r="L342">
         <v>76.73</v>
       </c>
     </row>
     <row r="343" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A343">
         <v>342</v>
       </c>
       <c r="B343" t="s">
         <v>562</v>
       </c>
       <c r="C343" t="s">
         <v>563</v>
       </c>
       <c r="D343">
-        <v>1431</v>
+        <v>409</v>
       </c>
       <c r="E343" t="s">
         <v>564</v>
       </c>
       <c r="F343" t="s">
         <v>15</v>
       </c>
       <c r="G343" t="s">
         <v>38</v>
       </c>
       <c r="H343">
         <v>27</v>
       </c>
       <c r="I343" t="b">
         <v>0</v>
       </c>
       <c r="J343" t="s">
         <v>129</v>
       </c>
       <c r="K343">
         <v>0</v>
       </c>
       <c r="L343">
         <v>76.73</v>
       </c>
@@ -15383,51 +15383,51 @@
       </c>
       <c r="I361" t="b">
         <v>0</v>
       </c>
       <c r="J361" t="s">
         <v>129</v>
       </c>
       <c r="K361">
         <v>0</v>
       </c>
       <c r="L361">
         <v>66.34</v>
       </c>
     </row>
     <row r="362" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A362">
         <v>361</v>
       </c>
       <c r="B362" t="s">
         <v>587</v>
       </c>
       <c r="C362" t="s">
         <v>286</v>
       </c>
       <c r="D362">
-        <v>1402</v>
+        <v>35</v>
       </c>
       <c r="E362" t="s">
         <v>17</v>
       </c>
       <c r="F362" t="s">
         <v>58</v>
       </c>
       <c r="G362" t="s">
         <v>38</v>
       </c>
       <c r="H362">
         <v>7</v>
       </c>
       <c r="I362" t="b">
         <v>0</v>
       </c>
       <c r="J362" t="s">
         <v>134</v>
       </c>
       <c r="K362">
         <v>0</v>
       </c>
       <c r="L362">
         <v>66.34</v>
       </c>