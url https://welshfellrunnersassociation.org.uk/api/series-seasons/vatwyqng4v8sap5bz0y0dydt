--- v1 (2026-04-01)
+++ v2 (2026-09-30)
@@ -2162,127 +2162,127 @@
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="2" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>12</v>
       </c>
       <c r="C2" t="s">
         <v>13</v>
       </c>
       <c r="D2">
-        <v>1295</v>
+        <v>509</v>
       </c>
       <c r="E2" t="s">
         <v>14</v>
       </c>
       <c r="F2" t="s">
         <v>15</v>
       </c>
       <c r="G2" t="s">
         <v>16</v>
       </c>
       <c r="H2">
         <v>1</v>
       </c>
       <c r="I2" t="b">
         <v>1</v>
       </c>
       <c r="J2" t="s">
         <v>17</v>
       </c>
       <c r="K2">
         <v>0</v>
       </c>
       <c r="L2">
         <v>574.26</v>
       </c>
     </row>
     <row r="3" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3" t="s">
         <v>18</v>
       </c>
       <c r="C3" t="s">
         <v>19</v>
       </c>
       <c r="D3">
-        <v>981</v>
+        <v>170</v>
       </c>
       <c r="E3" t="s">
         <v>20</v>
       </c>
       <c r="F3" t="s">
         <v>21</v>
       </c>
       <c r="G3" t="s">
         <v>22</v>
       </c>
       <c r="H3">
         <v>1</v>
       </c>
       <c r="I3" t="b">
         <v>1</v>
       </c>
       <c r="J3" t="s">
         <v>17</v>
       </c>
       <c r="K3">
         <v>0</v>
       </c>
       <c r="L3">
         <v>510.06</v>
       </c>
     </row>
     <row r="4" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4" t="s">
         <v>23</v>
       </c>
       <c r="C4" t="s">
         <v>24</v>
       </c>
       <c r="D4">
-        <v>1300</v>
+        <v>58</v>
       </c>
       <c r="E4" t="s">
         <v>25</v>
       </c>
       <c r="F4" t="s">
         <v>15</v>
       </c>
       <c r="G4" t="s">
         <v>22</v>
       </c>
       <c r="H4">
         <v>1</v>
       </c>
       <c r="I4" t="b">
         <v>1</v>
       </c>
       <c r="J4" t="s">
         <v>17</v>
       </c>
       <c r="K4">
         <v>0</v>
       </c>
       <c r="L4">
         <v>482.25</v>
       </c>
@@ -2352,89 +2352,89 @@
       </c>
       <c r="I6" t="b">
         <v>1</v>
       </c>
       <c r="J6" t="s">
         <v>17</v>
       </c>
       <c r="K6">
         <v>0</v>
       </c>
       <c r="L6">
         <v>430.67</v>
       </c>
     </row>
     <row r="7" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7" t="s">
         <v>34</v>
       </c>
       <c r="C7" t="s">
         <v>35</v>
       </c>
       <c r="D7">
-        <v>1132</v>
+        <v>66</v>
       </c>
       <c r="E7" t="s">
         <v>36</v>
       </c>
       <c r="F7" t="s">
         <v>29</v>
       </c>
       <c r="G7" t="s">
         <v>16</v>
       </c>
       <c r="H7">
         <v>2</v>
       </c>
       <c r="I7" t="b">
         <v>1</v>
       </c>
       <c r="J7" t="s">
         <v>17</v>
       </c>
       <c r="K7">
         <v>0</v>
       </c>
       <c r="L7">
         <v>425.04</v>
       </c>
     </row>
     <row r="8" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8" t="s">
         <v>37</v>
       </c>
       <c r="C8" t="s">
         <v>38</v>
       </c>
       <c r="D8">
-        <v>843</v>
+        <v>426</v>
       </c>
       <c r="E8" t="s">
         <v>32</v>
       </c>
       <c r="F8" t="s">
         <v>21</v>
       </c>
       <c r="G8" t="s">
         <v>22</v>
       </c>
       <c r="H8">
         <v>2</v>
       </c>
       <c r="I8" t="b">
         <v>1</v>
       </c>
       <c r="J8" t="s">
         <v>17</v>
       </c>
       <c r="K8">
         <v>0</v>
       </c>
       <c r="L8">
         <v>420.73</v>
       </c>
@@ -2466,165 +2466,165 @@
       </c>
       <c r="I9" t="b">
         <v>1</v>
       </c>
       <c r="J9" t="s">
         <v>17</v>
       </c>
       <c r="K9">
         <v>0</v>
       </c>
       <c r="L9">
         <v>420.24</v>
       </c>
     </row>
     <row r="10" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10" t="s">
         <v>41</v>
       </c>
       <c r="C10" t="s">
         <v>42</v>
       </c>
       <c r="D10">
-        <v>701</v>
+        <v>164</v>
       </c>
       <c r="E10" t="s">
         <v>43</v>
       </c>
       <c r="F10" t="s">
         <v>29</v>
       </c>
       <c r="G10" t="s">
         <v>16</v>
       </c>
       <c r="H10">
         <v>4</v>
       </c>
       <c r="I10" t="b">
         <v>1</v>
       </c>
       <c r="J10" t="s">
         <v>17</v>
       </c>
       <c r="K10">
         <v>0</v>
       </c>
       <c r="L10">
         <v>414.62</v>
       </c>
     </row>
     <row r="11" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11" t="s">
         <v>44</v>
       </c>
       <c r="C11" t="s">
         <v>45</v>
       </c>
       <c r="D11">
-        <v>1626</v>
+        <v>6</v>
       </c>
       <c r="E11" t="s">
         <v>28</v>
       </c>
       <c r="F11" t="s">
         <v>33</v>
       </c>
       <c r="G11" t="s">
         <v>22</v>
       </c>
       <c r="H11">
         <v>1</v>
       </c>
       <c r="I11" t="b">
         <v>1</v>
       </c>
       <c r="J11" t="s">
         <v>17</v>
       </c>
       <c r="K11">
         <v>0</v>
       </c>
       <c r="L11">
         <v>401.69</v>
       </c>
     </row>
     <row r="12" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12" t="s">
         <v>46</v>
       </c>
       <c r="C12" t="s">
         <v>47</v>
       </c>
       <c r="D12">
-        <v>1610</v>
+        <v>238</v>
       </c>
       <c r="E12" t="s">
         <v>32</v>
       </c>
       <c r="F12" t="s">
         <v>29</v>
       </c>
       <c r="G12" t="s">
         <v>16</v>
       </c>
       <c r="H12">
         <v>5</v>
       </c>
       <c r="I12" t="b">
         <v>1</v>
       </c>
       <c r="J12" t="s">
         <v>17</v>
       </c>
       <c r="K12">
         <v>0</v>
       </c>
       <c r="L12">
         <v>401.51</v>
       </c>
     </row>
     <row r="13" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13" t="s">
         <v>48</v>
       </c>
       <c r="C13" t="s">
         <v>49</v>
       </c>
       <c r="D13">
-        <v>740</v>
+        <v>403</v>
       </c>
       <c r="E13" t="s">
         <v>50</v>
       </c>
       <c r="F13" t="s">
         <v>15</v>
       </c>
       <c r="G13" t="s">
         <v>16</v>
       </c>
       <c r="H13">
         <v>2</v>
       </c>
       <c r="I13" t="b">
         <v>1</v>
       </c>
       <c r="J13" t="s">
         <v>17</v>
       </c>
       <c r="K13">
         <v>0</v>
       </c>
       <c r="L13">
         <v>380.77</v>
       </c>
@@ -2656,51 +2656,51 @@
       </c>
       <c r="I14" t="b">
         <v>1</v>
       </c>
       <c r="J14" t="s">
         <v>17</v>
       </c>
       <c r="K14">
         <v>0</v>
       </c>
       <c r="L14">
         <v>375.63</v>
       </c>
     </row>
     <row r="15" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15" t="s">
         <v>54</v>
       </c>
       <c r="C15" t="s">
         <v>55</v>
       </c>
       <c r="D15">
-        <v>1299</v>
+        <v>226</v>
       </c>
       <c r="E15" t="s">
         <v>56</v>
       </c>
       <c r="F15" t="s">
         <v>57</v>
       </c>
       <c r="G15" t="s">
         <v>16</v>
       </c>
       <c r="H15">
         <v>1</v>
       </c>
       <c r="I15" t="b">
         <v>1</v>
       </c>
       <c r="J15" t="s">
         <v>17</v>
       </c>
       <c r="K15">
         <v>0</v>
       </c>
       <c r="L15">
         <v>363.66</v>
       </c>
@@ -2732,89 +2732,89 @@
       </c>
       <c r="I16" t="b">
         <v>1</v>
       </c>
       <c r="J16" t="s">
         <v>17</v>
       </c>
       <c r="K16">
         <v>0</v>
       </c>
       <c r="L16">
         <v>363.21</v>
       </c>
     </row>
     <row r="17" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17" t="s">
         <v>60</v>
       </c>
       <c r="C17" t="s">
         <v>61</v>
       </c>
       <c r="D17">
-        <v>657</v>
+        <v>434</v>
       </c>
       <c r="E17" t="s">
         <v>62</v>
       </c>
       <c r="F17" t="s">
         <v>21</v>
       </c>
       <c r="G17" t="s">
         <v>16</v>
       </c>
       <c r="H17">
         <v>3</v>
       </c>
       <c r="I17" t="b">
         <v>1</v>
       </c>
       <c r="J17" t="s">
         <v>17</v>
       </c>
       <c r="K17">
         <v>0</v>
       </c>
       <c r="L17">
         <v>354.03</v>
       </c>
     </row>
     <row r="18" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18" t="s">
         <v>63</v>
       </c>
       <c r="C18" t="s">
         <v>64</v>
       </c>
       <c r="D18">
-        <v>250</v>
+        <v>156</v>
       </c>
       <c r="E18" t="s">
         <v>32</v>
       </c>
       <c r="F18" t="s">
         <v>29</v>
       </c>
       <c r="G18" t="s">
         <v>22</v>
       </c>
       <c r="H18">
         <v>1</v>
       </c>
       <c r="I18" t="b">
         <v>1</v>
       </c>
       <c r="J18" t="s">
         <v>17</v>
       </c>
       <c r="K18">
         <v>0</v>
       </c>
       <c r="L18">
         <v>334.64</v>
       </c>
@@ -2846,89 +2846,89 @@
       </c>
       <c r="I19" t="b">
         <v>1</v>
       </c>
       <c r="J19" t="s">
         <v>17</v>
       </c>
       <c r="K19">
         <v>0</v>
       </c>
       <c r="L19">
         <v>297.49</v>
       </c>
     </row>
     <row r="20" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="B20" t="s">
         <v>68</v>
       </c>
       <c r="C20" t="s">
         <v>69</v>
       </c>
       <c r="D20">
-        <v>1506</v>
+        <v>124</v>
       </c>
       <c r="E20" t="s">
         <v>70</v>
       </c>
       <c r="F20" t="s">
         <v>21</v>
       </c>
       <c r="G20" t="s">
         <v>22</v>
       </c>
       <c r="H20">
         <v>3</v>
       </c>
       <c r="I20" t="b">
         <v>1</v>
       </c>
       <c r="J20" t="s">
         <v>17</v>
       </c>
       <c r="K20">
         <v>0</v>
       </c>
       <c r="L20">
         <v>280.94</v>
       </c>
     </row>
     <row r="21" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="B21" t="s">
         <v>46</v>
       </c>
       <c r="C21" t="s">
         <v>71</v>
       </c>
       <c r="D21">
-        <v>488</v>
+        <v>399</v>
       </c>
       <c r="E21" t="s">
         <v>28</v>
       </c>
       <c r="F21" t="s">
         <v>29</v>
       </c>
       <c r="G21" t="s">
         <v>16</v>
       </c>
       <c r="H21">
         <v>6</v>
       </c>
       <c r="I21" t="b">
         <v>1</v>
       </c>
       <c r="J21" t="s">
         <v>17</v>
       </c>
       <c r="K21">
         <v>0</v>
       </c>
       <c r="L21">
         <v>272.08</v>
       </c>
@@ -2960,89 +2960,89 @@
       </c>
       <c r="I22" t="b">
         <v>1</v>
       </c>
       <c r="J22" t="s">
         <v>17</v>
       </c>
       <c r="K22">
         <v>0</v>
       </c>
       <c r="L22">
         <v>265.2</v>
       </c>
     </row>
     <row r="23" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="B23" t="s">
         <v>73</v>
       </c>
       <c r="C23" t="s">
         <v>74</v>
       </c>
       <c r="D23">
-        <v>881</v>
+        <v>1</v>
       </c>
       <c r="E23" t="s">
         <v>75</v>
       </c>
       <c r="F23" t="s">
         <v>29</v>
       </c>
       <c r="G23" t="s">
         <v>16</v>
       </c>
       <c r="H23">
         <v>7</v>
       </c>
       <c r="I23" t="b">
         <v>1</v>
       </c>
       <c r="J23" t="s">
         <v>17</v>
       </c>
       <c r="K23">
         <v>0</v>
       </c>
       <c r="L23">
         <v>264.74</v>
       </c>
     </row>
     <row r="24" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="B24" t="s">
         <v>76</v>
       </c>
       <c r="C24" t="s">
         <v>77</v>
       </c>
       <c r="D24">
-        <v>974</v>
+        <v>411</v>
       </c>
       <c r="E24" t="s">
         <v>28</v>
       </c>
       <c r="F24" t="s">
         <v>29</v>
       </c>
       <c r="G24" t="s">
         <v>22</v>
       </c>
       <c r="H24">
         <v>2</v>
       </c>
       <c r="I24" t="b">
         <v>1</v>
       </c>
       <c r="J24" t="s">
         <v>17</v>
       </c>
       <c r="K24">
         <v>0</v>
       </c>
       <c r="L24">
         <v>240</v>
       </c>
@@ -3074,165 +3074,165 @@
       </c>
       <c r="I25" t="b">
         <v>0</v>
       </c>
       <c r="J25" t="s">
         <v>80</v>
       </c>
       <c r="K25">
         <v>0</v>
       </c>
       <c r="L25">
         <v>303.63</v>
       </c>
     </row>
     <row r="26" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="B26" t="s">
         <v>81</v>
       </c>
       <c r="C26" t="s">
         <v>82</v>
       </c>
       <c r="D26">
-        <v>1170</v>
+        <v>363</v>
       </c>
       <c r="E26" t="s">
         <v>83</v>
       </c>
       <c r="F26" t="s">
         <v>33</v>
       </c>
       <c r="G26" t="s">
         <v>16</v>
       </c>
       <c r="H26">
         <v>2</v>
       </c>
       <c r="I26" t="b">
         <v>0</v>
       </c>
       <c r="J26" t="s">
         <v>84</v>
       </c>
       <c r="K26">
         <v>0</v>
       </c>
       <c r="L26">
         <v>300.67</v>
       </c>
     </row>
     <row r="27" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="B27" t="s">
         <v>85</v>
       </c>
       <c r="C27" t="s">
         <v>86</v>
       </c>
       <c r="D27">
-        <v>996</v>
+        <v>155</v>
       </c>
       <c r="E27" t="s">
         <v>32</v>
       </c>
       <c r="F27" t="s">
         <v>15</v>
       </c>
       <c r="G27" t="s">
         <v>16</v>
       </c>
       <c r="H27">
         <v>4</v>
       </c>
       <c r="I27" t="b">
         <v>0</v>
       </c>
       <c r="J27" t="s">
         <v>84</v>
       </c>
       <c r="K27">
         <v>0</v>
       </c>
       <c r="L27">
         <v>270.92</v>
       </c>
     </row>
     <row r="28" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="B28" t="s">
         <v>87</v>
       </c>
       <c r="C28" t="s">
         <v>88</v>
       </c>
       <c r="D28">
-        <v>403</v>
+        <v>310</v>
       </c>
       <c r="E28" t="s">
         <v>32</v>
       </c>
       <c r="F28" t="s">
         <v>21</v>
       </c>
       <c r="G28" t="s">
         <v>16</v>
       </c>
       <c r="H28">
         <v>4</v>
       </c>
       <c r="I28" t="b">
         <v>0</v>
       </c>
       <c r="J28" t="s">
         <v>80</v>
       </c>
       <c r="K28">
         <v>0</v>
       </c>
       <c r="L28">
         <v>260.74</v>
       </c>
     </row>
     <row r="29" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="B29" t="s">
         <v>89</v>
       </c>
       <c r="C29" t="s">
         <v>90</v>
       </c>
       <c r="D29">
-        <v>1035</v>
+        <v>589</v>
       </c>
       <c r="E29" t="s">
         <v>91</v>
       </c>
       <c r="F29" t="s">
         <v>33</v>
       </c>
       <c r="G29" t="s">
         <v>16</v>
       </c>
       <c r="H29">
         <v>3</v>
       </c>
       <c r="I29" t="b">
         <v>0</v>
       </c>
       <c r="J29" t="s">
         <v>84</v>
       </c>
       <c r="K29">
         <v>0</v>
       </c>
       <c r="L29">
         <v>257.6</v>
       </c>
@@ -3264,51 +3264,51 @@
       </c>
       <c r="I30" t="b">
         <v>0</v>
       </c>
       <c r="J30" t="s">
         <v>84</v>
       </c>
       <c r="K30">
         <v>0</v>
       </c>
       <c r="L30">
         <v>249.17</v>
       </c>
     </row>
     <row r="31" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A31">
         <v>30</v>
       </c>
       <c r="B31" t="s">
         <v>41</v>
       </c>
       <c r="C31" t="s">
         <v>94</v>
       </c>
       <c r="D31">
-        <v>1007</v>
+        <v>135</v>
       </c>
       <c r="E31" t="s">
         <v>95</v>
       </c>
       <c r="F31" t="s">
         <v>29</v>
       </c>
       <c r="G31" t="s">
         <v>16</v>
       </c>
       <c r="H31">
         <v>8</v>
       </c>
       <c r="I31" t="b">
         <v>0</v>
       </c>
       <c r="J31" t="s">
         <v>84</v>
       </c>
       <c r="K31">
         <v>0</v>
       </c>
       <c r="L31">
         <v>246.67</v>
       </c>
@@ -3340,127 +3340,127 @@
       </c>
       <c r="I32" t="b">
         <v>0</v>
       </c>
       <c r="J32" t="s">
         <v>98</v>
       </c>
       <c r="K32">
         <v>0</v>
       </c>
       <c r="L32">
         <v>246.62</v>
       </c>
     </row>
     <row r="33" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A33">
         <v>32</v>
       </c>
       <c r="B33" t="s">
         <v>99</v>
       </c>
       <c r="C33" t="s">
         <v>100</v>
       </c>
       <c r="D33">
-        <v>1050</v>
+        <v>473</v>
       </c>
       <c r="E33" t="s">
         <v>28</v>
       </c>
       <c r="F33" t="s">
         <v>33</v>
       </c>
       <c r="G33" t="s">
         <v>16</v>
       </c>
       <c r="H33">
         <v>5</v>
       </c>
       <c r="I33" t="b">
         <v>0</v>
       </c>
       <c r="J33" t="s">
         <v>84</v>
       </c>
       <c r="K33">
         <v>0</v>
       </c>
       <c r="L33">
         <v>238.03</v>
       </c>
     </row>
     <row r="34" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="B34" t="s">
         <v>101</v>
       </c>
       <c r="C34" t="s">
         <v>102</v>
       </c>
       <c r="D34">
-        <v>1093</v>
+        <v>337</v>
       </c>
       <c r="E34" t="s">
         <v>20</v>
       </c>
       <c r="F34" t="s">
         <v>15</v>
       </c>
       <c r="G34" t="s">
         <v>16</v>
       </c>
       <c r="H34">
         <v>5</v>
       </c>
       <c r="I34" t="b">
         <v>0</v>
       </c>
       <c r="J34" t="s">
         <v>84</v>
       </c>
       <c r="K34">
         <v>0</v>
       </c>
       <c r="L34">
         <v>237.89</v>
       </c>
     </row>
     <row r="35" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A35">
         <v>34</v>
       </c>
       <c r="B35" t="s">
         <v>58</v>
       </c>
       <c r="C35" t="s">
         <v>103</v>
       </c>
       <c r="D35">
-        <v>1378</v>
+        <v>79</v>
       </c>
       <c r="E35" t="s">
         <v>75</v>
       </c>
       <c r="F35" t="s">
         <v>29</v>
       </c>
       <c r="G35" t="s">
         <v>16</v>
       </c>
       <c r="H35">
         <v>9</v>
       </c>
       <c r="I35" t="b">
         <v>0</v>
       </c>
       <c r="J35" t="s">
         <v>84</v>
       </c>
       <c r="K35">
         <v>0</v>
       </c>
       <c r="L35">
         <v>236.7</v>
       </c>
@@ -3527,127 +3527,127 @@
       </c>
       <c r="I37" t="b">
         <v>0</v>
       </c>
       <c r="J37" t="s">
         <v>109</v>
       </c>
       <c r="K37">
         <v>0</v>
       </c>
       <c r="L37">
         <v>231.62</v>
       </c>
     </row>
     <row r="38" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A38">
         <v>37</v>
       </c>
       <c r="B38" t="s">
         <v>110</v>
       </c>
       <c r="C38" t="s">
         <v>86</v>
       </c>
       <c r="D38">
-        <v>228</v>
+        <v>56</v>
       </c>
       <c r="E38" t="s">
         <v>32</v>
       </c>
       <c r="F38" t="s">
         <v>29</v>
       </c>
       <c r="G38" t="s">
         <v>16</v>
       </c>
       <c r="H38">
         <v>10</v>
       </c>
       <c r="I38" t="b">
         <v>0</v>
       </c>
       <c r="J38" t="s">
         <v>84</v>
       </c>
       <c r="K38">
         <v>0</v>
       </c>
       <c r="L38">
         <v>230.3</v>
       </c>
     </row>
     <row r="39" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A39">
         <v>38</v>
       </c>
       <c r="B39" t="s">
         <v>111</v>
       </c>
       <c r="C39" t="s">
         <v>112</v>
       </c>
       <c r="D39">
-        <v>1317</v>
+        <v>305</v>
       </c>
       <c r="E39" t="s">
         <v>62</v>
       </c>
       <c r="F39" t="s">
         <v>15</v>
       </c>
       <c r="G39" t="s">
         <v>16</v>
       </c>
       <c r="H39">
         <v>6</v>
       </c>
       <c r="I39" t="b">
         <v>0</v>
       </c>
       <c r="J39" t="s">
         <v>80</v>
       </c>
       <c r="K39">
         <v>0</v>
       </c>
       <c r="L39">
         <v>229</v>
       </c>
     </row>
     <row r="40" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A40">
         <v>39</v>
       </c>
       <c r="B40" t="s">
         <v>113</v>
       </c>
       <c r="C40" t="s">
         <v>114</v>
       </c>
       <c r="D40">
-        <v>1446</v>
+        <v>401</v>
       </c>
       <c r="E40" t="s">
         <v>95</v>
       </c>
       <c r="F40" t="s">
         <v>21</v>
       </c>
       <c r="G40" t="s">
         <v>22</v>
       </c>
       <c r="H40">
         <v>4</v>
       </c>
       <c r="I40" t="b">
         <v>0</v>
       </c>
       <c r="J40" t="s">
         <v>80</v>
       </c>
       <c r="K40">
         <v>0</v>
       </c>
       <c r="L40">
         <v>225.99</v>
       </c>
@@ -3676,51 +3676,51 @@
       </c>
       <c r="I41" t="b">
         <v>0</v>
       </c>
       <c r="J41" t="s">
         <v>109</v>
       </c>
       <c r="K41">
         <v>0</v>
       </c>
       <c r="L41">
         <v>220.56</v>
       </c>
     </row>
     <row r="42" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A42">
         <v>41</v>
       </c>
       <c r="B42" t="s">
         <v>118</v>
       </c>
       <c r="C42" t="s">
         <v>119</v>
       </c>
       <c r="D42">
-        <v>1179</v>
+        <v>387</v>
       </c>
       <c r="E42" t="s">
         <v>20</v>
       </c>
       <c r="F42" t="s">
         <v>15</v>
       </c>
       <c r="G42" t="s">
         <v>22</v>
       </c>
       <c r="H42">
         <v>3</v>
       </c>
       <c r="I42" t="b">
         <v>0</v>
       </c>
       <c r="J42" t="s">
         <v>84</v>
       </c>
       <c r="K42">
         <v>0</v>
       </c>
       <c r="L42">
         <v>216.87</v>
       </c>
@@ -3898,89 +3898,89 @@
       </c>
       <c r="I47" t="b">
         <v>0</v>
       </c>
       <c r="J47" t="s">
         <v>84</v>
       </c>
       <c r="K47">
         <v>0</v>
       </c>
       <c r="L47">
         <v>203.12</v>
       </c>
     </row>
     <row r="48" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A48">
         <v>47</v>
       </c>
       <c r="B48" t="s">
         <v>132</v>
       </c>
       <c r="C48" t="s">
         <v>133</v>
       </c>
       <c r="D48">
-        <v>869</v>
+        <v>470</v>
       </c>
       <c r="E48" t="s">
         <v>75</v>
       </c>
       <c r="F48" t="s">
         <v>21</v>
       </c>
       <c r="G48" t="s">
         <v>16</v>
       </c>
       <c r="H48">
         <v>5</v>
       </c>
       <c r="I48" t="b">
         <v>0</v>
       </c>
       <c r="J48" t="s">
         <v>80</v>
       </c>
       <c r="K48">
         <v>0</v>
       </c>
       <c r="L48">
         <v>202.66</v>
       </c>
     </row>
     <row r="49" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A49">
         <v>48</v>
       </c>
       <c r="B49" t="s">
         <v>134</v>
       </c>
       <c r="C49" t="s">
         <v>135</v>
       </c>
       <c r="D49">
-        <v>1342</v>
+        <v>97</v>
       </c>
       <c r="E49" t="s">
         <v>50</v>
       </c>
       <c r="F49" t="s">
         <v>15</v>
       </c>
       <c r="G49" t="s">
         <v>16</v>
       </c>
       <c r="H49">
         <v>10</v>
       </c>
       <c r="I49" t="b">
         <v>0</v>
       </c>
       <c r="J49" t="s">
         <v>84</v>
       </c>
       <c r="K49">
         <v>0</v>
       </c>
       <c r="L49">
         <v>200.37</v>
       </c>
@@ -4012,89 +4012,89 @@
       </c>
       <c r="I50" t="b">
         <v>0</v>
       </c>
       <c r="J50" t="s">
         <v>80</v>
       </c>
       <c r="K50">
         <v>0</v>
       </c>
       <c r="L50">
         <v>200.18</v>
       </c>
     </row>
     <row r="51" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A51">
         <v>50</v>
       </c>
       <c r="B51" t="s">
         <v>138</v>
       </c>
       <c r="C51" t="s">
         <v>139</v>
       </c>
       <c r="D51">
-        <v>1513</v>
+        <v>194</v>
       </c>
       <c r="E51" t="s">
         <v>75</v>
       </c>
       <c r="F51" t="s">
         <v>33</v>
       </c>
       <c r="G51" t="s">
         <v>22</v>
       </c>
       <c r="H51">
         <v>5</v>
       </c>
       <c r="I51" t="b">
         <v>0</v>
       </c>
       <c r="J51" t="s">
         <v>84</v>
       </c>
       <c r="K51">
         <v>0</v>
       </c>
       <c r="L51">
         <v>198.37</v>
       </c>
     </row>
     <row r="52" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A52">
         <v>51</v>
       </c>
       <c r="B52" t="s">
         <v>140</v>
       </c>
       <c r="C52" t="s">
         <v>141</v>
       </c>
       <c r="D52">
-        <v>1611</v>
+        <v>546</v>
       </c>
       <c r="E52" t="s">
         <v>142</v>
       </c>
       <c r="F52" t="s">
         <v>21</v>
       </c>
       <c r="G52" t="s">
         <v>16</v>
       </c>
       <c r="H52">
         <v>6</v>
       </c>
       <c r="I52" t="b">
         <v>0</v>
       </c>
       <c r="J52" t="s">
         <v>84</v>
       </c>
       <c r="K52">
         <v>0</v>
       </c>
       <c r="L52">
         <v>198.04</v>
       </c>
@@ -4348,89 +4348,89 @@
       </c>
       <c r="I59" t="b">
         <v>0</v>
       </c>
       <c r="J59" t="s">
         <v>84</v>
       </c>
       <c r="K59">
         <v>0</v>
       </c>
       <c r="L59">
         <v>178.35</v>
       </c>
     </row>
     <row r="60" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A60">
         <v>59</v>
       </c>
       <c r="B60" t="s">
         <v>121</v>
       </c>
       <c r="C60" t="s">
         <v>157</v>
       </c>
       <c r="D60">
-        <v>421</v>
+        <v>264</v>
       </c>
       <c r="E60" t="s">
         <v>28</v>
       </c>
       <c r="F60" t="s">
         <v>29</v>
       </c>
       <c r="G60" t="s">
         <v>16</v>
       </c>
       <c r="H60">
         <v>12</v>
       </c>
       <c r="I60" t="b">
         <v>0</v>
       </c>
       <c r="J60" t="s">
         <v>84</v>
       </c>
       <c r="K60">
         <v>0</v>
       </c>
       <c r="L60">
         <v>174.11</v>
       </c>
     </row>
     <row r="61" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A61">
         <v>60</v>
       </c>
       <c r="B61" t="s">
         <v>158</v>
       </c>
       <c r="C61" t="s">
         <v>159</v>
       </c>
       <c r="D61">
-        <v>1011</v>
+        <v>646</v>
       </c>
       <c r="E61" t="s">
         <v>20</v>
       </c>
       <c r="F61" t="s">
         <v>21</v>
       </c>
       <c r="G61" t="s">
         <v>22</v>
       </c>
       <c r="H61">
         <v>7</v>
       </c>
       <c r="I61" t="b">
         <v>0</v>
       </c>
       <c r="J61" t="s">
         <v>84</v>
       </c>
       <c r="K61">
         <v>0</v>
       </c>
       <c r="L61">
         <v>172.22</v>
       </c>
@@ -4538,51 +4538,51 @@
       </c>
       <c r="I64" t="b">
         <v>0</v>
       </c>
       <c r="J64" t="s">
         <v>84</v>
       </c>
       <c r="K64">
         <v>0</v>
       </c>
       <c r="L64">
         <v>154.97</v>
       </c>
     </row>
     <row r="65" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A65">
         <v>64</v>
       </c>
       <c r="B65" t="s">
         <v>168</v>
       </c>
       <c r="C65" t="s">
         <v>169</v>
       </c>
       <c r="D65">
-        <v>1397</v>
+        <v>192</v>
       </c>
       <c r="E65" t="s">
         <v>95</v>
       </c>
       <c r="F65" t="s">
         <v>33</v>
       </c>
       <c r="G65" t="s">
         <v>16</v>
       </c>
       <c r="H65">
         <v>7</v>
       </c>
       <c r="I65" t="b">
         <v>0</v>
       </c>
       <c r="J65" t="s">
         <v>80</v>
       </c>
       <c r="K65">
         <v>0</v>
       </c>
       <c r="L65">
         <v>149.58</v>
       </c>
@@ -4649,51 +4649,51 @@
       </c>
       <c r="I67" t="b">
         <v>0</v>
       </c>
       <c r="J67" t="s">
         <v>109</v>
       </c>
       <c r="K67">
         <v>0</v>
       </c>
       <c r="L67">
         <v>145.06</v>
       </c>
     </row>
     <row r="68" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A68">
         <v>67</v>
       </c>
       <c r="B68" t="s">
         <v>30</v>
       </c>
       <c r="C68" t="s">
         <v>174</v>
       </c>
       <c r="D68">
-        <v>1413</v>
+        <v>159</v>
       </c>
       <c r="E68" t="s">
         <v>20</v>
       </c>
       <c r="F68" t="s">
         <v>33</v>
       </c>
       <c r="G68" t="s">
         <v>16</v>
       </c>
       <c r="H68">
         <v>10</v>
       </c>
       <c r="I68" t="b">
         <v>0</v>
       </c>
       <c r="J68" t="s">
         <v>80</v>
       </c>
       <c r="K68">
         <v>0</v>
       </c>
       <c r="L68">
         <v>143.78</v>
       </c>
@@ -4830,51 +4830,51 @@
       </c>
       <c r="I72" t="b">
         <v>0</v>
       </c>
       <c r="J72" t="s">
         <v>109</v>
       </c>
       <c r="K72">
         <v>0</v>
       </c>
       <c r="L72">
         <v>138.07</v>
       </c>
     </row>
     <row r="73" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A73">
         <v>72</v>
       </c>
       <c r="B73" t="s">
         <v>81</v>
       </c>
       <c r="C73" t="s">
         <v>93</v>
       </c>
       <c r="D73">
-        <v>1673</v>
+        <v>23</v>
       </c>
       <c r="E73" t="s">
         <v>185</v>
       </c>
       <c r="F73" t="s">
         <v>33</v>
       </c>
       <c r="G73" t="s">
         <v>16</v>
       </c>
       <c r="H73">
         <v>14</v>
       </c>
       <c r="I73" t="b">
         <v>0</v>
       </c>
       <c r="J73" t="s">
         <v>80</v>
       </c>
       <c r="K73">
         <v>0</v>
       </c>
       <c r="L73">
         <v>137.99</v>
       </c>
@@ -5046,51 +5046,51 @@
       </c>
       <c r="I78" t="b">
         <v>0</v>
       </c>
       <c r="J78" t="s">
         <v>98</v>
       </c>
       <c r="K78">
         <v>0</v>
       </c>
       <c r="L78">
         <v>132.14</v>
       </c>
     </row>
     <row r="79" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A79">
         <v>78</v>
       </c>
       <c r="B79" t="s">
         <v>30</v>
       </c>
       <c r="C79" t="s">
         <v>194</v>
       </c>
       <c r="D79">
-        <v>1529</v>
+        <v>112</v>
       </c>
       <c r="E79" t="s">
         <v>62</v>
       </c>
       <c r="F79" t="s">
         <v>33</v>
       </c>
       <c r="G79" t="s">
         <v>16</v>
       </c>
       <c r="H79">
         <v>17</v>
       </c>
       <c r="I79" t="b">
         <v>0</v>
       </c>
       <c r="J79" t="s">
         <v>84</v>
       </c>
       <c r="K79">
         <v>0</v>
       </c>
       <c r="L79">
         <v>131.87</v>
       </c>
@@ -5227,51 +5227,51 @@
       </c>
       <c r="I83" t="b">
         <v>0</v>
       </c>
       <c r="J83" t="s">
         <v>109</v>
       </c>
       <c r="K83">
         <v>0</v>
       </c>
       <c r="L83">
         <v>130.63</v>
       </c>
     </row>
     <row r="84" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A84">
         <v>83</v>
       </c>
       <c r="B84" t="s">
         <v>39</v>
       </c>
       <c r="C84" t="s">
         <v>203</v>
       </c>
       <c r="D84">
-        <v>1126</v>
+        <v>131</v>
       </c>
       <c r="E84" t="s">
         <v>204</v>
       </c>
       <c r="F84" t="s">
         <v>15</v>
       </c>
       <c r="G84" t="s">
         <v>16</v>
       </c>
       <c r="H84">
         <v>20</v>
       </c>
       <c r="I84" t="b">
         <v>0</v>
       </c>
       <c r="J84" t="s">
         <v>80</v>
       </c>
       <c r="K84">
         <v>0</v>
       </c>
       <c r="L84">
         <v>130.46</v>
       </c>
@@ -5411,51 +5411,51 @@
       </c>
       <c r="I88" t="b">
         <v>0</v>
       </c>
       <c r="J88" t="s">
         <v>109</v>
       </c>
       <c r="K88">
         <v>0</v>
       </c>
       <c r="L88">
         <v>129.44</v>
       </c>
     </row>
     <row r="89" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A89">
         <v>88</v>
       </c>
       <c r="B89" t="s">
         <v>214</v>
       </c>
       <c r="C89" t="s">
         <v>215</v>
       </c>
       <c r="D89">
-        <v>1844</v>
+        <v>554</v>
       </c>
       <c r="E89" t="s">
         <v>32</v>
       </c>
       <c r="F89" t="s">
         <v>33</v>
       </c>
       <c r="G89" t="s">
         <v>16</v>
       </c>
       <c r="H89">
         <v>19</v>
       </c>
       <c r="I89" t="b">
         <v>0</v>
       </c>
       <c r="J89" t="s">
         <v>98</v>
       </c>
       <c r="K89">
         <v>0</v>
       </c>
       <c r="L89">
         <v>129.21</v>
       </c>
@@ -5633,51 +5633,51 @@
       </c>
       <c r="I94" t="b">
         <v>0</v>
       </c>
       <c r="J94" t="s">
         <v>109</v>
       </c>
       <c r="K94">
         <v>0</v>
       </c>
       <c r="L94">
         <v>126.8</v>
       </c>
     </row>
     <row r="95" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A95">
         <v>94</v>
       </c>
       <c r="B95" t="s">
         <v>168</v>
       </c>
       <c r="C95" t="s">
         <v>224</v>
       </c>
       <c r="D95">
-        <v>1650</v>
+        <v>205</v>
       </c>
       <c r="E95" t="s">
         <v>17</v>
       </c>
       <c r="F95" t="s">
         <v>33</v>
       </c>
       <c r="G95" t="s">
         <v>16</v>
       </c>
       <c r="H95">
         <v>22</v>
       </c>
       <c r="I95" t="b">
         <v>0</v>
       </c>
       <c r="J95" t="s">
         <v>80</v>
       </c>
       <c r="K95">
         <v>0</v>
       </c>
       <c r="L95">
         <v>126.67</v>
       </c>
@@ -5849,51 +5849,51 @@
       </c>
       <c r="I100" t="b">
         <v>0</v>
       </c>
       <c r="J100" t="s">
         <v>109</v>
       </c>
       <c r="K100">
         <v>0</v>
       </c>
       <c r="L100">
         <v>123.97</v>
       </c>
     </row>
     <row r="101" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A101">
         <v>100</v>
       </c>
       <c r="B101" t="s">
         <v>237</v>
       </c>
       <c r="C101" t="s">
         <v>238</v>
       </c>
       <c r="D101">
-        <v>1223</v>
+        <v>43</v>
       </c>
       <c r="E101" t="s">
         <v>95</v>
       </c>
       <c r="F101" t="s">
         <v>21</v>
       </c>
       <c r="G101" t="s">
         <v>16</v>
       </c>
       <c r="H101">
         <v>11</v>
       </c>
       <c r="I101" t="b">
         <v>0</v>
       </c>
       <c r="J101" t="s">
         <v>80</v>
       </c>
       <c r="K101">
         <v>0</v>
       </c>
       <c r="L101">
         <v>123.8</v>
       </c>
@@ -6173,89 +6173,89 @@
       </c>
       <c r="I109" t="b">
         <v>0</v>
       </c>
       <c r="J109" t="s">
         <v>109</v>
       </c>
       <c r="K109">
         <v>0</v>
       </c>
       <c r="L109">
         <v>121.9</v>
       </c>
     </row>
     <row r="110" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A110">
         <v>109</v>
       </c>
       <c r="B110" t="s">
         <v>58</v>
       </c>
       <c r="C110" t="s">
         <v>251</v>
       </c>
       <c r="D110">
-        <v>1081</v>
+        <v>241</v>
       </c>
       <c r="E110" t="s">
         <v>53</v>
       </c>
       <c r="F110" t="s">
         <v>15</v>
       </c>
       <c r="G110" t="s">
         <v>16</v>
       </c>
       <c r="H110">
         <v>26</v>
       </c>
       <c r="I110" t="b">
         <v>0</v>
       </c>
       <c r="J110" t="s">
         <v>80</v>
       </c>
       <c r="K110">
         <v>0</v>
       </c>
       <c r="L110">
         <v>121.73</v>
       </c>
     </row>
     <row r="111" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A111">
         <v>110</v>
       </c>
       <c r="B111" t="s">
         <v>252</v>
       </c>
       <c r="C111" t="s">
         <v>253</v>
       </c>
       <c r="D111">
-        <v>1719</v>
+        <v>398</v>
       </c>
       <c r="E111" t="s">
         <v>254</v>
       </c>
       <c r="F111" t="s">
         <v>15</v>
       </c>
       <c r="G111" t="s">
         <v>16</v>
       </c>
       <c r="H111">
         <v>27</v>
       </c>
       <c r="I111" t="b">
         <v>0</v>
       </c>
       <c r="J111" t="s">
         <v>80</v>
       </c>
       <c r="K111">
         <v>0</v>
       </c>
       <c r="L111">
         <v>121.7</v>
       </c>
@@ -6287,51 +6287,51 @@
       </c>
       <c r="I112" t="b">
         <v>0</v>
       </c>
       <c r="J112" t="s">
         <v>84</v>
       </c>
       <c r="K112">
         <v>0</v>
       </c>
       <c r="L112">
         <v>120.72</v>
       </c>
     </row>
     <row r="113" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A113">
         <v>112</v>
       </c>
       <c r="B113" t="s">
         <v>121</v>
       </c>
       <c r="C113" t="s">
         <v>256</v>
       </c>
       <c r="D113">
-        <v>949</v>
+        <v>172</v>
       </c>
       <c r="E113" t="s">
         <v>257</v>
       </c>
       <c r="F113" t="s">
         <v>21</v>
       </c>
       <c r="G113" t="s">
         <v>16</v>
       </c>
       <c r="H113">
         <v>13</v>
       </c>
       <c r="I113" t="b">
         <v>0</v>
       </c>
       <c r="J113" t="s">
         <v>109</v>
       </c>
       <c r="K113">
         <v>0</v>
       </c>
       <c r="L113">
         <v>120.65</v>
       </c>
@@ -6433,89 +6433,89 @@
       </c>
       <c r="I116" t="b">
         <v>0</v>
       </c>
       <c r="J116" t="s">
         <v>109</v>
       </c>
       <c r="K116">
         <v>0</v>
       </c>
       <c r="L116">
         <v>118.54</v>
       </c>
     </row>
     <row r="117" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A117">
         <v>116</v>
       </c>
       <c r="B117" t="s">
         <v>261</v>
       </c>
       <c r="C117" t="s">
         <v>262</v>
       </c>
       <c r="D117">
-        <v>75</v>
+        <v>180</v>
       </c>
       <c r="E117" t="s">
         <v>32</v>
       </c>
       <c r="F117" t="s">
         <v>15</v>
       </c>
       <c r="G117" t="s">
         <v>22</v>
       </c>
       <c r="H117">
         <v>7</v>
       </c>
       <c r="I117" t="b">
         <v>0</v>
       </c>
       <c r="J117" t="s">
         <v>84</v>
       </c>
       <c r="K117">
         <v>0</v>
       </c>
       <c r="L117">
         <v>118.47</v>
       </c>
     </row>
     <row r="118" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A118">
         <v>117</v>
       </c>
       <c r="B118" t="s">
         <v>168</v>
       </c>
       <c r="C118" t="s">
         <v>263</v>
       </c>
       <c r="D118">
-        <v>1003</v>
+        <v>18</v>
       </c>
       <c r="E118" t="s">
         <v>20</v>
       </c>
       <c r="F118" t="s">
         <v>15</v>
       </c>
       <c r="G118" t="s">
         <v>16</v>
       </c>
       <c r="H118">
         <v>31</v>
       </c>
       <c r="I118" t="b">
         <v>0</v>
       </c>
       <c r="J118" t="s">
         <v>80</v>
       </c>
       <c r="K118">
         <v>0</v>
       </c>
       <c r="L118">
         <v>118.39</v>
       </c>
@@ -6544,51 +6544,51 @@
       </c>
       <c r="I119" t="b">
         <v>0</v>
       </c>
       <c r="J119" t="s">
         <v>109</v>
       </c>
       <c r="K119">
         <v>0</v>
       </c>
       <c r="L119">
         <v>118.22</v>
       </c>
     </row>
     <row r="120" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A120">
         <v>119</v>
       </c>
       <c r="B120" t="s">
         <v>265</v>
       </c>
       <c r="C120" t="s">
         <v>266</v>
       </c>
       <c r="D120">
-        <v>1131</v>
+        <v>303</v>
       </c>
       <c r="E120" t="s">
         <v>75</v>
       </c>
       <c r="F120" t="s">
         <v>33</v>
       </c>
       <c r="G120" t="s">
         <v>22</v>
       </c>
       <c r="H120">
         <v>9</v>
       </c>
       <c r="I120" t="b">
         <v>0</v>
       </c>
       <c r="J120" t="s">
         <v>109</v>
       </c>
       <c r="K120">
         <v>0</v>
       </c>
       <c r="L120">
         <v>118.14</v>
       </c>
@@ -6693,51 +6693,51 @@
       </c>
       <c r="I123" t="b">
         <v>0</v>
       </c>
       <c r="J123" t="s">
         <v>98</v>
       </c>
       <c r="K123">
         <v>0</v>
       </c>
       <c r="L123">
         <v>117.24</v>
       </c>
     </row>
     <row r="124" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A124">
         <v>123</v>
       </c>
       <c r="B124" t="s">
         <v>262</v>
       </c>
       <c r="C124" t="s">
         <v>274</v>
       </c>
       <c r="D124">
-        <v>1674</v>
+        <v>37</v>
       </c>
       <c r="E124" t="s">
         <v>197</v>
       </c>
       <c r="F124" t="s">
         <v>15</v>
       </c>
       <c r="G124" t="s">
         <v>16</v>
       </c>
       <c r="H124">
         <v>32</v>
       </c>
       <c r="I124" t="b">
         <v>0</v>
       </c>
       <c r="J124" t="s">
         <v>84</v>
       </c>
       <c r="K124">
         <v>0</v>
       </c>
       <c r="L124">
         <v>117.17</v>
       </c>
@@ -6766,51 +6766,51 @@
       </c>
       <c r="I125" t="b">
         <v>0</v>
       </c>
       <c r="J125" t="s">
         <v>98</v>
       </c>
       <c r="K125">
         <v>0</v>
       </c>
       <c r="L125">
         <v>117.14</v>
       </c>
     </row>
     <row r="126" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A126">
         <v>125</v>
       </c>
       <c r="B126" t="s">
         <v>276</v>
       </c>
       <c r="C126" t="s">
         <v>93</v>
       </c>
       <c r="D126">
-        <v>1493</v>
+        <v>488</v>
       </c>
       <c r="E126" t="s">
         <v>28</v>
       </c>
       <c r="F126" t="s">
         <v>15</v>
       </c>
       <c r="G126" t="s">
         <v>16</v>
       </c>
       <c r="H126">
         <v>33</v>
       </c>
       <c r="I126" t="b">
         <v>0</v>
       </c>
       <c r="J126" t="s">
         <v>84</v>
       </c>
       <c r="K126">
         <v>0</v>
       </c>
       <c r="L126">
         <v>116.92</v>
       </c>
@@ -7122,51 +7122,51 @@
       </c>
       <c r="I135" t="b">
         <v>0</v>
       </c>
       <c r="J135" t="s">
         <v>109</v>
       </c>
       <c r="K135">
         <v>0</v>
       </c>
       <c r="L135">
         <v>115.19</v>
       </c>
     </row>
     <row r="136" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A136">
         <v>135</v>
       </c>
       <c r="B136" t="s">
         <v>89</v>
       </c>
       <c r="C136" t="s">
         <v>292</v>
       </c>
       <c r="D136">
-        <v>1148</v>
+        <v>230</v>
       </c>
       <c r="E136" t="s">
         <v>17</v>
       </c>
       <c r="F136" t="s">
         <v>21</v>
       </c>
       <c r="G136" t="s">
         <v>16</v>
       </c>
       <c r="H136">
         <v>19</v>
       </c>
       <c r="I136" t="b">
         <v>0</v>
       </c>
       <c r="J136" t="s">
         <v>80</v>
       </c>
       <c r="K136">
         <v>0</v>
       </c>
       <c r="L136">
         <v>114.77</v>
       </c>
@@ -7589,51 +7589,51 @@
       </c>
       <c r="I148" t="b">
         <v>0</v>
       </c>
       <c r="J148" t="s">
         <v>98</v>
       </c>
       <c r="K148">
         <v>0</v>
       </c>
       <c r="L148">
         <v>111.56</v>
       </c>
     </row>
     <row r="149" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A149">
         <v>148</v>
       </c>
       <c r="B149" t="s">
         <v>312</v>
       </c>
       <c r="C149" t="s">
         <v>313</v>
       </c>
       <c r="D149">
-        <v>1922</v>
+        <v>352</v>
       </c>
       <c r="E149" t="s">
         <v>53</v>
       </c>
       <c r="F149" t="s">
         <v>33</v>
       </c>
       <c r="G149" t="s">
         <v>22</v>
       </c>
       <c r="H149">
         <v>12</v>
       </c>
       <c r="I149" t="b">
         <v>0</v>
       </c>
       <c r="J149" t="s">
         <v>109</v>
       </c>
       <c r="K149">
         <v>0</v>
       </c>
       <c r="L149">
         <v>111.5</v>
       </c>
@@ -7852,89 +7852,89 @@
       </c>
       <c r="I155" t="b">
         <v>0</v>
       </c>
       <c r="J155" t="s">
         <v>98</v>
       </c>
       <c r="K155">
         <v>0</v>
       </c>
       <c r="L155">
         <v>110.48</v>
       </c>
     </row>
     <row r="156" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A156">
         <v>155</v>
       </c>
       <c r="B156" t="s">
         <v>222</v>
       </c>
       <c r="C156" t="s">
         <v>323</v>
       </c>
       <c r="D156">
-        <v>767</v>
+        <v>113</v>
       </c>
       <c r="E156" t="s">
         <v>50</v>
       </c>
       <c r="F156" t="s">
         <v>21</v>
       </c>
       <c r="G156" t="s">
         <v>16</v>
       </c>
       <c r="H156">
         <v>25</v>
       </c>
       <c r="I156" t="b">
         <v>0</v>
       </c>
       <c r="J156" t="s">
         <v>80</v>
       </c>
       <c r="K156">
         <v>0</v>
       </c>
       <c r="L156">
         <v>109.48</v>
       </c>
     </row>
     <row r="157" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A157">
         <v>156</v>
       </c>
       <c r="B157" t="s">
         <v>324</v>
       </c>
       <c r="C157" t="s">
         <v>325</v>
       </c>
       <c r="D157">
-        <v>726</v>
+        <v>419</v>
       </c>
       <c r="E157" t="s">
         <v>17</v>
       </c>
       <c r="F157" t="s">
         <v>21</v>
       </c>
       <c r="G157" t="s">
         <v>16</v>
       </c>
       <c r="H157">
         <v>26</v>
       </c>
       <c r="I157" t="b">
         <v>0</v>
       </c>
       <c r="J157" t="s">
         <v>80</v>
       </c>
       <c r="K157">
         <v>0</v>
       </c>
       <c r="L157">
         <v>109.41</v>
       </c>
@@ -8363,51 +8363,51 @@
       </c>
       <c r="I169" t="b">
         <v>0</v>
       </c>
       <c r="J169" t="s">
         <v>109</v>
       </c>
       <c r="K169">
         <v>0</v>
       </c>
       <c r="L169">
         <v>106.82</v>
       </c>
     </row>
     <row r="170" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A170">
         <v>169</v>
       </c>
       <c r="B170" t="s">
         <v>206</v>
       </c>
       <c r="C170" t="s">
         <v>333</v>
       </c>
       <c r="D170">
-        <v>1591</v>
+        <v>421</v>
       </c>
       <c r="E170" t="s">
         <v>17</v>
       </c>
       <c r="F170" t="s">
         <v>15</v>
       </c>
       <c r="G170" t="s">
         <v>16</v>
       </c>
       <c r="H170">
         <v>46</v>
       </c>
       <c r="I170" t="b">
         <v>0</v>
       </c>
       <c r="J170" t="s">
         <v>98</v>
       </c>
       <c r="K170">
         <v>0</v>
       </c>
       <c r="L170">
         <v>106.56</v>
       </c>
@@ -8836,51 +8836,51 @@
       </c>
       <c r="I182" t="b">
         <v>0</v>
       </c>
       <c r="J182" t="s">
         <v>109</v>
       </c>
       <c r="K182">
         <v>0</v>
       </c>
       <c r="L182">
         <v>104.66</v>
       </c>
     </row>
     <row r="183" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A183">
         <v>182</v>
       </c>
       <c r="B183" t="s">
         <v>353</v>
       </c>
       <c r="C183" t="s">
         <v>137</v>
       </c>
       <c r="D183">
-        <v>1285</v>
+        <v>258</v>
       </c>
       <c r="E183" t="s">
         <v>53</v>
       </c>
       <c r="F183" t="s">
         <v>15</v>
       </c>
       <c r="G183" t="s">
         <v>22</v>
       </c>
       <c r="H183">
         <v>11</v>
       </c>
       <c r="I183" t="b">
         <v>0</v>
       </c>
       <c r="J183" t="s">
         <v>98</v>
       </c>
       <c r="K183">
         <v>0</v>
       </c>
       <c r="L183">
         <v>104.64</v>
       </c>
@@ -9087,51 +9087,51 @@
       </c>
       <c r="I189" t="b">
         <v>0</v>
       </c>
       <c r="J189" t="s">
         <v>109</v>
       </c>
       <c r="K189">
         <v>0</v>
       </c>
       <c r="L189">
         <v>103.07</v>
       </c>
     </row>
     <row r="190" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A190">
         <v>189</v>
       </c>
       <c r="B190" t="s">
         <v>30</v>
       </c>
       <c r="C190" t="s">
         <v>268</v>
       </c>
       <c r="D190">
-        <v>1587</v>
+        <v>561</v>
       </c>
       <c r="E190" t="s">
         <v>20</v>
       </c>
       <c r="F190" t="s">
         <v>15</v>
       </c>
       <c r="G190" t="s">
         <v>16</v>
       </c>
       <c r="H190">
         <v>56</v>
       </c>
       <c r="I190" t="b">
         <v>0</v>
       </c>
       <c r="J190" t="s">
         <v>80</v>
       </c>
       <c r="K190">
         <v>0</v>
       </c>
       <c r="L190">
         <v>102.55</v>
       </c>
@@ -9376,51 +9376,51 @@
       </c>
       <c r="I197" t="b">
         <v>0</v>
       </c>
       <c r="J197" t="s">
         <v>109</v>
       </c>
       <c r="K197">
         <v>0</v>
       </c>
       <c r="L197">
         <v>101.45</v>
       </c>
     </row>
     <row r="198" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A198">
         <v>197</v>
       </c>
       <c r="B198" t="s">
         <v>232</v>
       </c>
       <c r="C198" t="s">
         <v>93</v>
       </c>
       <c r="D198">
-        <v>1370</v>
+        <v>364</v>
       </c>
       <c r="E198" t="s">
         <v>70</v>
       </c>
       <c r="F198" t="s">
         <v>21</v>
       </c>
       <c r="G198" t="s">
         <v>16</v>
       </c>
       <c r="H198">
         <v>34</v>
       </c>
       <c r="I198" t="b">
         <v>0</v>
       </c>
       <c r="J198" t="s">
         <v>80</v>
       </c>
       <c r="K198">
         <v>0</v>
       </c>
       <c r="L198">
         <v>101.37</v>
       </c>
@@ -9592,51 +9592,51 @@
       </c>
       <c r="I203" t="b">
         <v>0</v>
       </c>
       <c r="J203" t="s">
         <v>109</v>
       </c>
       <c r="K203">
         <v>0</v>
       </c>
       <c r="L203">
         <v>100.74</v>
       </c>
     </row>
     <row r="204" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A204">
         <v>203</v>
       </c>
       <c r="B204" t="s">
         <v>375</v>
       </c>
       <c r="C204" t="s">
         <v>376</v>
       </c>
       <c r="D204">
-        <v>1574</v>
+        <v>619</v>
       </c>
       <c r="E204" t="s">
         <v>91</v>
       </c>
       <c r="F204" t="s">
         <v>15</v>
       </c>
       <c r="G204" t="s">
         <v>22</v>
       </c>
       <c r="H204">
         <v>13</v>
       </c>
       <c r="I204" t="b">
         <v>0</v>
       </c>
       <c r="J204" t="s">
         <v>98</v>
       </c>
       <c r="K204">
         <v>0</v>
       </c>
       <c r="L204">
         <v>100.46</v>
       </c>
@@ -9846,51 +9846,51 @@
       </c>
       <c r="I210" t="b">
         <v>0</v>
       </c>
       <c r="J210" t="s">
         <v>109</v>
       </c>
       <c r="K210">
         <v>0</v>
       </c>
       <c r="L210">
         <v>99.65</v>
       </c>
     </row>
     <row r="211" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A211">
         <v>211</v>
       </c>
       <c r="B211" t="s">
         <v>41</v>
       </c>
       <c r="C211" t="s">
         <v>385</v>
       </c>
       <c r="D211">
-        <v>1388</v>
+        <v>31</v>
       </c>
       <c r="E211" t="s">
         <v>20</v>
       </c>
       <c r="F211" t="s">
         <v>21</v>
       </c>
       <c r="G211" t="s">
         <v>16</v>
       </c>
       <c r="H211">
         <v>39</v>
       </c>
       <c r="I211" t="b">
         <v>0</v>
       </c>
       <c r="J211" t="s">
         <v>80</v>
       </c>
       <c r="K211">
         <v>0</v>
       </c>
       <c r="L211">
         <v>99.39</v>
       </c>
@@ -9954,51 +9954,51 @@
       </c>
       <c r="I213" t="b">
         <v>0</v>
       </c>
       <c r="J213" t="s">
         <v>109</v>
       </c>
       <c r="K213">
         <v>0</v>
       </c>
       <c r="L213">
         <v>99.17</v>
       </c>
     </row>
     <row r="214" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A214">
         <v>214</v>
       </c>
       <c r="B214" t="s">
         <v>216</v>
       </c>
       <c r="C214" t="s">
         <v>389</v>
       </c>
       <c r="D214">
-        <v>1845</v>
+        <v>431</v>
       </c>
       <c r="E214" t="s">
         <v>320</v>
       </c>
       <c r="F214" t="s">
         <v>15</v>
       </c>
       <c r="G214" t="s">
         <v>22</v>
       </c>
       <c r="H214">
         <v>16</v>
       </c>
       <c r="I214" t="b">
         <v>0</v>
       </c>
       <c r="J214" t="s">
         <v>109</v>
       </c>
       <c r="K214">
         <v>0</v>
       </c>
       <c r="L214">
         <v>99.11</v>
       </c>
@@ -10097,89 +10097,89 @@
       </c>
       <c r="I217" t="b">
         <v>0</v>
       </c>
       <c r="J217" t="s">
         <v>98</v>
       </c>
       <c r="K217">
         <v>0</v>
       </c>
       <c r="L217">
         <v>99.01</v>
       </c>
     </row>
     <row r="218" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A218">
         <v>218</v>
       </c>
       <c r="B218" t="s">
         <v>394</v>
       </c>
       <c r="C218" t="s">
         <v>395</v>
       </c>
       <c r="D218">
-        <v>630</v>
+        <v>5013</v>
       </c>
       <c r="E218" t="s">
         <v>320</v>
       </c>
       <c r="F218" t="s">
         <v>21</v>
       </c>
       <c r="G218" t="s">
         <v>16</v>
       </c>
       <c r="H218">
         <v>40</v>
       </c>
       <c r="I218" t="b">
         <v>0</v>
       </c>
       <c r="J218" t="s">
         <v>80</v>
       </c>
       <c r="K218">
         <v>0</v>
       </c>
       <c r="L218">
         <v>98.93</v>
       </c>
     </row>
     <row r="219" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A219">
         <v>219</v>
       </c>
       <c r="B219" t="s">
         <v>396</v>
       </c>
       <c r="C219" t="s">
         <v>397</v>
       </c>
       <c r="D219">
-        <v>1593</v>
+        <v>294</v>
       </c>
       <c r="E219" t="s">
         <v>20</v>
       </c>
       <c r="F219" t="s">
         <v>15</v>
       </c>
       <c r="G219" t="s">
         <v>22</v>
       </c>
       <c r="H219">
         <v>17</v>
       </c>
       <c r="I219" t="b">
         <v>0</v>
       </c>
       <c r="J219" t="s">
         <v>80</v>
       </c>
       <c r="K219">
         <v>0</v>
       </c>
       <c r="L219">
         <v>98.74</v>
       </c>
@@ -10316,89 +10316,89 @@
       </c>
       <c r="I223" t="b">
         <v>0</v>
       </c>
       <c r="J223" t="s">
         <v>98</v>
       </c>
       <c r="K223">
         <v>0</v>
       </c>
       <c r="L223">
         <v>98.05</v>
       </c>
     </row>
     <row r="224" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A224">
         <v>224</v>
       </c>
       <c r="B224" t="s">
         <v>60</v>
       </c>
       <c r="C224" t="s">
         <v>404</v>
       </c>
       <c r="D224">
-        <v>372</v>
+        <v>266</v>
       </c>
       <c r="E224" t="s">
         <v>53</v>
       </c>
       <c r="F224" t="s">
         <v>21</v>
       </c>
       <c r="G224" t="s">
         <v>16</v>
       </c>
       <c r="H224">
         <v>42</v>
       </c>
       <c r="I224" t="b">
         <v>0</v>
       </c>
       <c r="J224" t="s">
         <v>109</v>
       </c>
       <c r="K224">
         <v>0</v>
       </c>
       <c r="L224">
         <v>97.89</v>
       </c>
     </row>
     <row r="225" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A225">
         <v>225</v>
       </c>
       <c r="B225" t="s">
         <v>87</v>
       </c>
       <c r="C225" t="s">
         <v>405</v>
       </c>
       <c r="D225">
-        <v>1746</v>
+        <v>557</v>
       </c>
       <c r="E225" t="s">
         <v>20</v>
       </c>
       <c r="F225" t="s">
         <v>21</v>
       </c>
       <c r="G225" t="s">
         <v>16</v>
       </c>
       <c r="H225">
         <v>43</v>
       </c>
       <c r="I225" t="b">
         <v>0</v>
       </c>
       <c r="J225" t="s">
         <v>84</v>
       </c>
       <c r="K225">
         <v>0</v>
       </c>
       <c r="L225">
         <v>97.87</v>
       </c>
@@ -10462,89 +10462,89 @@
       </c>
       <c r="I227" t="b">
         <v>0</v>
       </c>
       <c r="J227" t="s">
         <v>109</v>
       </c>
       <c r="K227">
         <v>0</v>
       </c>
       <c r="L227">
         <v>97.03</v>
       </c>
     </row>
     <row r="228" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A228">
         <v>228</v>
       </c>
       <c r="B228" t="s">
         <v>140</v>
       </c>
       <c r="C228" t="s">
         <v>186</v>
       </c>
       <c r="D228">
-        <v>823</v>
+        <v>413</v>
       </c>
       <c r="E228" t="s">
         <v>95</v>
       </c>
       <c r="F228" t="s">
         <v>57</v>
       </c>
       <c r="G228" t="s">
         <v>16</v>
       </c>
       <c r="H228">
         <v>2</v>
       </c>
       <c r="I228" t="b">
         <v>0</v>
       </c>
       <c r="J228" t="s">
         <v>84</v>
       </c>
       <c r="K228">
         <v>0</v>
       </c>
       <c r="L228">
         <v>96.72</v>
       </c>
     </row>
     <row r="229" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A229">
         <v>229</v>
       </c>
       <c r="B229" t="s">
         <v>410</v>
       </c>
       <c r="C229" t="s">
         <v>411</v>
       </c>
       <c r="D229">
-        <v>1792</v>
+        <v>87</v>
       </c>
       <c r="E229" t="s">
         <v>332</v>
       </c>
       <c r="F229" t="s">
         <v>21</v>
       </c>
       <c r="G229" t="s">
         <v>16</v>
       </c>
       <c r="H229">
         <v>45</v>
       </c>
       <c r="I229" t="b">
         <v>0</v>
       </c>
       <c r="J229" t="s">
         <v>98</v>
       </c>
       <c r="K229">
         <v>0</v>
       </c>
       <c r="L229">
         <v>96.62</v>
       </c>
@@ -10719,51 +10719,51 @@
       </c>
       <c r="I234" t="b">
         <v>0</v>
       </c>
       <c r="J234" t="s">
         <v>84</v>
       </c>
       <c r="K234">
         <v>0</v>
       </c>
       <c r="L234">
         <v>95.87</v>
       </c>
     </row>
     <row r="235" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A235">
         <v>235</v>
       </c>
       <c r="B235" t="s">
         <v>416</v>
       </c>
       <c r="C235" t="s">
         <v>116</v>
       </c>
       <c r="D235">
-        <v>1083</v>
+        <v>223</v>
       </c>
       <c r="E235" t="s">
         <v>17</v>
       </c>
       <c r="F235" t="s">
         <v>21</v>
       </c>
       <c r="G235" t="s">
         <v>16</v>
       </c>
       <c r="H235">
         <v>47</v>
       </c>
       <c r="I235" t="b">
         <v>0</v>
       </c>
       <c r="J235" t="s">
         <v>80</v>
       </c>
       <c r="K235">
         <v>0</v>
       </c>
       <c r="L235">
         <v>95.52</v>
       </c>
@@ -10792,51 +10792,51 @@
       </c>
       <c r="I236" t="b">
         <v>0</v>
       </c>
       <c r="J236" t="s">
         <v>109</v>
       </c>
       <c r="K236">
         <v>0</v>
       </c>
       <c r="L236">
         <v>95.06</v>
       </c>
     </row>
     <row r="237" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A237">
         <v>237</v>
       </c>
       <c r="B237" t="s">
         <v>195</v>
       </c>
       <c r="C237" t="s">
         <v>418</v>
       </c>
       <c r="D237">
-        <v>2299</v>
+        <v>405</v>
       </c>
       <c r="E237" t="s">
         <v>419</v>
       </c>
       <c r="F237" t="s">
         <v>29</v>
       </c>
       <c r="G237" t="s">
         <v>16</v>
       </c>
       <c r="H237">
         <v>23</v>
       </c>
       <c r="I237" t="b">
         <v>0</v>
       </c>
       <c r="J237" t="s">
         <v>98</v>
       </c>
       <c r="K237">
         <v>0</v>
       </c>
       <c r="L237">
         <v>95.05</v>
       </c>
@@ -10906,51 +10906,51 @@
       </c>
       <c r="I239" t="b">
         <v>0</v>
       </c>
       <c r="J239" t="s">
         <v>84</v>
       </c>
       <c r="K239">
         <v>0</v>
       </c>
       <c r="L239">
         <v>94.21</v>
       </c>
     </row>
     <row r="240" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A240">
         <v>240</v>
       </c>
       <c r="B240" t="s">
         <v>140</v>
       </c>
       <c r="C240" t="s">
         <v>422</v>
       </c>
       <c r="D240">
-        <v>1555</v>
+        <v>330</v>
       </c>
       <c r="E240" t="s">
         <v>423</v>
       </c>
       <c r="F240" t="s">
         <v>21</v>
       </c>
       <c r="G240" t="s">
         <v>16</v>
       </c>
       <c r="H240">
         <v>48</v>
       </c>
       <c r="I240" t="b">
         <v>0</v>
       </c>
       <c r="J240" t="s">
         <v>84</v>
       </c>
       <c r="K240">
         <v>0</v>
       </c>
       <c r="L240">
         <v>94.09</v>
       </c>
@@ -11122,51 +11122,51 @@
       </c>
       <c r="I245" t="b">
         <v>0</v>
       </c>
       <c r="J245" t="s">
         <v>109</v>
       </c>
       <c r="K245">
         <v>0</v>
       </c>
       <c r="L245">
         <v>93.14</v>
       </c>
     </row>
     <row r="246" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A246">
         <v>246</v>
       </c>
       <c r="B246" t="s">
         <v>386</v>
       </c>
       <c r="C246" t="s">
         <v>356</v>
       </c>
       <c r="D246">
-        <v>175</v>
+        <v>188</v>
       </c>
       <c r="E246" t="s">
         <v>62</v>
       </c>
       <c r="F246" t="s">
         <v>29</v>
       </c>
       <c r="G246" t="s">
         <v>16</v>
       </c>
       <c r="H246">
         <v>25</v>
       </c>
       <c r="I246" t="b">
         <v>0</v>
       </c>
       <c r="J246" t="s">
         <v>84</v>
       </c>
       <c r="K246">
         <v>0</v>
       </c>
       <c r="L246">
         <v>93.11</v>
       </c>
@@ -11268,51 +11268,51 @@
       </c>
       <c r="I249" t="b">
         <v>0</v>
       </c>
       <c r="J249" t="s">
         <v>109</v>
       </c>
       <c r="K249">
         <v>0</v>
       </c>
       <c r="L249">
         <v>92.78</v>
       </c>
     </row>
     <row r="250" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A250">
         <v>250</v>
       </c>
       <c r="B250" t="s">
         <v>433</v>
       </c>
       <c r="C250" t="s">
         <v>434</v>
       </c>
       <c r="D250">
-        <v>1167</v>
+        <v>137</v>
       </c>
       <c r="E250" t="s">
         <v>53</v>
       </c>
       <c r="F250" t="s">
         <v>29</v>
       </c>
       <c r="G250" t="s">
         <v>16</v>
       </c>
       <c r="H250">
         <v>26</v>
       </c>
       <c r="I250" t="b">
         <v>0</v>
       </c>
       <c r="J250" t="s">
         <v>98</v>
       </c>
       <c r="K250">
         <v>0</v>
       </c>
       <c r="L250">
         <v>92.71</v>
       </c>
@@ -11551,51 +11551,51 @@
       </c>
       <c r="I257" t="b">
         <v>0</v>
       </c>
       <c r="J257" t="s">
         <v>109</v>
       </c>
       <c r="K257">
         <v>0</v>
       </c>
       <c r="L257">
         <v>91.63</v>
       </c>
     </row>
     <row r="258" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A258">
         <v>258</v>
       </c>
       <c r="B258" t="s">
         <v>41</v>
       </c>
       <c r="C258" t="s">
         <v>135</v>
       </c>
       <c r="D258">
-        <v>2333</v>
+        <v>331</v>
       </c>
       <c r="E258" t="s">
         <v>150</v>
       </c>
       <c r="F258" t="s">
         <v>21</v>
       </c>
       <c r="G258" t="s">
         <v>16</v>
       </c>
       <c r="H258">
         <v>54</v>
       </c>
       <c r="I258" t="b">
         <v>0</v>
       </c>
       <c r="J258" t="s">
         <v>109</v>
       </c>
       <c r="K258">
         <v>0</v>
       </c>
       <c r="L258">
         <v>91.53</v>
       </c>
@@ -11846,51 +11846,51 @@
       </c>
       <c r="I265" t="b">
         <v>0</v>
       </c>
       <c r="J265" t="s">
         <v>98</v>
       </c>
       <c r="K265">
         <v>0</v>
       </c>
       <c r="L265">
         <v>90.66</v>
       </c>
     </row>
     <row r="266" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A266">
         <v>267</v>
       </c>
       <c r="B266" t="s">
         <v>218</v>
       </c>
       <c r="C266" t="s">
         <v>460</v>
       </c>
       <c r="D266">
-        <v>768</v>
+        <v>178</v>
       </c>
       <c r="E266" t="s">
         <v>75</v>
       </c>
       <c r="F266" t="s">
         <v>29</v>
       </c>
       <c r="G266" t="s">
         <v>16</v>
       </c>
       <c r="H266">
         <v>28</v>
       </c>
       <c r="I266" t="b">
         <v>0</v>
       </c>
       <c r="J266" t="s">
         <v>84</v>
       </c>
       <c r="K266">
         <v>0</v>
       </c>
       <c r="L266">
         <v>90.58</v>
       </c>
@@ -12716,127 +12716,127 @@
       </c>
       <c r="I289" t="b">
         <v>0</v>
       </c>
       <c r="J289" t="s">
         <v>84</v>
       </c>
       <c r="K289">
         <v>0</v>
       </c>
       <c r="L289">
         <v>85.4</v>
       </c>
     </row>
     <row r="290" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A290">
         <v>291</v>
       </c>
       <c r="B290" t="s">
         <v>101</v>
       </c>
       <c r="C290" t="s">
         <v>49</v>
       </c>
       <c r="D290">
-        <v>1496</v>
+        <v>328</v>
       </c>
       <c r="E290" t="s">
         <v>17</v>
       </c>
       <c r="F290" t="s">
         <v>21</v>
       </c>
       <c r="G290" t="s">
         <v>16</v>
       </c>
       <c r="H290">
         <v>60</v>
       </c>
       <c r="I290" t="b">
         <v>0</v>
       </c>
       <c r="J290" t="s">
         <v>80</v>
       </c>
       <c r="K290">
         <v>0</v>
       </c>
       <c r="L290">
         <v>85.03</v>
       </c>
     </row>
     <row r="291" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A291">
         <v>292</v>
       </c>
       <c r="B291" t="s">
         <v>488</v>
       </c>
       <c r="C291" t="s">
         <v>489</v>
       </c>
       <c r="D291">
-        <v>1683</v>
+        <v>334</v>
       </c>
       <c r="E291" t="s">
         <v>50</v>
       </c>
       <c r="F291" t="s">
         <v>15</v>
       </c>
       <c r="G291" t="s">
         <v>22</v>
       </c>
       <c r="H291">
         <v>26</v>
       </c>
       <c r="I291" t="b">
         <v>0</v>
       </c>
       <c r="J291" t="s">
         <v>80</v>
       </c>
       <c r="K291">
         <v>0</v>
       </c>
       <c r="L291">
         <v>84.52</v>
       </c>
     </row>
     <row r="292" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A292">
         <v>293</v>
       </c>
       <c r="B292" t="s">
         <v>490</v>
       </c>
       <c r="C292" t="s">
         <v>491</v>
       </c>
       <c r="D292">
-        <v>797</v>
+        <v>479</v>
       </c>
       <c r="E292" t="s">
         <v>75</v>
       </c>
       <c r="F292" t="s">
         <v>21</v>
       </c>
       <c r="G292" t="s">
         <v>22</v>
       </c>
       <c r="H292">
         <v>10</v>
       </c>
       <c r="I292" t="b">
         <v>0</v>
       </c>
       <c r="J292" t="s">
         <v>80</v>
       </c>
       <c r="K292">
         <v>0</v>
       </c>
       <c r="L292">
         <v>83.76</v>
       </c>
@@ -12865,89 +12865,89 @@
       </c>
       <c r="I293" t="b">
         <v>0</v>
       </c>
       <c r="J293" t="s">
         <v>109</v>
       </c>
       <c r="K293">
         <v>0</v>
       </c>
       <c r="L293">
         <v>83.56</v>
       </c>
     </row>
     <row r="294" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A294">
         <v>295</v>
       </c>
       <c r="B294" t="s">
         <v>493</v>
       </c>
       <c r="C294" t="s">
         <v>494</v>
       </c>
       <c r="D294">
-        <v>878</v>
+        <v>111</v>
       </c>
       <c r="E294" t="s">
         <v>423</v>
       </c>
       <c r="F294" t="s">
         <v>29</v>
       </c>
       <c r="G294" t="s">
         <v>16</v>
       </c>
       <c r="H294">
         <v>35</v>
       </c>
       <c r="I294" t="b">
         <v>0</v>
       </c>
       <c r="J294" t="s">
         <v>84</v>
       </c>
       <c r="K294">
         <v>0</v>
       </c>
       <c r="L294">
         <v>83.46</v>
       </c>
     </row>
     <row r="295" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A295">
         <v>296</v>
       </c>
       <c r="B295" t="s">
         <v>495</v>
       </c>
       <c r="C295" t="s">
         <v>496</v>
       </c>
       <c r="D295">
-        <v>1070</v>
+        <v>338</v>
       </c>
       <c r="E295" t="s">
         <v>423</v>
       </c>
       <c r="F295" t="s">
         <v>29</v>
       </c>
       <c r="G295" t="s">
         <v>16</v>
       </c>
       <c r="H295">
         <v>36</v>
       </c>
       <c r="I295" t="b">
         <v>0</v>
       </c>
       <c r="J295" t="s">
         <v>84</v>
       </c>
       <c r="K295">
         <v>0</v>
       </c>
       <c r="L295">
         <v>83.37</v>
       </c>
@@ -13154,89 +13154,89 @@
       </c>
       <c r="I301" t="b">
         <v>0</v>
       </c>
       <c r="J301" t="s">
         <v>98</v>
       </c>
       <c r="K301">
         <v>0</v>
       </c>
       <c r="L301">
         <v>81.32</v>
       </c>
     </row>
     <row r="302" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A302">
         <v>303</v>
       </c>
       <c r="B302" t="s">
         <v>51</v>
       </c>
       <c r="C302" t="s">
         <v>135</v>
       </c>
       <c r="D302">
-        <v>25</v>
+        <v>329</v>
       </c>
       <c r="E302" t="s">
         <v>50</v>
       </c>
       <c r="F302" t="s">
         <v>67</v>
       </c>
       <c r="G302" t="s">
         <v>16</v>
       </c>
       <c r="H302">
         <v>3</v>
       </c>
       <c r="I302" t="b">
         <v>0</v>
       </c>
       <c r="J302" t="s">
         <v>84</v>
       </c>
       <c r="K302">
         <v>0</v>
       </c>
       <c r="L302">
         <v>80.29</v>
       </c>
     </row>
     <row r="303" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A303">
         <v>304</v>
       </c>
       <c r="B303" t="s">
         <v>505</v>
       </c>
       <c r="C303" t="s">
         <v>93</v>
       </c>
       <c r="D303">
-        <v>91</v>
+        <v>199</v>
       </c>
       <c r="E303" t="s">
         <v>32</v>
       </c>
       <c r="F303" t="s">
         <v>57</v>
       </c>
       <c r="G303" t="s">
         <v>16</v>
       </c>
       <c r="H303">
         <v>4</v>
       </c>
       <c r="I303" t="b">
         <v>0</v>
       </c>
       <c r="J303" t="s">
         <v>84</v>
       </c>
       <c r="K303">
         <v>0</v>
       </c>
       <c r="L303">
         <v>79.97</v>
       </c>
@@ -13265,51 +13265,51 @@
       </c>
       <c r="I304" t="b">
         <v>0</v>
       </c>
       <c r="J304" t="s">
         <v>98</v>
       </c>
       <c r="K304">
         <v>0</v>
       </c>
       <c r="L304">
         <v>79.94</v>
       </c>
     </row>
     <row r="305" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A305">
         <v>306</v>
       </c>
       <c r="B305" t="s">
         <v>509</v>
       </c>
       <c r="C305" t="s">
         <v>510</v>
       </c>
       <c r="D305">
-        <v>1287</v>
+        <v>98</v>
       </c>
       <c r="E305" t="s">
         <v>153</v>
       </c>
       <c r="F305" t="s">
         <v>21</v>
       </c>
       <c r="G305" t="s">
         <v>22</v>
       </c>
       <c r="H305">
         <v>11</v>
       </c>
       <c r="I305" t="b">
         <v>0</v>
       </c>
       <c r="J305" t="s">
         <v>84</v>
       </c>
       <c r="K305">
         <v>0</v>
       </c>
       <c r="L305">
         <v>79.15</v>
       </c>
@@ -13408,51 +13408,51 @@
       </c>
       <c r="I308" t="b">
         <v>0</v>
       </c>
       <c r="J308" t="s">
         <v>98</v>
       </c>
       <c r="K308">
         <v>0</v>
       </c>
       <c r="L308">
         <v>78.75</v>
       </c>
     </row>
     <row r="309" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A309">
         <v>310</v>
       </c>
       <c r="B309" t="s">
         <v>214</v>
       </c>
       <c r="C309" t="s">
         <v>93</v>
       </c>
       <c r="D309">
-        <v>2213</v>
+        <v>144</v>
       </c>
       <c r="E309" t="s">
         <v>32</v>
       </c>
       <c r="F309" t="s">
         <v>15</v>
       </c>
       <c r="G309" t="s">
         <v>16</v>
       </c>
       <c r="H309">
         <v>72</v>
       </c>
       <c r="I309" t="b">
         <v>0</v>
       </c>
       <c r="J309" t="s">
         <v>98</v>
       </c>
       <c r="K309">
         <v>0</v>
       </c>
       <c r="L309">
         <v>78.57</v>
       </c>
@@ -13735,51 +13735,51 @@
       </c>
       <c r="I317" t="b">
         <v>0</v>
       </c>
       <c r="J317" t="s">
         <v>80</v>
       </c>
       <c r="K317">
         <v>0</v>
       </c>
       <c r="L317">
         <v>76.73</v>
       </c>
     </row>
     <row r="318" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A318">
         <v>319</v>
       </c>
       <c r="B318" t="s">
         <v>526</v>
       </c>
       <c r="C318" t="s">
         <v>527</v>
       </c>
       <c r="D318">
-        <v>1431</v>
+        <v>409</v>
       </c>
       <c r="E318" t="s">
         <v>528</v>
       </c>
       <c r="F318" t="s">
         <v>33</v>
       </c>
       <c r="G318" t="s">
         <v>22</v>
       </c>
       <c r="H318">
         <v>22</v>
       </c>
       <c r="I318" t="b">
         <v>0</v>
       </c>
       <c r="J318" t="s">
         <v>109</v>
       </c>
       <c r="K318">
         <v>0</v>
       </c>
       <c r="L318">
         <v>76.73</v>
       </c>
@@ -14091,51 +14091,51 @@
       </c>
       <c r="I327" t="b">
         <v>0</v>
       </c>
       <c r="J327" t="s">
         <v>109</v>
       </c>
       <c r="K327">
         <v>0</v>
       </c>
       <c r="L327">
         <v>73.02</v>
       </c>
     </row>
     <row r="328" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A328">
         <v>329</v>
       </c>
       <c r="B328" t="s">
         <v>539</v>
       </c>
       <c r="C328" t="s">
         <v>219</v>
       </c>
       <c r="D328">
-        <v>1590</v>
+        <v>139</v>
       </c>
       <c r="E328" t="s">
         <v>117</v>
       </c>
       <c r="F328" t="s">
         <v>67</v>
       </c>
       <c r="G328" t="s">
         <v>16</v>
       </c>
       <c r="H328">
         <v>4</v>
       </c>
       <c r="I328" t="b">
         <v>0</v>
       </c>
       <c r="J328" t="s">
         <v>84</v>
       </c>
       <c r="K328">
         <v>0</v>
       </c>
       <c r="L328">
         <v>72.46</v>
       </c>
@@ -14307,51 +14307,51 @@
       </c>
       <c r="I333" t="b">
         <v>0</v>
       </c>
       <c r="J333" t="s">
         <v>98</v>
       </c>
       <c r="K333">
         <v>0</v>
       </c>
       <c r="L333">
         <v>66.34</v>
       </c>
     </row>
     <row r="334" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A334">
         <v>335</v>
       </c>
       <c r="B334" t="s">
         <v>545</v>
       </c>
       <c r="C334" t="s">
         <v>299</v>
       </c>
       <c r="D334">
-        <v>1402</v>
+        <v>35</v>
       </c>
       <c r="E334" t="s">
         <v>17</v>
       </c>
       <c r="F334" t="s">
         <v>29</v>
       </c>
       <c r="G334" t="s">
         <v>22</v>
       </c>
       <c r="H334">
         <v>10</v>
       </c>
       <c r="I334" t="b">
         <v>0</v>
       </c>
       <c r="J334" t="s">
         <v>84</v>
       </c>
       <c r="K334">
         <v>0</v>
       </c>
       <c r="L334">
         <v>66.34</v>
       </c>
@@ -14599,51 +14599,51 @@
       </c>
       <c r="I341" t="b">
         <v>0</v>
       </c>
       <c r="J341" t="s">
         <v>80</v>
       </c>
       <c r="K341">
         <v>0</v>
       </c>
       <c r="L341">
         <v>0</v>
       </c>
     </row>
     <row r="342" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A342">
         <v>343</v>
       </c>
       <c r="B342" t="s">
         <v>269</v>
       </c>
       <c r="C342" t="s">
         <v>560</v>
       </c>
       <c r="D342">
-        <v>1216</v>
+        <v>472</v>
       </c>
       <c r="E342" t="s">
         <v>75</v>
       </c>
       <c r="F342" t="s">
         <v>33</v>
       </c>
       <c r="G342" t="s">
         <v>16</v>
       </c>
       <c r="H342">
         <v>66</v>
       </c>
       <c r="I342" t="b">
         <v>0</v>
       </c>
       <c r="J342" t="s">
         <v>80</v>
       </c>
       <c r="K342">
         <v>0</v>
       </c>
       <c r="L342">
         <v>0</v>
       </c>
@@ -14675,51 +14675,51 @@
       </c>
       <c r="I343" t="b">
         <v>0</v>
       </c>
       <c r="J343" t="s">
         <v>80</v>
       </c>
       <c r="K343">
         <v>0</v>
       </c>
       <c r="L343">
         <v>0</v>
       </c>
     </row>
     <row r="344" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A344">
         <v>345</v>
       </c>
       <c r="B344" t="s">
         <v>562</v>
       </c>
       <c r="C344" t="s">
         <v>168</v>
       </c>
       <c r="D344">
-        <v>1894</v>
+        <v>365</v>
       </c>
       <c r="E344" t="s">
         <v>563</v>
       </c>
       <c r="F344" t="s">
         <v>15</v>
       </c>
       <c r="G344" t="s">
         <v>16</v>
       </c>
       <c r="H344">
         <v>79</v>
       </c>
       <c r="I344" t="b">
         <v>0</v>
       </c>
       <c r="J344" t="s">
         <v>98</v>
       </c>
       <c r="K344">
         <v>0</v>
       </c>
       <c r="L344">
         <v>0</v>
       </c>