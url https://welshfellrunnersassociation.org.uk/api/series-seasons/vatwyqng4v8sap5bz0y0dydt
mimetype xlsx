--- v2 (2026-09-30)
+++ v3 (2026-10-20)
@@ -11305,50 +11305,53 @@
         <v>26</v>
       </c>
       <c r="I250" t="b">
         <v>0</v>
       </c>
       <c r="J250" t="s">
         <v>98</v>
       </c>
       <c r="K250">
         <v>0</v>
       </c>
       <c r="L250">
         <v>92.71</v>
       </c>
     </row>
     <row r="251" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A251">
         <v>251</v>
       </c>
       <c r="B251" t="s">
         <v>435</v>
       </c>
       <c r="C251" t="s">
         <v>219</v>
       </c>
+      <c r="D251">
+        <v>852</v>
+      </c>
       <c r="E251" t="s">
         <v>20</v>
       </c>
       <c r="F251" t="s">
         <v>29</v>
       </c>
       <c r="G251" t="s">
         <v>22</v>
       </c>
       <c r="H251">
         <v>5</v>
       </c>
       <c r="I251" t="b">
         <v>0</v>
       </c>
       <c r="J251" t="s">
         <v>98</v>
       </c>
       <c r="K251">
         <v>0</v>
       </c>
       <c r="L251">
         <v>92.64</v>
       </c>
     </row>