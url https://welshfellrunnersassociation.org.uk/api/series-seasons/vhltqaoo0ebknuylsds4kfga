--- v1 (2025-12-20)
+++ v2 (2026-09-30)
@@ -1051,51 +1051,51 @@
       </c>
       <c r="O2">
         <v>126.82</v>
       </c>
       <c r="P2" t="s">
         <v>23</v>
       </c>
       <c r="Q2" t="s">
         <v>23</v>
       </c>
       <c r="R2">
         <v>382.04</v>
       </c>
     </row>
     <row r="3" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3" t="s">
         <v>24</v>
       </c>
       <c r="C3" t="s">
         <v>25</v>
       </c>
       <c r="D3">
-        <v>1901</v>
+        <v>380</v>
       </c>
       <c r="E3" t="s">
         <v>26</v>
       </c>
       <c r="F3" t="s">
         <v>27</v>
       </c>
       <c r="G3" t="s">
         <v>22</v>
       </c>
       <c r="H3">
         <v>1</v>
       </c>
       <c r="I3" t="b">
         <v>1</v>
       </c>
       <c r="J3" t="s">
         <v>23</v>
       </c>
       <c r="K3">
         <v>5</v>
       </c>
       <c r="L3">
         <v>128.88</v>
       </c>
@@ -1107,51 +1107,51 @@
       </c>
       <c r="O3">
         <v>118.05</v>
       </c>
       <c r="P3">
         <v>105</v>
       </c>
       <c r="Q3" t="s">
         <v>23</v>
       </c>
       <c r="R3">
         <v>369.85</v>
       </c>
     </row>
     <row r="4" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4" t="s">
         <v>28</v>
       </c>
       <c r="C4" t="s">
         <v>29</v>
       </c>
       <c r="D4">
-        <v>1830</v>
+        <v>474</v>
       </c>
       <c r="E4" t="s">
         <v>30</v>
       </c>
       <c r="F4" t="s">
         <v>21</v>
       </c>
       <c r="G4" t="s">
         <v>31</v>
       </c>
       <c r="H4">
         <v>1</v>
       </c>
       <c r="I4" t="b">
         <v>1</v>
       </c>
       <c r="J4" t="s">
         <v>23</v>
       </c>
       <c r="K4">
         <v>5</v>
       </c>
       <c r="L4">
         <v>113.3</v>
       </c>
@@ -1219,51 +1219,51 @@
       </c>
       <c r="O5">
         <v>103.83</v>
       </c>
       <c r="P5">
         <v>115.11</v>
       </c>
       <c r="Q5" t="s">
         <v>23</v>
       </c>
       <c r="R5">
         <v>357.34</v>
       </c>
     </row>
     <row r="6" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6" t="s">
         <v>35</v>
       </c>
       <c r="C6" t="s">
         <v>36</v>
       </c>
       <c r="D6">
-        <v>1933</v>
+        <v>430</v>
       </c>
       <c r="E6" t="s">
         <v>37</v>
       </c>
       <c r="F6" t="s">
         <v>21</v>
       </c>
       <c r="G6" t="s">
         <v>31</v>
       </c>
       <c r="H6">
         <v>2</v>
       </c>
       <c r="I6" t="b">
         <v>1</v>
       </c>
       <c r="J6" t="s">
         <v>23</v>
       </c>
       <c r="K6">
         <v>5</v>
       </c>
       <c r="L6">
         <v>111.18</v>
       </c>
@@ -1275,51 +1275,51 @@
       </c>
       <c r="O6">
         <v>113.26</v>
       </c>
       <c r="P6">
         <v>120.47</v>
       </c>
       <c r="Q6" t="s">
         <v>23</v>
       </c>
       <c r="R6">
         <v>354.64</v>
       </c>
     </row>
     <row r="7" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7" t="s">
         <v>38</v>
       </c>
       <c r="C7" t="s">
         <v>39</v>
       </c>
       <c r="D7">
-        <v>1989</v>
+        <v>592</v>
       </c>
       <c r="E7" t="s">
         <v>40</v>
       </c>
       <c r="F7" t="s">
         <v>41</v>
       </c>
       <c r="G7" t="s">
         <v>31</v>
       </c>
       <c r="H7">
         <v>1</v>
       </c>
       <c r="I7" t="b">
         <v>1</v>
       </c>
       <c r="J7" t="s">
         <v>23</v>
       </c>
       <c r="K7">
         <v>4</v>
       </c>
       <c r="L7">
         <v>106.17</v>
       </c>
@@ -1331,51 +1331,51 @@
       </c>
       <c r="O7" t="s">
         <v>23</v>
       </c>
       <c r="P7">
         <v>117.33</v>
       </c>
       <c r="Q7" t="s">
         <v>23</v>
       </c>
       <c r="R7">
         <v>349.79</v>
       </c>
     </row>
     <row r="8" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8" t="s">
         <v>42</v>
       </c>
       <c r="C8" t="s">
         <v>39</v>
       </c>
       <c r="D8">
-        <v>1990</v>
+        <v>593</v>
       </c>
       <c r="E8" t="s">
         <v>43</v>
       </c>
       <c r="F8" t="s">
         <v>44</v>
       </c>
       <c r="G8" t="s">
         <v>31</v>
       </c>
       <c r="H8">
         <v>1</v>
       </c>
       <c r="I8" t="b">
         <v>1</v>
       </c>
       <c r="J8" t="s">
         <v>23</v>
       </c>
       <c r="K8">
         <v>4</v>
       </c>
       <c r="L8">
         <v>117.02</v>
       </c>
@@ -1387,51 +1387,51 @@
       </c>
       <c r="O8" t="s">
         <v>23</v>
       </c>
       <c r="P8">
         <v>100</v>
       </c>
       <c r="Q8" t="s">
         <v>23</v>
       </c>
       <c r="R8">
         <v>345</v>
       </c>
     </row>
     <row r="9" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9" t="s">
         <v>45</v>
       </c>
       <c r="C9" t="s">
         <v>46</v>
       </c>
       <c r="D9">
-        <v>1987</v>
+        <v>527</v>
       </c>
       <c r="E9" t="s">
         <v>26</v>
       </c>
       <c r="F9" t="s">
         <v>27</v>
       </c>
       <c r="G9" t="s">
         <v>31</v>
       </c>
       <c r="H9">
         <v>2</v>
       </c>
       <c r="I9" t="b">
         <v>1</v>
       </c>
       <c r="J9" t="s">
         <v>23</v>
       </c>
       <c r="K9">
         <v>4</v>
       </c>
       <c r="L9">
         <v>116.54</v>
       </c>
@@ -1496,51 +1496,51 @@
       </c>
       <c r="O10">
         <v>96.82</v>
       </c>
       <c r="P10" t="s">
         <v>23</v>
       </c>
       <c r="Q10" t="s">
         <v>23</v>
       </c>
       <c r="R10">
         <v>332.12</v>
       </c>
     </row>
     <row r="11" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11" t="s">
         <v>50</v>
       </c>
       <c r="C11" t="s">
         <v>51</v>
       </c>
       <c r="D11">
-        <v>1764</v>
+        <v>481</v>
       </c>
       <c r="E11" t="s">
         <v>20</v>
       </c>
       <c r="F11" t="s">
         <v>41</v>
       </c>
       <c r="G11" t="s">
         <v>31</v>
       </c>
       <c r="H11">
         <v>2</v>
       </c>
       <c r="I11" t="b">
         <v>1</v>
       </c>
       <c r="J11" t="s">
         <v>23</v>
       </c>
       <c r="K11">
         <v>5</v>
       </c>
       <c r="L11">
         <v>108.53</v>
       </c>
@@ -1658,51 +1658,51 @@
       </c>
       <c r="O13">
         <v>106.96</v>
       </c>
       <c r="P13">
         <v>100.75</v>
       </c>
       <c r="Q13" t="s">
         <v>23</v>
       </c>
       <c r="R13">
         <v>327.75</v>
       </c>
     </row>
     <row r="14" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14" t="s">
         <v>57</v>
       </c>
       <c r="C14" t="s">
         <v>36</v>
       </c>
       <c r="D14">
-        <v>1935</v>
+        <v>429</v>
       </c>
       <c r="E14" t="s">
         <v>37</v>
       </c>
       <c r="F14" t="s">
         <v>44</v>
       </c>
       <c r="G14" t="s">
         <v>22</v>
       </c>
       <c r="H14">
         <v>1</v>
       </c>
       <c r="I14" t="b">
         <v>1</v>
       </c>
       <c r="J14" t="s">
         <v>23</v>
       </c>
       <c r="K14">
         <v>5</v>
       </c>
       <c r="L14">
         <v>88.63</v>
       </c>
@@ -1767,51 +1767,51 @@
       </c>
       <c r="O15">
         <v>103.13</v>
       </c>
       <c r="P15">
         <v>105.13</v>
       </c>
       <c r="Q15" t="s">
         <v>23</v>
       </c>
       <c r="R15">
         <v>324.67</v>
       </c>
     </row>
     <row r="16" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16" t="s">
         <v>59</v>
       </c>
       <c r="C16" t="s">
         <v>36</v>
       </c>
       <c r="D16">
-        <v>1934</v>
+        <v>428</v>
       </c>
       <c r="E16" t="s">
         <v>37</v>
       </c>
       <c r="F16" t="s">
         <v>44</v>
       </c>
       <c r="G16" t="s">
         <v>22</v>
       </c>
       <c r="H16">
         <v>2</v>
       </c>
       <c r="I16" t="b">
         <v>1</v>
       </c>
       <c r="J16" t="s">
         <v>23</v>
       </c>
       <c r="K16">
         <v>5</v>
       </c>
       <c r="L16">
         <v>100.38</v>
       </c>
@@ -1876,51 +1876,51 @@
       </c>
       <c r="O17">
         <v>102.99</v>
       </c>
       <c r="P17">
         <v>108.89</v>
       </c>
       <c r="Q17" t="s">
         <v>23</v>
       </c>
       <c r="R17">
         <v>318.14</v>
       </c>
     </row>
     <row r="18" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18" t="s">
         <v>32</v>
       </c>
       <c r="C18" t="s">
         <v>61</v>
       </c>
       <c r="D18">
-        <v>1787</v>
+        <v>183</v>
       </c>
       <c r="E18" t="s">
         <v>62</v>
       </c>
       <c r="F18" t="s">
         <v>44</v>
       </c>
       <c r="G18" t="s">
         <v>31</v>
       </c>
       <c r="H18">
         <v>2</v>
       </c>
       <c r="I18" t="b">
         <v>1</v>
       </c>
       <c r="J18" t="s">
         <v>23</v>
       </c>
       <c r="K18">
         <v>4</v>
       </c>
       <c r="L18">
         <v>103.87</v>
       </c>
@@ -2041,51 +2041,51 @@
       </c>
       <c r="O20">
         <v>101.48</v>
       </c>
       <c r="P20">
         <v>101.09</v>
       </c>
       <c r="Q20" t="s">
         <v>23</v>
       </c>
       <c r="R20">
         <v>302.57</v>
       </c>
     </row>
     <row r="21" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="B21" t="s">
         <v>67</v>
       </c>
       <c r="C21" t="s">
         <v>39</v>
       </c>
       <c r="D21">
-        <v>1991</v>
+        <v>594</v>
       </c>
       <c r="E21" t="s">
         <v>43</v>
       </c>
       <c r="F21" t="s">
         <v>27</v>
       </c>
       <c r="G21" t="s">
         <v>31</v>
       </c>
       <c r="H21">
         <v>5</v>
       </c>
       <c r="I21" t="b">
         <v>1</v>
       </c>
       <c r="J21" t="s">
         <v>23</v>
       </c>
       <c r="K21">
         <v>3</v>
       </c>
       <c r="L21">
         <v>84.72</v>
       </c>
@@ -2096,50 +2096,53 @@
         <v>23</v>
       </c>
       <c r="O21" t="s">
         <v>23</v>
       </c>
       <c r="P21">
         <v>108.03</v>
       </c>
       <c r="Q21" t="s">
         <v>23</v>
       </c>
       <c r="R21">
         <v>301.67</v>
       </c>
     </row>
     <row r="22" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22" t="s">
         <v>68</v>
       </c>
       <c r="C22" t="s">
         <v>69</v>
       </c>
+      <c r="D22">
+        <v>595</v>
+      </c>
       <c r="E22" t="s">
         <v>23</v>
       </c>
       <c r="F22" t="s">
         <v>21</v>
       </c>
       <c r="G22" t="s">
         <v>22</v>
       </c>
       <c r="H22">
         <v>2</v>
       </c>
       <c r="I22" t="b">
         <v>1</v>
       </c>
       <c r="J22" t="s">
         <v>23</v>
       </c>
       <c r="K22">
         <v>3</v>
       </c>
       <c r="L22">
         <v>102.23</v>
       </c>
       <c r="M22">
@@ -2371,51 +2374,51 @@
       </c>
       <c r="O26" t="s">
         <v>23</v>
       </c>
       <c r="P26">
         <v>97.46</v>
       </c>
       <c r="Q26" t="s">
         <v>23</v>
       </c>
       <c r="R26">
         <v>298.51</v>
       </c>
     </row>
     <row r="27" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="B27" t="s">
         <v>80</v>
       </c>
       <c r="C27" t="s">
         <v>64</v>
       </c>
       <c r="D27">
-        <v>2070</v>
+        <v>494</v>
       </c>
       <c r="E27" t="s">
         <v>62</v>
       </c>
       <c r="F27" t="s">
         <v>71</v>
       </c>
       <c r="G27" t="s">
         <v>31</v>
       </c>
       <c r="H27">
         <v>1</v>
       </c>
       <c r="I27" t="b">
         <v>1</v>
       </c>
       <c r="J27" t="s">
         <v>23</v>
       </c>
       <c r="K27">
         <v>3</v>
       </c>
       <c r="L27">
         <v>100</v>
       </c>
@@ -2427,51 +2430,51 @@
       </c>
       <c r="O27">
         <v>95.75</v>
       </c>
       <c r="P27">
         <v>100</v>
       </c>
       <c r="Q27" t="s">
         <v>23</v>
       </c>
       <c r="R27">
         <v>296.65</v>
       </c>
     </row>
     <row r="28" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="B28" t="s">
         <v>81</v>
       </c>
       <c r="C28" t="s">
         <v>82</v>
       </c>
       <c r="D28">
-        <v>1963</v>
+        <v>623</v>
       </c>
       <c r="E28" t="s">
         <v>20</v>
       </c>
       <c r="F28" t="s">
         <v>21</v>
       </c>
       <c r="G28" t="s">
         <v>22</v>
       </c>
       <c r="H28">
         <v>3</v>
       </c>
       <c r="I28" t="b">
         <v>1</v>
       </c>
       <c r="J28" t="s">
         <v>23</v>
       </c>
       <c r="K28">
         <v>3</v>
       </c>
       <c r="L28" t="s">
         <v>23</v>
       </c>
@@ -2483,51 +2486,51 @@
       </c>
       <c r="O28" t="s">
         <v>23</v>
       </c>
       <c r="P28">
         <v>99.74</v>
       </c>
       <c r="Q28" t="s">
         <v>23</v>
       </c>
       <c r="R28">
         <v>294.56</v>
       </c>
     </row>
     <row r="29" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="B29" t="s">
         <v>83</v>
       </c>
       <c r="C29" t="s">
         <v>84</v>
       </c>
       <c r="D29">
-        <v>1979</v>
+        <v>599</v>
       </c>
       <c r="E29" t="s">
         <v>20</v>
       </c>
       <c r="F29" t="s">
         <v>27</v>
       </c>
       <c r="G29" t="s">
         <v>22</v>
       </c>
       <c r="H29">
         <v>2</v>
       </c>
       <c r="I29" t="b">
         <v>1</v>
       </c>
       <c r="J29" t="s">
         <v>23</v>
       </c>
       <c r="K29">
         <v>3</v>
       </c>
       <c r="L29" t="s">
         <v>23</v>
       </c>
@@ -2539,51 +2542,51 @@
       </c>
       <c r="O29" t="s">
         <v>23</v>
       </c>
       <c r="P29">
         <v>95.46</v>
       </c>
       <c r="Q29" t="s">
         <v>23</v>
       </c>
       <c r="R29">
         <v>294.51</v>
       </c>
     </row>
     <row r="30" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="B30" t="s">
         <v>85</v>
       </c>
       <c r="C30" t="s">
         <v>86</v>
       </c>
       <c r="D30">
-        <v>2025</v>
+        <v>85</v>
       </c>
       <c r="E30" t="s">
         <v>87</v>
       </c>
       <c r="F30" t="s">
         <v>41</v>
       </c>
       <c r="G30" t="s">
         <v>22</v>
       </c>
       <c r="H30">
         <v>2</v>
       </c>
       <c r="I30" t="b">
         <v>1</v>
       </c>
       <c r="J30" t="s">
         <v>23</v>
       </c>
       <c r="K30">
         <v>3</v>
       </c>
       <c r="L30">
         <v>98.79</v>
       </c>
@@ -2819,51 +2822,51 @@
       </c>
       <c r="O34">
         <v>93</v>
       </c>
       <c r="P34">
         <v>90.47</v>
       </c>
       <c r="Q34" t="s">
         <v>23</v>
       </c>
       <c r="R34">
         <v>286.97</v>
       </c>
     </row>
     <row r="35" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A35">
         <v>34</v>
       </c>
       <c r="B35" t="s">
         <v>95</v>
       </c>
       <c r="C35" t="s">
         <v>96</v>
       </c>
       <c r="D35">
-        <v>1906</v>
+        <v>143</v>
       </c>
       <c r="E35" t="s">
         <v>20</v>
       </c>
       <c r="F35" t="s">
         <v>41</v>
       </c>
       <c r="G35" t="s">
         <v>22</v>
       </c>
       <c r="H35">
         <v>3</v>
       </c>
       <c r="I35" t="b">
         <v>1</v>
       </c>
       <c r="J35" t="s">
         <v>23</v>
       </c>
       <c r="K35">
         <v>4</v>
       </c>
       <c r="L35">
         <v>85.87</v>
       </c>
@@ -3043,51 +3046,51 @@
       </c>
       <c r="O38">
         <v>96.11</v>
       </c>
       <c r="P38" t="s">
         <v>23</v>
       </c>
       <c r="Q38" t="s">
         <v>23</v>
       </c>
       <c r="R38">
         <v>271.85</v>
       </c>
     </row>
     <row r="39" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A39">
         <v>38</v>
       </c>
       <c r="B39" t="s">
         <v>99</v>
       </c>
       <c r="C39" t="s">
         <v>46</v>
       </c>
       <c r="D39">
-        <v>1988</v>
+        <v>528</v>
       </c>
       <c r="E39" t="s">
         <v>26</v>
       </c>
       <c r="F39" t="s">
         <v>21</v>
       </c>
       <c r="G39" t="s">
         <v>31</v>
       </c>
       <c r="H39">
         <v>9</v>
       </c>
       <c r="I39" t="b">
         <v>1</v>
       </c>
       <c r="J39" t="s">
         <v>23</v>
       </c>
       <c r="K39">
         <v>4</v>
       </c>
       <c r="L39">
         <v>83.66</v>
       </c>
@@ -3099,51 +3102,51 @@
       </c>
       <c r="O39">
         <v>85.57</v>
       </c>
       <c r="P39">
         <v>91.98</v>
       </c>
       <c r="Q39" t="s">
         <v>23</v>
       </c>
       <c r="R39">
         <v>268.18</v>
       </c>
     </row>
     <row r="40" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A40">
         <v>39</v>
       </c>
       <c r="B40" t="s">
         <v>100</v>
       </c>
       <c r="C40" t="s">
         <v>101</v>
       </c>
       <c r="D40">
-        <v>2390</v>
+        <v>542</v>
       </c>
       <c r="E40" t="s">
         <v>20</v>
       </c>
       <c r="F40" t="s">
         <v>65</v>
       </c>
       <c r="G40" t="s">
         <v>31</v>
       </c>
       <c r="H40">
         <v>3</v>
       </c>
       <c r="I40" t="b">
         <v>0</v>
       </c>
       <c r="J40" t="s">
         <v>102</v>
       </c>
       <c r="K40">
         <v>1</v>
       </c>
       <c r="L40" t="s">
         <v>23</v>
       </c>
@@ -3155,51 +3158,51 @@
       </c>
       <c r="O40" t="s">
         <v>23</v>
       </c>
       <c r="P40" t="s">
         <v>23</v>
       </c>
       <c r="Q40" t="s">
         <v>23</v>
       </c>
       <c r="R40">
         <v>235.07</v>
       </c>
     </row>
     <row r="41" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A41">
         <v>40</v>
       </c>
       <c r="B41" t="s">
         <v>103</v>
       </c>
       <c r="C41" t="s">
         <v>51</v>
       </c>
       <c r="D41">
-        <v>1763</v>
+        <v>480</v>
       </c>
       <c r="E41" t="s">
         <v>20</v>
       </c>
       <c r="F41" t="s">
         <v>75</v>
       </c>
       <c r="G41" t="s">
         <v>22</v>
       </c>
       <c r="H41">
         <v>1</v>
       </c>
       <c r="I41" t="b">
         <v>0</v>
       </c>
       <c r="J41" t="s">
         <v>102</v>
       </c>
       <c r="K41">
         <v>2</v>
       </c>
       <c r="L41" t="s">
         <v>23</v>
       </c>
@@ -3211,51 +3214,51 @@
       </c>
       <c r="O41" t="s">
         <v>23</v>
       </c>
       <c r="P41" t="s">
         <v>23</v>
       </c>
       <c r="Q41" t="s">
         <v>23</v>
       </c>
       <c r="R41">
         <v>200</v>
       </c>
     </row>
     <row r="42" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A42">
         <v>41</v>
       </c>
       <c r="B42" t="s">
         <v>104</v>
       </c>
       <c r="C42" t="s">
         <v>84</v>
       </c>
       <c r="D42">
-        <v>1978</v>
+        <v>600</v>
       </c>
       <c r="E42" t="s">
         <v>20</v>
       </c>
       <c r="F42" t="s">
         <v>41</v>
       </c>
       <c r="G42" t="s">
         <v>31</v>
       </c>
       <c r="H42">
         <v>3</v>
       </c>
       <c r="I42" t="b">
         <v>0</v>
       </c>
       <c r="J42" t="s">
         <v>102</v>
       </c>
       <c r="K42">
         <v>2</v>
       </c>
       <c r="L42" t="s">
         <v>23</v>
       </c>
@@ -3976,50 +3979,53 @@
         <v>23</v>
       </c>
       <c r="O55" t="s">
         <v>23</v>
       </c>
       <c r="P55" t="s">
         <v>23</v>
       </c>
       <c r="Q55" t="s">
         <v>23</v>
       </c>
       <c r="R55">
         <v>106.65</v>
       </c>
     </row>
     <row r="56" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A56">
         <v>55</v>
       </c>
       <c r="B56" t="s">
         <v>128</v>
       </c>
       <c r="C56" t="s">
         <v>69</v>
       </c>
+      <c r="D56">
+        <v>596</v>
+      </c>
       <c r="E56" t="s">
         <v>23</v>
       </c>
       <c r="F56" t="s">
         <v>65</v>
       </c>
       <c r="G56" t="s">
         <v>31</v>
       </c>
       <c r="H56">
         <v>6</v>
       </c>
       <c r="I56" t="b">
         <v>0</v>
       </c>
       <c r="J56" t="s">
         <v>102</v>
       </c>
       <c r="K56">
         <v>1</v>
       </c>
       <c r="L56">
         <v>105.48</v>
       </c>
       <c r="M56" t="s">
@@ -4513,51 +4519,51 @@
       </c>
       <c r="O65" t="s">
         <v>23</v>
       </c>
       <c r="P65">
         <v>100.45</v>
       </c>
       <c r="Q65" t="s">
         <v>23</v>
       </c>
       <c r="R65">
         <v>100.45</v>
       </c>
     </row>
     <row r="66" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A66">
         <v>65</v>
       </c>
       <c r="B66" t="s">
         <v>144</v>
       </c>
       <c r="C66" t="s">
         <v>145</v>
       </c>
       <c r="D66">
-        <v>2234</v>
+        <v>293</v>
       </c>
       <c r="E66" t="s">
         <v>124</v>
       </c>
       <c r="F66" t="s">
         <v>65</v>
       </c>
       <c r="G66" t="s">
         <v>22</v>
       </c>
       <c r="H66">
         <v>1</v>
       </c>
       <c r="I66" t="b">
         <v>0</v>
       </c>
       <c r="J66" t="s">
         <v>102</v>
       </c>
       <c r="K66">
         <v>0</v>
       </c>
       <c r="L66" t="s">
         <v>23</v>
       </c>
@@ -4787,51 +4793,51 @@
       </c>
       <c r="O70" t="s">
         <v>23</v>
       </c>
       <c r="P70" t="s">
         <v>23</v>
       </c>
       <c r="Q70" t="s">
         <v>23</v>
       </c>
       <c r="R70">
         <v>94.53</v>
       </c>
     </row>
     <row r="71" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A71">
         <v>70</v>
       </c>
       <c r="B71" t="s">
         <v>151</v>
       </c>
       <c r="C71" t="s">
         <v>152</v>
       </c>
       <c r="D71">
-        <v>2412</v>
+        <v>219</v>
       </c>
       <c r="E71" t="s">
         <v>56</v>
       </c>
       <c r="F71" t="s">
         <v>41</v>
       </c>
       <c r="G71" t="s">
         <v>31</v>
       </c>
       <c r="H71">
         <v>8</v>
       </c>
       <c r="I71" t="b">
         <v>0</v>
       </c>
       <c r="J71" t="s">
         <v>102</v>
       </c>
       <c r="K71">
         <v>0</v>
       </c>
       <c r="L71" t="s">
         <v>23</v>
       </c>
@@ -4949,51 +4955,51 @@
       </c>
       <c r="O73" t="s">
         <v>23</v>
       </c>
       <c r="P73" t="s">
         <v>23</v>
       </c>
       <c r="Q73" t="s">
         <v>23</v>
       </c>
       <c r="R73">
         <v>93.69</v>
       </c>
     </row>
     <row r="74" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A74">
         <v>73</v>
       </c>
       <c r="B74" t="s">
         <v>156</v>
       </c>
       <c r="C74" t="s">
         <v>157</v>
       </c>
       <c r="D74">
-        <v>2149</v>
+        <v>388</v>
       </c>
       <c r="E74" t="s">
         <v>158</v>
       </c>
       <c r="F74" t="s">
         <v>44</v>
       </c>
       <c r="G74" t="s">
         <v>31</v>
       </c>
       <c r="H74">
         <v>7</v>
       </c>
       <c r="I74" t="b">
         <v>0</v>
       </c>
       <c r="J74" t="s">
         <v>102</v>
       </c>
       <c r="K74">
         <v>0</v>
       </c>
       <c r="L74" t="s">
         <v>23</v>
       </c>
@@ -5326,51 +5332,51 @@
       </c>
       <c r="O80" t="s">
         <v>23</v>
       </c>
       <c r="P80">
         <v>88.45</v>
       </c>
       <c r="Q80" t="s">
         <v>23</v>
       </c>
       <c r="R80">
         <v>88.45</v>
       </c>
     </row>
     <row r="81" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A81">
         <v>81</v>
       </c>
       <c r="B81" t="s">
         <v>167</v>
       </c>
       <c r="C81" t="s">
         <v>168</v>
       </c>
       <c r="D81">
-        <v>2003</v>
+        <v>591</v>
       </c>
       <c r="E81" t="s">
         <v>20</v>
       </c>
       <c r="F81" t="s">
         <v>44</v>
       </c>
       <c r="G81" t="s">
         <v>31</v>
       </c>
       <c r="H81">
         <v>8</v>
       </c>
       <c r="I81" t="b">
         <v>0</v>
       </c>
       <c r="J81" t="s">
         <v>102</v>
       </c>
       <c r="K81">
         <v>1</v>
       </c>
       <c r="L81">
         <v>87.3</v>
       </c>