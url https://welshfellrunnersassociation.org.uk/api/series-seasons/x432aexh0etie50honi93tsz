--- v4 (2026-03-12)
+++ v5 (2026-10-20)
@@ -8,86 +8,86 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="Data" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="5435" uniqueCount="672">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="5435" uniqueCount="671">
   <si>
     <t>Overall Position</t>
   </si>
   <si>
     <t>First Name</t>
   </si>
   <si>
     <t>Last Name</t>
   </si>
   <si>
     <t>WFRA membership no</t>
   </si>
   <si>
     <t>Club</t>
   </si>
   <si>
     <t>Age Category</t>
   </si>
   <si>
     <t>Class</t>
   </si>
   <si>
     <t>Category Position</t>
   </si>
   <si>
     <t>Eligible</t>
   </si>
   <si>
     <t>IneligibleReasons</t>
   </si>
   <si>
     <t>Race count</t>
   </si>
   <si>
-    <t>Fan Fawr</t>
+    <t xml:space="preserve">Fan Fawr </t>
   </si>
   <si>
     <t>Cat's Back / Ras Crib y Garth</t>
   </si>
   <si>
     <t xml:space="preserve">Winter Sugar Loaf/Mynydd Pen-y-fâl gaeaf </t>
   </si>
   <si>
     <t>Blorenge</t>
   </si>
   <si>
     <t>Skirrid Hill Race</t>
   </si>
   <si>
     <t>Craig yr Allt</t>
   </si>
   <si>
     <t>The Kymin</t>
   </si>
   <si>
     <t>Cwm Nant-y-Groes</t>
   </si>
   <si>
     <t>Hatterall Flow Test 2025</t>
   </si>
@@ -845,53 +845,50 @@
     <t>Lyons</t>
   </si>
   <si>
     <t>Jessica</t>
   </si>
   <si>
     <t>Wilson</t>
   </si>
   <si>
     <t>North Leeds Fell Runners</t>
   </si>
   <si>
     <t>Bolton</t>
   </si>
   <si>
     <t>Sarah</t>
   </si>
   <si>
     <t>Cordeaux</t>
   </si>
   <si>
     <t>Sasha</t>
   </si>
   <si>
     <t>Habgood</t>
-  </si>
-[...1 lines deleted...]
-    <t>Christopher</t>
   </si>
   <si>
     <t>O'Brien</t>
   </si>
   <si>
     <t>Owen</t>
   </si>
   <si>
     <t>McLaughlin</t>
   </si>
   <si>
     <t>Nicolalouise</t>
   </si>
   <si>
     <t>CROCKETT</t>
   </si>
   <si>
     <t>Murphy</t>
   </si>
   <si>
     <t>Sioned</t>
   </si>
   <si>
     <t>Cardiff Triathletes</t>
   </si>
@@ -2613,51 +2610,51 @@
       </c>
       <c r="R3">
         <v>142.35</v>
       </c>
       <c r="S3" t="s">
         <v>26</v>
       </c>
       <c r="T3" t="s">
         <v>26</v>
       </c>
       <c r="U3">
         <v>734.17</v>
       </c>
     </row>
     <row r="4" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4" t="s">
         <v>29</v>
       </c>
       <c r="C4" t="s">
         <v>30</v>
       </c>
       <c r="D4">
-        <v>2146</v>
+        <v>372</v>
       </c>
       <c r="E4" t="s">
         <v>31</v>
       </c>
       <c r="F4" t="s">
         <v>24</v>
       </c>
       <c r="G4" t="s">
         <v>25</v>
       </c>
       <c r="H4">
         <v>3</v>
       </c>
       <c r="I4" t="b">
         <v>1</v>
       </c>
       <c r="J4" t="s">
         <v>26</v>
       </c>
       <c r="K4">
         <v>3</v>
       </c>
       <c r="L4">
         <v>129.57</v>
       </c>
@@ -2678,51 +2675,51 @@
       </c>
       <c r="R4" t="s">
         <v>26</v>
       </c>
       <c r="S4" t="s">
         <v>26</v>
       </c>
       <c r="T4" t="s">
         <v>26</v>
       </c>
       <c r="U4">
         <v>703.18</v>
       </c>
     </row>
     <row r="5" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A5">
         <v>4</v>
       </c>
       <c r="B5" t="s">
         <v>32</v>
       </c>
       <c r="C5" t="s">
         <v>33</v>
       </c>
       <c r="D5">
-        <v>1413</v>
+        <v>159</v>
       </c>
       <c r="E5" t="s">
         <v>23</v>
       </c>
       <c r="F5" t="s">
         <v>24</v>
       </c>
       <c r="G5" t="s">
         <v>25</v>
       </c>
       <c r="H5">
         <v>4</v>
       </c>
       <c r="I5" t="b">
         <v>1</v>
       </c>
       <c r="J5" t="s">
         <v>26</v>
       </c>
       <c r="K5">
         <v>3</v>
       </c>
       <c r="L5">
         <v>123.34</v>
       </c>
@@ -2743,51 +2740,51 @@
       </c>
       <c r="R5">
         <v>128.56</v>
       </c>
       <c r="S5" t="s">
         <v>26</v>
       </c>
       <c r="T5" t="s">
         <v>26</v>
       </c>
       <c r="U5">
         <v>665.01</v>
       </c>
     </row>
     <row r="6" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6" t="s">
         <v>34</v>
       </c>
       <c r="C6" t="s">
         <v>35</v>
       </c>
       <c r="D6">
-        <v>1771</v>
+        <v>643</v>
       </c>
       <c r="E6" t="s">
         <v>26</v>
       </c>
       <c r="F6" t="s">
         <v>24</v>
       </c>
       <c r="G6" t="s">
         <v>25</v>
       </c>
       <c r="H6">
         <v>5</v>
       </c>
       <c r="I6" t="b">
         <v>1</v>
       </c>
       <c r="J6" t="s">
         <v>26</v>
       </c>
       <c r="K6">
         <v>4</v>
       </c>
       <c r="L6">
         <v>118.68</v>
       </c>
@@ -2808,51 +2805,51 @@
       </c>
       <c r="R6">
         <v>133.41</v>
       </c>
       <c r="S6" t="s">
         <v>26</v>
       </c>
       <c r="T6" t="s">
         <v>26</v>
       </c>
       <c r="U6">
         <v>658.41</v>
       </c>
     </row>
     <row r="7" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7" t="s">
         <v>32</v>
       </c>
       <c r="C7" t="s">
         <v>36</v>
       </c>
       <c r="D7">
-        <v>999</v>
+        <v>440</v>
       </c>
       <c r="E7" t="s">
         <v>23</v>
       </c>
       <c r="F7" t="s">
         <v>24</v>
       </c>
       <c r="G7" t="s">
         <v>25</v>
       </c>
       <c r="H7">
         <v>6</v>
       </c>
       <c r="I7" t="b">
         <v>1</v>
       </c>
       <c r="J7" t="s">
         <v>26</v>
       </c>
       <c r="K7">
         <v>4</v>
       </c>
       <c r="L7">
         <v>120.25</v>
       </c>
@@ -2938,51 +2935,51 @@
       </c>
       <c r="R8">
         <v>133.81</v>
       </c>
       <c r="S8" t="s">
         <v>26</v>
       </c>
       <c r="T8" t="s">
         <v>26</v>
       </c>
       <c r="U8">
         <v>642.53</v>
       </c>
     </row>
     <row r="9" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9" t="s">
         <v>40</v>
       </c>
       <c r="C9" t="s">
         <v>41</v>
       </c>
       <c r="D9">
-        <v>1126</v>
+        <v>131</v>
       </c>
       <c r="E9" t="s">
         <v>42</v>
       </c>
       <c r="F9" t="s">
         <v>43</v>
       </c>
       <c r="G9" t="s">
         <v>25</v>
       </c>
       <c r="H9">
         <v>1</v>
       </c>
       <c r="I9" t="b">
         <v>1</v>
       </c>
       <c r="J9" t="s">
         <v>26</v>
       </c>
       <c r="K9">
         <v>4</v>
       </c>
       <c r="L9">
         <v>98.03</v>
       </c>
@@ -3003,51 +3000,51 @@
       </c>
       <c r="R9">
         <v>122.98</v>
       </c>
       <c r="S9" t="s">
         <v>26</v>
       </c>
       <c r="T9">
         <v>120.04</v>
       </c>
       <c r="U9">
         <v>638.69</v>
       </c>
     </row>
     <row r="10" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10" t="s">
         <v>44</v>
       </c>
       <c r="C10" t="s">
         <v>45</v>
       </c>
       <c r="D10">
-        <v>1184</v>
+        <v>563</v>
       </c>
       <c r="E10" t="s">
         <v>23</v>
       </c>
       <c r="F10" t="s">
         <v>46</v>
       </c>
       <c r="G10" t="s">
         <v>25</v>
       </c>
       <c r="H10">
         <v>1</v>
       </c>
       <c r="I10" t="b">
         <v>1</v>
       </c>
       <c r="J10" t="s">
         <v>26</v>
       </c>
       <c r="K10">
         <v>5</v>
       </c>
       <c r="L10">
         <v>118.31</v>
       </c>
@@ -3133,51 +3130,51 @@
       </c>
       <c r="R11" t="s">
         <v>26</v>
       </c>
       <c r="S11" t="s">
         <v>26</v>
       </c>
       <c r="T11" t="s">
         <v>26</v>
       </c>
       <c r="U11">
         <v>611.61</v>
       </c>
     </row>
     <row r="12" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12" t="s">
         <v>50</v>
       </c>
       <c r="C12" t="s">
         <v>51</v>
       </c>
       <c r="D12">
-        <v>1131</v>
+        <v>303</v>
       </c>
       <c r="E12" t="s">
         <v>52</v>
       </c>
       <c r="F12" t="s">
         <v>24</v>
       </c>
       <c r="G12" t="s">
         <v>53</v>
       </c>
       <c r="H12">
         <v>1</v>
       </c>
       <c r="I12" t="b">
         <v>1</v>
       </c>
       <c r="J12" t="s">
         <v>26</v>
       </c>
       <c r="K12">
         <v>5</v>
       </c>
       <c r="L12">
         <v>108.54</v>
       </c>
@@ -3198,51 +3195,51 @@
       </c>
       <c r="R12">
         <v>114.64</v>
       </c>
       <c r="S12" t="s">
         <v>26</v>
       </c>
       <c r="T12">
         <v>112.1</v>
       </c>
       <c r="U12">
         <v>605.94</v>
       </c>
     </row>
     <row r="13" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13" t="s">
         <v>54</v>
       </c>
       <c r="C13" t="s">
         <v>55</v>
       </c>
       <c r="D13">
-        <v>1223</v>
+        <v>43</v>
       </c>
       <c r="E13" t="s">
         <v>56</v>
       </c>
       <c r="F13" t="s">
         <v>46</v>
       </c>
       <c r="G13" t="s">
         <v>25</v>
       </c>
       <c r="H13">
         <v>2</v>
       </c>
       <c r="I13" t="b">
         <v>1</v>
       </c>
       <c r="J13" t="s">
         <v>26</v>
       </c>
       <c r="K13">
         <v>2</v>
       </c>
       <c r="L13">
         <v>114.78</v>
       </c>
@@ -3263,51 +3260,51 @@
       </c>
       <c r="R13" t="s">
         <v>26</v>
       </c>
       <c r="S13" t="s">
         <v>26</v>
       </c>
       <c r="T13" t="s">
         <v>26</v>
       </c>
       <c r="U13">
         <v>600.95</v>
       </c>
     </row>
     <row r="14" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14" t="s">
         <v>57</v>
       </c>
       <c r="C14" t="s">
         <v>58</v>
       </c>
       <c r="D14">
-        <v>2292</v>
+        <v>114</v>
       </c>
       <c r="E14" t="s">
         <v>23</v>
       </c>
       <c r="F14" t="s">
         <v>43</v>
       </c>
       <c r="G14" t="s">
         <v>25</v>
       </c>
       <c r="H14">
         <v>3</v>
       </c>
       <c r="I14" t="b">
         <v>1</v>
       </c>
       <c r="J14" t="s">
         <v>26</v>
       </c>
       <c r="K14">
         <v>5</v>
       </c>
       <c r="L14">
         <v>107.56</v>
       </c>
@@ -3520,51 +3517,51 @@
       </c>
       <c r="R17">
         <v>114.83</v>
       </c>
       <c r="S17" t="s">
         <v>26</v>
       </c>
       <c r="T17" t="s">
         <v>26</v>
       </c>
       <c r="U17">
         <v>567.51</v>
       </c>
     </row>
     <row r="18" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18" t="s">
         <v>65</v>
       </c>
       <c r="C18" t="s">
         <v>66</v>
       </c>
       <c r="D18">
-        <v>2549</v>
+        <v>464</v>
       </c>
       <c r="E18" t="s">
         <v>67</v>
       </c>
       <c r="F18" t="s">
         <v>24</v>
       </c>
       <c r="G18" t="s">
         <v>53</v>
       </c>
       <c r="H18">
         <v>2</v>
       </c>
       <c r="I18" t="b">
         <v>1</v>
       </c>
       <c r="J18" t="s">
         <v>26</v>
       </c>
       <c r="K18">
         <v>4</v>
       </c>
       <c r="L18">
         <v>97.84</v>
       </c>
@@ -3585,51 +3582,51 @@
       </c>
       <c r="R18">
         <v>107.69</v>
       </c>
       <c r="S18" t="s">
         <v>26</v>
       </c>
       <c r="T18" t="s">
         <v>26</v>
       </c>
       <c r="U18">
         <v>560.91</v>
       </c>
     </row>
     <row r="19" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19" t="s">
         <v>68</v>
       </c>
       <c r="C19" t="s">
         <v>69</v>
       </c>
       <c r="D19">
-        <v>2130</v>
+        <v>102</v>
       </c>
       <c r="E19" t="s">
         <v>26</v>
       </c>
       <c r="F19" t="s">
         <v>46</v>
       </c>
       <c r="G19" t="s">
         <v>25</v>
       </c>
       <c r="H19">
         <v>3</v>
       </c>
       <c r="I19" t="b">
         <v>1</v>
       </c>
       <c r="J19" t="s">
         <v>26</v>
       </c>
       <c r="K19">
         <v>3</v>
       </c>
       <c r="L19">
         <v>101.32</v>
       </c>
@@ -3780,51 +3777,51 @@
       </c>
       <c r="R21">
         <v>114.68</v>
       </c>
       <c r="S21" t="s">
         <v>26</v>
       </c>
       <c r="T21" t="s">
         <v>26</v>
       </c>
       <c r="U21">
         <v>547.2</v>
       </c>
     </row>
     <row r="22" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22" t="s">
         <v>74</v>
       </c>
       <c r="C22" t="s">
         <v>75</v>
       </c>
       <c r="D22">
-        <v>1378</v>
+        <v>79</v>
       </c>
       <c r="E22" t="s">
         <v>52</v>
       </c>
       <c r="F22" t="s">
         <v>76</v>
       </c>
       <c r="G22" t="s">
         <v>25</v>
       </c>
       <c r="H22">
         <v>1</v>
       </c>
       <c r="I22" t="b">
         <v>1</v>
       </c>
       <c r="J22" t="s">
         <v>26</v>
       </c>
       <c r="K22">
         <v>4</v>
       </c>
       <c r="L22">
         <v>99.81</v>
       </c>
@@ -3845,51 +3842,51 @@
       </c>
       <c r="R22">
         <v>104.59</v>
       </c>
       <c r="S22" t="s">
         <v>26</v>
       </c>
       <c r="T22">
         <v>99.23</v>
       </c>
       <c r="U22">
         <v>546.09</v>
       </c>
     </row>
     <row r="23" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="B23" t="s">
         <v>77</v>
       </c>
       <c r="C23" t="s">
         <v>78</v>
       </c>
       <c r="D23">
-        <v>1513</v>
+        <v>194</v>
       </c>
       <c r="E23" t="s">
         <v>52</v>
       </c>
       <c r="F23" t="s">
         <v>24</v>
       </c>
       <c r="G23" t="s">
         <v>53</v>
       </c>
       <c r="H23">
         <v>3</v>
       </c>
       <c r="I23" t="b">
         <v>1</v>
       </c>
       <c r="J23" t="s">
         <v>26</v>
       </c>
       <c r="K23">
         <v>4</v>
       </c>
       <c r="L23" t="s">
         <v>26</v>
       </c>
@@ -4037,51 +4034,51 @@
       </c>
       <c r="R25">
         <v>108.51</v>
       </c>
       <c r="S25" t="s">
         <v>26</v>
       </c>
       <c r="T25" t="s">
         <v>26</v>
       </c>
       <c r="U25">
         <v>531.84</v>
       </c>
     </row>
     <row r="26" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="B26" t="s">
         <v>83</v>
       </c>
       <c r="C26" t="s">
         <v>84</v>
       </c>
       <c r="D26">
-        <v>2209</v>
+        <v>59</v>
       </c>
       <c r="E26" t="s">
         <v>85</v>
       </c>
       <c r="F26" t="s">
         <v>43</v>
       </c>
       <c r="G26" t="s">
         <v>25</v>
       </c>
       <c r="H26">
         <v>7</v>
       </c>
       <c r="I26" t="b">
         <v>1</v>
       </c>
       <c r="J26" t="s">
         <v>26</v>
       </c>
       <c r="K26">
         <v>4</v>
       </c>
       <c r="L26">
         <v>100.26</v>
       </c>
@@ -4164,51 +4161,51 @@
       </c>
       <c r="R27" t="s">
         <v>26</v>
       </c>
       <c r="S27" t="s">
         <v>26</v>
       </c>
       <c r="T27" t="s">
         <v>26</v>
       </c>
       <c r="U27">
         <v>514.82</v>
       </c>
     </row>
     <row r="28" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="B28" t="s">
         <v>88</v>
       </c>
       <c r="C28" t="s">
         <v>89</v>
       </c>
       <c r="D28">
-        <v>1700</v>
+        <v>134</v>
       </c>
       <c r="E28" t="s">
         <v>52</v>
       </c>
       <c r="F28" t="s">
         <v>43</v>
       </c>
       <c r="G28" t="s">
         <v>53</v>
       </c>
       <c r="H28">
         <v>1</v>
       </c>
       <c r="I28" t="b">
         <v>1</v>
       </c>
       <c r="J28" t="s">
         <v>26</v>
       </c>
       <c r="K28">
         <v>3</v>
       </c>
       <c r="L28">
         <v>96.61</v>
       </c>
@@ -4291,51 +4288,51 @@
       </c>
       <c r="R29" t="s">
         <v>26</v>
       </c>
       <c r="S29" t="s">
         <v>26</v>
       </c>
       <c r="T29" t="s">
         <v>26</v>
       </c>
       <c r="U29">
         <v>511.59</v>
       </c>
     </row>
     <row r="30" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="B30" t="s">
         <v>90</v>
       </c>
       <c r="C30" t="s">
         <v>91</v>
       </c>
       <c r="D30">
-        <v>768</v>
+        <v>178</v>
       </c>
       <c r="E30" t="s">
         <v>52</v>
       </c>
       <c r="F30" t="s">
         <v>76</v>
       </c>
       <c r="G30" t="s">
         <v>25</v>
       </c>
       <c r="H30">
         <v>2</v>
       </c>
       <c r="I30" t="b">
         <v>1</v>
       </c>
       <c r="J30" t="s">
         <v>26</v>
       </c>
       <c r="K30">
         <v>3</v>
       </c>
       <c r="L30" t="s">
         <v>26</v>
       </c>
@@ -4356,51 +4353,51 @@
       </c>
       <c r="R30" t="s">
         <v>26</v>
       </c>
       <c r="S30" t="s">
         <v>26</v>
       </c>
       <c r="T30">
         <v>91.8</v>
       </c>
       <c r="U30">
         <v>510.49</v>
       </c>
     </row>
     <row r="31" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A31">
         <v>30</v>
       </c>
       <c r="B31" t="s">
         <v>92</v>
       </c>
       <c r="C31" t="s">
         <v>93</v>
       </c>
       <c r="D31">
-        <v>1580</v>
+        <v>292</v>
       </c>
       <c r="E31" t="s">
         <v>23</v>
       </c>
       <c r="F31" t="s">
         <v>24</v>
       </c>
       <c r="G31" t="s">
         <v>25</v>
       </c>
       <c r="H31">
         <v>10</v>
       </c>
       <c r="I31" t="b">
         <v>1</v>
       </c>
       <c r="J31" t="s">
         <v>26</v>
       </c>
       <c r="K31">
         <v>3</v>
       </c>
       <c r="L31">
         <v>120.16</v>
       </c>
@@ -4421,51 +4418,51 @@
       </c>
       <c r="R31" t="s">
         <v>26</v>
       </c>
       <c r="S31" t="s">
         <v>26</v>
       </c>
       <c r="T31" t="s">
         <v>26</v>
       </c>
       <c r="U31">
         <v>501.06</v>
       </c>
     </row>
     <row r="32" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A32">
         <v>31</v>
       </c>
       <c r="B32" t="s">
         <v>63</v>
       </c>
       <c r="C32" t="s">
         <v>94</v>
       </c>
       <c r="D32">
-        <v>1370</v>
+        <v>364</v>
       </c>
       <c r="E32" t="s">
         <v>95</v>
       </c>
       <c r="F32" t="s">
         <v>46</v>
       </c>
       <c r="G32" t="s">
         <v>25</v>
       </c>
       <c r="H32">
         <v>7</v>
       </c>
       <c r="I32" t="b">
         <v>1</v>
       </c>
       <c r="J32" t="s">
         <v>26</v>
       </c>
       <c r="K32">
         <v>3</v>
       </c>
       <c r="L32">
         <v>94.3</v>
       </c>
@@ -4486,51 +4483,51 @@
       </c>
       <c r="R32" t="s">
         <v>26</v>
       </c>
       <c r="S32" t="s">
         <v>26</v>
       </c>
       <c r="T32">
         <v>94.54</v>
       </c>
       <c r="U32">
         <v>495.74</v>
       </c>
     </row>
     <row r="33" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A33">
         <v>32</v>
       </c>
       <c r="B33" t="s">
         <v>50</v>
       </c>
       <c r="C33" t="s">
         <v>96</v>
       </c>
       <c r="D33">
-        <v>2516</v>
+        <v>295</v>
       </c>
       <c r="E33" t="s">
         <v>23</v>
       </c>
       <c r="F33" t="s">
         <v>24</v>
       </c>
       <c r="G33" t="s">
         <v>53</v>
       </c>
       <c r="H33">
         <v>5</v>
       </c>
       <c r="I33" t="b">
         <v>1</v>
       </c>
       <c r="J33" t="s">
         <v>26</v>
       </c>
       <c r="K33">
         <v>3</v>
       </c>
       <c r="L33">
         <v>87.74</v>
       </c>
@@ -4551,51 +4548,51 @@
       </c>
       <c r="R33">
         <v>95.92</v>
       </c>
       <c r="S33" t="s">
         <v>26</v>
       </c>
       <c r="T33" t="s">
         <v>26</v>
       </c>
       <c r="U33">
         <v>488.65</v>
       </c>
     </row>
     <row r="34" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="B34" t="s">
         <v>97</v>
       </c>
       <c r="C34" t="s">
         <v>98</v>
       </c>
       <c r="D34">
-        <v>1506</v>
+        <v>124</v>
       </c>
       <c r="E34" t="s">
         <v>95</v>
       </c>
       <c r="F34" t="s">
         <v>76</v>
       </c>
       <c r="G34" t="s">
         <v>53</v>
       </c>
       <c r="H34">
         <v>1</v>
       </c>
       <c r="I34" t="b">
         <v>1</v>
       </c>
       <c r="J34" t="s">
         <v>26</v>
       </c>
       <c r="K34">
         <v>5</v>
       </c>
       <c r="L34">
         <v>91.17</v>
       </c>
@@ -4743,51 +4740,51 @@
       </c>
       <c r="R36" t="s">
         <v>26</v>
       </c>
       <c r="S36" t="s">
         <v>26</v>
       </c>
       <c r="T36">
         <v>102.44</v>
       </c>
       <c r="U36">
         <v>466.13</v>
       </c>
     </row>
     <row r="37" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A37">
         <v>36</v>
       </c>
       <c r="B37" t="s">
         <v>103</v>
       </c>
       <c r="C37" t="s">
         <v>104</v>
       </c>
       <c r="D37">
-        <v>1420</v>
+        <v>287</v>
       </c>
       <c r="E37" t="s">
         <v>26</v>
       </c>
       <c r="F37" t="s">
         <v>76</v>
       </c>
       <c r="G37" t="s">
         <v>25</v>
       </c>
       <c r="H37">
         <v>3</v>
       </c>
       <c r="I37" t="b">
         <v>1</v>
       </c>
       <c r="J37" t="s">
         <v>26</v>
       </c>
       <c r="K37">
         <v>1</v>
       </c>
       <c r="L37" t="s">
         <v>26</v>
       </c>
@@ -4935,51 +4932,51 @@
       </c>
       <c r="R39">
         <v>90.11</v>
       </c>
       <c r="S39" t="s">
         <v>26</v>
       </c>
       <c r="T39" t="s">
         <v>26</v>
       </c>
       <c r="U39">
         <v>451.13</v>
       </c>
     </row>
     <row r="40" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A40">
         <v>39</v>
       </c>
       <c r="B40" t="s">
         <v>90</v>
       </c>
       <c r="C40" t="s">
         <v>109</v>
       </c>
       <c r="D40">
-        <v>2214</v>
+        <v>458</v>
       </c>
       <c r="E40" t="s">
         <v>110</v>
       </c>
       <c r="F40" t="s">
         <v>43</v>
       </c>
       <c r="G40" t="s">
         <v>25</v>
       </c>
       <c r="H40">
         <v>9</v>
       </c>
       <c r="I40" t="b">
         <v>1</v>
       </c>
       <c r="J40" t="s">
         <v>26</v>
       </c>
       <c r="K40">
         <v>3</v>
       </c>
       <c r="L40" t="s">
         <v>26</v>
       </c>
@@ -4999,50 +4996,53 @@
         <v>26</v>
       </c>
       <c r="R40">
         <v>90.26</v>
       </c>
       <c r="S40" t="s">
         <v>26</v>
       </c>
       <c r="T40">
         <v>88.56</v>
       </c>
       <c r="U40">
         <v>448.99</v>
       </c>
     </row>
     <row r="41" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A41">
         <v>40</v>
       </c>
       <c r="B41" t="s">
         <v>111</v>
       </c>
       <c r="C41" t="s">
         <v>112</v>
       </c>
+      <c r="D41">
+        <v>852</v>
+      </c>
       <c r="E41" t="s">
         <v>23</v>
       </c>
       <c r="F41" t="s">
         <v>76</v>
       </c>
       <c r="G41" t="s">
         <v>53</v>
       </c>
       <c r="H41">
         <v>2</v>
       </c>
       <c r="I41" t="b">
         <v>1</v>
       </c>
       <c r="J41" t="s">
         <v>26</v>
       </c>
       <c r="K41">
         <v>4</v>
       </c>
       <c r="L41">
         <v>85.4</v>
       </c>
       <c r="M41">
@@ -5127,51 +5127,51 @@
       </c>
       <c r="R42" t="s">
         <v>26</v>
       </c>
       <c r="S42" t="s">
         <v>26</v>
       </c>
       <c r="T42" t="s">
         <v>26</v>
       </c>
       <c r="U42">
         <v>437.17</v>
       </c>
     </row>
     <row r="43" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A43">
         <v>42</v>
       </c>
       <c r="B43" t="s">
         <v>54</v>
       </c>
       <c r="C43" t="s">
         <v>115</v>
       </c>
       <c r="D43">
-        <v>2350</v>
+        <v>336</v>
       </c>
       <c r="E43" t="s">
         <v>26</v>
       </c>
       <c r="F43" t="s">
         <v>43</v>
       </c>
       <c r="G43" t="s">
         <v>25</v>
       </c>
       <c r="H43">
         <v>10</v>
       </c>
       <c r="I43" t="b">
         <v>1</v>
       </c>
       <c r="J43" t="s">
         <v>26</v>
       </c>
       <c r="K43">
         <v>3</v>
       </c>
       <c r="L43" t="s">
         <v>26</v>
       </c>
@@ -5192,51 +5192,51 @@
       </c>
       <c r="R43">
         <v>112.32</v>
       </c>
       <c r="S43" t="s">
         <v>26</v>
       </c>
       <c r="T43" t="s">
         <v>26</v>
       </c>
       <c r="U43">
         <v>429.39</v>
       </c>
     </row>
     <row r="44" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A44">
         <v>43</v>
       </c>
       <c r="B44" t="s">
         <v>116</v>
       </c>
       <c r="C44" t="s">
         <v>117</v>
       </c>
       <c r="D44">
-        <v>1303</v>
+        <v>397</v>
       </c>
       <c r="E44" t="s">
         <v>23</v>
       </c>
       <c r="F44" t="s">
         <v>43</v>
       </c>
       <c r="G44" t="s">
         <v>25</v>
       </c>
       <c r="H44">
         <v>11</v>
       </c>
       <c r="I44" t="b">
         <v>1</v>
       </c>
       <c r="J44" t="s">
         <v>26</v>
       </c>
       <c r="K44">
         <v>2</v>
       </c>
       <c r="L44" t="s">
         <v>26</v>
       </c>
@@ -5322,51 +5322,51 @@
       </c>
       <c r="R45" t="s">
         <v>26</v>
       </c>
       <c r="S45" t="s">
         <v>26</v>
       </c>
       <c r="T45" t="s">
         <v>26</v>
       </c>
       <c r="U45">
         <v>419</v>
       </c>
     </row>
     <row r="46" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A46">
         <v>45</v>
       </c>
       <c r="B46" t="s">
         <v>44</v>
       </c>
       <c r="C46" t="s">
         <v>119</v>
       </c>
       <c r="D46">
-        <v>869</v>
+        <v>470</v>
       </c>
       <c r="E46" t="s">
         <v>52</v>
       </c>
       <c r="F46" t="s">
         <v>46</v>
       </c>
       <c r="G46" t="s">
         <v>25</v>
       </c>
       <c r="H46">
         <v>10</v>
       </c>
       <c r="I46" t="b">
         <v>1</v>
       </c>
       <c r="J46" t="s">
         <v>26</v>
       </c>
       <c r="K46">
         <v>4</v>
       </c>
       <c r="L46">
         <v>73.21</v>
       </c>
@@ -5449,51 +5449,51 @@
       </c>
       <c r="R47">
         <v>100.9</v>
       </c>
       <c r="S47" t="s">
         <v>26</v>
       </c>
       <c r="T47" t="s">
         <v>26</v>
       </c>
       <c r="U47">
         <v>416.27</v>
       </c>
     </row>
     <row r="48" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A48">
         <v>47</v>
       </c>
       <c r="B48" t="s">
         <v>79</v>
       </c>
       <c r="C48" t="s">
         <v>122</v>
       </c>
       <c r="D48">
-        <v>2333</v>
+        <v>331</v>
       </c>
       <c r="E48" t="s">
         <v>85</v>
       </c>
       <c r="F48" t="s">
         <v>46</v>
       </c>
       <c r="G48" t="s">
         <v>25</v>
       </c>
       <c r="H48">
         <v>12</v>
       </c>
       <c r="I48" t="b">
         <v>1</v>
       </c>
       <c r="J48" t="s">
         <v>26</v>
       </c>
       <c r="K48">
         <v>2</v>
       </c>
       <c r="L48" t="s">
         <v>26</v>
       </c>
@@ -5579,51 +5579,51 @@
       </c>
       <c r="R49">
         <v>79.82</v>
       </c>
       <c r="S49" t="s">
         <v>26</v>
       </c>
       <c r="T49">
         <v>76.65</v>
       </c>
       <c r="U49">
         <v>407.73</v>
       </c>
     </row>
     <row r="50" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A50">
         <v>49</v>
       </c>
       <c r="B50" t="s">
         <v>125</v>
       </c>
       <c r="C50" t="s">
         <v>126</v>
       </c>
       <c r="D50">
-        <v>2077</v>
+        <v>367</v>
       </c>
       <c r="E50" t="s">
         <v>52</v>
       </c>
       <c r="F50" t="s">
         <v>24</v>
       </c>
       <c r="G50" t="s">
         <v>25</v>
       </c>
       <c r="H50">
         <v>12</v>
       </c>
       <c r="I50" t="b">
         <v>1</v>
       </c>
       <c r="J50" t="s">
         <v>26</v>
       </c>
       <c r="K50">
         <v>2</v>
       </c>
       <c r="L50">
         <v>131.01</v>
       </c>
@@ -5644,51 +5644,51 @@
       </c>
       <c r="R50" t="s">
         <v>26</v>
       </c>
       <c r="S50" t="s">
         <v>26</v>
       </c>
       <c r="T50" t="s">
         <v>26</v>
       </c>
       <c r="U50">
         <v>401.16</v>
       </c>
     </row>
     <row r="51" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A51">
         <v>50</v>
       </c>
       <c r="B51" t="s">
         <v>127</v>
       </c>
       <c r="C51" t="s">
         <v>128</v>
       </c>
       <c r="D51">
-        <v>2373</v>
+        <v>38</v>
       </c>
       <c r="E51" t="s">
         <v>129</v>
       </c>
       <c r="F51" t="s">
         <v>24</v>
       </c>
       <c r="G51" t="s">
         <v>25</v>
       </c>
       <c r="H51">
         <v>13</v>
       </c>
       <c r="I51" t="b">
         <v>1</v>
       </c>
       <c r="J51" t="s">
         <v>26</v>
       </c>
       <c r="K51">
         <v>2</v>
       </c>
       <c r="L51">
         <v>127.43</v>
       </c>
@@ -5709,51 +5709,51 @@
       </c>
       <c r="R51" t="s">
         <v>26</v>
       </c>
       <c r="S51" t="s">
         <v>26</v>
       </c>
       <c r="T51" t="s">
         <v>26</v>
       </c>
       <c r="U51">
         <v>400.66</v>
       </c>
     </row>
     <row r="52" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A52">
         <v>51</v>
       </c>
       <c r="B52" t="s">
         <v>130</v>
       </c>
       <c r="C52" t="s">
         <v>131</v>
       </c>
       <c r="D52">
-        <v>1299</v>
+        <v>226</v>
       </c>
       <c r="E52" t="s">
         <v>132</v>
       </c>
       <c r="F52" t="s">
         <v>133</v>
       </c>
       <c r="G52" t="s">
         <v>25</v>
       </c>
       <c r="H52">
         <v>1</v>
       </c>
       <c r="I52" t="b">
         <v>1</v>
       </c>
       <c r="J52" t="s">
         <v>26</v>
       </c>
       <c r="K52">
         <v>3</v>
       </c>
       <c r="L52">
         <v>73.17</v>
       </c>
@@ -5966,51 +5966,51 @@
       </c>
       <c r="R55">
         <v>103.12</v>
       </c>
       <c r="S55" t="s">
         <v>26</v>
       </c>
       <c r="T55" t="s">
         <v>26</v>
       </c>
       <c r="U55">
         <v>376.38</v>
       </c>
     </row>
     <row r="56" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A56">
         <v>55</v>
       </c>
       <c r="B56" t="s">
         <v>141</v>
       </c>
       <c r="C56" t="s">
         <v>142</v>
       </c>
       <c r="D56">
-        <v>981</v>
+        <v>170</v>
       </c>
       <c r="E56" t="s">
         <v>23</v>
       </c>
       <c r="F56" t="s">
         <v>46</v>
       </c>
       <c r="G56" t="s">
         <v>53</v>
       </c>
       <c r="H56">
         <v>2</v>
       </c>
       <c r="I56" t="b">
         <v>1</v>
       </c>
       <c r="J56" t="s">
         <v>26</v>
       </c>
       <c r="K56">
         <v>1</v>
       </c>
       <c r="L56" t="s">
         <v>26</v>
       </c>
@@ -6031,51 +6031,51 @@
       </c>
       <c r="R56">
         <v>114.97</v>
       </c>
       <c r="S56" t="s">
         <v>26</v>
       </c>
       <c r="T56" t="s">
         <v>26</v>
       </c>
       <c r="U56">
         <v>370.5</v>
       </c>
     </row>
     <row r="57" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A57">
         <v>56</v>
       </c>
       <c r="B57" t="s">
         <v>143</v>
       </c>
       <c r="C57" t="s">
         <v>94</v>
       </c>
       <c r="D57">
-        <v>1713</v>
+        <v>650</v>
       </c>
       <c r="E57" t="s">
         <v>144</v>
       </c>
       <c r="F57" t="s">
         <v>43</v>
       </c>
       <c r="G57" t="s">
         <v>25</v>
       </c>
       <c r="H57">
         <v>13</v>
       </c>
       <c r="I57" t="b">
         <v>1</v>
       </c>
       <c r="J57" t="s">
         <v>26</v>
       </c>
       <c r="K57">
         <v>1</v>
       </c>
       <c r="L57" t="s">
         <v>26</v>
       </c>
@@ -6096,51 +6096,51 @@
       </c>
       <c r="R57">
         <v>111.53</v>
       </c>
       <c r="S57" t="s">
         <v>26</v>
       </c>
       <c r="T57" t="s">
         <v>26</v>
       </c>
       <c r="U57">
         <v>352.16</v>
       </c>
     </row>
     <row r="58" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A58">
         <v>57</v>
       </c>
       <c r="B58" t="s">
         <v>145</v>
       </c>
       <c r="C58" t="s">
         <v>146</v>
       </c>
       <c r="D58">
-        <v>250</v>
+        <v>156</v>
       </c>
       <c r="E58" t="s">
         <v>147</v>
       </c>
       <c r="F58" t="s">
         <v>76</v>
       </c>
       <c r="G58" t="s">
         <v>53</v>
       </c>
       <c r="H58">
         <v>3</v>
       </c>
       <c r="I58" t="b">
         <v>1</v>
       </c>
       <c r="J58" t="s">
         <v>26</v>
       </c>
       <c r="K58">
         <v>4</v>
       </c>
       <c r="L58">
         <v>88.34</v>
       </c>
@@ -6412,51 +6412,51 @@
       </c>
       <c r="R62">
         <v>115.51</v>
       </c>
       <c r="S62" t="s">
         <v>26</v>
       </c>
       <c r="T62" t="s">
         <v>26</v>
       </c>
       <c r="U62">
         <v>337.43</v>
       </c>
     </row>
     <row r="63" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A63">
         <v>62</v>
       </c>
       <c r="B63" t="s">
         <v>54</v>
       </c>
       <c r="C63" t="s">
         <v>158</v>
       </c>
       <c r="D63">
-        <v>2332</v>
+        <v>343</v>
       </c>
       <c r="E63" t="s">
         <v>26</v>
       </c>
       <c r="F63" t="s">
         <v>43</v>
       </c>
       <c r="G63" t="s">
         <v>25</v>
       </c>
       <c r="H63">
         <v>14</v>
       </c>
       <c r="I63" t="b">
         <v>1</v>
       </c>
       <c r="J63" t="s">
         <v>26</v>
       </c>
       <c r="K63">
         <v>1</v>
       </c>
       <c r="L63" t="s">
         <v>26</v>
       </c>
@@ -6601,51 +6601,51 @@
       </c>
       <c r="R65" t="s">
         <v>26</v>
       </c>
       <c r="S65" t="s">
         <v>26</v>
       </c>
       <c r="T65">
         <v>103.31</v>
       </c>
       <c r="U65">
         <v>319.06</v>
       </c>
     </row>
     <row r="66" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A66">
         <v>65</v>
       </c>
       <c r="B66" t="s">
         <v>163</v>
       </c>
       <c r="C66" t="s">
         <v>164</v>
       </c>
       <c r="D66">
-        <v>662</v>
+        <v>249</v>
       </c>
       <c r="E66" t="s">
         <v>23</v>
       </c>
       <c r="F66" t="s">
         <v>46</v>
       </c>
       <c r="G66" t="s">
         <v>53</v>
       </c>
       <c r="H66">
         <v>3</v>
       </c>
       <c r="I66" t="b">
         <v>1</v>
       </c>
       <c r="J66" t="s">
         <v>26</v>
       </c>
       <c r="K66">
         <v>2</v>
       </c>
       <c r="L66">
         <v>73.03</v>
       </c>
@@ -6666,51 +6666,51 @@
       </c>
       <c r="R66">
         <v>79.82</v>
       </c>
       <c r="S66" t="s">
         <v>26</v>
       </c>
       <c r="T66" t="s">
         <v>26</v>
       </c>
       <c r="U66">
         <v>315.76</v>
       </c>
     </row>
     <row r="67" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A67">
         <v>66</v>
       </c>
       <c r="B67" t="s">
         <v>165</v>
       </c>
       <c r="C67" t="s">
         <v>166</v>
       </c>
       <c r="D67">
-        <v>1179</v>
+        <v>387</v>
       </c>
       <c r="E67" t="s">
         <v>23</v>
       </c>
       <c r="F67" t="s">
         <v>43</v>
       </c>
       <c r="G67" t="s">
         <v>53</v>
       </c>
       <c r="H67">
         <v>4</v>
       </c>
       <c r="I67" t="b">
         <v>1</v>
       </c>
       <c r="J67" t="s">
         <v>26</v>
       </c>
       <c r="K67">
         <v>2</v>
       </c>
       <c r="L67">
         <v>101.99</v>
       </c>
@@ -6796,51 +6796,51 @@
       </c>
       <c r="R68" t="s">
         <v>26</v>
       </c>
       <c r="S68" t="s">
         <v>26</v>
       </c>
       <c r="T68">
         <v>100.87</v>
       </c>
       <c r="U68">
         <v>307.29</v>
       </c>
     </row>
     <row r="69" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A69">
         <v>68</v>
       </c>
       <c r="B69" t="s">
         <v>92</v>
       </c>
       <c r="C69" t="s">
         <v>169</v>
       </c>
       <c r="D69">
-        <v>2322</v>
+        <v>167</v>
       </c>
       <c r="E69" t="s">
         <v>26</v>
       </c>
       <c r="F69" t="s">
         <v>43</v>
       </c>
       <c r="G69" t="s">
         <v>25</v>
       </c>
       <c r="H69">
         <v>15</v>
       </c>
       <c r="I69" t="b">
         <v>1</v>
       </c>
       <c r="J69" t="s">
         <v>26</v>
       </c>
       <c r="K69">
         <v>2</v>
       </c>
       <c r="L69" t="s">
         <v>26</v>
       </c>
@@ -6861,51 +6861,51 @@
       </c>
       <c r="R69" t="s">
         <v>26</v>
       </c>
       <c r="S69" t="s">
         <v>26</v>
       </c>
       <c r="T69" t="s">
         <v>26</v>
       </c>
       <c r="U69">
         <v>287.62</v>
       </c>
     </row>
     <row r="70" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A70">
         <v>69</v>
       </c>
       <c r="B70" t="s">
         <v>40</v>
       </c>
       <c r="C70" t="s">
         <v>170</v>
       </c>
       <c r="D70">
-        <v>1646</v>
+        <v>649</v>
       </c>
       <c r="E70" t="s">
         <v>87</v>
       </c>
       <c r="F70" t="s">
         <v>46</v>
       </c>
       <c r="G70" t="s">
         <v>25</v>
       </c>
       <c r="H70">
         <v>14</v>
       </c>
       <c r="I70" t="b">
         <v>1</v>
       </c>
       <c r="J70" t="s">
         <v>26</v>
       </c>
       <c r="K70">
         <v>2</v>
       </c>
       <c r="L70" t="s">
         <v>26</v>
       </c>
@@ -6926,51 +6926,51 @@
       </c>
       <c r="R70" t="s">
         <v>26</v>
       </c>
       <c r="S70" t="s">
         <v>26</v>
       </c>
       <c r="T70" t="s">
         <v>26</v>
       </c>
       <c r="U70">
         <v>286.48</v>
       </c>
     </row>
     <row r="71" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A71">
         <v>70</v>
       </c>
       <c r="B71" t="s">
         <v>171</v>
       </c>
       <c r="C71" t="s">
         <v>172</v>
       </c>
       <c r="D71">
-        <v>1783</v>
+        <v>433</v>
       </c>
       <c r="E71" t="s">
         <v>52</v>
       </c>
       <c r="F71" t="s">
         <v>173</v>
       </c>
       <c r="G71" t="s">
         <v>25</v>
       </c>
       <c r="H71">
         <v>1</v>
       </c>
       <c r="I71" t="b">
         <v>1</v>
       </c>
       <c r="J71" t="s">
         <v>26</v>
       </c>
       <c r="K71">
         <v>1</v>
       </c>
       <c r="L71" t="s">
         <v>26</v>
       </c>
@@ -6991,51 +6991,51 @@
       </c>
       <c r="R71">
         <v>139.43</v>
       </c>
       <c r="S71" t="s">
         <v>26</v>
       </c>
       <c r="T71" t="s">
         <v>26</v>
       </c>
       <c r="U71">
         <v>285.73</v>
       </c>
     </row>
     <row r="72" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A72">
         <v>71</v>
       </c>
       <c r="B72" t="s">
         <v>174</v>
       </c>
       <c r="C72" t="s">
         <v>175</v>
       </c>
       <c r="D72">
-        <v>2377</v>
+        <v>193</v>
       </c>
       <c r="E72" t="s">
         <v>176</v>
       </c>
       <c r="F72" t="s">
         <v>46</v>
       </c>
       <c r="G72" t="s">
         <v>25</v>
       </c>
       <c r="H72">
         <v>15</v>
       </c>
       <c r="I72" t="b">
         <v>1</v>
       </c>
       <c r="J72" t="s">
         <v>26</v>
       </c>
       <c r="K72">
         <v>2</v>
       </c>
       <c r="L72" t="s">
         <v>26</v>
       </c>
@@ -7056,51 +7056,51 @@
       </c>
       <c r="R72">
         <v>90.41</v>
       </c>
       <c r="S72" t="s">
         <v>26</v>
       </c>
       <c r="T72">
         <v>90.57</v>
       </c>
       <c r="U72">
         <v>281.2</v>
       </c>
     </row>
     <row r="73" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A73">
         <v>72</v>
       </c>
       <c r="B73" t="s">
         <v>177</v>
       </c>
       <c r="C73" t="s">
         <v>94</v>
       </c>
       <c r="D73">
-        <v>2271</v>
+        <v>208</v>
       </c>
       <c r="E73" t="s">
         <v>178</v>
       </c>
       <c r="F73" t="s">
         <v>24</v>
       </c>
       <c r="G73" t="s">
         <v>25</v>
       </c>
       <c r="H73">
         <v>17</v>
       </c>
       <c r="I73" t="b">
         <v>1</v>
       </c>
       <c r="J73" t="s">
         <v>26</v>
       </c>
       <c r="K73">
         <v>2</v>
       </c>
       <c r="L73" t="s">
         <v>26</v>
       </c>
@@ -7121,51 +7121,51 @@
       </c>
       <c r="R73">
         <v>78.26</v>
       </c>
       <c r="S73" t="s">
         <v>26</v>
       </c>
       <c r="T73" t="s">
         <v>26</v>
       </c>
       <c r="U73">
         <v>280.13</v>
       </c>
     </row>
     <row r="74" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A74">
         <v>73</v>
       </c>
       <c r="B74" t="s">
         <v>179</v>
       </c>
       <c r="C74" t="s">
         <v>180</v>
       </c>
       <c r="D74">
-        <v>631</v>
+        <v>83</v>
       </c>
       <c r="E74" t="s">
         <v>23</v>
       </c>
       <c r="F74" t="s">
         <v>76</v>
       </c>
       <c r="G74" t="s">
         <v>25</v>
       </c>
       <c r="H74">
         <v>5</v>
       </c>
       <c r="I74" t="b">
         <v>1</v>
       </c>
       <c r="J74" t="s">
         <v>26</v>
       </c>
       <c r="K74">
         <v>2</v>
       </c>
       <c r="L74">
         <v>87.19</v>
       </c>
@@ -7186,51 +7186,51 @@
       </c>
       <c r="R74" t="s">
         <v>26</v>
       </c>
       <c r="S74" t="s">
         <v>26</v>
       </c>
       <c r="T74" t="s">
         <v>26</v>
       </c>
       <c r="U74">
         <v>272.83</v>
       </c>
     </row>
     <row r="75" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A75">
         <v>74</v>
       </c>
       <c r="B75" t="s">
         <v>167</v>
       </c>
       <c r="C75" t="s">
         <v>181</v>
       </c>
       <c r="D75">
-        <v>1948</v>
+        <v>162</v>
       </c>
       <c r="E75" t="s">
         <v>110</v>
       </c>
       <c r="F75" t="s">
         <v>43</v>
       </c>
       <c r="G75" t="s">
         <v>53</v>
       </c>
       <c r="H75">
         <v>6</v>
       </c>
       <c r="I75" t="b">
         <v>1</v>
       </c>
       <c r="J75" t="s">
         <v>26</v>
       </c>
       <c r="K75">
         <v>1</v>
       </c>
       <c r="L75" t="s">
         <v>26</v>
       </c>
@@ -7250,50 +7250,53 @@
         <v>26</v>
       </c>
       <c r="R75">
         <v>80.65</v>
       </c>
       <c r="S75" t="s">
         <v>26</v>
       </c>
       <c r="T75" t="s">
         <v>26</v>
       </c>
       <c r="U75">
         <v>263.63</v>
       </c>
     </row>
     <row r="76" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A76">
         <v>75</v>
       </c>
       <c r="B76" t="s">
         <v>182</v>
       </c>
       <c r="C76" t="s">
         <v>183</v>
       </c>
+      <c r="D76">
+        <v>648</v>
+      </c>
       <c r="E76" t="s">
         <v>184</v>
       </c>
       <c r="F76" t="s">
         <v>24</v>
       </c>
       <c r="G76" t="s">
         <v>25</v>
       </c>
       <c r="H76">
         <v>18</v>
       </c>
       <c r="I76" t="b">
         <v>1</v>
       </c>
       <c r="J76" t="s">
         <v>26</v>
       </c>
       <c r="K76">
         <v>0</v>
       </c>
       <c r="L76" t="s">
         <v>26</v>
       </c>
       <c r="M76" t="s">
@@ -7313,51 +7316,51 @@
       </c>
       <c r="R76" t="s">
         <v>26</v>
       </c>
       <c r="S76" t="s">
         <v>26</v>
       </c>
       <c r="T76" t="s">
         <v>26</v>
       </c>
       <c r="U76">
         <v>261.6</v>
       </c>
     </row>
     <row r="77" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A77">
         <v>76</v>
       </c>
       <c r="B77" t="s">
         <v>59</v>
       </c>
       <c r="C77" t="s">
         <v>185</v>
       </c>
       <c r="D77">
-        <v>1216</v>
+        <v>472</v>
       </c>
       <c r="E77" t="s">
         <v>52</v>
       </c>
       <c r="F77" t="s">
         <v>43</v>
       </c>
       <c r="G77" t="s">
         <v>25</v>
       </c>
       <c r="H77">
         <v>16</v>
       </c>
       <c r="I77" t="b">
         <v>1</v>
       </c>
       <c r="J77" t="s">
         <v>26</v>
       </c>
       <c r="K77">
         <v>1</v>
       </c>
       <c r="L77">
         <v>124.04</v>
       </c>
@@ -7505,51 +7508,51 @@
       </c>
       <c r="R79" t="s">
         <v>26</v>
       </c>
       <c r="S79" t="s">
         <v>26</v>
       </c>
       <c r="T79">
         <v>84.57</v>
       </c>
       <c r="U79">
         <v>253.48</v>
       </c>
     </row>
     <row r="80" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A80">
         <v>79</v>
       </c>
       <c r="B80" t="s">
         <v>83</v>
       </c>
       <c r="C80" t="s">
         <v>190</v>
       </c>
       <c r="D80">
-        <v>1591</v>
+        <v>421</v>
       </c>
       <c r="E80" t="s">
         <v>191</v>
       </c>
       <c r="F80" t="s">
         <v>46</v>
       </c>
       <c r="G80" t="s">
         <v>25</v>
       </c>
       <c r="H80">
         <v>16</v>
       </c>
       <c r="I80" t="b">
         <v>1</v>
       </c>
       <c r="J80" t="s">
         <v>26</v>
       </c>
       <c r="K80">
         <v>1</v>
       </c>
       <c r="L80">
         <v>123.44</v>
       </c>
@@ -7570,51 +7573,51 @@
       </c>
       <c r="R80" t="s">
         <v>26</v>
       </c>
       <c r="S80" t="s">
         <v>26</v>
       </c>
       <c r="T80" t="s">
         <v>26</v>
       </c>
       <c r="U80">
         <v>253.3</v>
       </c>
     </row>
     <row r="81" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A81">
         <v>80</v>
       </c>
       <c r="B81" t="s">
         <v>192</v>
       </c>
       <c r="C81" t="s">
         <v>193</v>
       </c>
       <c r="D81">
-        <v>1665</v>
+        <v>301</v>
       </c>
       <c r="E81" t="s">
         <v>194</v>
       </c>
       <c r="F81" t="s">
         <v>43</v>
       </c>
       <c r="G81" t="s">
         <v>25</v>
       </c>
       <c r="H81">
         <v>17</v>
       </c>
       <c r="I81" t="b">
         <v>1</v>
       </c>
       <c r="J81" t="s">
         <v>26</v>
       </c>
       <c r="K81">
         <v>1</v>
       </c>
       <c r="L81" t="s">
         <v>26</v>
       </c>
@@ -7697,51 +7700,51 @@
       </c>
       <c r="R82" t="s">
         <v>26</v>
       </c>
       <c r="S82" t="s">
         <v>26</v>
       </c>
       <c r="T82" t="s">
         <v>26</v>
       </c>
       <c r="U82">
         <v>251.75</v>
       </c>
     </row>
     <row r="83" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A83">
         <v>82</v>
       </c>
       <c r="B83" t="s">
         <v>196</v>
       </c>
       <c r="C83" t="s">
         <v>197</v>
       </c>
       <c r="D83">
-        <v>2339</v>
+        <v>44</v>
       </c>
       <c r="E83" t="s">
         <v>56</v>
       </c>
       <c r="F83" t="s">
         <v>173</v>
       </c>
       <c r="G83" t="s">
         <v>25</v>
       </c>
       <c r="H83">
         <v>2</v>
       </c>
       <c r="I83" t="b">
         <v>1</v>
       </c>
       <c r="J83" t="s">
         <v>26</v>
       </c>
       <c r="K83">
         <v>2</v>
       </c>
       <c r="L83">
         <v>124.64</v>
       </c>
@@ -7824,51 +7827,51 @@
       </c>
       <c r="R84">
         <v>128.32</v>
       </c>
       <c r="S84" t="s">
         <v>26</v>
       </c>
       <c r="T84">
         <v>121.06</v>
       </c>
       <c r="U84">
         <v>249.38</v>
       </c>
     </row>
     <row r="85" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A85">
         <v>84</v>
       </c>
       <c r="B85" t="s">
         <v>201</v>
       </c>
       <c r="C85" t="s">
         <v>202</v>
       </c>
       <c r="D85">
-        <v>2105</v>
+        <v>117</v>
       </c>
       <c r="E85" t="s">
         <v>23</v>
       </c>
       <c r="F85" t="s">
         <v>24</v>
       </c>
       <c r="G85" t="s">
         <v>25</v>
       </c>
       <c r="H85">
         <v>20</v>
       </c>
       <c r="I85" t="b">
         <v>1</v>
       </c>
       <c r="J85" t="s">
         <v>26</v>
       </c>
       <c r="K85">
         <v>1</v>
       </c>
       <c r="L85" t="s">
         <v>26</v>
       </c>
@@ -8016,51 +8019,51 @@
       </c>
       <c r="R87" t="s">
         <v>26</v>
       </c>
       <c r="S87" t="s">
         <v>26</v>
       </c>
       <c r="T87" t="s">
         <v>26</v>
       </c>
       <c r="U87">
         <v>243.38</v>
       </c>
     </row>
     <row r="88" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A88">
         <v>87</v>
       </c>
       <c r="B88" t="s">
         <v>209</v>
       </c>
       <c r="C88" t="s">
         <v>94</v>
       </c>
       <c r="D88">
-        <v>1673</v>
+        <v>23</v>
       </c>
       <c r="E88" t="s">
         <v>136</v>
       </c>
       <c r="F88" t="s">
         <v>24</v>
       </c>
       <c r="G88" t="s">
         <v>25</v>
       </c>
       <c r="H88">
         <v>22</v>
       </c>
       <c r="I88" t="b">
         <v>1</v>
       </c>
       <c r="J88" t="s">
         <v>26</v>
       </c>
       <c r="K88">
         <v>2</v>
       </c>
       <c r="L88" t="s">
         <v>26</v>
       </c>
@@ -8391,51 +8394,51 @@
       </c>
       <c r="R93">
         <v>115.66</v>
       </c>
       <c r="S93" t="s">
         <v>26</v>
       </c>
       <c r="T93" t="s">
         <v>26</v>
       </c>
       <c r="U93">
         <v>231.03</v>
       </c>
     </row>
     <row r="94" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A94">
         <v>93</v>
       </c>
       <c r="B94" t="s">
         <v>220</v>
       </c>
       <c r="C94" t="s">
         <v>218</v>
       </c>
       <c r="D94">
-        <v>1769</v>
+        <v>242</v>
       </c>
       <c r="E94" t="s">
         <v>219</v>
       </c>
       <c r="F94" t="s">
         <v>43</v>
       </c>
       <c r="G94" t="s">
         <v>53</v>
       </c>
       <c r="H94">
         <v>8</v>
       </c>
       <c r="I94" t="b">
         <v>1</v>
       </c>
       <c r="J94" t="s">
         <v>26</v>
       </c>
       <c r="K94">
         <v>1</v>
       </c>
       <c r="L94" t="s">
         <v>26</v>
       </c>
@@ -8521,51 +8524,51 @@
       </c>
       <c r="R95" t="s">
         <v>26</v>
       </c>
       <c r="S95" t="s">
         <v>26</v>
       </c>
       <c r="T95" t="s">
         <v>26</v>
       </c>
       <c r="U95">
         <v>229.79</v>
       </c>
     </row>
     <row r="96" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A96">
         <v>95</v>
       </c>
       <c r="B96" t="s">
         <v>83</v>
       </c>
       <c r="C96" t="s">
         <v>223</v>
       </c>
       <c r="D96">
-        <v>2310</v>
+        <v>132</v>
       </c>
       <c r="E96" t="s">
         <v>224</v>
       </c>
       <c r="F96" t="s">
         <v>43</v>
       </c>
       <c r="G96" t="s">
         <v>25</v>
       </c>
       <c r="H96">
         <v>20</v>
       </c>
       <c r="I96" t="b">
         <v>1</v>
       </c>
       <c r="J96" t="s">
         <v>26</v>
       </c>
       <c r="K96">
         <v>0</v>
       </c>
       <c r="L96" t="s">
         <v>26</v>
       </c>
@@ -8586,51 +8589,51 @@
       </c>
       <c r="R96" t="s">
         <v>26</v>
       </c>
       <c r="S96" t="s">
         <v>26</v>
       </c>
       <c r="T96" t="s">
         <v>26</v>
       </c>
       <c r="U96">
         <v>228.02</v>
       </c>
     </row>
     <row r="97" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A97">
         <v>96</v>
       </c>
       <c r="B97" t="s">
         <v>151</v>
       </c>
       <c r="C97" t="s">
         <v>225</v>
       </c>
       <c r="D97">
-        <v>2449</v>
+        <v>166</v>
       </c>
       <c r="E97" t="s">
         <v>87</v>
       </c>
       <c r="F97" t="s">
         <v>46</v>
       </c>
       <c r="G97" t="s">
         <v>25</v>
       </c>
       <c r="H97">
         <v>17</v>
       </c>
       <c r="I97" t="b">
         <v>1</v>
       </c>
       <c r="J97" t="s">
         <v>26</v>
       </c>
       <c r="K97">
         <v>2</v>
       </c>
       <c r="L97" t="s">
         <v>26</v>
       </c>
@@ -8651,51 +8654,51 @@
       </c>
       <c r="R97">
         <v>114.64</v>
       </c>
       <c r="S97" t="s">
         <v>26</v>
       </c>
       <c r="T97" t="s">
         <v>26</v>
       </c>
       <c r="U97">
         <v>227.44</v>
       </c>
     </row>
     <row r="98" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A98">
         <v>97</v>
       </c>
       <c r="B98" t="s">
         <v>226</v>
       </c>
       <c r="C98" t="s">
         <v>118</v>
       </c>
       <c r="D98">
-        <v>1011</v>
+        <v>646</v>
       </c>
       <c r="E98" t="s">
         <v>23</v>
       </c>
       <c r="F98" t="s">
         <v>46</v>
       </c>
       <c r="G98" t="s">
         <v>53</v>
       </c>
       <c r="H98">
         <v>5</v>
       </c>
       <c r="I98" t="b">
         <v>1</v>
       </c>
       <c r="J98" t="s">
         <v>26</v>
       </c>
       <c r="K98">
         <v>1</v>
       </c>
       <c r="L98" t="s">
         <v>26</v>
       </c>
@@ -8716,51 +8719,51 @@
       </c>
       <c r="R98" t="s">
         <v>26</v>
       </c>
       <c r="S98" t="s">
         <v>26</v>
       </c>
       <c r="T98" t="s">
         <v>26</v>
       </c>
       <c r="U98">
         <v>227.14</v>
       </c>
     </row>
     <row r="99" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A99">
         <v>98</v>
       </c>
       <c r="B99" t="s">
         <v>227</v>
       </c>
       <c r="C99" t="s">
         <v>228</v>
       </c>
       <c r="D99">
-        <v>2490</v>
+        <v>4</v>
       </c>
       <c r="E99" t="s">
         <v>31</v>
       </c>
       <c r="F99" t="s">
         <v>24</v>
       </c>
       <c r="G99" t="s">
         <v>25</v>
       </c>
       <c r="H99">
         <v>26</v>
       </c>
       <c r="I99" t="b">
         <v>1</v>
       </c>
       <c r="J99" t="s">
         <v>26</v>
       </c>
       <c r="K99">
         <v>1</v>
       </c>
       <c r="L99">
         <v>110.81</v>
       </c>
@@ -9094,51 +9097,51 @@
       </c>
       <c r="R104" t="s">
         <v>26</v>
       </c>
       <c r="S104" t="s">
         <v>26</v>
       </c>
       <c r="T104" t="s">
         <v>26</v>
       </c>
       <c r="U104">
         <v>217.09</v>
       </c>
     </row>
     <row r="105" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A105">
         <v>104</v>
       </c>
       <c r="B105" t="s">
         <v>240</v>
       </c>
       <c r="C105" t="s">
         <v>241</v>
       </c>
       <c r="D105">
-        <v>1020</v>
+        <v>289</v>
       </c>
       <c r="E105" t="s">
         <v>26</v>
       </c>
       <c r="F105" t="s">
         <v>43</v>
       </c>
       <c r="G105" t="s">
         <v>25</v>
       </c>
       <c r="H105">
         <v>21</v>
       </c>
       <c r="I105" t="b">
         <v>1</v>
       </c>
       <c r="J105" t="s">
         <v>26</v>
       </c>
       <c r="K105">
         <v>1</v>
       </c>
       <c r="L105" t="s">
         <v>26</v>
       </c>
@@ -9159,51 +9162,51 @@
       </c>
       <c r="R105" t="s">
         <v>26</v>
       </c>
       <c r="S105" t="s">
         <v>26</v>
       </c>
       <c r="T105" t="s">
         <v>26</v>
       </c>
       <c r="U105">
         <v>215.93</v>
       </c>
     </row>
     <row r="106" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A106">
         <v>105</v>
       </c>
       <c r="B106" t="s">
         <v>242</v>
       </c>
       <c r="C106" t="s">
         <v>243</v>
       </c>
       <c r="D106">
-        <v>2341</v>
+        <v>324</v>
       </c>
       <c r="E106" t="s">
         <v>26</v>
       </c>
       <c r="F106" t="s">
         <v>46</v>
       </c>
       <c r="G106" t="s">
         <v>53</v>
       </c>
       <c r="H106">
         <v>6</v>
       </c>
       <c r="I106" t="b">
         <v>1</v>
       </c>
       <c r="J106" t="s">
         <v>26</v>
       </c>
       <c r="K106">
         <v>1</v>
       </c>
       <c r="L106" t="s">
         <v>26</v>
       </c>
@@ -9286,51 +9289,51 @@
       </c>
       <c r="R107" t="s">
         <v>26</v>
       </c>
       <c r="S107" t="s">
         <v>26</v>
       </c>
       <c r="T107" t="s">
         <v>26</v>
       </c>
       <c r="U107">
         <v>214.33</v>
       </c>
     </row>
     <row r="108" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A108">
         <v>107</v>
       </c>
       <c r="B108" t="s">
         <v>79</v>
       </c>
       <c r="C108" t="s">
         <v>244</v>
       </c>
       <c r="D108">
-        <v>1388</v>
+        <v>31</v>
       </c>
       <c r="E108" t="s">
         <v>23</v>
       </c>
       <c r="F108" t="s">
         <v>46</v>
       </c>
       <c r="G108" t="s">
         <v>25</v>
       </c>
       <c r="H108">
         <v>20</v>
       </c>
       <c r="I108" t="b">
         <v>1</v>
       </c>
       <c r="J108" t="s">
         <v>26</v>
       </c>
       <c r="K108">
         <v>1</v>
       </c>
       <c r="L108" t="s">
         <v>26</v>
       </c>
@@ -9667,51 +9670,51 @@
       </c>
       <c r="R113" t="s">
         <v>26</v>
       </c>
       <c r="S113" t="s">
         <v>26</v>
       </c>
       <c r="T113" t="s">
         <v>26</v>
       </c>
       <c r="U113">
         <v>201.02</v>
       </c>
     </row>
     <row r="114" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A114">
         <v>113</v>
       </c>
       <c r="B114" t="s">
         <v>253</v>
       </c>
       <c r="C114" t="s">
         <v>254</v>
       </c>
       <c r="D114">
-        <v>2460</v>
+        <v>321</v>
       </c>
       <c r="E114" t="s">
         <v>136</v>
       </c>
       <c r="F114" t="s">
         <v>24</v>
       </c>
       <c r="G114" t="s">
         <v>53</v>
       </c>
       <c r="H114">
         <v>9</v>
       </c>
       <c r="I114" t="b">
         <v>1</v>
       </c>
       <c r="J114" t="s">
         <v>26</v>
       </c>
       <c r="K114">
         <v>1</v>
       </c>
       <c r="L114" t="s">
         <v>26</v>
       </c>
@@ -10420,51 +10423,51 @@
       </c>
       <c r="R125" t="s">
         <v>26</v>
       </c>
       <c r="S125" t="s">
         <v>26</v>
       </c>
       <c r="T125" t="s">
         <v>26</v>
       </c>
       <c r="U125">
         <v>190.04</v>
       </c>
     </row>
     <row r="126" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A126">
         <v>125</v>
       </c>
       <c r="B126" t="s">
         <v>275</v>
       </c>
       <c r="C126" t="s">
         <v>276</v>
       </c>
       <c r="D126">
-        <v>2078</v>
+        <v>368</v>
       </c>
       <c r="E126" t="s">
         <v>52</v>
       </c>
       <c r="F126" t="s">
         <v>24</v>
       </c>
       <c r="G126" t="s">
         <v>53</v>
       </c>
       <c r="H126">
         <v>13</v>
       </c>
       <c r="I126" t="b">
         <v>1</v>
       </c>
       <c r="J126" t="s">
         <v>26</v>
       </c>
       <c r="K126">
         <v>1</v>
       </c>
       <c r="L126" t="s">
         <v>26</v>
       </c>
@@ -10485,51 +10488,51 @@
       </c>
       <c r="R126" t="s">
         <v>26</v>
       </c>
       <c r="S126" t="s">
         <v>26</v>
       </c>
       <c r="T126" t="s">
         <v>26</v>
       </c>
       <c r="U126">
         <v>188.39</v>
       </c>
     </row>
     <row r="127" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A127">
         <v>126</v>
       </c>
       <c r="B127" t="s">
         <v>277</v>
       </c>
       <c r="C127" t="s">
         <v>278</v>
       </c>
       <c r="D127">
-        <v>734</v>
+        <v>122</v>
       </c>
       <c r="E127" t="s">
         <v>23</v>
       </c>
       <c r="F127" t="s">
         <v>46</v>
       </c>
       <c r="G127" t="s">
         <v>53</v>
       </c>
       <c r="H127">
         <v>7</v>
       </c>
       <c r="I127" t="b">
         <v>1</v>
       </c>
       <c r="J127" t="s">
         <v>26</v>
       </c>
       <c r="K127">
         <v>2</v>
       </c>
       <c r="L127">
         <v>93.96</v>
       </c>
@@ -10544,54 +10547,57 @@
       </c>
       <c r="P127" t="s">
         <v>26</v>
       </c>
       <c r="Q127" t="s">
         <v>26</v>
       </c>
       <c r="R127" t="s">
         <v>26</v>
       </c>
       <c r="S127" t="s">
         <v>26</v>
       </c>
       <c r="T127" t="s">
         <v>26</v>
       </c>
       <c r="U127">
         <v>187.27</v>
       </c>
     </row>
     <row r="128" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A128">
         <v>127</v>
       </c>
       <c r="B128" t="s">
+        <v>40</v>
+      </c>
+      <c r="C128" t="s">
         <v>279</v>
       </c>
-      <c r="C128" t="s">
-        <v>280</v>
+      <c r="D128">
+        <v>1821</v>
       </c>
       <c r="E128" t="s">
         <v>191</v>
       </c>
       <c r="F128" t="s">
         <v>43</v>
       </c>
       <c r="G128" t="s">
         <v>25</v>
       </c>
       <c r="H128">
         <v>25</v>
       </c>
       <c r="I128" t="b">
         <v>1</v>
       </c>
       <c r="J128" t="s">
         <v>26</v>
       </c>
       <c r="K128">
         <v>2</v>
       </c>
       <c r="L128">
         <v>96.55</v>
       </c>
@@ -10606,54 +10612,54 @@
       </c>
       <c r="P128" t="s">
         <v>26</v>
       </c>
       <c r="Q128" t="s">
         <v>26</v>
       </c>
       <c r="R128" t="s">
         <v>26</v>
       </c>
       <c r="S128" t="s">
         <v>26</v>
       </c>
       <c r="T128" t="s">
         <v>26</v>
       </c>
       <c r="U128">
         <v>181.47</v>
       </c>
     </row>
     <row r="129" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A129">
         <v>128</v>
       </c>
       <c r="B129" t="s">
+        <v>280</v>
+      </c>
+      <c r="C129" t="s">
         <v>281</v>
-      </c>
-[...1 lines deleted...]
-        <v>282</v>
       </c>
       <c r="E129" t="s">
         <v>259</v>
       </c>
       <c r="F129" t="s">
         <v>133</v>
       </c>
       <c r="G129" t="s">
         <v>25</v>
       </c>
       <c r="H129">
         <v>2</v>
       </c>
       <c r="I129" t="b">
         <v>1</v>
       </c>
       <c r="J129" t="s">
         <v>26</v>
       </c>
       <c r="K129">
         <v>2</v>
       </c>
       <c r="L129" t="s">
         <v>26</v>
       </c>
@@ -10668,54 +10674,54 @@
       </c>
       <c r="P129" t="s">
         <v>26</v>
       </c>
       <c r="Q129" t="s">
         <v>26</v>
       </c>
       <c r="R129">
         <v>95.12</v>
       </c>
       <c r="S129" t="s">
         <v>26</v>
       </c>
       <c r="T129" t="s">
         <v>26</v>
       </c>
       <c r="U129">
         <v>180.97</v>
       </c>
     </row>
     <row r="130" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A130">
         <v>129</v>
       </c>
       <c r="B130" t="s">
+        <v>282</v>
+      </c>
+      <c r="C130" t="s">
         <v>283</v>
-      </c>
-[...1 lines deleted...]
-        <v>284</v>
       </c>
       <c r="E130" t="s">
         <v>56</v>
       </c>
       <c r="F130" t="s">
         <v>76</v>
       </c>
       <c r="G130" t="s">
         <v>53</v>
       </c>
       <c r="H130">
         <v>4</v>
       </c>
       <c r="I130" t="b">
         <v>1</v>
       </c>
       <c r="J130" t="s">
         <v>26</v>
       </c>
       <c r="K130">
         <v>1</v>
       </c>
       <c r="L130" t="s">
         <v>26</v>
       </c>
@@ -10736,51 +10742,51 @@
       </c>
       <c r="R130">
         <v>87.53</v>
       </c>
       <c r="S130" t="s">
         <v>26</v>
       </c>
       <c r="T130" t="s">
         <v>26</v>
       </c>
       <c r="U130">
         <v>180.25</v>
       </c>
     </row>
     <row r="131" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A131">
         <v>130</v>
       </c>
       <c r="B131" t="s">
         <v>250</v>
       </c>
       <c r="C131" t="s">
         <v>109</v>
       </c>
       <c r="D131">
-        <v>2475</v>
+        <v>299</v>
       </c>
       <c r="E131" t="s">
         <v>56</v>
       </c>
       <c r="F131" t="s">
         <v>46</v>
       </c>
       <c r="G131" t="s">
         <v>25</v>
       </c>
       <c r="H131">
         <v>25</v>
       </c>
       <c r="I131" t="b">
         <v>1</v>
       </c>
       <c r="J131" t="s">
         <v>26</v>
       </c>
       <c r="K131">
         <v>1</v>
       </c>
       <c r="L131" t="s">
         <v>26</v>
       </c>
@@ -10798,51 +10804,51 @@
       </c>
       <c r="Q131" t="s">
         <v>26</v>
       </c>
       <c r="R131">
         <v>92.15</v>
       </c>
       <c r="S131" t="s">
         <v>26</v>
       </c>
       <c r="T131" t="s">
         <v>26</v>
       </c>
       <c r="U131">
         <v>179.81</v>
       </c>
     </row>
     <row r="132" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A132">
         <v>131</v>
       </c>
       <c r="B132" t="s">
         <v>99</v>
       </c>
       <c r="C132" t="s">
-        <v>285</v>
+        <v>284</v>
       </c>
       <c r="E132" t="s">
         <v>39</v>
       </c>
       <c r="F132" t="s">
         <v>133</v>
       </c>
       <c r="G132" t="s">
         <v>25</v>
       </c>
       <c r="H132">
         <v>3</v>
       </c>
       <c r="I132" t="b">
         <v>1</v>
       </c>
       <c r="J132" t="s">
         <v>26</v>
       </c>
       <c r="K132">
         <v>1</v>
       </c>
       <c r="L132" t="s">
         <v>26</v>
       </c>
@@ -10857,60 +10863,60 @@
       </c>
       <c r="P132" t="s">
         <v>26</v>
       </c>
       <c r="Q132" t="s">
         <v>26</v>
       </c>
       <c r="R132">
         <v>89.45</v>
       </c>
       <c r="S132" t="s">
         <v>26</v>
       </c>
       <c r="T132" t="s">
         <v>26</v>
       </c>
       <c r="U132">
         <v>177.85</v>
       </c>
     </row>
     <row r="133" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A133">
         <v>132</v>
       </c>
       <c r="B133" t="s">
-        <v>286</v>
+        <v>285</v>
       </c>
       <c r="C133" t="s">
         <v>131</v>
       </c>
       <c r="D133">
         <v>2257</v>
       </c>
       <c r="E133" t="s">
-        <v>287</v>
+        <v>286</v>
       </c>
       <c r="F133" t="s">
         <v>24</v>
       </c>
       <c r="G133" t="s">
         <v>53</v>
       </c>
       <c r="H133">
         <v>14</v>
       </c>
       <c r="I133" t="b">
         <v>1</v>
       </c>
       <c r="J133" t="s">
         <v>26</v>
       </c>
       <c r="K133">
         <v>0</v>
       </c>
       <c r="L133" t="s">
         <v>26</v>
       </c>
       <c r="M133" t="s">
         <v>26</v>
       </c>
@@ -10984,57 +10990,57 @@
       </c>
       <c r="P134" t="s">
         <v>26</v>
       </c>
       <c r="Q134" t="s">
         <v>26</v>
       </c>
       <c r="R134">
         <v>87.92</v>
       </c>
       <c r="S134" t="s">
         <v>26</v>
       </c>
       <c r="T134" t="s">
         <v>26</v>
       </c>
       <c r="U134">
         <v>172.5</v>
       </c>
     </row>
     <row r="135" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A135">
         <v>134</v>
       </c>
       <c r="B135" t="s">
+        <v>287</v>
+      </c>
+      <c r="C135" t="s">
         <v>288</v>
       </c>
-      <c r="C135" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D135">
-        <v>1466</v>
+        <v>385</v>
       </c>
       <c r="E135" t="s">
         <v>259</v>
       </c>
       <c r="F135" t="s">
         <v>46</v>
       </c>
       <c r="G135" t="s">
         <v>53</v>
       </c>
       <c r="H135">
         <v>8</v>
       </c>
       <c r="I135" t="b">
         <v>1</v>
       </c>
       <c r="J135" t="s">
         <v>26</v>
       </c>
       <c r="K135">
         <v>0</v>
       </c>
       <c r="L135" t="s">
         <v>26</v>
       </c>
@@ -11049,57 +11055,57 @@
       </c>
       <c r="P135" t="s">
         <v>26</v>
       </c>
       <c r="Q135" t="s">
         <v>26</v>
       </c>
       <c r="R135" t="s">
         <v>26</v>
       </c>
       <c r="S135" t="s">
         <v>26</v>
       </c>
       <c r="T135" t="s">
         <v>26</v>
       </c>
       <c r="U135">
         <v>171.96</v>
       </c>
     </row>
     <row r="136" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A136">
         <v>135</v>
       </c>
       <c r="B136" t="s">
+        <v>289</v>
+      </c>
+      <c r="C136" t="s">
         <v>290</v>
       </c>
-      <c r="C136" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D136">
-        <v>2543</v>
+        <v>447</v>
       </c>
       <c r="E136" t="s">
         <v>56</v>
       </c>
       <c r="F136" t="s">
         <v>43</v>
       </c>
       <c r="G136" t="s">
         <v>53</v>
       </c>
       <c r="H136">
         <v>9</v>
       </c>
       <c r="I136" t="b">
         <v>1</v>
       </c>
       <c r="J136" t="s">
         <v>26</v>
       </c>
       <c r="K136">
         <v>1</v>
       </c>
       <c r="L136" t="s">
         <v>26</v>
       </c>
@@ -11114,54 +11120,54 @@
       </c>
       <c r="P136" t="s">
         <v>26</v>
       </c>
       <c r="Q136" t="s">
         <v>26</v>
       </c>
       <c r="R136">
         <v>82.99</v>
       </c>
       <c r="S136" t="s">
         <v>26</v>
       </c>
       <c r="T136" t="s">
         <v>26</v>
       </c>
       <c r="U136">
         <v>166.52</v>
       </c>
     </row>
     <row r="137" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A137">
         <v>136</v>
       </c>
       <c r="B137" t="s">
+        <v>291</v>
+      </c>
+      <c r="C137" t="s">
         <v>292</v>
-      </c>
-[...1 lines deleted...]
-        <v>293</v>
       </c>
       <c r="E137" t="s">
         <v>39</v>
       </c>
       <c r="F137" t="s">
         <v>76</v>
       </c>
       <c r="G137" t="s">
         <v>53</v>
       </c>
       <c r="H137">
         <v>5</v>
       </c>
       <c r="I137" t="b">
         <v>1</v>
       </c>
       <c r="J137" t="s">
         <v>26</v>
       </c>
       <c r="K137">
         <v>1</v>
       </c>
       <c r="L137" t="s">
         <v>26</v>
       </c>
@@ -11176,54 +11182,54 @@
       </c>
       <c r="P137" t="s">
         <v>26</v>
       </c>
       <c r="Q137" t="s">
         <v>26</v>
       </c>
       <c r="R137">
         <v>83.34</v>
       </c>
       <c r="S137" t="s">
         <v>26</v>
       </c>
       <c r="T137" t="s">
         <v>26</v>
       </c>
       <c r="U137">
         <v>164.86</v>
       </c>
     </row>
     <row r="138" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A138">
         <v>137</v>
       </c>
       <c r="B138" t="s">
+        <v>293</v>
+      </c>
+      <c r="C138" t="s">
         <v>294</v>
-      </c>
-[...1 lines deleted...]
-        <v>295</v>
       </c>
       <c r="E138" t="s">
         <v>247</v>
       </c>
       <c r="F138" t="s">
         <v>46</v>
       </c>
       <c r="G138" t="s">
         <v>53</v>
       </c>
       <c r="H138">
         <v>9</v>
       </c>
       <c r="I138" t="b">
         <v>1</v>
       </c>
       <c r="J138" t="s">
         <v>26</v>
       </c>
       <c r="K138">
         <v>1</v>
       </c>
       <c r="L138" t="s">
         <v>26</v>
       </c>
@@ -11238,54 +11244,54 @@
       </c>
       <c r="P138" t="s">
         <v>26</v>
       </c>
       <c r="Q138" t="s">
         <v>26</v>
       </c>
       <c r="R138">
         <v>84.32</v>
       </c>
       <c r="S138" t="s">
         <v>26</v>
       </c>
       <c r="T138" t="s">
         <v>26</v>
       </c>
       <c r="U138">
         <v>164.32</v>
       </c>
     </row>
     <row r="139" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A139">
         <v>138</v>
       </c>
       <c r="B139" t="s">
+        <v>295</v>
+      </c>
+      <c r="C139" t="s">
         <v>296</v>
-      </c>
-[...1 lines deleted...]
-        <v>297</v>
       </c>
       <c r="E139" t="s">
         <v>39</v>
       </c>
       <c r="F139" t="s">
         <v>46</v>
       </c>
       <c r="G139" t="s">
         <v>25</v>
       </c>
       <c r="H139">
         <v>26</v>
       </c>
       <c r="I139" t="b">
         <v>1</v>
       </c>
       <c r="J139" t="s">
         <v>26</v>
       </c>
       <c r="K139">
         <v>1</v>
       </c>
       <c r="L139" t="s">
         <v>26</v>
       </c>
@@ -11303,54 +11309,54 @@
       </c>
       <c r="Q139" t="s">
         <v>26</v>
       </c>
       <c r="R139">
         <v>83.16</v>
       </c>
       <c r="S139" t="s">
         <v>26</v>
       </c>
       <c r="T139" t="s">
         <v>26</v>
       </c>
       <c r="U139">
         <v>161.91</v>
       </c>
     </row>
     <row r="140" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A140">
         <v>139</v>
       </c>
       <c r="B140" t="s">
         <v>192</v>
       </c>
       <c r="C140" t="s">
+        <v>297</v>
+      </c>
+      <c r="E140" t="s">
         <v>298</v>
-      </c>
-[...1 lines deleted...]
-        <v>299</v>
       </c>
       <c r="F140" t="s">
         <v>24</v>
       </c>
       <c r="G140" t="s">
         <v>25</v>
       </c>
       <c r="H140">
         <v>31</v>
       </c>
       <c r="I140" t="b">
         <v>1</v>
       </c>
       <c r="J140" t="s">
         <v>26</v>
       </c>
       <c r="K140">
         <v>1</v>
       </c>
       <c r="L140">
         <v>148.17</v>
       </c>
       <c r="M140" t="s">
         <v>26</v>
       </c>
@@ -11362,54 +11368,54 @@
       </c>
       <c r="P140" t="s">
         <v>26</v>
       </c>
       <c r="Q140" t="s">
         <v>26</v>
       </c>
       <c r="R140" t="s">
         <v>26</v>
       </c>
       <c r="S140" t="s">
         <v>26</v>
       </c>
       <c r="T140" t="s">
         <v>26</v>
       </c>
       <c r="U140">
         <v>148.17</v>
       </c>
     </row>
     <row r="141" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A141">
         <v>140</v>
       </c>
       <c r="B141" t="s">
+        <v>299</v>
+      </c>
+      <c r="C141" t="s">
         <v>300</v>
-      </c>
-[...1 lines deleted...]
-        <v>301</v>
       </c>
       <c r="E141" t="s">
         <v>219</v>
       </c>
       <c r="F141" t="s">
         <v>24</v>
       </c>
       <c r="G141" t="s">
         <v>25</v>
       </c>
       <c r="H141">
         <v>32</v>
       </c>
       <c r="I141" t="b">
         <v>1</v>
       </c>
       <c r="J141" t="s">
         <v>26</v>
       </c>
       <c r="K141">
         <v>1</v>
       </c>
       <c r="L141" t="s">
         <v>26</v>
       </c>
@@ -11424,54 +11430,54 @@
       </c>
       <c r="P141" t="s">
         <v>26</v>
       </c>
       <c r="Q141" t="s">
         <v>26</v>
       </c>
       <c r="R141">
         <v>146.25</v>
       </c>
       <c r="S141" t="s">
         <v>26</v>
       </c>
       <c r="T141" t="s">
         <v>26</v>
       </c>
       <c r="U141">
         <v>146.25</v>
       </c>
     </row>
     <row r="142" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A142">
         <v>141</v>
       </c>
       <c r="B142" t="s">
+        <v>301</v>
+      </c>
+      <c r="C142" t="s">
         <v>302</v>
-      </c>
-[...1 lines deleted...]
-        <v>303</v>
       </c>
       <c r="E142" t="s">
         <v>39</v>
       </c>
       <c r="F142" t="s">
         <v>133</v>
       </c>
       <c r="G142" t="s">
         <v>25</v>
       </c>
       <c r="H142">
         <v>5</v>
       </c>
       <c r="I142" t="b">
         <v>1</v>
       </c>
       <c r="J142" t="s">
         <v>26</v>
       </c>
       <c r="K142">
         <v>1</v>
       </c>
       <c r="L142" t="s">
         <v>26</v>
       </c>
@@ -11486,57 +11492,57 @@
       </c>
       <c r="P142" t="s">
         <v>26</v>
       </c>
       <c r="Q142" t="s">
         <v>26</v>
       </c>
       <c r="R142">
         <v>73.42</v>
       </c>
       <c r="S142" t="s">
         <v>26</v>
       </c>
       <c r="T142" t="s">
         <v>26</v>
       </c>
       <c r="U142">
         <v>143.97</v>
       </c>
     </row>
     <row r="143" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A143">
         <v>142</v>
       </c>
       <c r="B143" t="s">
+        <v>303</v>
+      </c>
+      <c r="C143" t="s">
         <v>304</v>
       </c>
-      <c r="C143" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D143">
-        <v>1829</v>
+        <v>168</v>
       </c>
       <c r="E143" t="s">
         <v>23</v>
       </c>
       <c r="F143" t="s">
         <v>24</v>
       </c>
       <c r="G143" t="s">
         <v>25</v>
       </c>
       <c r="H143">
         <v>33</v>
       </c>
       <c r="I143" t="b">
         <v>1</v>
       </c>
       <c r="J143" t="s">
         <v>26</v>
       </c>
       <c r="K143">
         <v>1</v>
       </c>
       <c r="L143" t="s">
         <v>26</v>
       </c>
@@ -11551,54 +11557,54 @@
       </c>
       <c r="P143" t="s">
         <v>26</v>
       </c>
       <c r="Q143" t="s">
         <v>26</v>
       </c>
       <c r="R143">
         <v>140.08</v>
       </c>
       <c r="S143" t="s">
         <v>26</v>
       </c>
       <c r="T143" t="s">
         <v>26</v>
       </c>
       <c r="U143">
         <v>140.08</v>
       </c>
     </row>
     <row r="144" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A144">
         <v>143</v>
       </c>
       <c r="B144" t="s">
+        <v>305</v>
+      </c>
+      <c r="C144" t="s">
         <v>306</v>
-      </c>
-[...1 lines deleted...]
-        <v>307</v>
       </c>
       <c r="E144" t="s">
         <v>144</v>
       </c>
       <c r="F144" t="s">
         <v>24</v>
       </c>
       <c r="G144" t="s">
         <v>25</v>
       </c>
       <c r="H144">
         <v>34</v>
       </c>
       <c r="I144" t="b">
         <v>1</v>
       </c>
       <c r="J144" t="s">
         <v>26</v>
       </c>
       <c r="K144">
         <v>0</v>
       </c>
       <c r="L144" t="s">
         <v>26</v>
       </c>
@@ -11613,54 +11619,54 @@
       </c>
       <c r="P144" t="s">
         <v>26</v>
       </c>
       <c r="Q144" t="s">
         <v>26</v>
       </c>
       <c r="R144" t="s">
         <v>26</v>
       </c>
       <c r="S144" t="s">
         <v>26</v>
       </c>
       <c r="T144" t="s">
         <v>26</v>
       </c>
       <c r="U144">
         <v>138.45</v>
       </c>
     </row>
     <row r="145" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A145">
         <v>144</v>
       </c>
       <c r="B145" t="s">
+        <v>307</v>
+      </c>
+      <c r="C145" t="s">
         <v>308</v>
-      </c>
-[...1 lines deleted...]
-        <v>309</v>
       </c>
       <c r="D145">
         <v>638</v>
       </c>
       <c r="E145" t="s">
         <v>49</v>
       </c>
       <c r="F145" t="s">
         <v>43</v>
       </c>
       <c r="G145" t="s">
         <v>25</v>
       </c>
       <c r="H145">
         <v>26</v>
       </c>
       <c r="I145" t="b">
         <v>1</v>
       </c>
       <c r="J145" t="s">
         <v>26</v>
       </c>
       <c r="K145">
         <v>0</v>
       </c>
@@ -11678,60 +11684,60 @@
       </c>
       <c r="P145" t="s">
         <v>26</v>
       </c>
       <c r="Q145" t="s">
         <v>26</v>
       </c>
       <c r="R145" t="s">
         <v>26</v>
       </c>
       <c r="S145" t="s">
         <v>26</v>
       </c>
       <c r="T145" t="s">
         <v>26</v>
       </c>
       <c r="U145">
         <v>137.73</v>
       </c>
     </row>
     <row r="146" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A146">
         <v>145</v>
       </c>
       <c r="B146" t="s">
-        <v>310</v>
+        <v>309</v>
       </c>
       <c r="C146" t="s">
         <v>71</v>
       </c>
       <c r="D146">
         <v>1205</v>
       </c>
       <c r="E146" t="s">
-        <v>311</v>
+        <v>310</v>
       </c>
       <c r="F146" t="s">
         <v>43</v>
       </c>
       <c r="G146" t="s">
         <v>25</v>
       </c>
       <c r="H146">
         <v>27</v>
       </c>
       <c r="I146" t="b">
         <v>1</v>
       </c>
       <c r="J146" t="s">
         <v>26</v>
       </c>
       <c r="K146">
         <v>1</v>
       </c>
       <c r="L146" t="s">
         <v>26</v>
       </c>
       <c r="M146" t="s">
         <v>26</v>
       </c>
@@ -11746,51 +11752,51 @@
       </c>
       <c r="Q146" t="s">
         <v>26</v>
       </c>
       <c r="R146">
         <v>137.46</v>
       </c>
       <c r="S146" t="s">
         <v>26</v>
       </c>
       <c r="T146" t="s">
         <v>26</v>
       </c>
       <c r="U146">
         <v>137.46</v>
       </c>
     </row>
     <row r="147" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A147">
         <v>146</v>
       </c>
       <c r="B147" t="s">
         <v>35</v>
       </c>
       <c r="C147" t="s">
-        <v>312</v>
+        <v>311</v>
       </c>
       <c r="D147">
         <v>1468</v>
       </c>
       <c r="E147" t="s">
         <v>23</v>
       </c>
       <c r="F147" t="s">
         <v>24</v>
       </c>
       <c r="G147" t="s">
         <v>25</v>
       </c>
       <c r="H147">
         <v>35</v>
       </c>
       <c r="I147" t="b">
         <v>1</v>
       </c>
       <c r="J147" t="s">
         <v>26</v>
       </c>
       <c r="K147">
         <v>0</v>
       </c>
@@ -11808,51 +11814,51 @@
       </c>
       <c r="P147" t="s">
         <v>26</v>
       </c>
       <c r="Q147" t="s">
         <v>26</v>
       </c>
       <c r="R147" t="s">
         <v>26</v>
       </c>
       <c r="S147" t="s">
         <v>26</v>
       </c>
       <c r="T147" t="s">
         <v>26</v>
       </c>
       <c r="U147">
         <v>135.3</v>
       </c>
     </row>
     <row r="148" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A148">
         <v>147</v>
       </c>
       <c r="B148" t="s">
-        <v>310</v>
+        <v>309</v>
       </c>
       <c r="C148" t="s">
         <v>94</v>
       </c>
       <c r="D148">
         <v>478</v>
       </c>
       <c r="E148" t="s">
         <v>52</v>
       </c>
       <c r="F148" t="s">
         <v>124</v>
       </c>
       <c r="G148" t="s">
         <v>25</v>
       </c>
       <c r="H148">
         <v>2</v>
       </c>
       <c r="I148" t="b">
         <v>1</v>
       </c>
       <c r="J148" t="s">
         <v>26</v>
       </c>
@@ -11873,54 +11879,54 @@
       </c>
       <c r="P148" t="s">
         <v>26</v>
       </c>
       <c r="Q148" t="s">
         <v>26</v>
       </c>
       <c r="R148" t="s">
         <v>26</v>
       </c>
       <c r="S148" t="s">
         <v>26</v>
       </c>
       <c r="T148" t="s">
         <v>26</v>
       </c>
       <c r="U148">
         <v>134.07</v>
       </c>
     </row>
     <row r="149" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A149">
         <v>148</v>
       </c>
       <c r="B149" t="s">
+        <v>312</v>
+      </c>
+      <c r="C149" t="s">
         <v>313</v>
-      </c>
-[...1 lines deleted...]
-        <v>314</v>
       </c>
       <c r="E149" t="s">
         <v>26</v>
       </c>
       <c r="F149" t="s">
         <v>24</v>
       </c>
       <c r="G149" t="s">
         <v>25</v>
       </c>
       <c r="H149">
         <v>36</v>
       </c>
       <c r="I149" t="b">
         <v>1</v>
       </c>
       <c r="J149" t="s">
         <v>26</v>
       </c>
       <c r="K149">
         <v>1</v>
       </c>
       <c r="L149" t="s">
         <v>26</v>
       </c>
@@ -11935,54 +11941,54 @@
       </c>
       <c r="P149" t="s">
         <v>26</v>
       </c>
       <c r="Q149" t="s">
         <v>26</v>
       </c>
       <c r="R149" t="s">
         <v>26</v>
       </c>
       <c r="S149" t="s">
         <v>26</v>
       </c>
       <c r="T149" t="s">
         <v>26</v>
       </c>
       <c r="U149">
         <v>131.86</v>
       </c>
     </row>
     <row r="150" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A150">
         <v>149</v>
       </c>
       <c r="B150" t="s">
-        <v>310</v>
+        <v>309</v>
       </c>
       <c r="C150" t="s">
-        <v>315</v>
+        <v>314</v>
       </c>
       <c r="E150" t="s">
         <v>52</v>
       </c>
       <c r="F150" t="s">
         <v>43</v>
       </c>
       <c r="G150" t="s">
         <v>25</v>
       </c>
       <c r="H150">
         <v>28</v>
       </c>
       <c r="I150" t="b">
         <v>1</v>
       </c>
       <c r="J150" t="s">
         <v>26</v>
       </c>
       <c r="K150">
         <v>1</v>
       </c>
       <c r="L150">
         <v>131.68</v>
       </c>
@@ -12000,51 +12006,51 @@
       </c>
       <c r="Q150" t="s">
         <v>26</v>
       </c>
       <c r="R150" t="s">
         <v>26</v>
       </c>
       <c r="S150" t="s">
         <v>26</v>
       </c>
       <c r="T150" t="s">
         <v>26</v>
       </c>
       <c r="U150">
         <v>131.68</v>
       </c>
     </row>
     <row r="151" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A151">
         <v>150</v>
       </c>
       <c r="B151" t="s">
         <v>192</v>
       </c>
       <c r="C151" t="s">
-        <v>316</v>
+        <v>315</v>
       </c>
       <c r="E151" t="s">
         <v>26</v>
       </c>
       <c r="F151" t="s">
         <v>24</v>
       </c>
       <c r="G151" t="s">
         <v>25</v>
       </c>
       <c r="H151">
         <v>37</v>
       </c>
       <c r="I151" t="b">
         <v>1</v>
       </c>
       <c r="J151" t="s">
         <v>26</v>
       </c>
       <c r="K151">
         <v>0</v>
       </c>
       <c r="L151" t="s">
         <v>26</v>
       </c>
@@ -12059,57 +12065,57 @@
       </c>
       <c r="P151" t="s">
         <v>26</v>
       </c>
       <c r="Q151" t="s">
         <v>26</v>
       </c>
       <c r="R151" t="s">
         <v>26</v>
       </c>
       <c r="S151" t="s">
         <v>26</v>
       </c>
       <c r="T151" t="s">
         <v>26</v>
       </c>
       <c r="U151">
         <v>131.44</v>
       </c>
     </row>
     <row r="152" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A152">
         <v>151</v>
       </c>
       <c r="B152" t="s">
+        <v>316</v>
+      </c>
+      <c r="C152" t="s">
         <v>317</v>
       </c>
-      <c r="C152" t="s">
+      <c r="E152" t="s">
         <v>318</v>
-      </c>
-[...1 lines deleted...]
-        <v>319</v>
       </c>
       <c r="F152" t="s">
         <v>24</v>
       </c>
       <c r="G152" t="s">
         <v>25</v>
       </c>
       <c r="H152">
         <v>38</v>
       </c>
       <c r="I152" t="b">
         <v>1</v>
       </c>
       <c r="J152" t="s">
         <v>26</v>
       </c>
       <c r="K152">
         <v>0</v>
       </c>
       <c r="L152" t="s">
         <v>26</v>
       </c>
       <c r="M152" t="s">
         <v>26</v>
       </c>
@@ -12124,51 +12130,51 @@
       </c>
       <c r="Q152" t="s">
         <v>26</v>
       </c>
       <c r="R152" t="s">
         <v>26</v>
       </c>
       <c r="S152" t="s">
         <v>26</v>
       </c>
       <c r="T152" t="s">
         <v>26</v>
       </c>
       <c r="U152">
         <v>130.6</v>
       </c>
     </row>
     <row r="153" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A153">
         <v>152</v>
       </c>
       <c r="B153" t="s">
         <v>35</v>
       </c>
       <c r="C153" t="s">
-        <v>320</v>
+        <v>319</v>
       </c>
       <c r="E153" t="s">
         <v>56</v>
       </c>
       <c r="F153" t="s">
         <v>43</v>
       </c>
       <c r="G153" t="s">
         <v>25</v>
       </c>
       <c r="H153">
         <v>29</v>
       </c>
       <c r="I153" t="b">
         <v>1</v>
       </c>
       <c r="J153" t="s">
         <v>26</v>
       </c>
       <c r="K153">
         <v>0</v>
       </c>
       <c r="L153" t="s">
         <v>26</v>
       </c>
@@ -12183,60 +12189,60 @@
       </c>
       <c r="P153" t="s">
         <v>26</v>
       </c>
       <c r="Q153" t="s">
         <v>26</v>
       </c>
       <c r="R153" t="s">
         <v>26</v>
       </c>
       <c r="S153" t="s">
         <v>26</v>
       </c>
       <c r="T153" t="s">
         <v>26</v>
       </c>
       <c r="U153">
         <v>130.33</v>
       </c>
     </row>
     <row r="154" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A154">
         <v>153</v>
       </c>
       <c r="B154" t="s">
-        <v>321</v>
+        <v>320</v>
       </c>
       <c r="C154" t="s">
         <v>71</v>
       </c>
       <c r="D154">
         <v>2360</v>
       </c>
       <c r="E154" t="s">
-        <v>322</v>
+        <v>321</v>
       </c>
       <c r="F154" t="s">
         <v>46</v>
       </c>
       <c r="G154" t="s">
         <v>25</v>
       </c>
       <c r="H154">
         <v>27</v>
       </c>
       <c r="I154" t="b">
         <v>1</v>
       </c>
       <c r="J154" t="s">
         <v>26</v>
       </c>
       <c r="K154">
         <v>1</v>
       </c>
       <c r="L154" t="s">
         <v>26</v>
       </c>
       <c r="M154" t="s">
         <v>26</v>
       </c>
@@ -12248,57 +12254,57 @@
       </c>
       <c r="P154" t="s">
         <v>26</v>
       </c>
       <c r="Q154" t="s">
         <v>26</v>
       </c>
       <c r="R154">
         <v>129.23</v>
       </c>
       <c r="S154" t="s">
         <v>26</v>
       </c>
       <c r="T154" t="s">
         <v>26</v>
       </c>
       <c r="U154">
         <v>129.23</v>
       </c>
     </row>
     <row r="155" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A155">
         <v>154</v>
       </c>
       <c r="B155" t="s">
+        <v>322</v>
+      </c>
+      <c r="C155" t="s">
         <v>323</v>
       </c>
-      <c r="C155" t="s">
+      <c r="E155" t="s">
         <v>324</v>
-      </c>
-[...1 lines deleted...]
-        <v>325</v>
       </c>
       <c r="F155" t="s">
         <v>24</v>
       </c>
       <c r="G155" t="s">
         <v>25</v>
       </c>
       <c r="H155">
         <v>39</v>
       </c>
       <c r="I155" t="b">
         <v>1</v>
       </c>
       <c r="J155" t="s">
         <v>26</v>
       </c>
       <c r="K155">
         <v>0</v>
       </c>
       <c r="L155" t="s">
         <v>26</v>
       </c>
       <c r="M155" t="s">
         <v>26</v>
       </c>
@@ -12313,54 +12319,54 @@
       </c>
       <c r="Q155" t="s">
         <v>26</v>
       </c>
       <c r="R155" t="s">
         <v>26</v>
       </c>
       <c r="S155" t="s">
         <v>26</v>
       </c>
       <c r="T155" t="s">
         <v>26</v>
       </c>
       <c r="U155">
         <v>128.94</v>
       </c>
     </row>
     <row r="156" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A156">
         <v>155</v>
       </c>
       <c r="B156" t="s">
         <v>192</v>
       </c>
       <c r="C156" t="s">
+        <v>325</v>
+      </c>
+      <c r="E156" t="s">
         <v>326</v>
-      </c>
-[...1 lines deleted...]
-        <v>327</v>
       </c>
       <c r="F156" t="s">
         <v>24</v>
       </c>
       <c r="G156" t="s">
         <v>25</v>
       </c>
       <c r="H156">
         <v>40</v>
       </c>
       <c r="I156" t="b">
         <v>1</v>
       </c>
       <c r="J156" t="s">
         <v>26</v>
       </c>
       <c r="K156">
         <v>1</v>
       </c>
       <c r="L156">
         <v>128.81</v>
       </c>
       <c r="M156" t="s">
         <v>26</v>
       </c>
@@ -12372,54 +12378,54 @@
       </c>
       <c r="P156" t="s">
         <v>26</v>
       </c>
       <c r="Q156" t="s">
         <v>26</v>
       </c>
       <c r="R156" t="s">
         <v>26</v>
       </c>
       <c r="S156" t="s">
         <v>26</v>
       </c>
       <c r="T156" t="s">
         <v>26</v>
       </c>
       <c r="U156">
         <v>128.81</v>
       </c>
     </row>
     <row r="157" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A157">
         <v>156</v>
       </c>
       <c r="B157" t="s">
+        <v>327</v>
+      </c>
+      <c r="C157" t="s">
         <v>328</v>
-      </c>
-[...1 lines deleted...]
-        <v>329</v>
       </c>
       <c r="E157" t="s">
         <v>52</v>
       </c>
       <c r="F157" t="s">
         <v>24</v>
       </c>
       <c r="G157" t="s">
         <v>53</v>
       </c>
       <c r="H157">
         <v>15</v>
       </c>
       <c r="I157" t="b">
         <v>1</v>
       </c>
       <c r="J157" t="s">
         <v>26</v>
       </c>
       <c r="K157">
         <v>1</v>
       </c>
       <c r="L157">
         <v>128.38</v>
       </c>
@@ -12434,54 +12440,54 @@
       </c>
       <c r="P157" t="s">
         <v>26</v>
       </c>
       <c r="Q157" t="s">
         <v>26</v>
       </c>
       <c r="R157" t="s">
         <v>26</v>
       </c>
       <c r="S157" t="s">
         <v>26</v>
       </c>
       <c r="T157" t="s">
         <v>26</v>
       </c>
       <c r="U157">
         <v>128.38</v>
       </c>
     </row>
     <row r="158" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A158">
         <v>157</v>
       </c>
       <c r="B158" t="s">
+        <v>329</v>
+      </c>
+      <c r="C158" t="s">
         <v>330</v>
-      </c>
-[...1 lines deleted...]
-        <v>331</v>
       </c>
       <c r="E158" t="s">
         <v>23</v>
       </c>
       <c r="F158" t="s">
         <v>24</v>
       </c>
       <c r="G158" t="s">
         <v>25</v>
       </c>
       <c r="H158">
         <v>41</v>
       </c>
       <c r="I158" t="b">
         <v>1</v>
       </c>
       <c r="J158" t="s">
         <v>26</v>
       </c>
       <c r="K158">
         <v>0</v>
       </c>
       <c r="L158" t="s">
         <v>26</v>
       </c>
@@ -12499,51 +12505,51 @@
       </c>
       <c r="Q158" t="s">
         <v>26</v>
       </c>
       <c r="R158" t="s">
         <v>26</v>
       </c>
       <c r="S158" t="s">
         <v>26</v>
       </c>
       <c r="T158" t="s">
         <v>26</v>
       </c>
       <c r="U158">
         <v>128.04</v>
       </c>
     </row>
     <row r="159" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A159">
         <v>158</v>
       </c>
       <c r="B159" t="s">
         <v>250</v>
       </c>
       <c r="C159" t="s">
-        <v>332</v>
+        <v>331</v>
       </c>
       <c r="E159" t="s">
         <v>136</v>
       </c>
       <c r="F159" t="s">
         <v>43</v>
       </c>
       <c r="G159" t="s">
         <v>25</v>
       </c>
       <c r="H159">
         <v>30</v>
       </c>
       <c r="I159" t="b">
         <v>1</v>
       </c>
       <c r="J159" t="s">
         <v>26</v>
       </c>
       <c r="K159">
         <v>1</v>
       </c>
       <c r="L159" t="s">
         <v>26</v>
       </c>
@@ -12558,57 +12564,57 @@
       </c>
       <c r="P159" t="s">
         <v>26</v>
       </c>
       <c r="Q159" t="s">
         <v>26</v>
       </c>
       <c r="R159" t="s">
         <v>26</v>
       </c>
       <c r="S159" t="s">
         <v>26</v>
       </c>
       <c r="T159" t="s">
         <v>26</v>
       </c>
       <c r="U159">
         <v>127.88</v>
       </c>
     </row>
     <row r="160" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A160">
         <v>159</v>
       </c>
       <c r="B160" t="s">
+        <v>332</v>
+      </c>
+      <c r="C160" t="s">
         <v>333</v>
       </c>
-      <c r="C160" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D160">
-        <v>1753</v>
+        <v>286</v>
       </c>
       <c r="E160" t="s">
         <v>23</v>
       </c>
       <c r="F160" t="s">
         <v>24</v>
       </c>
       <c r="G160" t="s">
         <v>53</v>
       </c>
       <c r="H160">
         <v>16</v>
       </c>
       <c r="I160" t="b">
         <v>1</v>
       </c>
       <c r="J160" t="s">
         <v>26</v>
       </c>
       <c r="K160">
         <v>1</v>
       </c>
       <c r="L160" t="s">
         <v>26</v>
       </c>
@@ -12626,51 +12632,51 @@
       </c>
       <c r="Q160" t="s">
         <v>26</v>
       </c>
       <c r="R160" t="s">
         <v>26</v>
       </c>
       <c r="S160" t="s">
         <v>26</v>
       </c>
       <c r="T160" t="s">
         <v>26</v>
       </c>
       <c r="U160">
         <v>127.83</v>
       </c>
     </row>
     <row r="161" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A161">
         <v>160</v>
       </c>
       <c r="B161" t="s">
         <v>116</v>
       </c>
       <c r="C161" t="s">
-        <v>335</v>
+        <v>334</v>
       </c>
       <c r="E161" t="s">
         <v>26</v>
       </c>
       <c r="F161" t="s">
         <v>43</v>
       </c>
       <c r="G161" t="s">
         <v>25</v>
       </c>
       <c r="H161">
         <v>31</v>
       </c>
       <c r="I161" t="b">
         <v>1</v>
       </c>
       <c r="J161" t="s">
         <v>26</v>
       </c>
       <c r="K161">
         <v>0</v>
       </c>
       <c r="L161" t="s">
         <v>26</v>
       </c>
@@ -12685,60 +12691,60 @@
       </c>
       <c r="P161" t="s">
         <v>26</v>
       </c>
       <c r="Q161" t="s">
         <v>26</v>
       </c>
       <c r="R161" t="s">
         <v>26</v>
       </c>
       <c r="S161" t="s">
         <v>26</v>
       </c>
       <c r="T161" t="s">
         <v>26</v>
       </c>
       <c r="U161">
         <v>126.15</v>
       </c>
     </row>
     <row r="162" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A162">
         <v>161</v>
       </c>
       <c r="B162" t="s">
+        <v>335</v>
+      </c>
+      <c r="C162" t="s">
         <v>336</v>
-      </c>
-[...1 lines deleted...]
-        <v>337</v>
       </c>
       <c r="D162">
         <v>2143</v>
       </c>
       <c r="E162" t="s">
-        <v>325</v>
+        <v>324</v>
       </c>
       <c r="F162" t="s">
         <v>24</v>
       </c>
       <c r="G162" t="s">
         <v>53</v>
       </c>
       <c r="H162">
         <v>17</v>
       </c>
       <c r="I162" t="b">
         <v>1</v>
       </c>
       <c r="J162" t="s">
         <v>26</v>
       </c>
       <c r="K162">
         <v>0</v>
       </c>
       <c r="L162" t="s">
         <v>26</v>
       </c>
       <c r="M162" t="s">
         <v>26</v>
       </c>
@@ -12753,51 +12759,51 @@
       </c>
       <c r="Q162" t="s">
         <v>26</v>
       </c>
       <c r="R162" t="s">
         <v>26</v>
       </c>
       <c r="S162" t="s">
         <v>26</v>
       </c>
       <c r="T162" t="s">
         <v>26</v>
       </c>
       <c r="U162">
         <v>125.83</v>
       </c>
     </row>
     <row r="163" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A163">
         <v>162</v>
       </c>
       <c r="B163" t="s">
         <v>177</v>
       </c>
       <c r="C163" t="s">
-        <v>338</v>
+        <v>337</v>
       </c>
       <c r="E163" t="s">
         <v>87</v>
       </c>
       <c r="F163" t="s">
         <v>24</v>
       </c>
       <c r="G163" t="s">
         <v>25</v>
       </c>
       <c r="H163">
         <v>42</v>
       </c>
       <c r="I163" t="b">
         <v>1</v>
       </c>
       <c r="J163" t="s">
         <v>26</v>
       </c>
       <c r="K163">
         <v>1</v>
       </c>
       <c r="L163" t="s">
         <v>26</v>
       </c>
@@ -12812,54 +12818,54 @@
       </c>
       <c r="P163" t="s">
         <v>26</v>
       </c>
       <c r="Q163" t="s">
         <v>26</v>
       </c>
       <c r="R163" t="s">
         <v>26</v>
       </c>
       <c r="S163" t="s">
         <v>26</v>
       </c>
       <c r="T163" t="s">
         <v>26</v>
       </c>
       <c r="U163">
         <v>125.28</v>
       </c>
     </row>
     <row r="164" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A164">
         <v>163</v>
       </c>
       <c r="B164" t="s">
+        <v>338</v>
+      </c>
+      <c r="C164" t="s">
         <v>339</v>
-      </c>
-[...1 lines deleted...]
-        <v>340</v>
       </c>
       <c r="E164" t="s">
         <v>26</v>
       </c>
       <c r="F164" t="s">
         <v>24</v>
       </c>
       <c r="G164" t="s">
         <v>25</v>
       </c>
       <c r="H164">
         <v>43</v>
       </c>
       <c r="I164" t="b">
         <v>1</v>
       </c>
       <c r="J164" t="s">
         <v>26</v>
       </c>
       <c r="K164">
         <v>1</v>
       </c>
       <c r="L164" t="s">
         <v>26</v>
       </c>
@@ -12877,57 +12883,57 @@
       </c>
       <c r="Q164" t="s">
         <v>26</v>
       </c>
       <c r="R164" t="s">
         <v>26</v>
       </c>
       <c r="S164" t="s">
         <v>26</v>
       </c>
       <c r="T164" t="s">
         <v>26</v>
       </c>
       <c r="U164">
         <v>124.96</v>
       </c>
     </row>
     <row r="165" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A165">
         <v>164</v>
       </c>
       <c r="B165" t="s">
         <v>27</v>
       </c>
       <c r="C165" t="s">
-        <v>341</v>
+        <v>340</v>
       </c>
       <c r="D165">
         <v>2346</v>
       </c>
       <c r="E165" t="s">
-        <v>342</v>
+        <v>341</v>
       </c>
       <c r="F165" t="s">
         <v>43</v>
       </c>
       <c r="G165" t="s">
         <v>25</v>
       </c>
       <c r="H165">
         <v>32</v>
       </c>
       <c r="I165" t="b">
         <v>1</v>
       </c>
       <c r="J165" t="s">
         <v>26</v>
       </c>
       <c r="K165">
         <v>1</v>
       </c>
       <c r="L165" t="s">
         <v>26</v>
       </c>
       <c r="M165" t="s">
         <v>26</v>
       </c>
@@ -12939,57 +12945,57 @@
       </c>
       <c r="P165" t="s">
         <v>26</v>
       </c>
       <c r="Q165" t="s">
         <v>26</v>
       </c>
       <c r="R165">
         <v>124.78</v>
       </c>
       <c r="S165" t="s">
         <v>26</v>
       </c>
       <c r="T165" t="s">
         <v>26</v>
       </c>
       <c r="U165">
         <v>124.78</v>
       </c>
     </row>
     <row r="166" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A166">
         <v>165</v>
       </c>
       <c r="B166" t="s">
+        <v>342</v>
+      </c>
+      <c r="C166" t="s">
         <v>343</v>
       </c>
-      <c r="C166" t="s">
+      <c r="E166" t="s">
         <v>344</v>
-      </c>
-[...1 lines deleted...]
-        <v>345</v>
       </c>
       <c r="F166" t="s">
         <v>43</v>
       </c>
       <c r="G166" t="s">
         <v>25</v>
       </c>
       <c r="H166">
         <v>33</v>
       </c>
       <c r="I166" t="b">
         <v>1</v>
       </c>
       <c r="J166" t="s">
         <v>26</v>
       </c>
       <c r="K166">
         <v>0</v>
       </c>
       <c r="L166" t="s">
         <v>26</v>
       </c>
       <c r="M166" t="s">
         <v>26</v>
       </c>
@@ -13001,54 +13007,54 @@
       </c>
       <c r="P166" t="s">
         <v>26</v>
       </c>
       <c r="Q166" t="s">
         <v>26</v>
       </c>
       <c r="R166" t="s">
         <v>26</v>
       </c>
       <c r="S166" t="s">
         <v>26</v>
       </c>
       <c r="T166" t="s">
         <v>26</v>
       </c>
       <c r="U166">
         <v>124.74</v>
       </c>
     </row>
     <row r="167" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A167">
         <v>166</v>
       </c>
       <c r="B167" t="s">
+        <v>345</v>
+      </c>
+      <c r="C167" t="s">
         <v>346</v>
-      </c>
-[...1 lines deleted...]
-        <v>347</v>
       </c>
       <c r="D167">
         <v>1686</v>
       </c>
       <c r="E167" t="s">
         <v>23</v>
       </c>
       <c r="F167" t="s">
         <v>24</v>
       </c>
       <c r="G167" t="s">
         <v>25</v>
       </c>
       <c r="H167">
         <v>44</v>
       </c>
       <c r="I167" t="b">
         <v>1</v>
       </c>
       <c r="J167" t="s">
         <v>26</v>
       </c>
       <c r="K167">
         <v>0</v>
       </c>
@@ -13066,57 +13072,57 @@
       </c>
       <c r="P167" t="s">
         <v>26</v>
       </c>
       <c r="Q167" t="s">
         <v>26</v>
       </c>
       <c r="R167" t="s">
         <v>26</v>
       </c>
       <c r="S167" t="s">
         <v>26</v>
       </c>
       <c r="T167" t="s">
         <v>26</v>
       </c>
       <c r="U167">
         <v>124.6</v>
       </c>
     </row>
     <row r="168" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A168">
         <v>167</v>
       </c>
       <c r="B168" t="s">
-        <v>343</v>
+        <v>342</v>
       </c>
       <c r="C168" t="s">
         <v>241</v>
       </c>
       <c r="E168" t="s">
-        <v>319</v>
+        <v>318</v>
       </c>
       <c r="F168" t="s">
         <v>24</v>
       </c>
       <c r="G168" t="s">
         <v>25</v>
       </c>
       <c r="H168">
         <v>45</v>
       </c>
       <c r="I168" t="b">
         <v>1</v>
       </c>
       <c r="J168" t="s">
         <v>26</v>
       </c>
       <c r="K168">
         <v>0</v>
       </c>
       <c r="L168" t="s">
         <v>26</v>
       </c>
       <c r="M168" t="s">
         <v>26</v>
       </c>
@@ -13128,51 +13134,51 @@
       </c>
       <c r="P168" t="s">
         <v>26</v>
       </c>
       <c r="Q168" t="s">
         <v>26</v>
       </c>
       <c r="R168" t="s">
         <v>26</v>
       </c>
       <c r="S168" t="s">
         <v>26</v>
       </c>
       <c r="T168" t="s">
         <v>26</v>
       </c>
       <c r="U168">
         <v>124.48</v>
       </c>
     </row>
     <row r="169" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A169">
         <v>168</v>
       </c>
       <c r="B169" t="s">
-        <v>348</v>
+        <v>347</v>
       </c>
       <c r="C169" t="s">
         <v>225</v>
       </c>
       <c r="E169" t="s">
         <v>87</v>
       </c>
       <c r="F169" t="s">
         <v>24</v>
       </c>
       <c r="G169" t="s">
         <v>25</v>
       </c>
       <c r="H169">
         <v>46</v>
       </c>
       <c r="I169" t="b">
         <v>1</v>
       </c>
       <c r="J169" t="s">
         <v>26</v>
       </c>
       <c r="K169">
         <v>1</v>
       </c>
@@ -13193,51 +13199,51 @@
       </c>
       <c r="Q169" t="s">
         <v>26</v>
       </c>
       <c r="R169" t="s">
         <v>26</v>
       </c>
       <c r="S169" t="s">
         <v>26</v>
       </c>
       <c r="T169" t="s">
         <v>26</v>
       </c>
       <c r="U169">
         <v>124.32</v>
       </c>
     </row>
     <row r="170" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A170">
         <v>169</v>
       </c>
       <c r="B170" t="s">
         <v>214</v>
       </c>
       <c r="C170" t="s">
-        <v>349</v>
+        <v>348</v>
       </c>
       <c r="E170" t="s">
         <v>144</v>
       </c>
       <c r="F170" t="s">
         <v>43</v>
       </c>
       <c r="G170" t="s">
         <v>25</v>
       </c>
       <c r="H170">
         <v>34</v>
       </c>
       <c r="I170" t="b">
         <v>1</v>
       </c>
       <c r="J170" t="s">
         <v>26</v>
       </c>
       <c r="K170">
         <v>1</v>
       </c>
       <c r="L170" t="s">
         <v>26</v>
       </c>
@@ -13252,54 +13258,54 @@
       </c>
       <c r="P170" t="s">
         <v>26</v>
       </c>
       <c r="Q170" t="s">
         <v>26</v>
       </c>
       <c r="R170" t="s">
         <v>26</v>
       </c>
       <c r="S170" t="s">
         <v>26</v>
       </c>
       <c r="T170" t="s">
         <v>26</v>
       </c>
       <c r="U170">
         <v>123.26</v>
       </c>
     </row>
     <row r="171" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A171">
         <v>170</v>
       </c>
       <c r="B171" t="s">
-        <v>343</v>
+        <v>342</v>
       </c>
       <c r="C171" t="s">
-        <v>350</v>
+        <v>349</v>
       </c>
       <c r="E171" t="s">
         <v>26</v>
       </c>
       <c r="F171" t="s">
         <v>24</v>
       </c>
       <c r="G171" t="s">
         <v>25</v>
       </c>
       <c r="H171">
         <v>47</v>
       </c>
       <c r="I171" t="b">
         <v>1</v>
       </c>
       <c r="J171" t="s">
         <v>26</v>
       </c>
       <c r="K171">
         <v>1</v>
       </c>
       <c r="L171" t="s">
         <v>26</v>
       </c>
@@ -13314,57 +13320,57 @@
       </c>
       <c r="P171" t="s">
         <v>26</v>
       </c>
       <c r="Q171" t="s">
         <v>26</v>
       </c>
       <c r="R171">
         <v>122.81</v>
       </c>
       <c r="S171" t="s">
         <v>26</v>
       </c>
       <c r="T171" t="s">
         <v>26</v>
       </c>
       <c r="U171">
         <v>122.81</v>
       </c>
     </row>
     <row r="172" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A172">
         <v>171</v>
       </c>
       <c r="B172" t="s">
-        <v>300</v>
+        <v>299</v>
       </c>
       <c r="C172" t="s">
+        <v>350</v>
+      </c>
+      <c r="E172" t="s">
         <v>351</v>
-      </c>
-[...1 lines deleted...]
-        <v>352</v>
       </c>
       <c r="F172" t="s">
         <v>43</v>
       </c>
       <c r="G172" t="s">
         <v>25</v>
       </c>
       <c r="H172">
         <v>35</v>
       </c>
       <c r="I172" t="b">
         <v>1</v>
       </c>
       <c r="J172" t="s">
         <v>26</v>
       </c>
       <c r="K172">
         <v>1</v>
       </c>
       <c r="L172" t="s">
         <v>26</v>
       </c>
       <c r="M172" t="s">
         <v>26</v>
       </c>
@@ -13376,57 +13382,57 @@
       </c>
       <c r="P172" t="s">
         <v>26</v>
       </c>
       <c r="Q172" t="s">
         <v>26</v>
       </c>
       <c r="R172">
         <v>122.37</v>
       </c>
       <c r="S172" t="s">
         <v>26</v>
       </c>
       <c r="T172" t="s">
         <v>26</v>
       </c>
       <c r="U172">
         <v>122.37</v>
       </c>
     </row>
     <row r="173" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A173">
         <v>172</v>
       </c>
       <c r="B173" t="s">
+        <v>352</v>
+      </c>
+      <c r="C173" t="s">
         <v>353</v>
       </c>
-      <c r="C173" t="s">
+      <c r="E173" t="s">
         <v>354</v>
-      </c>
-[...1 lines deleted...]
-        <v>355</v>
       </c>
       <c r="F173" t="s">
         <v>24</v>
       </c>
       <c r="G173" t="s">
         <v>25</v>
       </c>
       <c r="H173">
         <v>48</v>
       </c>
       <c r="I173" t="b">
         <v>1</v>
       </c>
       <c r="J173" t="s">
         <v>26</v>
       </c>
       <c r="K173">
         <v>0</v>
       </c>
       <c r="L173" t="s">
         <v>26</v>
       </c>
       <c r="M173" t="s">
         <v>26</v>
       </c>
@@ -13438,54 +13444,54 @@
       </c>
       <c r="P173" t="s">
         <v>26</v>
       </c>
       <c r="Q173" t="s">
         <v>26</v>
       </c>
       <c r="R173" t="s">
         <v>26</v>
       </c>
       <c r="S173" t="s">
         <v>26</v>
       </c>
       <c r="T173" t="s">
         <v>26</v>
       </c>
       <c r="U173">
         <v>122.12</v>
       </c>
     </row>
     <row r="174" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A174">
         <v>173</v>
       </c>
       <c r="B174" t="s">
+        <v>355</v>
+      </c>
+      <c r="C174" t="s">
         <v>356</v>
-      </c>
-[...1 lines deleted...]
-        <v>357</v>
       </c>
       <c r="E174" t="s">
         <v>56</v>
       </c>
       <c r="F174" t="s">
         <v>46</v>
       </c>
       <c r="G174" t="s">
         <v>25</v>
       </c>
       <c r="H174">
         <v>28</v>
       </c>
       <c r="I174" t="b">
         <v>1</v>
       </c>
       <c r="J174" t="s">
         <v>26</v>
       </c>
       <c r="K174">
         <v>0</v>
       </c>
       <c r="L174" t="s">
         <v>26</v>
       </c>
@@ -13500,51 +13506,51 @@
       </c>
       <c r="P174" t="s">
         <v>26</v>
       </c>
       <c r="Q174" t="s">
         <v>26</v>
       </c>
       <c r="R174" t="s">
         <v>26</v>
       </c>
       <c r="S174" t="s">
         <v>26</v>
       </c>
       <c r="T174" t="s">
         <v>26</v>
       </c>
       <c r="U174">
         <v>121.75</v>
       </c>
     </row>
     <row r="175" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A175">
         <v>174</v>
       </c>
       <c r="B175" t="s">
-        <v>358</v>
+        <v>357</v>
       </c>
       <c r="C175" t="s">
         <v>236</v>
       </c>
       <c r="E175" t="s">
         <v>26</v>
       </c>
       <c r="F175" t="s">
         <v>24</v>
       </c>
       <c r="G175" t="s">
         <v>25</v>
       </c>
       <c r="H175">
         <v>49</v>
       </c>
       <c r="I175" t="b">
         <v>1</v>
       </c>
       <c r="J175" t="s">
         <v>26</v>
       </c>
       <c r="K175">
         <v>1</v>
       </c>
@@ -13565,51 +13571,51 @@
       </c>
       <c r="Q175" t="s">
         <v>26</v>
       </c>
       <c r="R175">
         <v>121.5</v>
       </c>
       <c r="S175" t="s">
         <v>26</v>
       </c>
       <c r="T175" t="s">
         <v>26</v>
       </c>
       <c r="U175">
         <v>121.5</v>
       </c>
     </row>
     <row r="176" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A176">
         <v>175</v>
       </c>
       <c r="B176" t="s">
         <v>177</v>
       </c>
       <c r="C176" t="s">
-        <v>359</v>
+        <v>358</v>
       </c>
       <c r="E176" t="s">
         <v>26</v>
       </c>
       <c r="F176" t="s">
         <v>24</v>
       </c>
       <c r="G176" t="s">
         <v>25</v>
       </c>
       <c r="H176">
         <v>50</v>
       </c>
       <c r="I176" t="b">
         <v>1</v>
       </c>
       <c r="J176" t="s">
         <v>26</v>
       </c>
       <c r="K176">
         <v>1</v>
       </c>
       <c r="L176" t="s">
         <v>26</v>
       </c>
@@ -13627,54 +13633,54 @@
       </c>
       <c r="Q176" t="s">
         <v>26</v>
       </c>
       <c r="R176">
         <v>121.44</v>
       </c>
       <c r="S176" t="s">
         <v>26</v>
       </c>
       <c r="T176" t="s">
         <v>26</v>
       </c>
       <c r="U176">
         <v>121.44</v>
       </c>
     </row>
     <row r="177" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A177">
         <v>176</v>
       </c>
       <c r="B177" t="s">
         <v>35</v>
       </c>
       <c r="C177" t="s">
+        <v>359</v>
+      </c>
+      <c r="E177" t="s">
         <v>360</v>
-      </c>
-[...1 lines deleted...]
-        <v>361</v>
       </c>
       <c r="F177" t="s">
         <v>24</v>
       </c>
       <c r="G177" t="s">
         <v>25</v>
       </c>
       <c r="H177">
         <v>51</v>
       </c>
       <c r="I177" t="b">
         <v>1</v>
       </c>
       <c r="J177" t="s">
         <v>26</v>
       </c>
       <c r="K177">
         <v>1</v>
       </c>
       <c r="L177" t="s">
         <v>26</v>
       </c>
       <c r="M177" t="s">
         <v>26</v>
       </c>
@@ -13686,57 +13692,57 @@
       </c>
       <c r="P177" t="s">
         <v>26</v>
       </c>
       <c r="Q177" t="s">
         <v>26</v>
       </c>
       <c r="R177">
         <v>121.44</v>
       </c>
       <c r="S177" t="s">
         <v>26</v>
       </c>
       <c r="T177" t="s">
         <v>26</v>
       </c>
       <c r="U177">
         <v>121.44</v>
       </c>
     </row>
     <row r="178" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A178">
         <v>177</v>
       </c>
       <c r="B178" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
       <c r="C178" t="s">
         <v>225</v>
       </c>
       <c r="D178">
-        <v>2508</v>
+        <v>244</v>
       </c>
       <c r="E178" t="s">
         <v>87</v>
       </c>
       <c r="F178" t="s">
         <v>24</v>
       </c>
       <c r="G178" t="s">
         <v>25</v>
       </c>
       <c r="H178">
         <v>52</v>
       </c>
       <c r="I178" t="b">
         <v>1</v>
       </c>
       <c r="J178" t="s">
         <v>26</v>
       </c>
       <c r="K178">
         <v>1</v>
       </c>
       <c r="L178" t="s">
         <v>26</v>
       </c>
@@ -13754,51 +13760,51 @@
       </c>
       <c r="Q178" t="s">
         <v>26</v>
       </c>
       <c r="R178">
         <v>121.06</v>
       </c>
       <c r="S178" t="s">
         <v>26</v>
       </c>
       <c r="T178" t="s">
         <v>26</v>
       </c>
       <c r="U178">
         <v>121.06</v>
       </c>
     </row>
     <row r="179" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A179">
         <v>178</v>
       </c>
       <c r="B179" t="s">
         <v>192</v>
       </c>
       <c r="C179" t="s">
-        <v>363</v>
+        <v>362</v>
       </c>
       <c r="D179">
         <v>1272</v>
       </c>
       <c r="E179" t="s">
         <v>85</v>
       </c>
       <c r="F179" t="s">
         <v>43</v>
       </c>
       <c r="G179" t="s">
         <v>25</v>
       </c>
       <c r="H179">
         <v>36</v>
       </c>
       <c r="I179" t="b">
         <v>1</v>
       </c>
       <c r="J179" t="s">
         <v>26</v>
       </c>
       <c r="K179">
         <v>0</v>
       </c>
@@ -13819,57 +13825,57 @@
       </c>
       <c r="Q179" t="s">
         <v>26</v>
       </c>
       <c r="R179" t="s">
         <v>26</v>
       </c>
       <c r="S179" t="s">
         <v>26</v>
       </c>
       <c r="T179" t="s">
         <v>26</v>
       </c>
       <c r="U179">
         <v>120.83</v>
       </c>
     </row>
     <row r="180" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A180">
         <v>179</v>
       </c>
       <c r="B180" t="s">
         <v>100</v>
       </c>
       <c r="C180" t="s">
-        <v>364</v>
+        <v>363</v>
       </c>
       <c r="D180">
         <v>1647</v>
       </c>
       <c r="E180" t="s">
-        <v>365</v>
+        <v>364</v>
       </c>
       <c r="F180" t="s">
         <v>24</v>
       </c>
       <c r="G180" t="s">
         <v>25</v>
       </c>
       <c r="H180">
         <v>53</v>
       </c>
       <c r="I180" t="b">
         <v>1</v>
       </c>
       <c r="J180" t="s">
         <v>26</v>
       </c>
       <c r="K180">
         <v>1</v>
       </c>
       <c r="L180" t="s">
         <v>26</v>
       </c>
       <c r="M180" t="s">
         <v>26</v>
       </c>
@@ -13881,60 +13887,60 @@
       </c>
       <c r="P180" t="s">
         <v>26</v>
       </c>
       <c r="Q180" t="s">
         <v>26</v>
       </c>
       <c r="R180" t="s">
         <v>26</v>
       </c>
       <c r="S180" t="s">
         <v>26</v>
       </c>
       <c r="T180">
         <v>120.64</v>
       </c>
       <c r="U180">
         <v>120.64</v>
       </c>
     </row>
     <row r="181" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A181">
         <v>180</v>
       </c>
       <c r="B181" t="s">
+        <v>365</v>
+      </c>
+      <c r="C181" t="s">
         <v>366</v>
-      </c>
-[...1 lines deleted...]
-        <v>367</v>
       </c>
       <c r="D181">
         <v>2431</v>
       </c>
       <c r="E181" t="s">
-        <v>368</v>
+        <v>367</v>
       </c>
       <c r="F181" t="s">
         <v>24</v>
       </c>
       <c r="G181" t="s">
         <v>25</v>
       </c>
       <c r="H181">
         <v>54</v>
       </c>
       <c r="I181" t="b">
         <v>1</v>
       </c>
       <c r="J181" t="s">
         <v>26</v>
       </c>
       <c r="K181">
         <v>0</v>
       </c>
       <c r="L181" t="s">
         <v>26</v>
       </c>
       <c r="M181" t="s">
         <v>26</v>
       </c>
@@ -13946,57 +13952,57 @@
       </c>
       <c r="P181" t="s">
         <v>26</v>
       </c>
       <c r="Q181" t="s">
         <v>26</v>
       </c>
       <c r="R181" t="s">
         <v>26</v>
       </c>
       <c r="S181" t="s">
         <v>26</v>
       </c>
       <c r="T181" t="s">
         <v>26</v>
       </c>
       <c r="U181">
         <v>120.59</v>
       </c>
     </row>
     <row r="182" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A182">
         <v>181</v>
       </c>
       <c r="B182" t="s">
+        <v>368</v>
+      </c>
+      <c r="C182" t="s">
         <v>369</v>
       </c>
-      <c r="C182" t="s">
+      <c r="E182" t="s">
         <v>370</v>
-      </c>
-[...1 lines deleted...]
-        <v>371</v>
       </c>
       <c r="F182" t="s">
         <v>24</v>
       </c>
       <c r="G182" t="s">
         <v>25</v>
       </c>
       <c r="H182">
         <v>55</v>
       </c>
       <c r="I182" t="b">
         <v>1</v>
       </c>
       <c r="J182" t="s">
         <v>26</v>
       </c>
       <c r="K182">
         <v>1</v>
       </c>
       <c r="L182" t="s">
         <v>26</v>
       </c>
       <c r="M182" t="s">
         <v>26</v>
       </c>
@@ -14008,57 +14014,57 @@
       </c>
       <c r="P182" t="s">
         <v>26</v>
       </c>
       <c r="Q182" t="s">
         <v>26</v>
       </c>
       <c r="R182">
         <v>120.53</v>
       </c>
       <c r="S182" t="s">
         <v>26</v>
       </c>
       <c r="T182" t="s">
         <v>26</v>
       </c>
       <c r="U182">
         <v>120.53</v>
       </c>
     </row>
     <row r="183" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A183">
         <v>182</v>
       </c>
       <c r="B183" t="s">
+        <v>371</v>
+      </c>
+      <c r="C183" t="s">
         <v>372</v>
       </c>
-      <c r="C183" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D183">
-        <v>2535</v>
+        <v>400</v>
       </c>
       <c r="E183" t="s">
         <v>23</v>
       </c>
       <c r="F183" t="s">
         <v>43</v>
       </c>
       <c r="G183" t="s">
         <v>25</v>
       </c>
       <c r="H183">
         <v>37</v>
       </c>
       <c r="I183" t="b">
         <v>1</v>
       </c>
       <c r="J183" t="s">
         <v>26</v>
       </c>
       <c r="K183">
         <v>0</v>
       </c>
       <c r="L183" t="s">
         <v>26</v>
       </c>
@@ -14073,57 +14079,57 @@
       </c>
       <c r="P183" t="s">
         <v>26</v>
       </c>
       <c r="Q183" t="s">
         <v>26</v>
       </c>
       <c r="R183" t="s">
         <v>26</v>
       </c>
       <c r="S183" t="s">
         <v>26</v>
       </c>
       <c r="T183" t="s">
         <v>26</v>
       </c>
       <c r="U183">
         <v>119.48</v>
       </c>
     </row>
     <row r="184" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A184">
         <v>183</v>
       </c>
       <c r="B184" t="s">
+        <v>373</v>
+      </c>
+      <c r="C184" t="s">
         <v>374</v>
       </c>
-      <c r="C184" t="s">
+      <c r="E184" t="s">
         <v>375</v>
-      </c>
-[...1 lines deleted...]
-        <v>376</v>
       </c>
       <c r="F184" t="s">
         <v>173</v>
       </c>
       <c r="G184" t="s">
         <v>25</v>
       </c>
       <c r="H184">
         <v>4</v>
       </c>
       <c r="I184" t="b">
         <v>1</v>
       </c>
       <c r="J184" t="s">
         <v>26</v>
       </c>
       <c r="K184">
         <v>1</v>
       </c>
       <c r="L184">
         <v>119.41</v>
       </c>
       <c r="M184" t="s">
         <v>26</v>
       </c>
@@ -14138,51 +14144,51 @@
       </c>
       <c r="Q184" t="s">
         <v>26</v>
       </c>
       <c r="R184" t="s">
         <v>26</v>
       </c>
       <c r="S184" t="s">
         <v>26</v>
       </c>
       <c r="T184" t="s">
         <v>26</v>
       </c>
       <c r="U184">
         <v>119.41</v>
       </c>
     </row>
     <row r="185" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A185">
         <v>184</v>
       </c>
       <c r="B185" t="s">
         <v>252</v>
       </c>
       <c r="C185" t="s">
-        <v>377</v>
+        <v>376</v>
       </c>
       <c r="E185" t="s">
         <v>102</v>
       </c>
       <c r="F185" t="s">
         <v>46</v>
       </c>
       <c r="G185" t="s">
         <v>25</v>
       </c>
       <c r="H185">
         <v>29</v>
       </c>
       <c r="I185" t="b">
         <v>1</v>
       </c>
       <c r="J185" t="s">
         <v>26</v>
       </c>
       <c r="K185">
         <v>1</v>
       </c>
       <c r="L185">
         <v>117.68</v>
       </c>
@@ -14197,54 +14203,54 @@
       </c>
       <c r="P185" t="s">
         <v>26</v>
       </c>
       <c r="Q185" t="s">
         <v>26</v>
       </c>
       <c r="R185" t="s">
         <v>26</v>
       </c>
       <c r="S185" t="s">
         <v>26</v>
       </c>
       <c r="T185" t="s">
         <v>26</v>
       </c>
       <c r="U185">
         <v>117.68</v>
       </c>
     </row>
     <row r="186" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A186">
         <v>185</v>
       </c>
       <c r="B186" t="s">
+        <v>377</v>
+      </c>
+      <c r="C186" t="s">
         <v>378</v>
-      </c>
-[...1 lines deleted...]
-        <v>379</v>
       </c>
       <c r="E186" t="s">
         <v>31</v>
       </c>
       <c r="F186" t="s">
         <v>24</v>
       </c>
       <c r="G186" t="s">
         <v>25</v>
       </c>
       <c r="H186">
         <v>56</v>
       </c>
       <c r="I186" t="b">
         <v>1</v>
       </c>
       <c r="J186" t="s">
         <v>26</v>
       </c>
       <c r="K186">
         <v>0</v>
       </c>
       <c r="L186" t="s">
         <v>26</v>
       </c>
@@ -14259,54 +14265,54 @@
       </c>
       <c r="P186" t="s">
         <v>26</v>
       </c>
       <c r="Q186" t="s">
         <v>26</v>
       </c>
       <c r="R186" t="s">
         <v>26</v>
       </c>
       <c r="S186" t="s">
         <v>26</v>
       </c>
       <c r="T186" t="s">
         <v>26</v>
       </c>
       <c r="U186">
         <v>117.35</v>
       </c>
     </row>
     <row r="187" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A187">
         <v>186</v>
       </c>
       <c r="B187" t="s">
+        <v>379</v>
+      </c>
+      <c r="C187" t="s">
         <v>380</v>
-      </c>
-[...1 lines deleted...]
-        <v>381</v>
       </c>
       <c r="E187" t="s">
         <v>31</v>
       </c>
       <c r="F187" t="s">
         <v>24</v>
       </c>
       <c r="G187" t="s">
         <v>25</v>
       </c>
       <c r="H187">
         <v>57</v>
       </c>
       <c r="I187" t="b">
         <v>1</v>
       </c>
       <c r="J187" t="s">
         <v>26</v>
       </c>
       <c r="K187">
         <v>0</v>
       </c>
       <c r="L187" t="s">
         <v>26</v>
       </c>
@@ -14321,51 +14327,51 @@
       </c>
       <c r="P187" t="s">
         <v>26</v>
       </c>
       <c r="Q187" t="s">
         <v>26</v>
       </c>
       <c r="R187" t="s">
         <v>26</v>
       </c>
       <c r="S187" t="s">
         <v>26</v>
       </c>
       <c r="T187" t="s">
         <v>26</v>
       </c>
       <c r="U187">
         <v>117.35</v>
       </c>
     </row>
     <row r="188" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A188">
         <v>187</v>
       </c>
       <c r="B188" t="s">
-        <v>382</v>
+        <v>381</v>
       </c>
       <c r="C188" t="s">
         <v>71</v>
       </c>
       <c r="D188">
         <v>2351</v>
       </c>
       <c r="E188" t="s">
         <v>87</v>
       </c>
       <c r="F188" t="s">
         <v>24</v>
       </c>
       <c r="G188" t="s">
         <v>25</v>
       </c>
       <c r="H188">
         <v>58</v>
       </c>
       <c r="I188" t="b">
         <v>1</v>
       </c>
       <c r="J188" t="s">
         <v>26</v>
       </c>
@@ -14386,54 +14392,54 @@
       </c>
       <c r="P188" t="s">
         <v>26</v>
       </c>
       <c r="Q188" t="s">
         <v>26</v>
       </c>
       <c r="R188" t="s">
         <v>26</v>
       </c>
       <c r="S188" t="s">
         <v>26</v>
       </c>
       <c r="T188" t="s">
         <v>26</v>
       </c>
       <c r="U188">
         <v>116.17</v>
       </c>
     </row>
     <row r="189" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A189">
         <v>188</v>
       </c>
       <c r="B189" t="s">
+        <v>382</v>
+      </c>
+      <c r="C189" t="s">
         <v>383</v>
-      </c>
-[...1 lines deleted...]
-        <v>384</v>
       </c>
       <c r="E189" t="s">
         <v>56</v>
       </c>
       <c r="F189" t="s">
         <v>43</v>
       </c>
       <c r="G189" t="s">
         <v>25</v>
       </c>
       <c r="H189">
         <v>38</v>
       </c>
       <c r="I189" t="b">
         <v>1</v>
       </c>
       <c r="J189" t="s">
         <v>26</v>
       </c>
       <c r="K189">
         <v>0</v>
       </c>
       <c r="L189" t="s">
         <v>26</v>
       </c>
@@ -14451,51 +14457,51 @@
       </c>
       <c r="Q189" t="s">
         <v>26</v>
       </c>
       <c r="R189" t="s">
         <v>26</v>
       </c>
       <c r="S189" t="s">
         <v>26</v>
       </c>
       <c r="T189" t="s">
         <v>26</v>
       </c>
       <c r="U189">
         <v>116.16</v>
       </c>
     </row>
     <row r="190" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A190">
         <v>189</v>
       </c>
       <c r="B190" t="s">
         <v>192</v>
       </c>
       <c r="C190" t="s">
-        <v>385</v>
+        <v>384</v>
       </c>
       <c r="D190">
         <v>2375</v>
       </c>
       <c r="E190" t="s">
         <v>26</v>
       </c>
       <c r="F190" t="s">
         <v>24</v>
       </c>
       <c r="G190" t="s">
         <v>25</v>
       </c>
       <c r="H190">
         <v>59</v>
       </c>
       <c r="I190" t="b">
         <v>1</v>
       </c>
       <c r="J190" t="s">
         <v>26</v>
       </c>
       <c r="K190">
         <v>0</v>
       </c>
@@ -14513,51 +14519,51 @@
       </c>
       <c r="P190" t="s">
         <v>26</v>
       </c>
       <c r="Q190" t="s">
         <v>26</v>
       </c>
       <c r="R190" t="s">
         <v>26</v>
       </c>
       <c r="S190" t="s">
         <v>26</v>
       </c>
       <c r="T190" t="s">
         <v>26</v>
       </c>
       <c r="U190">
         <v>115.87</v>
       </c>
     </row>
     <row r="191" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A191">
         <v>190</v>
       </c>
       <c r="B191" t="s">
-        <v>386</v>
+        <v>385</v>
       </c>
       <c r="C191" t="s">
         <v>112</v>
       </c>
       <c r="E191" t="s">
         <v>31</v>
       </c>
       <c r="F191" t="s">
         <v>24</v>
       </c>
       <c r="G191" t="s">
         <v>25</v>
       </c>
       <c r="H191">
         <v>60</v>
       </c>
       <c r="I191" t="b">
         <v>1</v>
       </c>
       <c r="J191" t="s">
         <v>26</v>
       </c>
       <c r="K191">
         <v>0</v>
       </c>
@@ -14575,54 +14581,54 @@
       </c>
       <c r="P191" t="s">
         <v>26</v>
       </c>
       <c r="Q191" t="s">
         <v>26</v>
       </c>
       <c r="R191" t="s">
         <v>26</v>
       </c>
       <c r="S191" t="s">
         <v>26</v>
       </c>
       <c r="T191" t="s">
         <v>26</v>
       </c>
       <c r="U191">
         <v>115.55</v>
       </c>
     </row>
     <row r="192" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A192">
         <v>191</v>
       </c>
       <c r="B192" t="s">
+        <v>386</v>
+      </c>
+      <c r="C192" t="s">
         <v>387</v>
-      </c>
-[...1 lines deleted...]
-        <v>388</v>
       </c>
       <c r="E192" t="s">
         <v>56</v>
       </c>
       <c r="F192" t="s">
         <v>46</v>
       </c>
       <c r="G192" t="s">
         <v>53</v>
       </c>
       <c r="H192">
         <v>10</v>
       </c>
       <c r="I192" t="b">
         <v>1</v>
       </c>
       <c r="J192" t="s">
         <v>26</v>
       </c>
       <c r="K192">
         <v>0</v>
       </c>
       <c r="L192" t="s">
         <v>26</v>
       </c>
@@ -14637,54 +14643,54 @@
       </c>
       <c r="P192" t="s">
         <v>26</v>
       </c>
       <c r="Q192" t="s">
         <v>26</v>
       </c>
       <c r="R192" t="s">
         <v>26</v>
       </c>
       <c r="S192" t="s">
         <v>26</v>
       </c>
       <c r="T192" t="s">
         <v>26</v>
       </c>
       <c r="U192">
         <v>115.27</v>
       </c>
     </row>
     <row r="193" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A193">
         <v>192</v>
       </c>
       <c r="B193" t="s">
-        <v>343</v>
+        <v>342</v>
       </c>
       <c r="C193" t="s">
-        <v>389</v>
+        <v>388</v>
       </c>
       <c r="E193" t="s">
         <v>52</v>
       </c>
       <c r="F193" t="s">
         <v>43</v>
       </c>
       <c r="G193" t="s">
         <v>25</v>
       </c>
       <c r="H193">
         <v>39</v>
       </c>
       <c r="I193" t="b">
         <v>1</v>
       </c>
       <c r="J193" t="s">
         <v>26</v>
       </c>
       <c r="K193">
         <v>0</v>
       </c>
       <c r="L193" t="s">
         <v>26</v>
       </c>
@@ -14702,51 +14708,51 @@
       </c>
       <c r="Q193" t="s">
         <v>26</v>
       </c>
       <c r="R193" t="s">
         <v>26</v>
       </c>
       <c r="S193" t="s">
         <v>26</v>
       </c>
       <c r="T193" t="s">
         <v>26</v>
       </c>
       <c r="U193">
         <v>115.25</v>
       </c>
     </row>
     <row r="194" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A194">
         <v>193</v>
       </c>
       <c r="B194" t="s">
         <v>90</v>
       </c>
       <c r="C194" t="s">
-        <v>390</v>
+        <v>389</v>
       </c>
       <c r="E194" t="s">
         <v>102</v>
       </c>
       <c r="F194" t="s">
         <v>46</v>
       </c>
       <c r="G194" t="s">
         <v>25</v>
       </c>
       <c r="H194">
         <v>30</v>
       </c>
       <c r="I194" t="b">
         <v>1</v>
       </c>
       <c r="J194" t="s">
         <v>26</v>
       </c>
       <c r="K194">
         <v>0</v>
       </c>
       <c r="L194" t="s">
         <v>26</v>
       </c>
@@ -14823,54 +14829,54 @@
       </c>
       <c r="P195" t="s">
         <v>26</v>
       </c>
       <c r="Q195" t="s">
         <v>26</v>
       </c>
       <c r="R195" t="s">
         <v>26</v>
       </c>
       <c r="S195" t="s">
         <v>26</v>
       </c>
       <c r="T195" t="s">
         <v>26</v>
       </c>
       <c r="U195">
         <v>114.36</v>
       </c>
     </row>
     <row r="196" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A196">
         <v>195</v>
       </c>
       <c r="B196" t="s">
-        <v>308</v>
+        <v>307</v>
       </c>
       <c r="C196" t="s">
-        <v>391</v>
+        <v>390</v>
       </c>
       <c r="E196" t="s">
         <v>26</v>
       </c>
       <c r="F196" t="s">
         <v>24</v>
       </c>
       <c r="G196" t="s">
         <v>25</v>
       </c>
       <c r="H196">
         <v>61</v>
       </c>
       <c r="I196" t="b">
         <v>1</v>
       </c>
       <c r="J196" t="s">
         <v>26</v>
       </c>
       <c r="K196">
         <v>1</v>
       </c>
       <c r="L196" t="s">
         <v>26</v>
       </c>
@@ -14888,54 +14894,54 @@
       </c>
       <c r="Q196" t="s">
         <v>26</v>
       </c>
       <c r="R196">
         <v>114.2</v>
       </c>
       <c r="S196" t="s">
         <v>26</v>
       </c>
       <c r="T196" t="s">
         <v>26</v>
       </c>
       <c r="U196">
         <v>114.2</v>
       </c>
     </row>
     <row r="197" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A197">
         <v>196</v>
       </c>
       <c r="B197" t="s">
         <v>44</v>
       </c>
       <c r="C197" t="s">
+        <v>391</v>
+      </c>
+      <c r="E197" t="s">
         <v>392</v>
-      </c>
-[...1 lines deleted...]
-        <v>393</v>
       </c>
       <c r="F197" t="s">
         <v>46</v>
       </c>
       <c r="G197" t="s">
         <v>25</v>
       </c>
       <c r="H197">
         <v>31</v>
       </c>
       <c r="I197" t="b">
         <v>1</v>
       </c>
       <c r="J197" t="s">
         <v>26</v>
       </c>
       <c r="K197">
         <v>0</v>
       </c>
       <c r="L197" t="s">
         <v>26</v>
       </c>
       <c r="M197" t="s">
         <v>26</v>
       </c>
@@ -14947,57 +14953,57 @@
       </c>
       <c r="P197" t="s">
         <v>26</v>
       </c>
       <c r="Q197" t="s">
         <v>26</v>
       </c>
       <c r="R197" t="s">
         <v>26</v>
       </c>
       <c r="S197" t="s">
         <v>26</v>
       </c>
       <c r="T197" t="s">
         <v>26</v>
       </c>
       <c r="U197">
         <v>114.14</v>
       </c>
     </row>
     <row r="198" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A198">
         <v>197</v>
       </c>
       <c r="B198" t="s">
-        <v>312</v>
+        <v>311</v>
       </c>
       <c r="C198" t="s">
-        <v>394</v>
+        <v>393</v>
       </c>
       <c r="E198" t="s">
-        <v>393</v>
+        <v>392</v>
       </c>
       <c r="F198" t="s">
         <v>24</v>
       </c>
       <c r="G198" t="s">
         <v>25</v>
       </c>
       <c r="H198">
         <v>62</v>
       </c>
       <c r="I198" t="b">
         <v>1</v>
       </c>
       <c r="J198" t="s">
         <v>26</v>
       </c>
       <c r="K198">
         <v>0</v>
       </c>
       <c r="L198" t="s">
         <v>26</v>
       </c>
       <c r="M198" t="s">
         <v>26</v>
       </c>
@@ -15009,57 +15015,57 @@
       </c>
       <c r="P198" t="s">
         <v>26</v>
       </c>
       <c r="Q198" t="s">
         <v>26</v>
       </c>
       <c r="R198" t="s">
         <v>26</v>
       </c>
       <c r="S198" t="s">
         <v>26</v>
       </c>
       <c r="T198" t="s">
         <v>26</v>
       </c>
       <c r="U198">
         <v>114.11</v>
       </c>
     </row>
     <row r="199" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A199">
         <v>198</v>
       </c>
       <c r="B199" t="s">
-        <v>321</v>
+        <v>320</v>
       </c>
       <c r="C199" t="s">
+        <v>394</v>
+      </c>
+      <c r="E199" t="s">
         <v>395</v>
-      </c>
-[...1 lines deleted...]
-        <v>396</v>
       </c>
       <c r="F199" t="s">
         <v>24</v>
       </c>
       <c r="G199" t="s">
         <v>25</v>
       </c>
       <c r="H199">
         <v>63</v>
       </c>
       <c r="I199" t="b">
         <v>1</v>
       </c>
       <c r="J199" t="s">
         <v>26</v>
       </c>
       <c r="K199">
         <v>1</v>
       </c>
       <c r="L199" t="s">
         <v>26</v>
       </c>
       <c r="M199" t="s">
         <v>26</v>
       </c>
@@ -15074,54 +15080,54 @@
       </c>
       <c r="Q199" t="s">
         <v>26</v>
       </c>
       <c r="R199" t="s">
         <v>26</v>
       </c>
       <c r="S199" t="s">
         <v>26</v>
       </c>
       <c r="T199" t="s">
         <v>26</v>
       </c>
       <c r="U199">
         <v>113.81</v>
       </c>
     </row>
     <row r="200" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A200">
         <v>199</v>
       </c>
       <c r="B200" t="s">
         <v>192</v>
       </c>
       <c r="C200" t="s">
+        <v>396</v>
+      </c>
+      <c r="E200" t="s">
         <v>397</v>
-      </c>
-[...1 lines deleted...]
-        <v>398</v>
       </c>
       <c r="F200" t="s">
         <v>43</v>
       </c>
       <c r="G200" t="s">
         <v>25</v>
       </c>
       <c r="H200">
         <v>41</v>
       </c>
       <c r="I200" t="b">
         <v>1</v>
       </c>
       <c r="J200" t="s">
         <v>26</v>
       </c>
       <c r="K200">
         <v>1</v>
       </c>
       <c r="L200" t="s">
         <v>26</v>
       </c>
       <c r="M200" t="s">
         <v>26</v>
       </c>
@@ -15136,54 +15142,54 @@
       </c>
       <c r="Q200" t="s">
         <v>26</v>
       </c>
       <c r="R200">
         <v>113.49</v>
       </c>
       <c r="S200" t="s">
         <v>26</v>
       </c>
       <c r="T200" t="s">
         <v>26</v>
       </c>
       <c r="U200">
         <v>113.49</v>
       </c>
     </row>
     <row r="201" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A201">
         <v>200</v>
       </c>
       <c r="B201" t="s">
         <v>44</v>
       </c>
       <c r="C201" t="s">
+        <v>398</v>
+      </c>
+      <c r="E201" t="s">
         <v>399</v>
-      </c>
-[...1 lines deleted...]
-        <v>400</v>
       </c>
       <c r="F201" t="s">
         <v>46</v>
       </c>
       <c r="G201" t="s">
         <v>25</v>
       </c>
       <c r="H201">
         <v>32</v>
       </c>
       <c r="I201" t="b">
         <v>1</v>
       </c>
       <c r="J201" t="s">
         <v>26</v>
       </c>
       <c r="K201">
         <v>0</v>
       </c>
       <c r="L201" t="s">
         <v>26</v>
       </c>
       <c r="M201" t="s">
         <v>26</v>
       </c>
@@ -15195,54 +15201,54 @@
       </c>
       <c r="P201" t="s">
         <v>26</v>
       </c>
       <c r="Q201" t="s">
         <v>26</v>
       </c>
       <c r="R201" t="s">
         <v>26</v>
       </c>
       <c r="S201" t="s">
         <v>26</v>
       </c>
       <c r="T201" t="s">
         <v>26</v>
       </c>
       <c r="U201">
         <v>113.43</v>
       </c>
     </row>
     <row r="202" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A202">
         <v>201</v>
       </c>
       <c r="B202" t="s">
+        <v>400</v>
+      </c>
+      <c r="C202" t="s">
         <v>401</v>
-      </c>
-[...1 lines deleted...]
-        <v>402</v>
       </c>
       <c r="E202" t="s">
         <v>56</v>
       </c>
       <c r="F202" t="s">
         <v>46</v>
       </c>
       <c r="G202" t="s">
         <v>53</v>
       </c>
       <c r="H202">
         <v>11</v>
       </c>
       <c r="I202" t="b">
         <v>1</v>
       </c>
       <c r="J202" t="s">
         <v>26</v>
       </c>
       <c r="K202">
         <v>0</v>
       </c>
       <c r="L202" t="s">
         <v>26</v>
       </c>
@@ -15257,57 +15263,57 @@
       </c>
       <c r="P202" t="s">
         <v>26</v>
       </c>
       <c r="Q202" t="s">
         <v>26</v>
       </c>
       <c r="R202" t="s">
         <v>26</v>
       </c>
       <c r="S202" t="s">
         <v>26</v>
       </c>
       <c r="T202" t="s">
         <v>26</v>
       </c>
       <c r="U202">
         <v>113.13</v>
       </c>
     </row>
     <row r="203" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A203">
         <v>202</v>
       </c>
       <c r="B203" t="s">
-        <v>308</v>
+        <v>307</v>
       </c>
       <c r="C203" t="s">
-        <v>403</v>
+        <v>402</v>
       </c>
       <c r="D203">
-        <v>949</v>
+        <v>172</v>
       </c>
       <c r="E203" t="s">
         <v>191</v>
       </c>
       <c r="F203" t="s">
         <v>76</v>
       </c>
       <c r="G203" t="s">
         <v>25</v>
       </c>
       <c r="H203">
         <v>11</v>
       </c>
       <c r="I203" t="b">
         <v>1</v>
       </c>
       <c r="J203" t="s">
         <v>26</v>
       </c>
       <c r="K203">
         <v>0</v>
       </c>
       <c r="L203" t="s">
         <v>26</v>
       </c>
@@ -15328,51 +15334,51 @@
       </c>
       <c r="R203" t="s">
         <v>26</v>
       </c>
       <c r="S203" t="s">
         <v>26</v>
       </c>
       <c r="T203" t="s">
         <v>26</v>
       </c>
       <c r="U203">
         <v>112.73</v>
       </c>
     </row>
     <row r="204" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A204">
         <v>203</v>
       </c>
       <c r="B204" t="s">
         <v>27</v>
       </c>
       <c r="C204" t="s">
         <v>225</v>
       </c>
       <c r="D204">
-        <v>2312</v>
+        <v>50</v>
       </c>
       <c r="E204" t="s">
         <v>56</v>
       </c>
       <c r="F204" t="s">
         <v>46</v>
       </c>
       <c r="G204" t="s">
         <v>25</v>
       </c>
       <c r="H204">
         <v>33</v>
       </c>
       <c r="I204" t="b">
         <v>1</v>
       </c>
       <c r="J204" t="s">
         <v>26</v>
       </c>
       <c r="K204">
         <v>1</v>
       </c>
       <c r="L204" t="s">
         <v>26</v>
       </c>
@@ -15390,51 +15396,51 @@
       </c>
       <c r="Q204" t="s">
         <v>26</v>
       </c>
       <c r="R204" t="s">
         <v>26</v>
       </c>
       <c r="S204" t="s">
         <v>26</v>
       </c>
       <c r="T204">
         <v>112.72</v>
       </c>
       <c r="U204">
         <v>112.72</v>
       </c>
     </row>
     <row r="205" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A205">
         <v>204</v>
       </c>
       <c r="B205" t="s">
         <v>192</v>
       </c>
       <c r="C205" t="s">
-        <v>404</v>
+        <v>403</v>
       </c>
       <c r="E205" t="s">
         <v>26</v>
       </c>
       <c r="F205" t="s">
         <v>24</v>
       </c>
       <c r="G205" t="s">
         <v>25</v>
       </c>
       <c r="H205">
         <v>64</v>
       </c>
       <c r="I205" t="b">
         <v>1</v>
       </c>
       <c r="J205" t="s">
         <v>26</v>
       </c>
       <c r="K205">
         <v>0</v>
       </c>
       <c r="L205" t="s">
         <v>26</v>
       </c>
@@ -15449,57 +15455,57 @@
       </c>
       <c r="P205" t="s">
         <v>26</v>
       </c>
       <c r="Q205" t="s">
         <v>26</v>
       </c>
       <c r="R205" t="s">
         <v>26</v>
       </c>
       <c r="S205" t="s">
         <v>26</v>
       </c>
       <c r="T205" t="s">
         <v>26</v>
       </c>
       <c r="U205">
         <v>112.66</v>
       </c>
     </row>
     <row r="206" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A206">
         <v>205</v>
       </c>
       <c r="B206" t="s">
+        <v>404</v>
+      </c>
+      <c r="C206" t="s">
         <v>405</v>
       </c>
-      <c r="C206" t="s">
+      <c r="E206" t="s">
         <v>406</v>
-      </c>
-[...1 lines deleted...]
-        <v>407</v>
       </c>
       <c r="F206" t="s">
         <v>43</v>
       </c>
       <c r="G206" t="s">
         <v>25</v>
       </c>
       <c r="H206">
         <v>42</v>
       </c>
       <c r="I206" t="b">
         <v>1</v>
       </c>
       <c r="J206" t="s">
         <v>26</v>
       </c>
       <c r="K206">
         <v>1</v>
       </c>
       <c r="L206" t="s">
         <v>26</v>
       </c>
       <c r="M206" t="s">
         <v>26</v>
       </c>
@@ -15511,54 +15517,54 @@
       </c>
       <c r="P206" t="s">
         <v>26</v>
       </c>
       <c r="Q206" t="s">
         <v>26</v>
       </c>
       <c r="R206" t="s">
         <v>26</v>
       </c>
       <c r="S206" t="s">
         <v>26</v>
       </c>
       <c r="T206" t="s">
         <v>26</v>
       </c>
       <c r="U206">
         <v>112.12</v>
       </c>
     </row>
     <row r="207" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A207">
         <v>206</v>
       </c>
       <c r="B207" t="s">
-        <v>321</v>
+        <v>320</v>
       </c>
       <c r="C207" t="s">
-        <v>408</v>
+        <v>407</v>
       </c>
       <c r="E207" t="s">
         <v>211</v>
       </c>
       <c r="F207" t="s">
         <v>46</v>
       </c>
       <c r="G207" t="s">
         <v>25</v>
       </c>
       <c r="H207">
         <v>34</v>
       </c>
       <c r="I207" t="b">
         <v>1</v>
       </c>
       <c r="J207" t="s">
         <v>26</v>
       </c>
       <c r="K207">
         <v>0</v>
       </c>
       <c r="L207" t="s">
         <v>26</v>
       </c>
@@ -15573,54 +15579,54 @@
       </c>
       <c r="P207" t="s">
         <v>26</v>
       </c>
       <c r="Q207" t="s">
         <v>26</v>
       </c>
       <c r="R207" t="s">
         <v>26</v>
       </c>
       <c r="S207" t="s">
         <v>26</v>
       </c>
       <c r="T207" t="s">
         <v>26</v>
       </c>
       <c r="U207">
         <v>111.59</v>
       </c>
     </row>
     <row r="208" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A208">
         <v>207</v>
       </c>
       <c r="B208" t="s">
+        <v>408</v>
+      </c>
+      <c r="C208" t="s">
         <v>409</v>
-      </c>
-[...1 lines deleted...]
-        <v>410</v>
       </c>
       <c r="E208" t="s">
         <v>247</v>
       </c>
       <c r="F208" t="s">
         <v>24</v>
       </c>
       <c r="G208" t="s">
         <v>25</v>
       </c>
       <c r="H208">
         <v>65</v>
       </c>
       <c r="I208" t="b">
         <v>1</v>
       </c>
       <c r="J208" t="s">
         <v>26</v>
       </c>
       <c r="K208">
         <v>0</v>
       </c>
       <c r="L208" t="s">
         <v>26</v>
       </c>
@@ -15697,54 +15703,54 @@
       </c>
       <c r="P209" t="s">
         <v>26</v>
       </c>
       <c r="Q209" t="s">
         <v>26</v>
       </c>
       <c r="R209" t="s">
         <v>26</v>
       </c>
       <c r="S209" t="s">
         <v>26</v>
       </c>
       <c r="T209" t="s">
         <v>26</v>
       </c>
       <c r="U209">
         <v>111.18</v>
       </c>
     </row>
     <row r="210" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A210">
         <v>209</v>
       </c>
       <c r="B210" t="s">
+        <v>410</v>
+      </c>
+      <c r="C210" t="s">
         <v>411</v>
-      </c>
-[...1 lines deleted...]
-        <v>412</v>
       </c>
       <c r="E210" t="s">
         <v>26</v>
       </c>
       <c r="F210" t="s">
         <v>173</v>
       </c>
       <c r="G210" t="s">
         <v>25</v>
       </c>
       <c r="H210">
         <v>5</v>
       </c>
       <c r="I210" t="b">
         <v>1</v>
       </c>
       <c r="J210" t="s">
         <v>26</v>
       </c>
       <c r="K210">
         <v>1</v>
       </c>
       <c r="L210">
         <v>111.13</v>
       </c>
@@ -15759,57 +15765,57 @@
       </c>
       <c r="P210" t="s">
         <v>26</v>
       </c>
       <c r="Q210" t="s">
         <v>26</v>
       </c>
       <c r="R210" t="s">
         <v>26</v>
       </c>
       <c r="S210" t="s">
         <v>26</v>
       </c>
       <c r="T210" t="s">
         <v>26</v>
       </c>
       <c r="U210">
         <v>111.13</v>
       </c>
     </row>
     <row r="211" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A211">
         <v>210</v>
       </c>
       <c r="B211" t="s">
-        <v>323</v>
+        <v>322</v>
       </c>
       <c r="C211" t="s">
+        <v>412</v>
+      </c>
+      <c r="E211" t="s">
         <v>413</v>
-      </c>
-[...1 lines deleted...]
-        <v>414</v>
       </c>
       <c r="F211" t="s">
         <v>24</v>
       </c>
       <c r="G211" t="s">
         <v>25</v>
       </c>
       <c r="H211">
         <v>67</v>
       </c>
       <c r="I211" t="b">
         <v>1</v>
       </c>
       <c r="J211" t="s">
         <v>26</v>
       </c>
       <c r="K211">
         <v>0</v>
       </c>
       <c r="L211" t="s">
         <v>26</v>
       </c>
       <c r="M211" t="s">
         <v>26</v>
       </c>
@@ -15821,54 +15827,54 @@
       </c>
       <c r="P211" t="s">
         <v>26</v>
       </c>
       <c r="Q211" t="s">
         <v>26</v>
       </c>
       <c r="R211" t="s">
         <v>26</v>
       </c>
       <c r="S211" t="s">
         <v>26</v>
       </c>
       <c r="T211" t="s">
         <v>26</v>
       </c>
       <c r="U211">
         <v>110.82</v>
       </c>
     </row>
     <row r="212" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A212">
         <v>211</v>
       </c>
       <c r="B212" t="s">
+        <v>414</v>
+      </c>
+      <c r="C212" t="s">
         <v>415</v>
-      </c>
-[...1 lines deleted...]
-        <v>416</v>
       </c>
       <c r="E212" t="s">
         <v>110</v>
       </c>
       <c r="F212" t="s">
         <v>24</v>
       </c>
       <c r="G212" t="s">
         <v>25</v>
       </c>
       <c r="H212">
         <v>68</v>
       </c>
       <c r="I212" t="b">
         <v>1</v>
       </c>
       <c r="J212" t="s">
         <v>26</v>
       </c>
       <c r="K212">
         <v>1</v>
       </c>
       <c r="L212" t="s">
         <v>26</v>
       </c>
@@ -15886,54 +15892,54 @@
       </c>
       <c r="Q212" t="s">
         <v>26</v>
       </c>
       <c r="R212">
         <v>110.72</v>
       </c>
       <c r="S212" t="s">
         <v>26</v>
       </c>
       <c r="T212" t="s">
         <v>26</v>
       </c>
       <c r="U212">
         <v>110.72</v>
       </c>
     </row>
     <row r="213" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A213">
         <v>212</v>
       </c>
       <c r="B213" t="s">
         <v>59</v>
       </c>
       <c r="C213" t="s">
-        <v>417</v>
+        <v>416</v>
       </c>
       <c r="E213" t="s">
-        <v>345</v>
+        <v>344</v>
       </c>
       <c r="F213" t="s">
         <v>43</v>
       </c>
       <c r="G213" t="s">
         <v>25</v>
       </c>
       <c r="H213">
         <v>43</v>
       </c>
       <c r="I213" t="b">
         <v>1</v>
       </c>
       <c r="J213" t="s">
         <v>26</v>
       </c>
       <c r="K213">
         <v>1</v>
       </c>
       <c r="L213" t="s">
         <v>26</v>
       </c>
       <c r="M213" t="s">
         <v>26</v>
       </c>
@@ -15945,57 +15951,57 @@
       </c>
       <c r="P213" t="s">
         <v>26</v>
       </c>
       <c r="Q213" t="s">
         <v>26</v>
       </c>
       <c r="R213">
         <v>110.54</v>
       </c>
       <c r="S213" t="s">
         <v>26</v>
       </c>
       <c r="T213" t="s">
         <v>26</v>
       </c>
       <c r="U213">
         <v>110.54</v>
       </c>
     </row>
     <row r="214" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A214">
         <v>213</v>
       </c>
       <c r="B214" t="s">
+        <v>417</v>
+      </c>
+      <c r="C214" t="s">
         <v>418</v>
       </c>
-      <c r="C214" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D214">
-        <v>1574</v>
+        <v>619</v>
       </c>
       <c r="E214" t="s">
         <v>265</v>
       </c>
       <c r="F214" t="s">
         <v>43</v>
       </c>
       <c r="G214" t="s">
         <v>53</v>
       </c>
       <c r="H214">
         <v>10</v>
       </c>
       <c r="I214" t="b">
         <v>1</v>
       </c>
       <c r="J214" t="s">
         <v>26</v>
       </c>
       <c r="K214">
         <v>0</v>
       </c>
       <c r="L214" t="s">
         <v>26</v>
       </c>
@@ -16013,51 +16019,51 @@
       </c>
       <c r="Q214" t="s">
         <v>26</v>
       </c>
       <c r="R214" t="s">
         <v>26</v>
       </c>
       <c r="S214" t="s">
         <v>26</v>
       </c>
       <c r="T214" t="s">
         <v>26</v>
       </c>
       <c r="U214">
         <v>110.29</v>
       </c>
     </row>
     <row r="215" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A215">
         <v>214</v>
       </c>
       <c r="B215" t="s">
         <v>81</v>
       </c>
       <c r="C215" t="s">
-        <v>420</v>
+        <v>419</v>
       </c>
       <c r="D215">
         <v>1778</v>
       </c>
       <c r="E215" t="s">
         <v>259</v>
       </c>
       <c r="F215" t="s">
         <v>24</v>
       </c>
       <c r="G215" t="s">
         <v>53</v>
       </c>
       <c r="H215">
         <v>18</v>
       </c>
       <c r="I215" t="b">
         <v>1</v>
       </c>
       <c r="J215" t="s">
         <v>26</v>
       </c>
       <c r="K215">
         <v>1</v>
       </c>
@@ -16075,57 +16081,57 @@
       </c>
       <c r="P215" t="s">
         <v>26</v>
       </c>
       <c r="Q215" t="s">
         <v>26</v>
       </c>
       <c r="R215">
         <v>110.27</v>
       </c>
       <c r="S215" t="s">
         <v>26</v>
       </c>
       <c r="T215" t="s">
         <v>26</v>
       </c>
       <c r="U215">
         <v>110.27</v>
       </c>
     </row>
     <row r="216" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A216">
         <v>215</v>
       </c>
       <c r="B216" t="s">
-        <v>421</v>
+        <v>420</v>
       </c>
       <c r="C216" t="s">
         <v>94</v>
       </c>
       <c r="E216" t="s">
-        <v>422</v>
+        <v>421</v>
       </c>
       <c r="F216" t="s">
         <v>24</v>
       </c>
       <c r="G216" t="s">
         <v>25</v>
       </c>
       <c r="H216">
         <v>69</v>
       </c>
       <c r="I216" t="b">
         <v>1</v>
       </c>
       <c r="J216" t="s">
         <v>26</v>
       </c>
       <c r="K216">
         <v>0</v>
       </c>
       <c r="L216" t="s">
         <v>26</v>
       </c>
       <c r="M216" t="s">
         <v>26</v>
       </c>
@@ -16140,54 +16146,54 @@
       </c>
       <c r="Q216" t="s">
         <v>26</v>
       </c>
       <c r="R216" t="s">
         <v>26</v>
       </c>
       <c r="S216" t="s">
         <v>26</v>
       </c>
       <c r="T216" t="s">
         <v>26</v>
       </c>
       <c r="U216">
         <v>110</v>
       </c>
     </row>
     <row r="217" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A217">
         <v>216</v>
       </c>
       <c r="B217" t="s">
         <v>90</v>
       </c>
       <c r="C217" t="s">
-        <v>423</v>
+        <v>422</v>
       </c>
       <c r="D217">
-        <v>692</v>
+        <v>377</v>
       </c>
       <c r="E217" t="s">
         <v>56</v>
       </c>
       <c r="F217" t="s">
         <v>76</v>
       </c>
       <c r="G217" t="s">
         <v>25</v>
       </c>
       <c r="H217">
         <v>12</v>
       </c>
       <c r="I217" t="b">
         <v>1</v>
       </c>
       <c r="J217" t="s">
         <v>26</v>
       </c>
       <c r="K217">
         <v>1</v>
       </c>
       <c r="L217" t="s">
         <v>26</v>
       </c>
@@ -16202,57 +16208,57 @@
       </c>
       <c r="P217" t="s">
         <v>26</v>
       </c>
       <c r="Q217" t="s">
         <v>26</v>
       </c>
       <c r="R217" t="s">
         <v>26</v>
       </c>
       <c r="S217" t="s">
         <v>26</v>
       </c>
       <c r="T217" t="s">
         <v>26</v>
       </c>
       <c r="U217">
         <v>109.95</v>
       </c>
     </row>
     <row r="218" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A218">
         <v>217</v>
       </c>
       <c r="B218" t="s">
+        <v>423</v>
+      </c>
+      <c r="C218" t="s">
         <v>424</v>
       </c>
-      <c r="C218" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D218">
-        <v>2231</v>
+        <v>173</v>
       </c>
       <c r="E218" t="s">
         <v>26</v>
       </c>
       <c r="F218" t="s">
         <v>24</v>
       </c>
       <c r="G218" t="s">
         <v>25</v>
       </c>
       <c r="H218">
         <v>70</v>
       </c>
       <c r="I218" t="b">
         <v>1</v>
       </c>
       <c r="J218" t="s">
         <v>26</v>
       </c>
       <c r="K218">
         <v>1</v>
       </c>
       <c r="L218" t="s">
         <v>26</v>
       </c>
@@ -16270,51 +16276,51 @@
       </c>
       <c r="Q218" t="s">
         <v>26</v>
       </c>
       <c r="R218">
         <v>109.78</v>
       </c>
       <c r="S218" t="s">
         <v>26</v>
       </c>
       <c r="T218" t="s">
         <v>26</v>
       </c>
       <c r="U218">
         <v>109.78</v>
       </c>
     </row>
     <row r="219" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A219">
         <v>218</v>
       </c>
       <c r="B219" t="s">
         <v>90</v>
       </c>
       <c r="C219" t="s">
-        <v>426</v>
+        <v>425</v>
       </c>
       <c r="D219">
         <v>1747</v>
       </c>
       <c r="E219" t="s">
         <v>42</v>
       </c>
       <c r="F219" t="s">
         <v>43</v>
       </c>
       <c r="G219" t="s">
         <v>25</v>
       </c>
       <c r="H219">
         <v>44</v>
       </c>
       <c r="I219" t="b">
         <v>1</v>
       </c>
       <c r="J219" t="s">
         <v>26</v>
       </c>
       <c r="K219">
         <v>0</v>
       </c>
@@ -16335,54 +16341,54 @@
       </c>
       <c r="Q219" t="s">
         <v>26</v>
       </c>
       <c r="R219" t="s">
         <v>26</v>
       </c>
       <c r="S219" t="s">
         <v>26</v>
       </c>
       <c r="T219" t="s">
         <v>26</v>
       </c>
       <c r="U219">
         <v>109.51</v>
       </c>
     </row>
     <row r="220" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A220">
         <v>219</v>
       </c>
       <c r="B220" t="s">
         <v>174</v>
       </c>
       <c r="C220" t="s">
+        <v>426</v>
+      </c>
+      <c r="E220" t="s">
         <v>427</v>
-      </c>
-[...1 lines deleted...]
-        <v>428</v>
       </c>
       <c r="F220" t="s">
         <v>46</v>
       </c>
       <c r="G220" t="s">
         <v>25</v>
       </c>
       <c r="H220">
         <v>35</v>
       </c>
       <c r="I220" t="b">
         <v>1</v>
       </c>
       <c r="J220" t="s">
         <v>26</v>
       </c>
       <c r="K220">
         <v>1</v>
       </c>
       <c r="L220" t="s">
         <v>26</v>
       </c>
       <c r="M220" t="s">
         <v>26</v>
       </c>
@@ -16397,51 +16403,51 @@
       </c>
       <c r="Q220" t="s">
         <v>26</v>
       </c>
       <c r="R220">
         <v>109.51</v>
       </c>
       <c r="S220" t="s">
         <v>26</v>
       </c>
       <c r="T220" t="s">
         <v>26</v>
       </c>
       <c r="U220">
         <v>109.51</v>
       </c>
     </row>
     <row r="221" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A221">
         <v>220</v>
       </c>
       <c r="B221" t="s">
         <v>255</v>
       </c>
       <c r="C221" t="s">
-        <v>429</v>
+        <v>428</v>
       </c>
       <c r="E221" t="s">
         <v>26</v>
       </c>
       <c r="F221" t="s">
         <v>46</v>
       </c>
       <c r="G221" t="s">
         <v>25</v>
       </c>
       <c r="H221">
         <v>36</v>
       </c>
       <c r="I221" t="b">
         <v>1</v>
       </c>
       <c r="J221" t="s">
         <v>26</v>
       </c>
       <c r="K221">
         <v>0</v>
       </c>
       <c r="L221" t="s">
         <v>26</v>
       </c>
@@ -16456,57 +16462,57 @@
       </c>
       <c r="P221" t="s">
         <v>26</v>
       </c>
       <c r="Q221" t="s">
         <v>26</v>
       </c>
       <c r="R221" t="s">
         <v>26</v>
       </c>
       <c r="S221" t="s">
         <v>26</v>
       </c>
       <c r="T221" t="s">
         <v>26</v>
       </c>
       <c r="U221">
         <v>108.5</v>
       </c>
     </row>
     <row r="222" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A222">
         <v>221</v>
       </c>
       <c r="B222" t="s">
+        <v>429</v>
+      </c>
+      <c r="C222" t="s">
         <v>430</v>
       </c>
-      <c r="C222" t="s">
+      <c r="E222" t="s">
         <v>431</v>
-      </c>
-[...1 lines deleted...]
-        <v>432</v>
       </c>
       <c r="F222" t="s">
         <v>24</v>
       </c>
       <c r="G222" t="s">
         <v>25</v>
       </c>
       <c r="H222">
         <v>71</v>
       </c>
       <c r="I222" t="b">
         <v>1</v>
       </c>
       <c r="J222" t="s">
         <v>26</v>
       </c>
       <c r="K222">
         <v>0</v>
       </c>
       <c r="L222" t="s">
         <v>26</v>
       </c>
       <c r="M222" t="s">
         <v>26</v>
       </c>
@@ -16518,57 +16524,57 @@
       </c>
       <c r="P222" t="s">
         <v>26</v>
       </c>
       <c r="Q222" t="s">
         <v>26</v>
       </c>
       <c r="R222" t="s">
         <v>26</v>
       </c>
       <c r="S222" t="s">
         <v>26</v>
       </c>
       <c r="T222" t="s">
         <v>26</v>
       </c>
       <c r="U222">
         <v>108.46</v>
       </c>
     </row>
     <row r="223" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A223">
         <v>222</v>
       </c>
       <c r="B223" t="s">
+        <v>432</v>
+      </c>
+      <c r="C223" t="s">
         <v>433</v>
       </c>
-      <c r="C223" t="s">
+      <c r="E223" t="s">
         <v>434</v>
-      </c>
-[...1 lines deleted...]
-        <v>435</v>
       </c>
       <c r="F223" t="s">
         <v>24</v>
       </c>
       <c r="G223" t="s">
         <v>25</v>
       </c>
       <c r="H223">
         <v>72</v>
       </c>
       <c r="I223" t="b">
         <v>1</v>
       </c>
       <c r="J223" t="s">
         <v>26</v>
       </c>
       <c r="K223">
         <v>0</v>
       </c>
       <c r="L223" t="s">
         <v>26</v>
       </c>
       <c r="M223" t="s">
         <v>26</v>
       </c>
@@ -16583,54 +16589,54 @@
       </c>
       <c r="Q223" t="s">
         <v>26</v>
       </c>
       <c r="R223" t="s">
         <v>26</v>
       </c>
       <c r="S223" t="s">
         <v>26</v>
       </c>
       <c r="T223" t="s">
         <v>26</v>
       </c>
       <c r="U223">
         <v>108.03</v>
       </c>
     </row>
     <row r="224" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A224">
         <v>223</v>
       </c>
       <c r="B224" t="s">
         <v>35</v>
       </c>
       <c r="C224" t="s">
-        <v>436</v>
+        <v>435</v>
       </c>
       <c r="D224">
-        <v>1003</v>
+        <v>18</v>
       </c>
       <c r="E224" t="s">
         <v>23</v>
       </c>
       <c r="F224" t="s">
         <v>43</v>
       </c>
       <c r="G224" t="s">
         <v>25</v>
       </c>
       <c r="H224">
         <v>45</v>
       </c>
       <c r="I224" t="b">
         <v>1</v>
       </c>
       <c r="J224" t="s">
         <v>26</v>
       </c>
       <c r="K224">
         <v>1</v>
       </c>
       <c r="L224" t="s">
         <v>26</v>
       </c>
@@ -16645,51 +16651,51 @@
       </c>
       <c r="P224" t="s">
         <v>26</v>
       </c>
       <c r="Q224" t="s">
         <v>26</v>
       </c>
       <c r="R224" t="s">
         <v>26</v>
       </c>
       <c r="S224" t="s">
         <v>26</v>
       </c>
       <c r="T224">
         <v>107.98</v>
       </c>
       <c r="U224">
         <v>107.98</v>
       </c>
     </row>
     <row r="225" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A225">
         <v>224</v>
       </c>
       <c r="B225" t="s">
-        <v>437</v>
+        <v>436</v>
       </c>
       <c r="C225" t="s">
         <v>234</v>
       </c>
       <c r="E225" t="s">
         <v>26</v>
       </c>
       <c r="F225" t="s">
         <v>24</v>
       </c>
       <c r="G225" t="s">
         <v>25</v>
       </c>
       <c r="H225">
         <v>73</v>
       </c>
       <c r="I225" t="b">
         <v>1</v>
       </c>
       <c r="J225" t="s">
         <v>26</v>
       </c>
       <c r="K225">
         <v>1</v>
       </c>
@@ -16707,54 +16713,54 @@
       </c>
       <c r="P225" t="s">
         <v>26</v>
       </c>
       <c r="Q225" t="s">
         <v>26</v>
       </c>
       <c r="R225" t="s">
         <v>26</v>
       </c>
       <c r="S225" t="s">
         <v>26</v>
       </c>
       <c r="T225" t="s">
         <v>26</v>
       </c>
       <c r="U225">
         <v>107.97</v>
       </c>
     </row>
     <row r="226" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A226">
         <v>225</v>
       </c>
       <c r="B226" t="s">
+        <v>437</v>
+      </c>
+      <c r="C226" t="s">
         <v>438</v>
-      </c>
-[...1 lines deleted...]
-        <v>439</v>
       </c>
       <c r="E226" t="s">
         <v>213</v>
       </c>
       <c r="F226" t="s">
         <v>173</v>
       </c>
       <c r="G226" t="s">
         <v>53</v>
       </c>
       <c r="H226">
         <v>2</v>
       </c>
       <c r="I226" t="b">
         <v>1</v>
       </c>
       <c r="J226" t="s">
         <v>26</v>
       </c>
       <c r="K226">
         <v>1</v>
       </c>
       <c r="L226">
         <v>107.78</v>
       </c>
@@ -16772,51 +16778,51 @@
       </c>
       <c r="Q226" t="s">
         <v>26</v>
       </c>
       <c r="R226" t="s">
         <v>26</v>
       </c>
       <c r="S226" t="s">
         <v>26</v>
       </c>
       <c r="T226" t="s">
         <v>26</v>
       </c>
       <c r="U226">
         <v>107.78</v>
       </c>
     </row>
     <row r="227" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A227">
         <v>226</v>
       </c>
       <c r="B227" t="s">
         <v>182</v>
       </c>
       <c r="C227" t="s">
-        <v>440</v>
+        <v>439</v>
       </c>
       <c r="E227" t="s">
         <v>26</v>
       </c>
       <c r="F227" t="s">
         <v>24</v>
       </c>
       <c r="G227" t="s">
         <v>25</v>
       </c>
       <c r="H227">
         <v>74</v>
       </c>
       <c r="I227" t="b">
         <v>1</v>
       </c>
       <c r="J227" t="s">
         <v>26</v>
       </c>
       <c r="K227">
         <v>1</v>
       </c>
       <c r="L227" t="s">
         <v>26</v>
       </c>
@@ -16831,54 +16837,54 @@
       </c>
       <c r="P227" t="s">
         <v>26</v>
       </c>
       <c r="Q227" t="s">
         <v>26</v>
       </c>
       <c r="R227" t="s">
         <v>26</v>
       </c>
       <c r="S227" t="s">
         <v>26</v>
       </c>
       <c r="T227">
         <v>107.31</v>
       </c>
       <c r="U227">
         <v>107.31</v>
       </c>
     </row>
     <row r="228" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A228">
         <v>227</v>
       </c>
       <c r="B228" t="s">
+        <v>440</v>
+      </c>
+      <c r="C228" t="s">
         <v>441</v>
-      </c>
-[...1 lines deleted...]
-        <v>442</v>
       </c>
       <c r="E228" t="s">
         <v>26</v>
       </c>
       <c r="F228" t="s">
         <v>24</v>
       </c>
       <c r="G228" t="s">
         <v>25</v>
       </c>
       <c r="H228">
         <v>75</v>
       </c>
       <c r="I228" t="b">
         <v>1</v>
       </c>
       <c r="J228" t="s">
         <v>26</v>
       </c>
       <c r="K228">
         <v>0</v>
       </c>
       <c r="L228" t="s">
         <v>26</v>
       </c>
@@ -16893,54 +16899,54 @@
       </c>
       <c r="P228" t="s">
         <v>26</v>
       </c>
       <c r="Q228" t="s">
         <v>26</v>
       </c>
       <c r="R228" t="s">
         <v>26</v>
       </c>
       <c r="S228" t="s">
         <v>26</v>
       </c>
       <c r="T228" t="s">
         <v>26</v>
       </c>
       <c r="U228">
         <v>107.04</v>
       </c>
     </row>
     <row r="229" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A229">
         <v>228</v>
       </c>
       <c r="B229" t="s">
+        <v>442</v>
+      </c>
+      <c r="C229" t="s">
         <v>443</v>
-      </c>
-[...1 lines deleted...]
-        <v>444</v>
       </c>
       <c r="E229" t="s">
         <v>26</v>
       </c>
       <c r="F229" t="s">
         <v>24</v>
       </c>
       <c r="G229" t="s">
         <v>25</v>
       </c>
       <c r="H229">
         <v>76</v>
       </c>
       <c r="I229" t="b">
         <v>1</v>
       </c>
       <c r="J229" t="s">
         <v>26</v>
       </c>
       <c r="K229">
         <v>1</v>
       </c>
       <c r="L229" t="s">
         <v>26</v>
       </c>
@@ -16955,54 +16961,54 @@
       </c>
       <c r="P229" t="s">
         <v>26</v>
       </c>
       <c r="Q229" t="s">
         <v>26</v>
       </c>
       <c r="R229">
         <v>107.01</v>
       </c>
       <c r="S229" t="s">
         <v>26</v>
       </c>
       <c r="T229" t="s">
         <v>26</v>
       </c>
       <c r="U229">
         <v>107.01</v>
       </c>
     </row>
     <row r="230" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A230">
         <v>229</v>
       </c>
       <c r="B230" t="s">
+        <v>444</v>
+      </c>
+      <c r="C230" t="s">
         <v>445</v>
-      </c>
-[...1 lines deleted...]
-        <v>446</v>
       </c>
       <c r="E230" t="s">
         <v>144</v>
       </c>
       <c r="F230" t="s">
         <v>24</v>
       </c>
       <c r="G230" t="s">
         <v>53</v>
       </c>
       <c r="H230">
         <v>19</v>
       </c>
       <c r="I230" t="b">
         <v>1</v>
       </c>
       <c r="J230" t="s">
         <v>26</v>
       </c>
       <c r="K230">
         <v>0</v>
       </c>
       <c r="L230" t="s">
         <v>26</v>
       </c>
@@ -17020,51 +17026,51 @@
       </c>
       <c r="Q230" t="s">
         <v>26</v>
       </c>
       <c r="R230" t="s">
         <v>26</v>
       </c>
       <c r="S230" t="s">
         <v>26</v>
       </c>
       <c r="T230" t="s">
         <v>26</v>
       </c>
       <c r="U230">
         <v>106.92</v>
       </c>
     </row>
     <row r="231" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A231">
         <v>230</v>
       </c>
       <c r="B231" t="s">
         <v>192</v>
       </c>
       <c r="C231" t="s">
-        <v>447</v>
+        <v>446</v>
       </c>
       <c r="E231" t="s">
         <v>26</v>
       </c>
       <c r="F231" t="s">
         <v>24</v>
       </c>
       <c r="G231" t="s">
         <v>25</v>
       </c>
       <c r="H231">
         <v>77</v>
       </c>
       <c r="I231" t="b">
         <v>1</v>
       </c>
       <c r="J231" t="s">
         <v>26</v>
       </c>
       <c r="K231">
         <v>0</v>
       </c>
       <c r="L231" t="s">
         <v>26</v>
       </c>
@@ -17079,54 +17085,54 @@
       </c>
       <c r="P231" t="s">
         <v>26</v>
       </c>
       <c r="Q231" t="s">
         <v>26</v>
       </c>
       <c r="R231" t="s">
         <v>26</v>
       </c>
       <c r="S231" t="s">
         <v>26</v>
       </c>
       <c r="T231" t="s">
         <v>26</v>
       </c>
       <c r="U231">
         <v>106.77</v>
       </c>
     </row>
     <row r="232" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A232">
         <v>231</v>
       </c>
       <c r="B232" t="s">
+        <v>447</v>
+      </c>
+      <c r="C232" t="s">
         <v>448</v>
-      </c>
-[...1 lines deleted...]
-        <v>449</v>
       </c>
       <c r="E232" t="s">
         <v>26</v>
       </c>
       <c r="F232" t="s">
         <v>46</v>
       </c>
       <c r="G232" t="s">
         <v>25</v>
       </c>
       <c r="H232">
         <v>37</v>
       </c>
       <c r="I232" t="b">
         <v>1</v>
       </c>
       <c r="J232" t="s">
         <v>26</v>
       </c>
       <c r="K232">
         <v>1</v>
       </c>
       <c r="L232" t="s">
         <v>26</v>
       </c>
@@ -17144,54 +17150,54 @@
       </c>
       <c r="Q232" t="s">
         <v>26</v>
       </c>
       <c r="R232" t="s">
         <v>26</v>
       </c>
       <c r="S232" t="s">
         <v>26</v>
       </c>
       <c r="T232" t="s">
         <v>26</v>
       </c>
       <c r="U232">
         <v>105.04</v>
       </c>
     </row>
     <row r="233" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A233">
         <v>232</v>
       </c>
       <c r="B233" t="s">
         <v>201</v>
       </c>
       <c r="C233" t="s">
+        <v>449</v>
+      </c>
+      <c r="E233" t="s">
         <v>450</v>
-      </c>
-[...1 lines deleted...]
-        <v>451</v>
       </c>
       <c r="F233" t="s">
         <v>173</v>
       </c>
       <c r="G233" t="s">
         <v>25</v>
       </c>
       <c r="H233">
         <v>6</v>
       </c>
       <c r="I233" t="b">
         <v>1</v>
       </c>
       <c r="J233" t="s">
         <v>26</v>
       </c>
       <c r="K233">
         <v>1</v>
       </c>
       <c r="L233">
         <v>104.84</v>
       </c>
       <c r="M233" t="s">
         <v>26</v>
       </c>
@@ -17206,51 +17212,51 @@
       </c>
       <c r="Q233" t="s">
         <v>26</v>
       </c>
       <c r="R233" t="s">
         <v>26</v>
       </c>
       <c r="S233" t="s">
         <v>26</v>
       </c>
       <c r="T233" t="s">
         <v>26</v>
       </c>
       <c r="U233">
         <v>104.84</v>
       </c>
     </row>
     <row r="234" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A234">
         <v>233</v>
       </c>
       <c r="B234" t="s">
         <v>63</v>
       </c>
       <c r="C234" t="s">
-        <v>452</v>
+        <v>451</v>
       </c>
       <c r="E234" t="s">
         <v>26</v>
       </c>
       <c r="F234" t="s">
         <v>24</v>
       </c>
       <c r="G234" t="s">
         <v>25</v>
       </c>
       <c r="H234">
         <v>78</v>
       </c>
       <c r="I234" t="b">
         <v>1</v>
       </c>
       <c r="J234" t="s">
         <v>26</v>
       </c>
       <c r="K234">
         <v>0</v>
       </c>
       <c r="L234" t="s">
         <v>26</v>
       </c>
@@ -17268,51 +17274,51 @@
       </c>
       <c r="Q234" t="s">
         <v>26</v>
       </c>
       <c r="R234" t="s">
         <v>26</v>
       </c>
       <c r="S234" t="s">
         <v>26</v>
       </c>
       <c r="T234" t="s">
         <v>26</v>
       </c>
       <c r="U234">
         <v>104.82</v>
       </c>
     </row>
     <row r="235" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A235">
         <v>234</v>
       </c>
       <c r="B235" t="s">
         <v>151</v>
       </c>
       <c r="C235" t="s">
-        <v>453</v>
+        <v>452</v>
       </c>
       <c r="E235" t="s">
         <v>26</v>
       </c>
       <c r="F235" t="s">
         <v>43</v>
       </c>
       <c r="G235" t="s">
         <v>25</v>
       </c>
       <c r="H235">
         <v>46</v>
       </c>
       <c r="I235" t="b">
         <v>1</v>
       </c>
       <c r="J235" t="s">
         <v>26</v>
       </c>
       <c r="K235">
         <v>0</v>
       </c>
       <c r="L235" t="s">
         <v>26</v>
       </c>
@@ -17327,54 +17333,54 @@
       </c>
       <c r="P235" t="s">
         <v>26</v>
       </c>
       <c r="Q235" t="s">
         <v>26</v>
       </c>
       <c r="R235" t="s">
         <v>26</v>
       </c>
       <c r="S235" t="s">
         <v>26</v>
       </c>
       <c r="T235" t="s">
         <v>26</v>
       </c>
       <c r="U235">
         <v>104.59</v>
       </c>
     </row>
     <row r="236" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A236">
         <v>235</v>
       </c>
       <c r="B236" t="s">
+        <v>453</v>
+      </c>
+      <c r="C236" t="s">
         <v>454</v>
-      </c>
-[...1 lines deleted...]
-        <v>455</v>
       </c>
       <c r="E236" t="s">
         <v>31</v>
       </c>
       <c r="F236" t="s">
         <v>24</v>
       </c>
       <c r="G236" t="s">
         <v>53</v>
       </c>
       <c r="H236">
         <v>20</v>
       </c>
       <c r="I236" t="b">
         <v>1</v>
       </c>
       <c r="J236" t="s">
         <v>26</v>
       </c>
       <c r="K236">
         <v>0</v>
       </c>
       <c r="L236" t="s">
         <v>26</v>
       </c>
@@ -17389,54 +17395,54 @@
       </c>
       <c r="P236" t="s">
         <v>26</v>
       </c>
       <c r="Q236" t="s">
         <v>26</v>
       </c>
       <c r="R236" t="s">
         <v>26</v>
       </c>
       <c r="S236" t="s">
         <v>26</v>
       </c>
       <c r="T236" t="s">
         <v>26</v>
       </c>
       <c r="U236">
         <v>104.56</v>
       </c>
     </row>
     <row r="237" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A237">
         <v>236</v>
       </c>
       <c r="B237" t="s">
-        <v>380</v>
+        <v>379</v>
       </c>
       <c r="C237" t="s">
-        <v>456</v>
+        <v>455</v>
       </c>
       <c r="E237" t="s">
         <v>184</v>
       </c>
       <c r="F237" t="s">
         <v>43</v>
       </c>
       <c r="G237" t="s">
         <v>25</v>
       </c>
       <c r="H237">
         <v>47</v>
       </c>
       <c r="I237" t="b">
         <v>1</v>
       </c>
       <c r="J237" t="s">
         <v>26</v>
       </c>
       <c r="K237">
         <v>1</v>
       </c>
       <c r="L237" t="s">
         <v>26</v>
       </c>
@@ -17454,54 +17460,54 @@
       </c>
       <c r="Q237" t="s">
         <v>26</v>
       </c>
       <c r="R237">
         <v>104.43</v>
       </c>
       <c r="S237" t="s">
         <v>26</v>
       </c>
       <c r="T237" t="s">
         <v>26</v>
       </c>
       <c r="U237">
         <v>104.43</v>
       </c>
     </row>
     <row r="238" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A238">
         <v>237</v>
       </c>
       <c r="B238" t="s">
         <v>99</v>
       </c>
       <c r="C238" t="s">
-        <v>457</v>
+        <v>456</v>
       </c>
       <c r="D238">
-        <v>1612</v>
+        <v>392</v>
       </c>
       <c r="E238" t="s">
         <v>23</v>
       </c>
       <c r="F238" t="s">
         <v>46</v>
       </c>
       <c r="G238" t="s">
         <v>25</v>
       </c>
       <c r="H238">
         <v>38</v>
       </c>
       <c r="I238" t="b">
         <v>1</v>
       </c>
       <c r="J238" t="s">
         <v>26</v>
       </c>
       <c r="K238">
         <v>0</v>
       </c>
       <c r="L238" t="s">
         <v>26</v>
       </c>
@@ -17519,51 +17525,51 @@
       </c>
       <c r="Q238" t="s">
         <v>26</v>
       </c>
       <c r="R238" t="s">
         <v>26</v>
       </c>
       <c r="S238" t="s">
         <v>26</v>
       </c>
       <c r="T238" t="s">
         <v>26</v>
       </c>
       <c r="U238">
         <v>104.18</v>
       </c>
     </row>
     <row r="239" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A239">
         <v>238</v>
       </c>
       <c r="B239" t="s">
         <v>35</v>
       </c>
       <c r="C239" t="s">
-        <v>458</v>
+        <v>457</v>
       </c>
       <c r="E239" t="s">
         <v>26</v>
       </c>
       <c r="F239" t="s">
         <v>24</v>
       </c>
       <c r="G239" t="s">
         <v>25</v>
       </c>
       <c r="H239">
         <v>79</v>
       </c>
       <c r="I239" t="b">
         <v>1</v>
       </c>
       <c r="J239" t="s">
         <v>26</v>
       </c>
       <c r="K239">
         <v>1</v>
       </c>
       <c r="L239" t="s">
         <v>26</v>
       </c>
@@ -17581,54 +17587,54 @@
       </c>
       <c r="Q239" t="s">
         <v>26</v>
       </c>
       <c r="R239" t="s">
         <v>26</v>
       </c>
       <c r="S239" t="s">
         <v>26</v>
       </c>
       <c r="T239">
         <v>103.84</v>
       </c>
       <c r="U239">
         <v>103.84</v>
       </c>
     </row>
     <row r="240" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A240">
         <v>239</v>
       </c>
       <c r="B240" t="s">
         <v>35</v>
       </c>
       <c r="C240" t="s">
-        <v>459</v>
+        <v>458</v>
       </c>
       <c r="E240" t="s">
-        <v>311</v>
+        <v>310</v>
       </c>
       <c r="F240" t="s">
         <v>43</v>
       </c>
       <c r="G240" t="s">
         <v>25</v>
       </c>
       <c r="H240">
         <v>48</v>
       </c>
       <c r="I240" t="b">
         <v>1</v>
       </c>
       <c r="J240" t="s">
         <v>26</v>
       </c>
       <c r="K240">
         <v>1</v>
       </c>
       <c r="L240" t="s">
         <v>26</v>
       </c>
       <c r="M240" t="s">
         <v>26</v>
       </c>
@@ -17640,57 +17646,57 @@
       </c>
       <c r="P240" t="s">
         <v>26</v>
       </c>
       <c r="Q240" t="s">
         <v>26</v>
       </c>
       <c r="R240">
         <v>103.79</v>
       </c>
       <c r="S240" t="s">
         <v>26</v>
       </c>
       <c r="T240" t="s">
         <v>26</v>
       </c>
       <c r="U240">
         <v>103.79</v>
       </c>
     </row>
     <row r="241" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A241">
         <v>240</v>
       </c>
       <c r="B241" t="s">
+        <v>459</v>
+      </c>
+      <c r="C241" t="s">
         <v>460</v>
       </c>
-      <c r="C241" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D241">
-        <v>1093</v>
+        <v>337</v>
       </c>
       <c r="E241" t="s">
         <v>23</v>
       </c>
       <c r="F241" t="s">
         <v>43</v>
       </c>
       <c r="G241" t="s">
         <v>25</v>
       </c>
       <c r="H241">
         <v>49</v>
       </c>
       <c r="I241" t="b">
         <v>1</v>
       </c>
       <c r="J241" t="s">
         <v>26</v>
       </c>
       <c r="K241">
         <v>1</v>
       </c>
       <c r="L241">
         <v>103.78</v>
       </c>
@@ -17705,57 +17711,57 @@
       </c>
       <c r="P241" t="s">
         <v>26</v>
       </c>
       <c r="Q241" t="s">
         <v>26</v>
       </c>
       <c r="R241" t="s">
         <v>26</v>
       </c>
       <c r="S241" t="s">
         <v>26</v>
       </c>
       <c r="T241" t="s">
         <v>26</v>
       </c>
       <c r="U241">
         <v>103.78</v>
       </c>
     </row>
     <row r="242" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A242">
         <v>241</v>
       </c>
       <c r="B242" t="s">
-        <v>462</v>
+        <v>461</v>
       </c>
       <c r="C242" t="s">
         <v>112</v>
       </c>
       <c r="E242" t="s">
-        <v>463</v>
+        <v>462</v>
       </c>
       <c r="F242" t="s">
         <v>24</v>
       </c>
       <c r="G242" t="s">
         <v>25</v>
       </c>
       <c r="H242">
         <v>80</v>
       </c>
       <c r="I242" t="b">
         <v>1</v>
       </c>
       <c r="J242" t="s">
         <v>26</v>
       </c>
       <c r="K242">
         <v>0</v>
       </c>
       <c r="L242" t="s">
         <v>26</v>
       </c>
       <c r="M242" t="s">
         <v>26</v>
       </c>
@@ -17767,54 +17773,54 @@
       </c>
       <c r="P242" t="s">
         <v>26</v>
       </c>
       <c r="Q242" t="s">
         <v>26</v>
       </c>
       <c r="R242" t="s">
         <v>26</v>
       </c>
       <c r="S242" t="s">
         <v>26</v>
       </c>
       <c r="T242" t="s">
         <v>26</v>
       </c>
       <c r="U242">
         <v>103.16</v>
       </c>
     </row>
     <row r="243" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A243">
         <v>242</v>
       </c>
       <c r="B243" t="s">
+        <v>463</v>
+      </c>
+      <c r="C243" t="s">
         <v>464</v>
-      </c>
-[...1 lines deleted...]
-        <v>465</v>
       </c>
       <c r="E243" t="s">
         <v>184</v>
       </c>
       <c r="F243" t="s">
         <v>46</v>
       </c>
       <c r="G243" t="s">
         <v>53</v>
       </c>
       <c r="H243">
         <v>12</v>
       </c>
       <c r="I243" t="b">
         <v>1</v>
       </c>
       <c r="J243" t="s">
         <v>26</v>
       </c>
       <c r="K243">
         <v>1</v>
       </c>
       <c r="L243" t="s">
         <v>26</v>
       </c>
@@ -17832,51 +17838,51 @@
       </c>
       <c r="Q243" t="s">
         <v>26</v>
       </c>
       <c r="R243">
         <v>102.5</v>
       </c>
       <c r="S243" t="s">
         <v>26</v>
       </c>
       <c r="T243" t="s">
         <v>26</v>
       </c>
       <c r="U243">
         <v>102.5</v>
       </c>
     </row>
     <row r="244" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A244">
         <v>243</v>
       </c>
       <c r="B244" t="s">
         <v>116</v>
       </c>
       <c r="C244" t="s">
-        <v>466</v>
+        <v>465</v>
       </c>
       <c r="E244" t="s">
         <v>87</v>
       </c>
       <c r="F244" t="s">
         <v>43</v>
       </c>
       <c r="G244" t="s">
         <v>25</v>
       </c>
       <c r="H244">
         <v>50</v>
       </c>
       <c r="I244" t="b">
         <v>1</v>
       </c>
       <c r="J244" t="s">
         <v>26</v>
       </c>
       <c r="K244">
         <v>1</v>
       </c>
       <c r="L244" t="s">
         <v>26</v>
       </c>
@@ -17891,54 +17897,54 @@
       </c>
       <c r="P244" t="s">
         <v>26</v>
       </c>
       <c r="Q244" t="s">
         <v>26</v>
       </c>
       <c r="R244">
         <v>102.46</v>
       </c>
       <c r="S244" t="s">
         <v>26</v>
       </c>
       <c r="T244" t="s">
         <v>26</v>
       </c>
       <c r="U244">
         <v>102.46</v>
       </c>
     </row>
     <row r="245" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A245">
         <v>244</v>
       </c>
       <c r="B245" t="s">
+        <v>466</v>
+      </c>
+      <c r="C245" t="s">
         <v>467</v>
-      </c>
-[...1 lines deleted...]
-        <v>468</v>
       </c>
       <c r="E245" t="s">
         <v>56</v>
       </c>
       <c r="F245" t="s">
         <v>46</v>
       </c>
       <c r="G245" t="s">
         <v>25</v>
       </c>
       <c r="H245">
         <v>39</v>
       </c>
       <c r="I245" t="b">
         <v>1</v>
       </c>
       <c r="J245" t="s">
         <v>26</v>
       </c>
       <c r="K245">
         <v>0</v>
       </c>
       <c r="L245" t="s">
         <v>26</v>
       </c>
@@ -17956,54 +17962,54 @@
       </c>
       <c r="Q245" t="s">
         <v>26</v>
       </c>
       <c r="R245" t="s">
         <v>26</v>
       </c>
       <c r="S245" t="s">
         <v>26</v>
       </c>
       <c r="T245" t="s">
         <v>26</v>
       </c>
       <c r="U245">
         <v>102.18</v>
       </c>
     </row>
     <row r="246" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A246">
         <v>245</v>
       </c>
       <c r="B246" t="s">
         <v>44</v>
       </c>
       <c r="C246" t="s">
-        <v>469</v>
+        <v>468</v>
       </c>
       <c r="D246">
-        <v>2457</v>
+        <v>617</v>
       </c>
       <c r="E246" t="s">
         <v>52</v>
       </c>
       <c r="F246" t="s">
         <v>46</v>
       </c>
       <c r="G246" t="s">
         <v>25</v>
       </c>
       <c r="H246">
         <v>40</v>
       </c>
       <c r="I246" t="b">
         <v>1</v>
       </c>
       <c r="J246" t="s">
         <v>26</v>
       </c>
       <c r="K246">
         <v>1</v>
       </c>
       <c r="L246" t="s">
         <v>26</v>
       </c>
@@ -18021,54 +18027,54 @@
       </c>
       <c r="Q246" t="s">
         <v>26</v>
       </c>
       <c r="R246" t="s">
         <v>26</v>
       </c>
       <c r="S246" t="s">
         <v>26</v>
       </c>
       <c r="T246" t="s">
         <v>26</v>
       </c>
       <c r="U246">
         <v>101.5</v>
       </c>
     </row>
     <row r="247" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A247">
         <v>246</v>
       </c>
       <c r="B247" t="s">
         <v>271</v>
       </c>
       <c r="C247" t="s">
-        <v>470</v>
+        <v>469</v>
       </c>
       <c r="E247" t="s">
-        <v>319</v>
+        <v>318</v>
       </c>
       <c r="F247" t="s">
         <v>24</v>
       </c>
       <c r="G247" t="s">
         <v>53</v>
       </c>
       <c r="H247">
         <v>21</v>
       </c>
       <c r="I247" t="b">
         <v>1</v>
       </c>
       <c r="J247" t="s">
         <v>26</v>
       </c>
       <c r="K247">
         <v>0</v>
       </c>
       <c r="L247" t="s">
         <v>26</v>
       </c>
       <c r="M247" t="s">
         <v>26</v>
       </c>
@@ -18089,51 +18095,51 @@
       </c>
       <c r="S247" t="s">
         <v>26</v>
       </c>
       <c r="T247" t="s">
         <v>26</v>
       </c>
       <c r="U247">
         <v>101.48</v>
       </c>
     </row>
     <row r="248" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A248">
         <v>247</v>
       </c>
       <c r="B248" t="s">
         <v>83</v>
       </c>
       <c r="C248" t="s">
         <v>249</v>
       </c>
       <c r="D248">
         <v>785</v>
       </c>
       <c r="E248" t="s">
-        <v>471</v>
+        <v>470</v>
       </c>
       <c r="F248" t="s">
         <v>43</v>
       </c>
       <c r="G248" t="s">
         <v>25</v>
       </c>
       <c r="H248">
         <v>51</v>
       </c>
       <c r="I248" t="b">
         <v>1</v>
       </c>
       <c r="J248" t="s">
         <v>26</v>
       </c>
       <c r="K248">
         <v>1</v>
       </c>
       <c r="L248" t="s">
         <v>26</v>
       </c>
       <c r="M248" t="s">
         <v>26</v>
       </c>
@@ -18145,57 +18151,57 @@
       </c>
       <c r="P248" t="s">
         <v>26</v>
       </c>
       <c r="Q248" t="s">
         <v>26</v>
       </c>
       <c r="R248" t="s">
         <v>26</v>
       </c>
       <c r="S248" t="s">
         <v>26</v>
       </c>
       <c r="T248">
         <v>101.17</v>
       </c>
       <c r="U248">
         <v>101.17</v>
       </c>
     </row>
     <row r="249" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A249">
         <v>248</v>
       </c>
       <c r="B249" t="s">
-        <v>472</v>
+        <v>471</v>
       </c>
       <c r="C249" t="s">
-        <v>332</v>
+        <v>331</v>
       </c>
       <c r="E249" t="s">
-        <v>400</v>
+        <v>399</v>
       </c>
       <c r="F249" t="s">
         <v>76</v>
       </c>
       <c r="G249" t="s">
         <v>25</v>
       </c>
       <c r="H249">
         <v>13</v>
       </c>
       <c r="I249" t="b">
         <v>1</v>
       </c>
       <c r="J249" t="s">
         <v>26</v>
       </c>
       <c r="K249">
         <v>0</v>
       </c>
       <c r="L249" t="s">
         <v>26</v>
       </c>
       <c r="M249" t="s">
         <v>26</v>
       </c>
@@ -18207,54 +18213,54 @@
       </c>
       <c r="P249" t="s">
         <v>26</v>
       </c>
       <c r="Q249" t="s">
         <v>26</v>
       </c>
       <c r="R249" t="s">
         <v>26</v>
       </c>
       <c r="S249" t="s">
         <v>26</v>
       </c>
       <c r="T249" t="s">
         <v>26</v>
       </c>
       <c r="U249">
         <v>101.15</v>
       </c>
     </row>
     <row r="250" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A250">
         <v>249</v>
       </c>
       <c r="B250" t="s">
-        <v>306</v>
+        <v>305</v>
       </c>
       <c r="C250" t="s">
-        <v>473</v>
+        <v>472</v>
       </c>
       <c r="E250" t="s">
         <v>95</v>
       </c>
       <c r="F250" t="s">
         <v>46</v>
       </c>
       <c r="G250" t="s">
         <v>25</v>
       </c>
       <c r="H250">
         <v>41</v>
       </c>
       <c r="I250" t="b">
         <v>1</v>
       </c>
       <c r="J250" t="s">
         <v>26</v>
       </c>
       <c r="K250">
         <v>1</v>
       </c>
       <c r="L250">
         <v>100.79</v>
       </c>
@@ -18269,54 +18275,54 @@
       </c>
       <c r="P250" t="s">
         <v>26</v>
       </c>
       <c r="Q250" t="s">
         <v>26</v>
       </c>
       <c r="R250" t="s">
         <v>26</v>
       </c>
       <c r="S250" t="s">
         <v>26</v>
       </c>
       <c r="T250" t="s">
         <v>26</v>
       </c>
       <c r="U250">
         <v>100.79</v>
       </c>
     </row>
     <row r="251" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A251">
         <v>250</v>
       </c>
       <c r="B251" t="s">
-        <v>474</v>
+        <v>473</v>
       </c>
       <c r="C251" t="s">
-        <v>363</v>
+        <v>362</v>
       </c>
       <c r="D251">
         <v>1814</v>
       </c>
       <c r="E251" t="s">
         <v>23</v>
       </c>
       <c r="F251" t="s">
         <v>43</v>
       </c>
       <c r="G251" t="s">
         <v>53</v>
       </c>
       <c r="H251">
         <v>11</v>
       </c>
       <c r="I251" t="b">
         <v>1</v>
       </c>
       <c r="J251" t="s">
         <v>26</v>
       </c>
       <c r="K251">
         <v>0</v>
       </c>
@@ -18334,57 +18340,57 @@
       </c>
       <c r="P251" t="s">
         <v>26</v>
       </c>
       <c r="Q251" t="s">
         <v>26</v>
       </c>
       <c r="R251" t="s">
         <v>26</v>
       </c>
       <c r="S251" t="s">
         <v>26</v>
       </c>
       <c r="T251" t="s">
         <v>26</v>
       </c>
       <c r="U251">
         <v>100.76</v>
       </c>
     </row>
     <row r="252" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A252">
         <v>251</v>
       </c>
       <c r="B252" t="s">
+        <v>474</v>
+      </c>
+      <c r="C252" t="s">
         <v>475</v>
       </c>
-      <c r="C252" t="s">
+      <c r="E252" t="s">
         <v>476</v>
-      </c>
-[...1 lines deleted...]
-        <v>477</v>
       </c>
       <c r="F252" t="s">
         <v>24</v>
       </c>
       <c r="G252" t="s">
         <v>53</v>
       </c>
       <c r="H252">
         <v>22</v>
       </c>
       <c r="I252" t="b">
         <v>1</v>
       </c>
       <c r="J252" t="s">
         <v>26</v>
       </c>
       <c r="K252">
         <v>0</v>
       </c>
       <c r="L252" t="s">
         <v>26</v>
       </c>
       <c r="M252" t="s">
         <v>26</v>
       </c>
@@ -18399,51 +18405,51 @@
       </c>
       <c r="Q252" t="s">
         <v>26</v>
       </c>
       <c r="R252" t="s">
         <v>26</v>
       </c>
       <c r="S252" t="s">
         <v>26</v>
       </c>
       <c r="T252" t="s">
         <v>26</v>
       </c>
       <c r="U252">
         <v>100.65</v>
       </c>
     </row>
     <row r="253" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A253">
         <v>252</v>
       </c>
       <c r="B253" t="s">
         <v>214</v>
       </c>
       <c r="C253" t="s">
-        <v>478</v>
+        <v>477</v>
       </c>
       <c r="E253" t="s">
         <v>26</v>
       </c>
       <c r="F253" t="s">
         <v>24</v>
       </c>
       <c r="G253" t="s">
         <v>25</v>
       </c>
       <c r="H253">
         <v>81</v>
       </c>
       <c r="I253" t="b">
         <v>1</v>
       </c>
       <c r="J253" t="s">
         <v>26</v>
       </c>
       <c r="K253">
         <v>0</v>
       </c>
       <c r="L253" t="s">
         <v>26</v>
       </c>
@@ -18458,54 +18464,54 @@
       </c>
       <c r="P253" t="s">
         <v>26</v>
       </c>
       <c r="Q253" t="s">
         <v>26</v>
       </c>
       <c r="R253" t="s">
         <v>26</v>
       </c>
       <c r="S253" t="s">
         <v>26</v>
       </c>
       <c r="T253" t="s">
         <v>26</v>
       </c>
       <c r="U253">
         <v>100.6</v>
       </c>
     </row>
     <row r="254" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A254">
         <v>253</v>
       </c>
       <c r="B254" t="s">
+        <v>478</v>
+      </c>
+      <c r="C254" t="s">
         <v>479</v>
-      </c>
-[...1 lines deleted...]
-        <v>480</v>
       </c>
       <c r="E254" t="s">
         <v>26</v>
       </c>
       <c r="F254" t="s">
         <v>24</v>
       </c>
       <c r="G254" t="s">
         <v>25</v>
       </c>
       <c r="H254">
         <v>82</v>
       </c>
       <c r="I254" t="b">
         <v>1</v>
       </c>
       <c r="J254" t="s">
         <v>26</v>
       </c>
       <c r="K254">
         <v>0</v>
       </c>
       <c r="L254" t="s">
         <v>26</v>
       </c>
@@ -18523,54 +18529,54 @@
       </c>
       <c r="Q254" t="s">
         <v>26</v>
       </c>
       <c r="R254" t="s">
         <v>26</v>
       </c>
       <c r="S254" t="s">
         <v>26</v>
       </c>
       <c r="T254" t="s">
         <v>26</v>
       </c>
       <c r="U254">
         <v>100.41</v>
       </c>
     </row>
     <row r="255" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A255">
         <v>254</v>
       </c>
       <c r="B255" t="s">
         <v>72</v>
       </c>
       <c r="C255" t="s">
-        <v>404</v>
+        <v>403</v>
       </c>
       <c r="D255">
-        <v>2484</v>
+        <v>39</v>
       </c>
       <c r="E255" t="s">
         <v>176</v>
       </c>
       <c r="F255" t="s">
         <v>46</v>
       </c>
       <c r="G255" t="s">
         <v>25</v>
       </c>
       <c r="H255">
         <v>42</v>
       </c>
       <c r="I255" t="b">
         <v>1</v>
       </c>
       <c r="J255" t="s">
         <v>26</v>
       </c>
       <c r="K255">
         <v>1</v>
       </c>
       <c r="L255" t="s">
         <v>26</v>
       </c>
@@ -18585,54 +18591,54 @@
       </c>
       <c r="P255" t="s">
         <v>26</v>
       </c>
       <c r="Q255" t="s">
         <v>26</v>
       </c>
       <c r="R255">
         <v>100.2</v>
       </c>
       <c r="S255" t="s">
         <v>26</v>
       </c>
       <c r="T255" t="s">
         <v>26</v>
       </c>
       <c r="U255">
         <v>100.2</v>
       </c>
     </row>
     <row r="256" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A256">
         <v>255</v>
       </c>
       <c r="B256" t="s">
+        <v>480</v>
+      </c>
+      <c r="C256" t="s">
         <v>481</v>
-      </c>
-[...1 lines deleted...]
-        <v>482</v>
       </c>
       <c r="E256" t="s">
         <v>26</v>
       </c>
       <c r="F256" t="s">
         <v>24</v>
       </c>
       <c r="G256" t="s">
         <v>25</v>
       </c>
       <c r="H256">
         <v>83</v>
       </c>
       <c r="I256" t="b">
         <v>1</v>
       </c>
       <c r="J256" t="s">
         <v>26</v>
       </c>
       <c r="K256">
         <v>0</v>
       </c>
       <c r="L256" t="s">
         <v>26</v>
       </c>
@@ -18650,51 +18656,51 @@
       </c>
       <c r="Q256" t="s">
         <v>26</v>
       </c>
       <c r="R256" t="s">
         <v>26</v>
       </c>
       <c r="S256" t="s">
         <v>26</v>
       </c>
       <c r="T256" t="s">
         <v>26</v>
       </c>
       <c r="U256">
         <v>100.17</v>
       </c>
     </row>
     <row r="257" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A257">
         <v>256</v>
       </c>
       <c r="B257" t="s">
         <v>171</v>
       </c>
       <c r="C257" t="s">
-        <v>483</v>
+        <v>482</v>
       </c>
       <c r="E257" t="s">
         <v>31</v>
       </c>
       <c r="F257" t="s">
         <v>24</v>
       </c>
       <c r="G257" t="s">
         <v>25</v>
       </c>
       <c r="H257">
         <v>84</v>
       </c>
       <c r="I257" t="b">
         <v>1</v>
       </c>
       <c r="J257" t="s">
         <v>26</v>
       </c>
       <c r="K257">
         <v>1</v>
       </c>
       <c r="L257" t="s">
         <v>26</v>
       </c>
@@ -18709,57 +18715,57 @@
       </c>
       <c r="P257" t="s">
         <v>26</v>
       </c>
       <c r="Q257" t="s">
         <v>26</v>
       </c>
       <c r="R257" t="s">
         <v>26</v>
       </c>
       <c r="S257" t="s">
         <v>26</v>
       </c>
       <c r="T257" t="s">
         <v>26</v>
       </c>
       <c r="U257">
         <v>99.3</v>
       </c>
     </row>
     <row r="258" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A258">
         <v>257</v>
       </c>
       <c r="B258" t="s">
-        <v>484</v>
+        <v>483</v>
       </c>
       <c r="C258" t="s">
         <v>96</v>
       </c>
       <c r="E258" t="s">
-        <v>485</v>
+        <v>484</v>
       </c>
       <c r="F258" t="s">
         <v>76</v>
       </c>
       <c r="G258" t="s">
         <v>25</v>
       </c>
       <c r="H258">
         <v>14</v>
       </c>
       <c r="I258" t="b">
         <v>1</v>
       </c>
       <c r="J258" t="s">
         <v>26</v>
       </c>
       <c r="K258">
         <v>1</v>
       </c>
       <c r="L258">
         <v>99.29</v>
       </c>
       <c r="M258" t="s">
         <v>26</v>
       </c>
@@ -18771,51 +18777,51 @@
       </c>
       <c r="P258" t="s">
         <v>26</v>
       </c>
       <c r="Q258" t="s">
         <v>26</v>
       </c>
       <c r="R258" t="s">
         <v>26</v>
       </c>
       <c r="S258" t="s">
         <v>26</v>
       </c>
       <c r="T258" t="s">
         <v>26</v>
       </c>
       <c r="U258">
         <v>99.29</v>
       </c>
     </row>
     <row r="259" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A259">
         <v>258</v>
       </c>
       <c r="B259" t="s">
-        <v>486</v>
+        <v>485</v>
       </c>
       <c r="C259" t="s">
         <v>71</v>
       </c>
       <c r="D259">
         <v>1759</v>
       </c>
       <c r="E259" t="s">
         <v>147</v>
       </c>
       <c r="F259" t="s">
         <v>43</v>
       </c>
       <c r="G259" t="s">
         <v>25</v>
       </c>
       <c r="H259">
         <v>52</v>
       </c>
       <c r="I259" t="b">
         <v>1</v>
       </c>
       <c r="J259" t="s">
         <v>26</v>
       </c>
@@ -18836,54 +18842,54 @@
       </c>
       <c r="P259" t="s">
         <v>26</v>
       </c>
       <c r="Q259" t="s">
         <v>26</v>
       </c>
       <c r="R259" t="s">
         <v>26</v>
       </c>
       <c r="S259" t="s">
         <v>26</v>
       </c>
       <c r="T259" t="s">
         <v>26</v>
       </c>
       <c r="U259">
         <v>99.23</v>
       </c>
     </row>
     <row r="260" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A260">
         <v>259</v>
       </c>
       <c r="B260" t="s">
+        <v>486</v>
+      </c>
+      <c r="C260" t="s">
         <v>487</v>
-      </c>
-[...1 lines deleted...]
-        <v>488</v>
       </c>
       <c r="D260">
         <v>1202</v>
       </c>
       <c r="E260" t="s">
         <v>23</v>
       </c>
       <c r="F260" t="s">
         <v>76</v>
       </c>
       <c r="G260" t="s">
         <v>25</v>
       </c>
       <c r="H260">
         <v>15</v>
       </c>
       <c r="I260" t="b">
         <v>1</v>
       </c>
       <c r="J260" t="s">
         <v>26</v>
       </c>
       <c r="K260">
         <v>1</v>
       </c>
@@ -18901,57 +18907,57 @@
       </c>
       <c r="P260" t="s">
         <v>26</v>
       </c>
       <c r="Q260" t="s">
         <v>26</v>
       </c>
       <c r="R260">
         <v>99.21</v>
       </c>
       <c r="S260" t="s">
         <v>26</v>
       </c>
       <c r="T260" t="s">
         <v>26</v>
       </c>
       <c r="U260">
         <v>99.21</v>
       </c>
     </row>
     <row r="261" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A261">
         <v>260</v>
       </c>
       <c r="B261" t="s">
+        <v>488</v>
+      </c>
+      <c r="C261" t="s">
+        <v>448</v>
+      </c>
+      <c r="E261" t="s">
         <v>489</v>
-      </c>
-[...4 lines deleted...]
-        <v>490</v>
       </c>
       <c r="F261" t="s">
         <v>46</v>
       </c>
       <c r="G261" t="s">
         <v>25</v>
       </c>
       <c r="H261">
         <v>43</v>
       </c>
       <c r="I261" t="b">
         <v>1</v>
       </c>
       <c r="J261" t="s">
         <v>26</v>
       </c>
       <c r="K261">
         <v>1</v>
       </c>
       <c r="L261" t="s">
         <v>26</v>
       </c>
       <c r="M261" t="s">
         <v>26</v>
       </c>
@@ -18966,51 +18972,51 @@
       </c>
       <c r="Q261" t="s">
         <v>26</v>
       </c>
       <c r="R261" t="s">
         <v>26</v>
       </c>
       <c r="S261" t="s">
         <v>26</v>
       </c>
       <c r="T261" t="s">
         <v>26</v>
       </c>
       <c r="U261">
         <v>99.08</v>
       </c>
     </row>
     <row r="262" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A262">
         <v>261</v>
       </c>
       <c r="B262" t="s">
         <v>275</v>
       </c>
       <c r="C262" t="s">
-        <v>491</v>
+        <v>490</v>
       </c>
       <c r="E262" t="s">
         <v>56</v>
       </c>
       <c r="F262" t="s">
         <v>43</v>
       </c>
       <c r="G262" t="s">
         <v>53</v>
       </c>
       <c r="H262">
         <v>12</v>
       </c>
       <c r="I262" t="b">
         <v>1</v>
       </c>
       <c r="J262" t="s">
         <v>26</v>
       </c>
       <c r="K262">
         <v>0</v>
       </c>
       <c r="L262" t="s">
         <v>26</v>
       </c>
@@ -19025,51 +19031,51 @@
       </c>
       <c r="P262" t="s">
         <v>26</v>
       </c>
       <c r="Q262" t="s">
         <v>26</v>
       </c>
       <c r="R262" t="s">
         <v>26</v>
       </c>
       <c r="S262" t="s">
         <v>26</v>
       </c>
       <c r="T262" t="s">
         <v>26</v>
       </c>
       <c r="U262">
         <v>98.93</v>
       </c>
     </row>
     <row r="263" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A263">
         <v>262</v>
       </c>
       <c r="B263" t="s">
-        <v>492</v>
+        <v>491</v>
       </c>
       <c r="C263" t="s">
         <v>94</v>
       </c>
       <c r="E263" t="s">
         <v>31</v>
       </c>
       <c r="F263" t="s">
         <v>24</v>
       </c>
       <c r="G263" t="s">
         <v>53</v>
       </c>
       <c r="H263">
         <v>23</v>
       </c>
       <c r="I263" t="b">
         <v>1</v>
       </c>
       <c r="J263" t="s">
         <v>26</v>
       </c>
       <c r="K263">
         <v>0</v>
       </c>
@@ -19087,54 +19093,54 @@
       </c>
       <c r="P263" t="s">
         <v>26</v>
       </c>
       <c r="Q263" t="s">
         <v>26</v>
       </c>
       <c r="R263" t="s">
         <v>26</v>
       </c>
       <c r="S263" t="s">
         <v>26</v>
       </c>
       <c r="T263" t="s">
         <v>26</v>
       </c>
       <c r="U263">
         <v>98.9</v>
       </c>
     </row>
     <row r="264" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A264">
         <v>263</v>
       </c>
       <c r="B264" t="s">
+        <v>492</v>
+      </c>
+      <c r="C264" t="s">
         <v>493</v>
-      </c>
-[...1 lines deleted...]
-        <v>494</v>
       </c>
       <c r="E264" t="s">
         <v>26</v>
       </c>
       <c r="F264" t="s">
         <v>24</v>
       </c>
       <c r="G264" t="s">
         <v>53</v>
       </c>
       <c r="H264">
         <v>24</v>
       </c>
       <c r="I264" t="b">
         <v>1</v>
       </c>
       <c r="J264" t="s">
         <v>26</v>
       </c>
       <c r="K264">
         <v>1</v>
       </c>
       <c r="L264" t="s">
         <v>26</v>
       </c>
@@ -19152,57 +19158,57 @@
       </c>
       <c r="Q264" t="s">
         <v>26</v>
       </c>
       <c r="R264">
         <v>98.6</v>
       </c>
       <c r="S264" t="s">
         <v>26</v>
       </c>
       <c r="T264" t="s">
         <v>26</v>
       </c>
       <c r="U264">
         <v>98.6</v>
       </c>
     </row>
     <row r="265" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A265">
         <v>264</v>
       </c>
       <c r="B265" t="s">
         <v>148</v>
       </c>
       <c r="C265" t="s">
-        <v>495</v>
+        <v>494</v>
       </c>
       <c r="D265">
         <v>1667</v>
       </c>
       <c r="E265" t="s">
-        <v>496</v>
+        <v>495</v>
       </c>
       <c r="F265" t="s">
         <v>46</v>
       </c>
       <c r="G265" t="s">
         <v>25</v>
       </c>
       <c r="H265">
         <v>44</v>
       </c>
       <c r="I265" t="b">
         <v>1</v>
       </c>
       <c r="J265" t="s">
         <v>26</v>
       </c>
       <c r="K265">
         <v>1</v>
       </c>
       <c r="L265" t="s">
         <v>26</v>
       </c>
       <c r="M265" t="s">
         <v>26</v>
       </c>
@@ -19214,54 +19220,54 @@
       </c>
       <c r="P265" t="s">
         <v>26</v>
       </c>
       <c r="Q265" t="s">
         <v>26</v>
       </c>
       <c r="R265" t="s">
         <v>26</v>
       </c>
       <c r="S265" t="s">
         <v>26</v>
       </c>
       <c r="T265" t="s">
         <v>26</v>
       </c>
       <c r="U265">
         <v>98.34</v>
       </c>
     </row>
     <row r="266" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A266">
         <v>265</v>
       </c>
       <c r="B266" t="s">
+        <v>496</v>
+      </c>
+      <c r="C266" t="s">
         <v>497</v>
-      </c>
-[...1 lines deleted...]
-        <v>498</v>
       </c>
       <c r="D266">
         <v>1796</v>
       </c>
       <c r="E266" t="s">
         <v>26</v>
       </c>
       <c r="F266" t="s">
         <v>43</v>
       </c>
       <c r="G266" t="s">
         <v>25</v>
       </c>
       <c r="H266">
         <v>53</v>
       </c>
       <c r="I266" t="b">
         <v>1</v>
       </c>
       <c r="J266" t="s">
         <v>26</v>
       </c>
       <c r="K266">
         <v>0</v>
       </c>
@@ -19279,57 +19285,57 @@
       </c>
       <c r="P266" t="s">
         <v>26</v>
       </c>
       <c r="Q266" t="s">
         <v>26</v>
       </c>
       <c r="R266" t="s">
         <v>26</v>
       </c>
       <c r="S266" t="s">
         <v>26</v>
       </c>
       <c r="T266" t="s">
         <v>26</v>
       </c>
       <c r="U266">
         <v>98.18</v>
       </c>
     </row>
     <row r="267" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A267">
         <v>266</v>
       </c>
       <c r="B267" t="s">
-        <v>310</v>
+        <v>309</v>
       </c>
       <c r="C267" t="s">
         <v>112</v>
       </c>
       <c r="D267">
-        <v>1305</v>
+        <v>270</v>
       </c>
       <c r="E267" t="s">
         <v>26</v>
       </c>
       <c r="F267" t="s">
         <v>46</v>
       </c>
       <c r="G267" t="s">
         <v>25</v>
       </c>
       <c r="H267">
         <v>45</v>
       </c>
       <c r="I267" t="b">
         <v>1</v>
       </c>
       <c r="J267" t="s">
         <v>26</v>
       </c>
       <c r="K267">
         <v>0</v>
       </c>
       <c r="L267" t="s">
         <v>26</v>
       </c>
@@ -19344,57 +19350,57 @@
       </c>
       <c r="P267" t="s">
         <v>26</v>
       </c>
       <c r="Q267" t="s">
         <v>26</v>
       </c>
       <c r="R267" t="s">
         <v>26</v>
       </c>
       <c r="S267" t="s">
         <v>26</v>
       </c>
       <c r="T267" t="s">
         <v>26</v>
       </c>
       <c r="U267">
         <v>97.72</v>
       </c>
     </row>
     <row r="268" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A268">
         <v>267</v>
       </c>
       <c r="B268" t="s">
+        <v>498</v>
+      </c>
+      <c r="C268" t="s">
         <v>499</v>
       </c>
-      <c r="C268" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E268" t="s">
-        <v>345</v>
+        <v>344</v>
       </c>
       <c r="F268" t="s">
         <v>43</v>
       </c>
       <c r="G268" t="s">
         <v>25</v>
       </c>
       <c r="H268">
         <v>54</v>
       </c>
       <c r="I268" t="b">
         <v>1</v>
       </c>
       <c r="J268" t="s">
         <v>26</v>
       </c>
       <c r="K268">
         <v>1</v>
       </c>
       <c r="L268" t="s">
         <v>26</v>
       </c>
       <c r="M268" t="s">
         <v>26</v>
       </c>
@@ -19409,51 +19415,51 @@
       </c>
       <c r="Q268" t="s">
         <v>26</v>
       </c>
       <c r="R268">
         <v>96.98</v>
       </c>
       <c r="S268" t="s">
         <v>26</v>
       </c>
       <c r="T268" t="s">
         <v>26</v>
       </c>
       <c r="U268">
         <v>96.98</v>
       </c>
     </row>
     <row r="269" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A269">
         <v>268</v>
       </c>
       <c r="B269" t="s">
         <v>275</v>
       </c>
       <c r="C269" t="s">
-        <v>501</v>
+        <v>500</v>
       </c>
       <c r="D269">
         <v>1653</v>
       </c>
       <c r="E269" t="s">
         <v>144</v>
       </c>
       <c r="F269" t="s">
         <v>43</v>
       </c>
       <c r="G269" t="s">
         <v>53</v>
       </c>
       <c r="H269">
         <v>13</v>
       </c>
       <c r="I269" t="b">
         <v>1</v>
       </c>
       <c r="J269" t="s">
         <v>26</v>
       </c>
       <c r="K269">
         <v>0</v>
       </c>
@@ -19471,57 +19477,57 @@
       </c>
       <c r="P269" t="s">
         <v>26</v>
       </c>
       <c r="Q269" t="s">
         <v>26</v>
       </c>
       <c r="R269" t="s">
         <v>26</v>
       </c>
       <c r="S269" t="s">
         <v>26</v>
       </c>
       <c r="T269" t="s">
         <v>26</v>
       </c>
       <c r="U269">
         <v>96.94</v>
       </c>
     </row>
     <row r="270" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A270">
         <v>269</v>
       </c>
       <c r="B270" t="s">
+        <v>501</v>
+      </c>
+      <c r="C270" t="s">
         <v>502</v>
       </c>
-      <c r="C270" t="s">
+      <c r="E270" t="s">
         <v>503</v>
-      </c>
-[...1 lines deleted...]
-        <v>504</v>
       </c>
       <c r="F270" t="s">
         <v>24</v>
       </c>
       <c r="G270" t="s">
         <v>25</v>
       </c>
       <c r="H270">
         <v>85</v>
       </c>
       <c r="I270" t="b">
         <v>1</v>
       </c>
       <c r="J270" t="s">
         <v>26</v>
       </c>
       <c r="K270">
         <v>0</v>
       </c>
       <c r="L270" t="s">
         <v>26</v>
       </c>
       <c r="M270" t="s">
         <v>26</v>
       </c>
@@ -19533,57 +19539,57 @@
       </c>
       <c r="P270" t="s">
         <v>26</v>
       </c>
       <c r="Q270" t="s">
         <v>26</v>
       </c>
       <c r="R270" t="s">
         <v>26</v>
       </c>
       <c r="S270" t="s">
         <v>26</v>
       </c>
       <c r="T270" t="s">
         <v>26</v>
       </c>
       <c r="U270">
         <v>96.81</v>
       </c>
     </row>
     <row r="271" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A271">
         <v>270</v>
       </c>
       <c r="B271" t="s">
-        <v>300</v>
+        <v>299</v>
       </c>
       <c r="C271" t="s">
+        <v>391</v>
+      </c>
+      <c r="E271" t="s">
         <v>392</v>
-      </c>
-[...1 lines deleted...]
-        <v>393</v>
       </c>
       <c r="F271" t="s">
         <v>46</v>
       </c>
       <c r="G271" t="s">
         <v>25</v>
       </c>
       <c r="H271">
         <v>46</v>
       </c>
       <c r="I271" t="b">
         <v>1</v>
       </c>
       <c r="J271" t="s">
         <v>26</v>
       </c>
       <c r="K271">
         <v>1</v>
       </c>
       <c r="L271">
         <v>96.31</v>
       </c>
       <c r="M271" t="s">
         <v>26</v>
       </c>
@@ -19598,51 +19604,51 @@
       </c>
       <c r="Q271" t="s">
         <v>26</v>
       </c>
       <c r="R271" t="s">
         <v>26</v>
       </c>
       <c r="S271" t="s">
         <v>26</v>
       </c>
       <c r="T271" t="s">
         <v>26</v>
       </c>
       <c r="U271">
         <v>96.31</v>
       </c>
     </row>
     <row r="272" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A272">
         <v>271</v>
       </c>
       <c r="B272" t="s">
         <v>32</v>
       </c>
       <c r="C272" t="s">
-        <v>505</v>
+        <v>504</v>
       </c>
       <c r="D272">
         <v>1544</v>
       </c>
       <c r="E272" t="s">
         <v>56</v>
       </c>
       <c r="F272" t="s">
         <v>43</v>
       </c>
       <c r="G272" t="s">
         <v>25</v>
       </c>
       <c r="H272">
         <v>55</v>
       </c>
       <c r="I272" t="b">
         <v>1</v>
       </c>
       <c r="J272" t="s">
         <v>26</v>
       </c>
       <c r="K272">
         <v>0</v>
       </c>
@@ -19660,54 +19666,54 @@
       </c>
       <c r="P272" t="s">
         <v>26</v>
       </c>
       <c r="Q272" t="s">
         <v>26</v>
       </c>
       <c r="R272" t="s">
         <v>26</v>
       </c>
       <c r="S272" t="s">
         <v>26</v>
       </c>
       <c r="T272" t="s">
         <v>26</v>
       </c>
       <c r="U272">
         <v>95.96</v>
       </c>
     </row>
     <row r="273" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A273">
         <v>272</v>
       </c>
       <c r="B273" t="s">
+        <v>505</v>
+      </c>
+      <c r="C273" t="s">
         <v>506</v>
-      </c>
-[...1 lines deleted...]
-        <v>507</v>
       </c>
       <c r="E273" t="s">
         <v>224</v>
       </c>
       <c r="F273" t="s">
         <v>24</v>
       </c>
       <c r="G273" t="s">
         <v>25</v>
       </c>
       <c r="H273">
         <v>86</v>
       </c>
       <c r="I273" t="b">
         <v>1</v>
       </c>
       <c r="J273" t="s">
         <v>26</v>
       </c>
       <c r="K273">
         <v>0</v>
       </c>
       <c r="L273" t="s">
         <v>26</v>
       </c>
@@ -19722,54 +19728,54 @@
       </c>
       <c r="P273" t="s">
         <v>26</v>
       </c>
       <c r="Q273" t="s">
         <v>26</v>
       </c>
       <c r="R273" t="s">
         <v>26</v>
       </c>
       <c r="S273" t="s">
         <v>26</v>
       </c>
       <c r="T273" t="s">
         <v>26</v>
       </c>
       <c r="U273">
         <v>95.92</v>
       </c>
     </row>
     <row r="274" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A274">
         <v>273</v>
       </c>
       <c r="B274" t="s">
+        <v>507</v>
+      </c>
+      <c r="C274" t="s">
         <v>508</v>
-      </c>
-[...1 lines deleted...]
-        <v>509</v>
       </c>
       <c r="E274" t="s">
         <v>26</v>
       </c>
       <c r="F274" t="s">
         <v>24</v>
       </c>
       <c r="G274" t="s">
         <v>25</v>
       </c>
       <c r="H274">
         <v>87</v>
       </c>
       <c r="I274" t="b">
         <v>1</v>
       </c>
       <c r="J274" t="s">
         <v>26</v>
       </c>
       <c r="K274">
         <v>1</v>
       </c>
       <c r="L274" t="s">
         <v>26</v>
       </c>
@@ -19784,51 +19790,51 @@
       </c>
       <c r="P274" t="s">
         <v>26</v>
       </c>
       <c r="Q274" t="s">
         <v>26</v>
       </c>
       <c r="R274" t="s">
         <v>26</v>
       </c>
       <c r="S274" t="s">
         <v>26</v>
       </c>
       <c r="T274" t="s">
         <v>26</v>
       </c>
       <c r="U274">
         <v>95.79</v>
       </c>
     </row>
     <row r="275" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A275">
         <v>274</v>
       </c>
       <c r="B275" t="s">
-        <v>510</v>
+        <v>509</v>
       </c>
       <c r="C275" t="s">
         <v>122</v>
       </c>
       <c r="E275" t="s">
         <v>56</v>
       </c>
       <c r="F275" t="s">
         <v>46</v>
       </c>
       <c r="G275" t="s">
         <v>53</v>
       </c>
       <c r="H275">
         <v>13</v>
       </c>
       <c r="I275" t="b">
         <v>1</v>
       </c>
       <c r="J275" t="s">
         <v>26</v>
       </c>
       <c r="K275">
         <v>0</v>
       </c>
@@ -19846,54 +19852,54 @@
       </c>
       <c r="P275" t="s">
         <v>26</v>
       </c>
       <c r="Q275" t="s">
         <v>26</v>
       </c>
       <c r="R275" t="s">
         <v>26</v>
       </c>
       <c r="S275" t="s">
         <v>26</v>
       </c>
       <c r="T275" t="s">
         <v>26</v>
       </c>
       <c r="U275">
         <v>95.67</v>
       </c>
     </row>
     <row r="276" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A276">
         <v>275</v>
       </c>
       <c r="B276" t="s">
+        <v>510</v>
+      </c>
+      <c r="C276" t="s">
         <v>511</v>
-      </c>
-[...1 lines deleted...]
-        <v>512</v>
       </c>
       <c r="E276" t="s">
         <v>26</v>
       </c>
       <c r="F276" t="s">
         <v>24</v>
       </c>
       <c r="G276" t="s">
         <v>53</v>
       </c>
       <c r="H276">
         <v>25</v>
       </c>
       <c r="I276" t="b">
         <v>1</v>
       </c>
       <c r="J276" t="s">
         <v>26</v>
       </c>
       <c r="K276">
         <v>1</v>
       </c>
       <c r="L276">
         <v>95.47</v>
       </c>
@@ -19911,54 +19917,54 @@
       </c>
       <c r="Q276" t="s">
         <v>26</v>
       </c>
       <c r="R276" t="s">
         <v>26</v>
       </c>
       <c r="S276" t="s">
         <v>26</v>
       </c>
       <c r="T276" t="s">
         <v>26</v>
       </c>
       <c r="U276">
         <v>95.47</v>
       </c>
     </row>
     <row r="277" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A277">
         <v>276</v>
       </c>
       <c r="B277" t="s">
         <v>83</v>
       </c>
       <c r="C277" t="s">
-        <v>337</v>
+        <v>336</v>
       </c>
       <c r="E277" t="s">
-        <v>513</v>
+        <v>512</v>
       </c>
       <c r="F277" t="s">
         <v>46</v>
       </c>
       <c r="G277" t="s">
         <v>25</v>
       </c>
       <c r="H277">
         <v>47</v>
       </c>
       <c r="I277" t="b">
         <v>1</v>
       </c>
       <c r="J277" t="s">
         <v>26</v>
       </c>
       <c r="K277">
         <v>1</v>
       </c>
       <c r="L277" t="s">
         <v>26</v>
       </c>
       <c r="M277" t="s">
         <v>26</v>
       </c>
@@ -19973,54 +19979,54 @@
       </c>
       <c r="Q277" t="s">
         <v>26</v>
       </c>
       <c r="R277">
         <v>95.38</v>
       </c>
       <c r="S277" t="s">
         <v>26</v>
       </c>
       <c r="T277" t="s">
         <v>26</v>
       </c>
       <c r="U277">
         <v>95.38</v>
       </c>
     </row>
     <row r="278" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A278">
         <v>277</v>
       </c>
       <c r="B278" t="s">
         <v>79</v>
       </c>
       <c r="C278" t="s">
+        <v>513</v>
+      </c>
+      <c r="E278" t="s">
         <v>514</v>
-      </c>
-[...1 lines deleted...]
-        <v>515</v>
       </c>
       <c r="F278" t="s">
         <v>46</v>
       </c>
       <c r="G278" t="s">
         <v>25</v>
       </c>
       <c r="H278">
         <v>48</v>
       </c>
       <c r="I278" t="b">
         <v>1</v>
       </c>
       <c r="J278" t="s">
         <v>26</v>
       </c>
       <c r="K278">
         <v>1</v>
       </c>
       <c r="L278" t="s">
         <v>26</v>
       </c>
       <c r="M278" t="s">
         <v>26</v>
       </c>
@@ -20032,54 +20038,54 @@
       </c>
       <c r="P278" t="s">
         <v>26</v>
       </c>
       <c r="Q278" t="s">
         <v>26</v>
       </c>
       <c r="R278">
         <v>95.05</v>
       </c>
       <c r="S278" t="s">
         <v>26</v>
       </c>
       <c r="T278" t="s">
         <v>26</v>
       </c>
       <c r="U278">
         <v>95.05</v>
       </c>
     </row>
     <row r="279" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A279">
         <v>278</v>
       </c>
       <c r="B279" t="s">
+        <v>515</v>
+      </c>
+      <c r="C279" t="s">
         <v>516</v>
-      </c>
-[...1 lines deleted...]
-        <v>517</v>
       </c>
       <c r="E279" t="s">
         <v>56</v>
       </c>
       <c r="F279" t="s">
         <v>46</v>
       </c>
       <c r="G279" t="s">
         <v>53</v>
       </c>
       <c r="H279">
         <v>14</v>
       </c>
       <c r="I279" t="b">
         <v>1</v>
       </c>
       <c r="J279" t="s">
         <v>26</v>
       </c>
       <c r="K279">
         <v>0</v>
       </c>
       <c r="L279" t="s">
         <v>26</v>
       </c>
@@ -20097,54 +20103,54 @@
       </c>
       <c r="Q279" t="s">
         <v>26</v>
       </c>
       <c r="R279" t="s">
         <v>26</v>
       </c>
       <c r="S279" t="s">
         <v>26</v>
       </c>
       <c r="T279" t="s">
         <v>26</v>
       </c>
       <c r="U279">
         <v>94.99</v>
       </c>
     </row>
     <row r="280" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A280">
         <v>279</v>
       </c>
       <c r="B280" t="s">
         <v>32</v>
       </c>
       <c r="C280" t="s">
-        <v>518</v>
+        <v>517</v>
       </c>
       <c r="E280" t="s">
-        <v>504</v>
+        <v>503</v>
       </c>
       <c r="F280" t="s">
         <v>24</v>
       </c>
       <c r="G280" t="s">
         <v>25</v>
       </c>
       <c r="H280">
         <v>88</v>
       </c>
       <c r="I280" t="b">
         <v>1</v>
       </c>
       <c r="J280" t="s">
         <v>26</v>
       </c>
       <c r="K280">
         <v>0</v>
       </c>
       <c r="L280" t="s">
         <v>26</v>
       </c>
       <c r="M280" t="s">
         <v>26</v>
       </c>
@@ -20159,51 +20165,51 @@
       </c>
       <c r="Q280" t="s">
         <v>26</v>
       </c>
       <c r="R280" t="s">
         <v>26</v>
       </c>
       <c r="S280" t="s">
         <v>26</v>
       </c>
       <c r="T280" t="s">
         <v>26</v>
       </c>
       <c r="U280">
         <v>94.19</v>
       </c>
     </row>
     <row r="281" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A281">
         <v>280</v>
       </c>
       <c r="B281" t="s">
         <v>255</v>
       </c>
       <c r="C281" t="s">
-        <v>446</v>
+        <v>445</v>
       </c>
       <c r="E281" t="s">
         <v>26</v>
       </c>
       <c r="F281" t="s">
         <v>76</v>
       </c>
       <c r="G281" t="s">
         <v>25</v>
       </c>
       <c r="H281">
         <v>16</v>
       </c>
       <c r="I281" t="b">
         <v>1</v>
       </c>
       <c r="J281" t="s">
         <v>26</v>
       </c>
       <c r="K281">
         <v>1</v>
       </c>
       <c r="L281" t="s">
         <v>26</v>
       </c>
@@ -20221,51 +20227,51 @@
       </c>
       <c r="Q281" t="s">
         <v>26</v>
       </c>
       <c r="R281" t="s">
         <v>26</v>
       </c>
       <c r="S281" t="s">
         <v>26</v>
       </c>
       <c r="T281" t="s">
         <v>26</v>
       </c>
       <c r="U281">
         <v>93.12</v>
       </c>
     </row>
     <row r="282" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A282">
         <v>281</v>
       </c>
       <c r="B282" t="s">
         <v>81</v>
       </c>
       <c r="C282" t="s">
-        <v>383</v>
+        <v>382</v>
       </c>
       <c r="E282" t="s">
         <v>178</v>
       </c>
       <c r="F282" t="s">
         <v>24</v>
       </c>
       <c r="G282" t="s">
         <v>53</v>
       </c>
       <c r="H282">
         <v>26</v>
       </c>
       <c r="I282" t="b">
         <v>1</v>
       </c>
       <c r="J282" t="s">
         <v>26</v>
       </c>
       <c r="K282">
         <v>0</v>
       </c>
       <c r="L282" t="s">
         <v>26</v>
       </c>
@@ -20280,57 +20286,57 @@
       </c>
       <c r="P282" t="s">
         <v>26</v>
       </c>
       <c r="Q282" t="s">
         <v>26</v>
       </c>
       <c r="R282" t="s">
         <v>26</v>
       </c>
       <c r="S282" t="s">
         <v>26</v>
       </c>
       <c r="T282" t="s">
         <v>26</v>
       </c>
       <c r="U282">
         <v>92.52</v>
       </c>
     </row>
     <row r="283" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A283">
         <v>282</v>
       </c>
       <c r="B283" t="s">
+        <v>518</v>
+      </c>
+      <c r="C283" t="s">
         <v>519</v>
       </c>
-      <c r="C283" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E283" t="s">
-        <v>311</v>
+        <v>310</v>
       </c>
       <c r="F283" t="s">
         <v>24</v>
       </c>
       <c r="G283" t="s">
         <v>25</v>
       </c>
       <c r="H283">
         <v>89</v>
       </c>
       <c r="I283" t="b">
         <v>1</v>
       </c>
       <c r="J283" t="s">
         <v>26</v>
       </c>
       <c r="K283">
         <v>0</v>
       </c>
       <c r="L283" t="s">
         <v>26</v>
       </c>
       <c r="M283" t="s">
         <v>26</v>
       </c>
@@ -20345,51 +20351,51 @@
       </c>
       <c r="Q283" t="s">
         <v>26</v>
       </c>
       <c r="R283" t="s">
         <v>26</v>
       </c>
       <c r="S283" t="s">
         <v>26</v>
       </c>
       <c r="T283" t="s">
         <v>26</v>
       </c>
       <c r="U283">
         <v>92.52</v>
       </c>
     </row>
     <row r="284" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A284">
         <v>283</v>
       </c>
       <c r="B284" t="s">
         <v>203</v>
       </c>
       <c r="C284" t="s">
-        <v>480</v>
+        <v>479</v>
       </c>
       <c r="E284" t="s">
         <v>26</v>
       </c>
       <c r="F284" t="s">
         <v>24</v>
       </c>
       <c r="G284" t="s">
         <v>25</v>
       </c>
       <c r="H284">
         <v>90</v>
       </c>
       <c r="I284" t="b">
         <v>1</v>
       </c>
       <c r="J284" t="s">
         <v>26</v>
       </c>
       <c r="K284">
         <v>0</v>
       </c>
       <c r="L284" t="s">
         <v>26</v>
       </c>
@@ -20404,54 +20410,54 @@
       </c>
       <c r="P284" t="s">
         <v>26</v>
       </c>
       <c r="Q284" t="s">
         <v>26</v>
       </c>
       <c r="R284" t="s">
         <v>26</v>
       </c>
       <c r="S284" t="s">
         <v>26</v>
       </c>
       <c r="T284" t="s">
         <v>26</v>
       </c>
       <c r="U284">
         <v>92.48</v>
       </c>
     </row>
     <row r="285" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A285">
         <v>284</v>
       </c>
       <c r="B285" t="s">
+        <v>520</v>
+      </c>
+      <c r="C285" t="s">
         <v>521</v>
-      </c>
-[...1 lines deleted...]
-        <v>522</v>
       </c>
       <c r="E285" t="s">
         <v>191</v>
       </c>
       <c r="F285" t="s">
         <v>43</v>
       </c>
       <c r="G285" t="s">
         <v>53</v>
       </c>
       <c r="H285">
         <v>14</v>
       </c>
       <c r="I285" t="b">
         <v>1</v>
       </c>
       <c r="J285" t="s">
         <v>26</v>
       </c>
       <c r="K285">
         <v>1</v>
       </c>
       <c r="L285">
         <v>91.88</v>
       </c>
@@ -20466,54 +20472,54 @@
       </c>
       <c r="P285" t="s">
         <v>26</v>
       </c>
       <c r="Q285" t="s">
         <v>26</v>
       </c>
       <c r="R285" t="s">
         <v>26</v>
       </c>
       <c r="S285" t="s">
         <v>26</v>
       </c>
       <c r="T285" t="s">
         <v>26</v>
       </c>
       <c r="U285">
         <v>91.88</v>
       </c>
     </row>
     <row r="286" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A286">
         <v>285</v>
       </c>
       <c r="B286" t="s">
-        <v>523</v>
+        <v>522</v>
       </c>
       <c r="C286" t="s">
-        <v>446</v>
+        <v>445</v>
       </c>
       <c r="E286" t="s">
         <v>26</v>
       </c>
       <c r="F286" t="s">
         <v>24</v>
       </c>
       <c r="G286" t="s">
         <v>53</v>
       </c>
       <c r="H286">
         <v>27</v>
       </c>
       <c r="I286" t="b">
         <v>1</v>
       </c>
       <c r="J286" t="s">
         <v>26</v>
       </c>
       <c r="K286">
         <v>1</v>
       </c>
       <c r="L286" t="s">
         <v>26</v>
       </c>
@@ -20528,51 +20534,51 @@
       </c>
       <c r="P286" t="s">
         <v>26</v>
       </c>
       <c r="Q286" t="s">
         <v>26</v>
       </c>
       <c r="R286" t="s">
         <v>26</v>
       </c>
       <c r="S286" t="s">
         <v>26</v>
       </c>
       <c r="T286" t="s">
         <v>26</v>
       </c>
       <c r="U286">
         <v>91.81</v>
       </c>
     </row>
     <row r="287" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A287">
         <v>286</v>
       </c>
       <c r="B287" t="s">
-        <v>524</v>
+        <v>523</v>
       </c>
       <c r="C287" t="s">
         <v>98</v>
       </c>
       <c r="E287" t="s">
         <v>26</v>
       </c>
       <c r="F287" t="s">
         <v>24</v>
       </c>
       <c r="G287" t="s">
         <v>53</v>
       </c>
       <c r="H287">
         <v>28</v>
       </c>
       <c r="I287" t="b">
         <v>1</v>
       </c>
       <c r="J287" t="s">
         <v>26</v>
       </c>
       <c r="K287">
         <v>1</v>
       </c>
@@ -20590,54 +20596,54 @@
       </c>
       <c r="P287" t="s">
         <v>26</v>
       </c>
       <c r="Q287" t="s">
         <v>26</v>
       </c>
       <c r="R287" t="s">
         <v>26</v>
       </c>
       <c r="S287" t="s">
         <v>26</v>
       </c>
       <c r="T287" t="s">
         <v>26</v>
       </c>
       <c r="U287">
         <v>91.33</v>
       </c>
     </row>
     <row r="288" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A288">
         <v>287</v>
       </c>
       <c r="B288" t="s">
-        <v>294</v>
+        <v>293</v>
       </c>
       <c r="C288" t="s">
-        <v>525</v>
+        <v>524</v>
       </c>
       <c r="E288" t="s">
         <v>259</v>
       </c>
       <c r="F288" t="s">
         <v>24</v>
       </c>
       <c r="G288" t="s">
         <v>53</v>
       </c>
       <c r="H288">
         <v>29</v>
       </c>
       <c r="I288" t="b">
         <v>1</v>
       </c>
       <c r="J288" t="s">
         <v>26</v>
       </c>
       <c r="K288">
         <v>0</v>
       </c>
       <c r="L288" t="s">
         <v>26</v>
       </c>
@@ -20652,60 +20658,60 @@
       </c>
       <c r="P288" t="s">
         <v>26</v>
       </c>
       <c r="Q288" t="s">
         <v>26</v>
       </c>
       <c r="R288" t="s">
         <v>26</v>
       </c>
       <c r="S288" t="s">
         <v>26</v>
       </c>
       <c r="T288" t="s">
         <v>26</v>
       </c>
       <c r="U288">
         <v>91.2</v>
       </c>
     </row>
     <row r="289" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A289">
         <v>288</v>
       </c>
       <c r="B289" t="s">
+        <v>525</v>
+      </c>
+      <c r="C289" t="s">
         <v>526</v>
       </c>
-      <c r="C289" t="s">
+      <c r="D289">
+        <v>510</v>
+      </c>
+      <c r="E289" t="s">
         <v>527</v>
-      </c>
-[...4 lines deleted...]
-        <v>528</v>
       </c>
       <c r="F289" t="s">
         <v>76</v>
       </c>
       <c r="G289" t="s">
         <v>25</v>
       </c>
       <c r="H289">
         <v>17</v>
       </c>
       <c r="I289" t="b">
         <v>1</v>
       </c>
       <c r="J289" t="s">
         <v>26</v>
       </c>
       <c r="K289">
         <v>1</v>
       </c>
       <c r="L289" t="s">
         <v>26</v>
       </c>
       <c r="M289" t="s">
         <v>26</v>
       </c>
@@ -20717,54 +20723,54 @@
       </c>
       <c r="P289" t="s">
         <v>26</v>
       </c>
       <c r="Q289" t="s">
         <v>26</v>
       </c>
       <c r="R289" t="s">
         <v>26</v>
       </c>
       <c r="S289" t="s">
         <v>26</v>
       </c>
       <c r="T289">
         <v>91.04</v>
       </c>
       <c r="U289">
         <v>91.04</v>
       </c>
     </row>
     <row r="290" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A290">
         <v>289</v>
       </c>
       <c r="B290" t="s">
+        <v>528</v>
+      </c>
+      <c r="C290" t="s">
         <v>529</v>
-      </c>
-[...1 lines deleted...]
-        <v>530</v>
       </c>
       <c r="E290" t="s">
         <v>56</v>
       </c>
       <c r="F290" t="s">
         <v>24</v>
       </c>
       <c r="G290" t="s">
         <v>53</v>
       </c>
       <c r="H290">
         <v>30</v>
       </c>
       <c r="I290" t="b">
         <v>1</v>
       </c>
       <c r="J290" t="s">
         <v>26</v>
       </c>
       <c r="K290">
         <v>0</v>
       </c>
       <c r="L290" t="s">
         <v>26</v>
       </c>
@@ -20779,60 +20785,60 @@
       </c>
       <c r="P290" t="s">
         <v>26</v>
       </c>
       <c r="Q290" t="s">
         <v>26</v>
       </c>
       <c r="R290" t="s">
         <v>26</v>
       </c>
       <c r="S290" t="s">
         <v>26</v>
       </c>
       <c r="T290" t="s">
         <v>26</v>
       </c>
       <c r="U290">
         <v>90.94</v>
       </c>
     </row>
     <row r="291" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A291">
         <v>290</v>
       </c>
       <c r="B291" t="s">
-        <v>508</v>
+        <v>507</v>
       </c>
       <c r="C291" t="s">
-        <v>531</v>
+        <v>530</v>
       </c>
       <c r="D291">
         <v>2363</v>
       </c>
       <c r="E291" t="s">
-        <v>504</v>
+        <v>503</v>
       </c>
       <c r="F291" t="s">
         <v>43</v>
       </c>
       <c r="G291" t="s">
         <v>25</v>
       </c>
       <c r="H291">
         <v>56</v>
       </c>
       <c r="I291" t="b">
         <v>1</v>
       </c>
       <c r="J291" t="s">
         <v>26</v>
       </c>
       <c r="K291">
         <v>1</v>
       </c>
       <c r="L291" t="s">
         <v>26</v>
       </c>
       <c r="M291" t="s">
         <v>26</v>
       </c>
@@ -20844,54 +20850,54 @@
       </c>
       <c r="P291" t="s">
         <v>26</v>
       </c>
       <c r="Q291" t="s">
         <v>26</v>
       </c>
       <c r="R291" t="s">
         <v>26</v>
       </c>
       <c r="S291" t="s">
         <v>26</v>
       </c>
       <c r="T291">
         <v>90.84</v>
       </c>
       <c r="U291">
         <v>90.84</v>
       </c>
     </row>
     <row r="292" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A292">
         <v>291</v>
       </c>
       <c r="B292" t="s">
+        <v>531</v>
+      </c>
+      <c r="C292" t="s">
         <v>532</v>
-      </c>
-[...1 lines deleted...]
-        <v>533</v>
       </c>
       <c r="E292" t="s">
         <v>52</v>
       </c>
       <c r="F292" t="s">
         <v>43</v>
       </c>
       <c r="G292" t="s">
         <v>53</v>
       </c>
       <c r="H292">
         <v>15</v>
       </c>
       <c r="I292" t="b">
         <v>1</v>
       </c>
       <c r="J292" t="s">
         <v>26</v>
       </c>
       <c r="K292">
         <v>0</v>
       </c>
       <c r="L292" t="s">
         <v>26</v>
       </c>
@@ -20906,57 +20912,57 @@
       </c>
       <c r="P292" t="s">
         <v>26</v>
       </c>
       <c r="Q292" t="s">
         <v>26</v>
       </c>
       <c r="R292" t="s">
         <v>26</v>
       </c>
       <c r="S292" t="s">
         <v>26</v>
       </c>
       <c r="T292" t="s">
         <v>26</v>
       </c>
       <c r="U292">
         <v>90.77</v>
       </c>
     </row>
     <row r="293" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A293">
         <v>292</v>
       </c>
       <c r="B293" t="s">
+        <v>533</v>
+      </c>
+      <c r="C293" t="s">
         <v>534</v>
       </c>
-      <c r="C293" t="s">
+      <c r="E293" t="s">
         <v>535</v>
-      </c>
-[...1 lines deleted...]
-        <v>536</v>
       </c>
       <c r="F293" t="s">
         <v>46</v>
       </c>
       <c r="G293" t="s">
         <v>25</v>
       </c>
       <c r="H293">
         <v>49</v>
       </c>
       <c r="I293" t="b">
         <v>1</v>
       </c>
       <c r="J293" t="s">
         <v>26</v>
       </c>
       <c r="K293">
         <v>0</v>
       </c>
       <c r="L293" t="s">
         <v>26</v>
       </c>
       <c r="M293" t="s">
         <v>26</v>
       </c>
@@ -20968,54 +20974,54 @@
       </c>
       <c r="P293" t="s">
         <v>26</v>
       </c>
       <c r="Q293" t="s">
         <v>26</v>
       </c>
       <c r="R293" t="s">
         <v>26</v>
       </c>
       <c r="S293" t="s">
         <v>26</v>
       </c>
       <c r="T293" t="s">
         <v>26</v>
       </c>
       <c r="U293">
         <v>90.44</v>
       </c>
     </row>
     <row r="294" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A294">
         <v>293</v>
       </c>
       <c r="B294" t="s">
+        <v>536</v>
+      </c>
+      <c r="C294" t="s">
         <v>537</v>
-      </c>
-[...1 lines deleted...]
-        <v>538</v>
       </c>
       <c r="E294" t="s">
         <v>52</v>
       </c>
       <c r="F294" t="s">
         <v>76</v>
       </c>
       <c r="G294" t="s">
         <v>25</v>
       </c>
       <c r="H294">
         <v>18</v>
       </c>
       <c r="I294" t="b">
         <v>1</v>
       </c>
       <c r="J294" t="s">
         <v>26</v>
       </c>
       <c r="K294">
         <v>1</v>
       </c>
       <c r="L294">
         <v>90.26</v>
       </c>
@@ -21033,51 +21039,51 @@
       </c>
       <c r="Q294" t="s">
         <v>26</v>
       </c>
       <c r="R294" t="s">
         <v>26</v>
       </c>
       <c r="S294" t="s">
         <v>26</v>
       </c>
       <c r="T294" t="s">
         <v>26</v>
       </c>
       <c r="U294">
         <v>90.26</v>
       </c>
     </row>
     <row r="295" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A295">
         <v>294</v>
       </c>
       <c r="B295" t="s">
         <v>113</v>
       </c>
       <c r="C295" t="s">
-        <v>539</v>
+        <v>538</v>
       </c>
       <c r="D295">
         <v>1808</v>
       </c>
       <c r="E295" t="s">
         <v>224</v>
       </c>
       <c r="F295" t="s">
         <v>43</v>
       </c>
       <c r="G295" t="s">
         <v>25</v>
       </c>
       <c r="H295">
         <v>57</v>
       </c>
       <c r="I295" t="b">
         <v>1</v>
       </c>
       <c r="J295" t="s">
         <v>26</v>
       </c>
       <c r="K295">
         <v>1</v>
       </c>
@@ -21095,54 +21101,54 @@
       </c>
       <c r="P295" t="s">
         <v>26</v>
       </c>
       <c r="Q295" t="s">
         <v>26</v>
       </c>
       <c r="R295" t="s">
         <v>26</v>
       </c>
       <c r="S295" t="s">
         <v>26</v>
       </c>
       <c r="T295" t="s">
         <v>26</v>
       </c>
       <c r="U295">
         <v>90.16</v>
       </c>
     </row>
     <row r="296" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A296">
         <v>295</v>
       </c>
       <c r="B296" t="s">
+        <v>539</v>
+      </c>
+      <c r="C296" t="s">
         <v>540</v>
-      </c>
-[...1 lines deleted...]
-        <v>541</v>
       </c>
       <c r="E296" t="s">
         <v>26</v>
       </c>
       <c r="F296" t="s">
         <v>24</v>
       </c>
       <c r="G296" t="s">
         <v>53</v>
       </c>
       <c r="H296">
         <v>31</v>
       </c>
       <c r="I296" t="b">
         <v>1</v>
       </c>
       <c r="J296" t="s">
         <v>26</v>
       </c>
       <c r="K296">
         <v>0</v>
       </c>
       <c r="L296" t="s">
         <v>26</v>
       </c>
@@ -21157,54 +21163,54 @@
       </c>
       <c r="P296" t="s">
         <v>26</v>
       </c>
       <c r="Q296" t="s">
         <v>26</v>
       </c>
       <c r="R296" t="s">
         <v>26</v>
       </c>
       <c r="S296" t="s">
         <v>26</v>
       </c>
       <c r="T296" t="s">
         <v>26</v>
       </c>
       <c r="U296">
         <v>90.13</v>
       </c>
     </row>
     <row r="297" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A297">
         <v>296</v>
       </c>
       <c r="B297" t="s">
+        <v>541</v>
+      </c>
+      <c r="C297" t="s">
         <v>542</v>
-      </c>
-[...1 lines deleted...]
-        <v>543</v>
       </c>
       <c r="E297" t="s">
         <v>52</v>
       </c>
       <c r="F297" t="s">
         <v>24</v>
       </c>
       <c r="G297" t="s">
         <v>25</v>
       </c>
       <c r="H297">
         <v>91</v>
       </c>
       <c r="I297" t="b">
         <v>1</v>
       </c>
       <c r="J297" t="s">
         <v>26</v>
       </c>
       <c r="K297">
         <v>1</v>
       </c>
       <c r="L297" t="s">
         <v>26</v>
       </c>
@@ -21222,51 +21228,51 @@
       </c>
       <c r="Q297" t="s">
         <v>26</v>
       </c>
       <c r="R297" t="s">
         <v>26</v>
       </c>
       <c r="S297" t="s">
         <v>26</v>
       </c>
       <c r="T297" t="s">
         <v>26</v>
       </c>
       <c r="U297">
         <v>89.96</v>
       </c>
     </row>
     <row r="298" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A298">
         <v>297</v>
       </c>
       <c r="B298" t="s">
         <v>83</v>
       </c>
       <c r="C298" t="s">
-        <v>544</v>
+        <v>543</v>
       </c>
       <c r="D298">
         <v>888</v>
       </c>
       <c r="E298" t="s">
         <v>23</v>
       </c>
       <c r="F298" t="s">
         <v>46</v>
       </c>
       <c r="G298" t="s">
         <v>25</v>
       </c>
       <c r="H298">
         <v>50</v>
       </c>
       <c r="I298" t="b">
         <v>1</v>
       </c>
       <c r="J298" t="s">
         <v>26</v>
       </c>
       <c r="K298">
         <v>0</v>
       </c>
@@ -21284,51 +21290,51 @@
       </c>
       <c r="P298" t="s">
         <v>26</v>
       </c>
       <c r="Q298" t="s">
         <v>26</v>
       </c>
       <c r="R298" t="s">
         <v>26</v>
       </c>
       <c r="S298" t="s">
         <v>26</v>
       </c>
       <c r="T298" t="s">
         <v>26</v>
       </c>
       <c r="U298">
         <v>89.92</v>
       </c>
     </row>
     <row r="299" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A299">
         <v>298</v>
       </c>
       <c r="B299" t="s">
-        <v>545</v>
+        <v>544</v>
       </c>
       <c r="C299" t="s">
         <v>112</v>
       </c>
       <c r="E299" t="s">
         <v>56</v>
       </c>
       <c r="F299" t="s">
         <v>46</v>
       </c>
       <c r="G299" t="s">
         <v>53</v>
       </c>
       <c r="H299">
         <v>15</v>
       </c>
       <c r="I299" t="b">
         <v>1</v>
       </c>
       <c r="J299" t="s">
         <v>26</v>
       </c>
       <c r="K299">
         <v>0</v>
       </c>
@@ -21346,57 +21352,57 @@
       </c>
       <c r="P299" t="s">
         <v>26</v>
       </c>
       <c r="Q299" t="s">
         <v>26</v>
       </c>
       <c r="R299" t="s">
         <v>26</v>
       </c>
       <c r="S299" t="s">
         <v>26</v>
       </c>
       <c r="T299" t="s">
         <v>26</v>
       </c>
       <c r="U299">
         <v>89.75</v>
       </c>
     </row>
     <row r="300" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A300">
         <v>299</v>
       </c>
       <c r="B300" t="s">
-        <v>546</v>
+        <v>545</v>
       </c>
       <c r="C300" t="s">
         <v>112</v>
       </c>
       <c r="E300" t="s">
-        <v>547</v>
+        <v>546</v>
       </c>
       <c r="F300" t="s">
         <v>76</v>
       </c>
       <c r="G300" t="s">
         <v>53</v>
       </c>
       <c r="H300">
         <v>6</v>
       </c>
       <c r="I300" t="b">
         <v>1</v>
       </c>
       <c r="J300" t="s">
         <v>26</v>
       </c>
       <c r="K300">
         <v>0</v>
       </c>
       <c r="L300" t="s">
         <v>26</v>
       </c>
       <c r="M300" t="s">
         <v>26</v>
       </c>
@@ -21411,51 +21417,51 @@
       </c>
       <c r="Q300" t="s">
         <v>26</v>
       </c>
       <c r="R300" t="s">
         <v>26</v>
       </c>
       <c r="S300" t="s">
         <v>26</v>
       </c>
       <c r="T300" t="s">
         <v>26</v>
       </c>
       <c r="U300">
         <v>89.66</v>
       </c>
     </row>
     <row r="301" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A301">
         <v>300</v>
       </c>
       <c r="B301" t="s">
         <v>72</v>
       </c>
       <c r="C301" t="s">
-        <v>281</v>
+        <v>280</v>
       </c>
       <c r="E301" t="s">
         <v>56</v>
       </c>
       <c r="F301" t="s">
         <v>133</v>
       </c>
       <c r="G301" t="s">
         <v>25</v>
       </c>
       <c r="H301">
         <v>6</v>
       </c>
       <c r="I301" t="b">
         <v>1</v>
       </c>
       <c r="J301" t="s">
         <v>26</v>
       </c>
       <c r="K301">
         <v>0</v>
       </c>
       <c r="L301" t="s">
         <v>26</v>
       </c>
@@ -21470,54 +21476,54 @@
       </c>
       <c r="P301" t="s">
         <v>26</v>
       </c>
       <c r="Q301" t="s">
         <v>26</v>
       </c>
       <c r="R301" t="s">
         <v>26</v>
       </c>
       <c r="S301" t="s">
         <v>26</v>
       </c>
       <c r="T301" t="s">
         <v>26</v>
       </c>
       <c r="U301">
         <v>89.56</v>
       </c>
     </row>
     <row r="302" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A302">
         <v>301</v>
       </c>
       <c r="B302" t="s">
+        <v>547</v>
+      </c>
+      <c r="C302" t="s">
         <v>548</v>
-      </c>
-[...1 lines deleted...]
-        <v>549</v>
       </c>
       <c r="E302" t="s">
         <v>259</v>
       </c>
       <c r="F302" t="s">
         <v>76</v>
       </c>
       <c r="G302" t="s">
         <v>25</v>
       </c>
       <c r="H302">
         <v>19</v>
       </c>
       <c r="I302" t="b">
         <v>1</v>
       </c>
       <c r="J302" t="s">
         <v>26</v>
       </c>
       <c r="K302">
         <v>1</v>
       </c>
       <c r="L302" t="s">
         <v>26</v>
       </c>
@@ -21535,51 +21541,51 @@
       </c>
       <c r="Q302" t="s">
         <v>26</v>
       </c>
       <c r="R302">
         <v>89.4</v>
       </c>
       <c r="S302" t="s">
         <v>26</v>
       </c>
       <c r="T302" t="s">
         <v>26</v>
       </c>
       <c r="U302">
         <v>89.4</v>
       </c>
     </row>
     <row r="303" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A303">
         <v>302</v>
       </c>
       <c r="B303" t="s">
         <v>198</v>
       </c>
       <c r="C303" t="s">
-        <v>550</v>
+        <v>549</v>
       </c>
       <c r="E303" t="s">
         <v>23</v>
       </c>
       <c r="F303" t="s">
         <v>43</v>
       </c>
       <c r="G303" t="s">
         <v>53</v>
       </c>
       <c r="H303">
         <v>16</v>
       </c>
       <c r="I303" t="b">
         <v>1</v>
       </c>
       <c r="J303" t="s">
         <v>26</v>
       </c>
       <c r="K303">
         <v>0</v>
       </c>
       <c r="L303" t="s">
         <v>26</v>
       </c>
@@ -21594,57 +21600,57 @@
       </c>
       <c r="P303" t="s">
         <v>26</v>
       </c>
       <c r="Q303" t="s">
         <v>26</v>
       </c>
       <c r="R303" t="s">
         <v>26</v>
       </c>
       <c r="S303" t="s">
         <v>26</v>
       </c>
       <c r="T303" t="s">
         <v>26</v>
       </c>
       <c r="U303">
         <v>89.25</v>
       </c>
     </row>
     <row r="304" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A304">
         <v>303</v>
       </c>
       <c r="B304" t="s">
+        <v>550</v>
+      </c>
+      <c r="C304" t="s">
         <v>551</v>
       </c>
-      <c r="C304" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E304" t="s">
-        <v>398</v>
+        <v>397</v>
       </c>
       <c r="F304" t="s">
         <v>46</v>
       </c>
       <c r="G304" t="s">
         <v>25</v>
       </c>
       <c r="H304">
         <v>51</v>
       </c>
       <c r="I304" t="b">
         <v>1</v>
       </c>
       <c r="J304" t="s">
         <v>26</v>
       </c>
       <c r="K304">
         <v>1</v>
       </c>
       <c r="L304" t="s">
         <v>26</v>
       </c>
       <c r="M304" t="s">
         <v>26</v>
       </c>
@@ -21659,51 +21665,51 @@
       </c>
       <c r="Q304" t="s">
         <v>26</v>
       </c>
       <c r="R304">
         <v>89.13</v>
       </c>
       <c r="S304" t="s">
         <v>26</v>
       </c>
       <c r="T304" t="s">
         <v>26</v>
       </c>
       <c r="U304">
         <v>89.13</v>
       </c>
     </row>
     <row r="305" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A305">
         <v>304</v>
       </c>
       <c r="B305" t="s">
         <v>198</v>
       </c>
       <c r="C305" t="s">
-        <v>553</v>
+        <v>552</v>
       </c>
       <c r="E305" t="s">
         <v>26</v>
       </c>
       <c r="F305" t="s">
         <v>24</v>
       </c>
       <c r="G305" t="s">
         <v>53</v>
       </c>
       <c r="H305">
         <v>32</v>
       </c>
       <c r="I305" t="b">
         <v>1</v>
       </c>
       <c r="J305" t="s">
         <v>26</v>
       </c>
       <c r="K305">
         <v>0</v>
       </c>
       <c r="L305" t="s">
         <v>26</v>
       </c>
@@ -21718,54 +21724,54 @@
       </c>
       <c r="P305" t="s">
         <v>26</v>
       </c>
       <c r="Q305" t="s">
         <v>26</v>
       </c>
       <c r="R305" t="s">
         <v>26</v>
       </c>
       <c r="S305" t="s">
         <v>26</v>
       </c>
       <c r="T305" t="s">
         <v>26</v>
       </c>
       <c r="U305">
         <v>89.02</v>
       </c>
     </row>
     <row r="306" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A306">
         <v>305</v>
       </c>
       <c r="B306" t="s">
-        <v>534</v>
+        <v>533</v>
       </c>
       <c r="C306" t="s">
-        <v>554</v>
+        <v>553</v>
       </c>
       <c r="E306" t="s">
         <v>56</v>
       </c>
       <c r="F306" t="s">
         <v>76</v>
       </c>
       <c r="G306" t="s">
         <v>25</v>
       </c>
       <c r="H306">
         <v>20</v>
       </c>
       <c r="I306" t="b">
         <v>1</v>
       </c>
       <c r="J306" t="s">
         <v>26</v>
       </c>
       <c r="K306">
         <v>0</v>
       </c>
       <c r="L306" t="s">
         <v>26</v>
       </c>
@@ -21780,54 +21786,54 @@
       </c>
       <c r="P306" t="s">
         <v>26</v>
       </c>
       <c r="Q306" t="s">
         <v>26</v>
       </c>
       <c r="R306" t="s">
         <v>26</v>
       </c>
       <c r="S306" t="s">
         <v>26</v>
       </c>
       <c r="T306" t="s">
         <v>26</v>
       </c>
       <c r="U306">
         <v>88.48</v>
       </c>
     </row>
     <row r="307" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A307">
         <v>306</v>
       </c>
       <c r="B307" t="s">
+        <v>554</v>
+      </c>
+      <c r="C307" t="s">
         <v>555</v>
-      </c>
-[...1 lines deleted...]
-        <v>556</v>
       </c>
       <c r="E307" t="s">
         <v>26</v>
       </c>
       <c r="F307" t="s">
         <v>24</v>
       </c>
       <c r="G307" t="s">
         <v>53</v>
       </c>
       <c r="H307">
         <v>33</v>
       </c>
       <c r="I307" t="b">
         <v>1</v>
       </c>
       <c r="J307" t="s">
         <v>26</v>
       </c>
       <c r="K307">
         <v>1</v>
       </c>
       <c r="L307">
         <v>88.19</v>
       </c>
@@ -21842,54 +21848,54 @@
       </c>
       <c r="P307" t="s">
         <v>26</v>
       </c>
       <c r="Q307" t="s">
         <v>26</v>
       </c>
       <c r="R307" t="s">
         <v>26</v>
       </c>
       <c r="S307" t="s">
         <v>26</v>
       </c>
       <c r="T307" t="s">
         <v>26</v>
       </c>
       <c r="U307">
         <v>88.19</v>
       </c>
     </row>
     <row r="308" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A308">
         <v>307</v>
       </c>
       <c r="B308" t="s">
-        <v>548</v>
+        <v>547</v>
       </c>
       <c r="C308" t="s">
-        <v>557</v>
+        <v>556</v>
       </c>
       <c r="E308" t="s">
         <v>259</v>
       </c>
       <c r="F308" t="s">
         <v>76</v>
       </c>
       <c r="G308" t="s">
         <v>25</v>
       </c>
       <c r="H308">
         <v>21</v>
       </c>
       <c r="I308" t="b">
         <v>1</v>
       </c>
       <c r="J308" t="s">
         <v>26</v>
       </c>
       <c r="K308">
         <v>1</v>
       </c>
       <c r="L308" t="s">
         <v>26</v>
       </c>
@@ -21910,51 +21916,51 @@
       </c>
       <c r="R308">
         <v>87.89</v>
       </c>
       <c r="S308" t="s">
         <v>26</v>
       </c>
       <c r="T308" t="s">
         <v>26</v>
       </c>
       <c r="U308">
         <v>87.89</v>
       </c>
     </row>
     <row r="309" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A309">
         <v>308</v>
       </c>
       <c r="B309" t="s">
         <v>68</v>
       </c>
       <c r="C309" t="s">
         <v>86</v>
       </c>
       <c r="E309" t="s">
-        <v>558</v>
+        <v>557</v>
       </c>
       <c r="F309" t="s">
         <v>76</v>
       </c>
       <c r="G309" t="s">
         <v>25</v>
       </c>
       <c r="H309">
         <v>22</v>
       </c>
       <c r="I309" t="b">
         <v>1</v>
       </c>
       <c r="J309" t="s">
         <v>26</v>
       </c>
       <c r="K309">
         <v>0</v>
       </c>
       <c r="L309" t="s">
         <v>26</v>
       </c>
       <c r="M309" t="s">
         <v>26</v>
       </c>
@@ -21969,54 +21975,54 @@
       </c>
       <c r="Q309" t="s">
         <v>26</v>
       </c>
       <c r="R309" t="s">
         <v>26</v>
       </c>
       <c r="S309" t="s">
         <v>26</v>
       </c>
       <c r="T309" t="s">
         <v>26</v>
       </c>
       <c r="U309">
         <v>87.67</v>
       </c>
     </row>
     <row r="310" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A310">
         <v>309</v>
       </c>
       <c r="B310" t="s">
         <v>99</v>
       </c>
       <c r="C310" t="s">
-        <v>559</v>
+        <v>558</v>
       </c>
       <c r="E310" t="s">
-        <v>398</v>
+        <v>397</v>
       </c>
       <c r="F310" t="s">
         <v>76</v>
       </c>
       <c r="G310" t="s">
         <v>25</v>
       </c>
       <c r="H310">
         <v>23</v>
       </c>
       <c r="I310" t="b">
         <v>1</v>
       </c>
       <c r="J310" t="s">
         <v>26</v>
       </c>
       <c r="K310">
         <v>1</v>
       </c>
       <c r="L310" t="s">
         <v>26</v>
       </c>
       <c r="M310" t="s">
         <v>26</v>
       </c>
@@ -22028,54 +22034,54 @@
       </c>
       <c r="P310" t="s">
         <v>26</v>
       </c>
       <c r="Q310" t="s">
         <v>26</v>
       </c>
       <c r="R310">
         <v>87.64</v>
       </c>
       <c r="S310" t="s">
         <v>26</v>
       </c>
       <c r="T310" t="s">
         <v>26</v>
       </c>
       <c r="U310">
         <v>87.64</v>
       </c>
     </row>
     <row r="311" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A311">
         <v>310</v>
       </c>
       <c r="B311" t="s">
-        <v>308</v>
+        <v>307</v>
       </c>
       <c r="C311" t="s">
-        <v>560</v>
+        <v>559</v>
       </c>
       <c r="E311" t="s">
         <v>211</v>
       </c>
       <c r="F311" t="s">
         <v>76</v>
       </c>
       <c r="G311" t="s">
         <v>25</v>
       </c>
       <c r="H311">
         <v>24</v>
       </c>
       <c r="I311" t="b">
         <v>1</v>
       </c>
       <c r="J311" t="s">
         <v>26</v>
       </c>
       <c r="K311">
         <v>0</v>
       </c>
       <c r="L311" t="s">
         <v>26</v>
       </c>
@@ -22090,54 +22096,54 @@
       </c>
       <c r="P311" t="s">
         <v>26</v>
       </c>
       <c r="Q311" t="s">
         <v>26</v>
       </c>
       <c r="R311" t="s">
         <v>26</v>
       </c>
       <c r="S311" t="s">
         <v>26</v>
       </c>
       <c r="T311" t="s">
         <v>26</v>
       </c>
       <c r="U311">
         <v>87.26</v>
       </c>
     </row>
     <row r="312" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A312">
         <v>311</v>
       </c>
       <c r="B312" t="s">
+        <v>560</v>
+      </c>
+      <c r="C312" t="s">
         <v>561</v>
-      </c>
-[...1 lines deleted...]
-        <v>562</v>
       </c>
       <c r="D312">
         <v>1960</v>
       </c>
       <c r="E312" t="s">
         <v>56</v>
       </c>
       <c r="F312" t="s">
         <v>24</v>
       </c>
       <c r="G312" t="s">
         <v>53</v>
       </c>
       <c r="H312">
         <v>34</v>
       </c>
       <c r="I312" t="b">
         <v>1</v>
       </c>
       <c r="J312" t="s">
         <v>26</v>
       </c>
       <c r="K312">
         <v>1</v>
       </c>
@@ -22158,51 +22164,51 @@
       </c>
       <c r="Q312" t="s">
         <v>26</v>
       </c>
       <c r="R312" t="s">
         <v>26</v>
       </c>
       <c r="S312" t="s">
         <v>26</v>
       </c>
       <c r="T312" t="s">
         <v>26</v>
       </c>
       <c r="U312">
         <v>87.19</v>
       </c>
     </row>
     <row r="313" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A313">
         <v>312</v>
       </c>
       <c r="B313" t="s">
         <v>27</v>
       </c>
       <c r="C313" t="s">
-        <v>563</v>
+        <v>562</v>
       </c>
       <c r="E313" t="s">
         <v>31</v>
       </c>
       <c r="F313" t="s">
         <v>24</v>
       </c>
       <c r="G313" t="s">
         <v>25</v>
       </c>
       <c r="H313">
         <v>92</v>
       </c>
       <c r="I313" t="b">
         <v>1</v>
       </c>
       <c r="J313" t="s">
         <v>26</v>
       </c>
       <c r="K313">
         <v>0</v>
       </c>
       <c r="L313" t="s">
         <v>26</v>
       </c>
@@ -22220,54 +22226,54 @@
       </c>
       <c r="Q313" t="s">
         <v>26</v>
       </c>
       <c r="R313" t="s">
         <v>26</v>
       </c>
       <c r="S313" t="s">
         <v>26</v>
       </c>
       <c r="T313" t="s">
         <v>26</v>
       </c>
       <c r="U313">
         <v>87.06</v>
       </c>
     </row>
     <row r="314" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A314">
         <v>313</v>
       </c>
       <c r="B314" t="s">
         <v>54</v>
       </c>
       <c r="C314" t="s">
-        <v>559</v>
+        <v>558</v>
       </c>
       <c r="E314" t="s">
-        <v>398</v>
+        <v>397</v>
       </c>
       <c r="F314" t="s">
         <v>24</v>
       </c>
       <c r="G314" t="s">
         <v>25</v>
       </c>
       <c r="H314">
         <v>93</v>
       </c>
       <c r="I314" t="b">
         <v>1</v>
       </c>
       <c r="J314" t="s">
         <v>26</v>
       </c>
       <c r="K314">
         <v>1</v>
       </c>
       <c r="L314" t="s">
         <v>26</v>
       </c>
       <c r="M314" t="s">
         <v>26</v>
       </c>
@@ -22282,51 +22288,51 @@
       </c>
       <c r="Q314" t="s">
         <v>26</v>
       </c>
       <c r="R314">
         <v>87.05</v>
       </c>
       <c r="S314" t="s">
         <v>26</v>
       </c>
       <c r="T314" t="s">
         <v>26</v>
       </c>
       <c r="U314">
         <v>87.05</v>
       </c>
     </row>
     <row r="315" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A315">
         <v>314</v>
       </c>
       <c r="B315" t="s">
         <v>151</v>
       </c>
       <c r="C315" t="s">
-        <v>564</v>
+        <v>563</v>
       </c>
       <c r="E315" t="s">
         <v>26</v>
       </c>
       <c r="F315" t="s">
         <v>46</v>
       </c>
       <c r="G315" t="s">
         <v>25</v>
       </c>
       <c r="H315">
         <v>52</v>
       </c>
       <c r="I315" t="b">
         <v>1</v>
       </c>
       <c r="J315" t="s">
         <v>26</v>
       </c>
       <c r="K315">
         <v>1</v>
       </c>
       <c r="L315" t="s">
         <v>26</v>
       </c>
@@ -22341,51 +22347,51 @@
       </c>
       <c r="P315" t="s">
         <v>26</v>
       </c>
       <c r="Q315" t="s">
         <v>26</v>
       </c>
       <c r="R315" t="s">
         <v>26</v>
       </c>
       <c r="S315" t="s">
         <v>26</v>
       </c>
       <c r="T315" t="s">
         <v>26</v>
       </c>
       <c r="U315">
         <v>86.91</v>
       </c>
     </row>
     <row r="316" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A316">
         <v>315</v>
       </c>
       <c r="B316" t="s">
-        <v>565</v>
+        <v>564</v>
       </c>
       <c r="C316" t="s">
         <v>204</v>
       </c>
       <c r="E316" t="s">
         <v>26</v>
       </c>
       <c r="F316" t="s">
         <v>24</v>
       </c>
       <c r="G316" t="s">
         <v>53</v>
       </c>
       <c r="H316">
         <v>35</v>
       </c>
       <c r="I316" t="b">
         <v>1</v>
       </c>
       <c r="J316" t="s">
         <v>26</v>
       </c>
       <c r="K316">
         <v>1</v>
       </c>
@@ -22406,51 +22412,51 @@
       </c>
       <c r="Q316" t="s">
         <v>26</v>
       </c>
       <c r="R316" t="s">
         <v>26</v>
       </c>
       <c r="S316" t="s">
         <v>26</v>
       </c>
       <c r="T316" t="s">
         <v>26</v>
       </c>
       <c r="U316">
         <v>86.81</v>
       </c>
     </row>
     <row r="317" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A317">
         <v>316</v>
       </c>
       <c r="B317" t="s">
         <v>83</v>
       </c>
       <c r="C317" t="s">
-        <v>566</v>
+        <v>565</v>
       </c>
       <c r="D317">
         <v>1940</v>
       </c>
       <c r="E317" t="s">
         <v>26</v>
       </c>
       <c r="F317" t="s">
         <v>46</v>
       </c>
       <c r="G317" t="s">
         <v>25</v>
       </c>
       <c r="H317">
         <v>53</v>
       </c>
       <c r="I317" t="b">
         <v>1</v>
       </c>
       <c r="J317" t="s">
         <v>26</v>
       </c>
       <c r="K317">
         <v>0</v>
       </c>
@@ -22468,54 +22474,54 @@
       </c>
       <c r="P317" t="s">
         <v>26</v>
       </c>
       <c r="Q317" t="s">
         <v>26</v>
       </c>
       <c r="R317" t="s">
         <v>26</v>
       </c>
       <c r="S317" t="s">
         <v>26</v>
       </c>
       <c r="T317" t="s">
         <v>26</v>
       </c>
       <c r="U317">
         <v>86.7</v>
       </c>
     </row>
     <row r="318" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A318">
         <v>317</v>
       </c>
       <c r="B318" t="s">
+        <v>566</v>
+      </c>
+      <c r="C318" t="s">
         <v>567</v>
-      </c>
-[...1 lines deleted...]
-        <v>568</v>
       </c>
       <c r="E318" t="s">
         <v>26</v>
       </c>
       <c r="F318" t="s">
         <v>24</v>
       </c>
       <c r="G318" t="s">
         <v>25</v>
       </c>
       <c r="H318">
         <v>94</v>
       </c>
       <c r="I318" t="b">
         <v>1</v>
       </c>
       <c r="J318" t="s">
         <v>26</v>
       </c>
       <c r="K318">
         <v>0</v>
       </c>
       <c r="L318" t="s">
         <v>26</v>
       </c>
@@ -22533,51 +22539,51 @@
       </c>
       <c r="Q318" t="s">
         <v>26</v>
       </c>
       <c r="R318" t="s">
         <v>26</v>
       </c>
       <c r="S318" t="s">
         <v>26</v>
       </c>
       <c r="T318" t="s">
         <v>26</v>
       </c>
       <c r="U318">
         <v>86.05</v>
       </c>
     </row>
     <row r="319" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A319">
         <v>318</v>
       </c>
       <c r="B319" t="s">
         <v>107</v>
       </c>
       <c r="C319" t="s">
-        <v>569</v>
+        <v>568</v>
       </c>
       <c r="E319" t="s">
         <v>26</v>
       </c>
       <c r="F319" t="s">
         <v>24</v>
       </c>
       <c r="G319" t="s">
         <v>25</v>
       </c>
       <c r="H319">
         <v>95</v>
       </c>
       <c r="I319" t="b">
         <v>1</v>
       </c>
       <c r="J319" t="s">
         <v>26</v>
       </c>
       <c r="K319">
         <v>1</v>
       </c>
       <c r="L319" t="s">
         <v>26</v>
       </c>
@@ -22595,51 +22601,51 @@
       </c>
       <c r="Q319" t="s">
         <v>26</v>
       </c>
       <c r="R319" t="s">
         <v>26</v>
       </c>
       <c r="S319" t="s">
         <v>26</v>
       </c>
       <c r="T319" t="s">
         <v>26</v>
       </c>
       <c r="U319">
         <v>85.92</v>
       </c>
     </row>
     <row r="320" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A320">
         <v>319</v>
       </c>
       <c r="B320" t="s">
         <v>61</v>
       </c>
       <c r="C320" t="s">
-        <v>570</v>
+        <v>569</v>
       </c>
       <c r="E320" t="s">
         <v>110</v>
       </c>
       <c r="F320" t="s">
         <v>76</v>
       </c>
       <c r="G320" t="s">
         <v>25</v>
       </c>
       <c r="H320">
         <v>25</v>
       </c>
       <c r="I320" t="b">
         <v>1</v>
       </c>
       <c r="J320" t="s">
         <v>26</v>
       </c>
       <c r="K320">
         <v>1</v>
       </c>
       <c r="L320" t="s">
         <v>26</v>
       </c>
@@ -22654,57 +22660,57 @@
       </c>
       <c r="P320" t="s">
         <v>26</v>
       </c>
       <c r="Q320" t="s">
         <v>26</v>
       </c>
       <c r="R320">
         <v>85.73</v>
       </c>
       <c r="S320" t="s">
         <v>26</v>
       </c>
       <c r="T320" t="s">
         <v>26</v>
       </c>
       <c r="U320">
         <v>85.73</v>
       </c>
     </row>
     <row r="321" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A321">
         <v>320</v>
       </c>
       <c r="B321" t="s">
+        <v>570</v>
+      </c>
+      <c r="C321" t="s">
         <v>571</v>
       </c>
-      <c r="C321" t="s">
+      <c r="E321" t="s">
         <v>572</v>
-      </c>
-[...1 lines deleted...]
-        <v>573</v>
       </c>
       <c r="F321" t="s">
         <v>46</v>
       </c>
       <c r="G321" t="s">
         <v>25</v>
       </c>
       <c r="H321">
         <v>54</v>
       </c>
       <c r="I321" t="b">
         <v>1</v>
       </c>
       <c r="J321" t="s">
         <v>26</v>
       </c>
       <c r="K321">
         <v>0</v>
       </c>
       <c r="L321" t="s">
         <v>26</v>
       </c>
       <c r="M321" t="s">
         <v>26</v>
       </c>
@@ -22716,57 +22722,57 @@
       </c>
       <c r="P321" t="s">
         <v>26</v>
       </c>
       <c r="Q321" t="s">
         <v>26</v>
       </c>
       <c r="R321" t="s">
         <v>26</v>
       </c>
       <c r="S321" t="s">
         <v>26</v>
       </c>
       <c r="T321" t="s">
         <v>26</v>
       </c>
       <c r="U321">
         <v>85.37</v>
       </c>
     </row>
     <row r="322" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A322">
         <v>321</v>
       </c>
       <c r="B322" t="s">
+        <v>573</v>
+      </c>
+      <c r="C322" t="s">
         <v>574</v>
       </c>
-      <c r="C322" t="s">
+      <c r="E322" t="s">
         <v>575</v>
-      </c>
-[...1 lines deleted...]
-        <v>576</v>
       </c>
       <c r="F322" t="s">
         <v>46</v>
       </c>
       <c r="G322" t="s">
         <v>53</v>
       </c>
       <c r="H322">
         <v>16</v>
       </c>
       <c r="I322" t="b">
         <v>1</v>
       </c>
       <c r="J322" t="s">
         <v>26</v>
       </c>
       <c r="K322">
         <v>1</v>
       </c>
       <c r="L322" t="s">
         <v>26</v>
       </c>
       <c r="M322" t="s">
         <v>26</v>
       </c>
@@ -22778,51 +22784,51 @@
       </c>
       <c r="P322" t="s">
         <v>26</v>
       </c>
       <c r="Q322" t="s">
         <v>26</v>
       </c>
       <c r="R322">
         <v>85.36</v>
       </c>
       <c r="S322" t="s">
         <v>26</v>
       </c>
       <c r="T322" t="s">
         <v>26</v>
       </c>
       <c r="U322">
         <v>85.36</v>
       </c>
     </row>
     <row r="323" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A323">
         <v>322</v>
       </c>
       <c r="B323" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
       <c r="C323" t="s">
         <v>135</v>
       </c>
       <c r="E323" t="s">
         <v>136</v>
       </c>
       <c r="F323" t="s">
         <v>43</v>
       </c>
       <c r="G323" t="s">
         <v>53</v>
       </c>
       <c r="H323">
         <v>17</v>
       </c>
       <c r="I323" t="b">
         <v>1</v>
       </c>
       <c r="J323" t="s">
         <v>26</v>
       </c>
       <c r="K323">
         <v>0</v>
       </c>
@@ -22840,54 +22846,54 @@
       </c>
       <c r="P323" t="s">
         <v>26</v>
       </c>
       <c r="Q323" t="s">
         <v>26</v>
       </c>
       <c r="R323" t="s">
         <v>26</v>
       </c>
       <c r="S323" t="s">
         <v>26</v>
       </c>
       <c r="T323" t="s">
         <v>26</v>
       </c>
       <c r="U323">
         <v>85.26</v>
       </c>
     </row>
     <row r="324" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A324">
         <v>323</v>
       </c>
       <c r="B324" t="s">
-        <v>578</v>
+        <v>577</v>
       </c>
       <c r="C324" t="s">
-        <v>338</v>
+        <v>337</v>
       </c>
       <c r="E324" t="s">
         <v>95</v>
       </c>
       <c r="F324" t="s">
         <v>24</v>
       </c>
       <c r="G324" t="s">
         <v>53</v>
       </c>
       <c r="H324">
         <v>36</v>
       </c>
       <c r="I324" t="b">
         <v>1</v>
       </c>
       <c r="J324" t="s">
         <v>26</v>
       </c>
       <c r="K324">
         <v>1</v>
       </c>
       <c r="L324">
         <v>84.98</v>
       </c>
@@ -22902,54 +22908,54 @@
       </c>
       <c r="P324" t="s">
         <v>26</v>
       </c>
       <c r="Q324" t="s">
         <v>26</v>
       </c>
       <c r="R324" t="s">
         <v>26</v>
       </c>
       <c r="S324" t="s">
         <v>26</v>
       </c>
       <c r="T324" t="s">
         <v>26</v>
       </c>
       <c r="U324">
         <v>84.98</v>
       </c>
     </row>
     <row r="325" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A325">
         <v>324</v>
       </c>
       <c r="B325" t="s">
-        <v>534</v>
+        <v>533</v>
       </c>
       <c r="C325" t="s">
-        <v>579</v>
+        <v>578</v>
       </c>
       <c r="E325" t="s">
         <v>23</v>
       </c>
       <c r="F325" t="s">
         <v>76</v>
       </c>
       <c r="G325" t="s">
         <v>25</v>
       </c>
       <c r="H325">
         <v>26</v>
       </c>
       <c r="I325" t="b">
         <v>1</v>
       </c>
       <c r="J325" t="s">
         <v>26</v>
       </c>
       <c r="K325">
         <v>0</v>
       </c>
       <c r="L325" t="s">
         <v>26</v>
       </c>
@@ -22964,54 +22970,54 @@
       </c>
       <c r="P325" t="s">
         <v>26</v>
       </c>
       <c r="Q325" t="s">
         <v>26</v>
       </c>
       <c r="R325" t="s">
         <v>26</v>
       </c>
       <c r="S325" t="s">
         <v>26</v>
       </c>
       <c r="T325" t="s">
         <v>26</v>
       </c>
       <c r="U325">
         <v>84.98</v>
       </c>
     </row>
     <row r="326" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A326">
         <v>325</v>
       </c>
       <c r="B326" t="s">
-        <v>474</v>
+        <v>473</v>
       </c>
       <c r="C326" t="s">
-        <v>580</v>
+        <v>579</v>
       </c>
       <c r="E326" t="s">
         <v>26</v>
       </c>
       <c r="F326" t="s">
         <v>24</v>
       </c>
       <c r="G326" t="s">
         <v>53</v>
       </c>
       <c r="H326">
         <v>37</v>
       </c>
       <c r="I326" t="b">
         <v>1</v>
       </c>
       <c r="J326" t="s">
         <v>26</v>
       </c>
       <c r="K326">
         <v>1</v>
       </c>
       <c r="L326" t="s">
         <v>26</v>
       </c>
@@ -23026,57 +23032,57 @@
       </c>
       <c r="P326" t="s">
         <v>26</v>
       </c>
       <c r="Q326" t="s">
         <v>26</v>
       </c>
       <c r="R326" t="s">
         <v>26</v>
       </c>
       <c r="S326" t="s">
         <v>26</v>
       </c>
       <c r="T326">
         <v>84.92</v>
       </c>
       <c r="U326">
         <v>84.92</v>
       </c>
     </row>
     <row r="327" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A327">
         <v>326</v>
       </c>
       <c r="B327" t="s">
+        <v>580</v>
+      </c>
+      <c r="C327" t="s">
         <v>581</v>
       </c>
-      <c r="C327" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E327" t="s">
-        <v>398</v>
+        <v>397</v>
       </c>
       <c r="F327" t="s">
         <v>43</v>
       </c>
       <c r="G327" t="s">
         <v>25</v>
       </c>
       <c r="H327">
         <v>58</v>
       </c>
       <c r="I327" t="b">
         <v>1</v>
       </c>
       <c r="J327" t="s">
         <v>26</v>
       </c>
       <c r="K327">
         <v>1</v>
       </c>
       <c r="L327" t="s">
         <v>26</v>
       </c>
       <c r="M327" t="s">
         <v>26</v>
       </c>
@@ -23088,54 +23094,54 @@
       </c>
       <c r="P327" t="s">
         <v>26</v>
       </c>
       <c r="Q327" t="s">
         <v>26</v>
       </c>
       <c r="R327">
         <v>84.51</v>
       </c>
       <c r="S327" t="s">
         <v>26</v>
       </c>
       <c r="T327" t="s">
         <v>26</v>
       </c>
       <c r="U327">
         <v>84.51</v>
       </c>
     </row>
     <row r="328" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A328">
         <v>327</v>
       </c>
       <c r="B328" t="s">
+        <v>582</v>
+      </c>
+      <c r="C328" t="s">
         <v>583</v>
-      </c>
-[...1 lines deleted...]
-        <v>584</v>
       </c>
       <c r="D328">
         <v>1941</v>
       </c>
       <c r="E328" t="s">
         <v>26</v>
       </c>
       <c r="F328" t="s">
         <v>46</v>
       </c>
       <c r="G328" t="s">
         <v>53</v>
       </c>
       <c r="H328">
         <v>17</v>
       </c>
       <c r="I328" t="b">
         <v>1</v>
       </c>
       <c r="J328" t="s">
         <v>26</v>
       </c>
       <c r="K328">
         <v>0</v>
       </c>
@@ -23218,54 +23224,54 @@
       </c>
       <c r="P329" t="s">
         <v>26</v>
       </c>
       <c r="Q329" t="s">
         <v>26</v>
       </c>
       <c r="R329" t="s">
         <v>26</v>
       </c>
       <c r="S329" t="s">
         <v>26</v>
       </c>
       <c r="T329" t="s">
         <v>26</v>
       </c>
       <c r="U329">
         <v>84.35</v>
       </c>
     </row>
     <row r="330" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A330">
         <v>329</v>
       </c>
       <c r="B330" t="s">
+        <v>584</v>
+      </c>
+      <c r="C330" t="s">
         <v>585</v>
-      </c>
-[...1 lines deleted...]
-        <v>586</v>
       </c>
       <c r="E330" t="s">
         <v>26</v>
       </c>
       <c r="F330" t="s">
         <v>24</v>
       </c>
       <c r="G330" t="s">
         <v>53</v>
       </c>
       <c r="H330">
         <v>38</v>
       </c>
       <c r="I330" t="b">
         <v>1</v>
       </c>
       <c r="J330" t="s">
         <v>26</v>
       </c>
       <c r="K330">
         <v>0</v>
       </c>
       <c r="L330" t="s">
         <v>26</v>
       </c>
@@ -23280,54 +23286,54 @@
       </c>
       <c r="P330" t="s">
         <v>26</v>
       </c>
       <c r="Q330" t="s">
         <v>26</v>
       </c>
       <c r="R330" t="s">
         <v>26</v>
       </c>
       <c r="S330" t="s">
         <v>26</v>
       </c>
       <c r="T330" t="s">
         <v>26</v>
       </c>
       <c r="U330">
         <v>83.97</v>
       </c>
     </row>
     <row r="331" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A331">
         <v>330</v>
       </c>
       <c r="B331" t="s">
+        <v>586</v>
+      </c>
+      <c r="C331" t="s">
         <v>587</v>
-      </c>
-[...1 lines deleted...]
-        <v>588</v>
       </c>
       <c r="D331">
         <v>1870</v>
       </c>
       <c r="E331" t="s">
         <v>56</v>
       </c>
       <c r="F331" t="s">
         <v>46</v>
       </c>
       <c r="G331" t="s">
         <v>53</v>
       </c>
       <c r="H331">
         <v>18</v>
       </c>
       <c r="I331" t="b">
         <v>1</v>
       </c>
       <c r="J331" t="s">
         <v>26</v>
       </c>
       <c r="K331">
         <v>0</v>
       </c>
@@ -23345,57 +23351,57 @@
       </c>
       <c r="P331" t="s">
         <v>26</v>
       </c>
       <c r="Q331" t="s">
         <v>26</v>
       </c>
       <c r="R331" t="s">
         <v>26</v>
       </c>
       <c r="S331" t="s">
         <v>26</v>
       </c>
       <c r="T331" t="s">
         <v>26</v>
       </c>
       <c r="U331">
         <v>83.89</v>
       </c>
     </row>
     <row r="332" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A332">
         <v>331</v>
       </c>
       <c r="B332" t="s">
-        <v>545</v>
+        <v>544</v>
       </c>
       <c r="C332" t="s">
-        <v>589</v>
+        <v>588</v>
       </c>
       <c r="D332">
-        <v>690</v>
+        <v>157</v>
       </c>
       <c r="E332" t="s">
         <v>191</v>
       </c>
       <c r="F332" t="s">
         <v>46</v>
       </c>
       <c r="G332" t="s">
         <v>53</v>
       </c>
       <c r="H332">
         <v>19</v>
       </c>
       <c r="I332" t="b">
         <v>1</v>
       </c>
       <c r="J332" t="s">
         <v>26</v>
       </c>
       <c r="K332">
         <v>0</v>
       </c>
       <c r="L332" t="s">
         <v>26</v>
       </c>
@@ -23410,54 +23416,54 @@
       </c>
       <c r="P332" t="s">
         <v>26</v>
       </c>
       <c r="Q332" t="s">
         <v>26</v>
       </c>
       <c r="R332" t="s">
         <v>26</v>
       </c>
       <c r="S332" t="s">
         <v>26</v>
       </c>
       <c r="T332" t="s">
         <v>26</v>
       </c>
       <c r="U332">
         <v>83.77</v>
       </c>
     </row>
     <row r="333" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A333">
         <v>332</v>
       </c>
       <c r="B333" t="s">
-        <v>590</v>
+        <v>589</v>
       </c>
       <c r="C333" t="s">
-        <v>281</v>
+        <v>280</v>
       </c>
       <c r="D333">
         <v>1394</v>
       </c>
       <c r="E333" t="s">
         <v>211</v>
       </c>
       <c r="F333" t="s">
         <v>46</v>
       </c>
       <c r="G333" t="s">
         <v>53</v>
       </c>
       <c r="H333">
         <v>20</v>
       </c>
       <c r="I333" t="b">
         <v>1</v>
       </c>
       <c r="J333" t="s">
         <v>26</v>
       </c>
       <c r="K333">
         <v>0</v>
       </c>
@@ -23475,57 +23481,57 @@
       </c>
       <c r="P333" t="s">
         <v>26</v>
       </c>
       <c r="Q333" t="s">
         <v>26</v>
       </c>
       <c r="R333" t="s">
         <v>26</v>
       </c>
       <c r="S333" t="s">
         <v>26</v>
       </c>
       <c r="T333" t="s">
         <v>26</v>
       </c>
       <c r="U333">
         <v>83.54</v>
       </c>
     </row>
     <row r="334" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A334">
         <v>333</v>
       </c>
       <c r="B334" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
       <c r="C334" t="s">
-        <v>591</v>
+        <v>590</v>
       </c>
       <c r="E334" t="s">
-        <v>547</v>
+        <v>546</v>
       </c>
       <c r="F334" t="s">
         <v>24</v>
       </c>
       <c r="G334" t="s">
         <v>53</v>
       </c>
       <c r="H334">
         <v>39</v>
       </c>
       <c r="I334" t="b">
         <v>1</v>
       </c>
       <c r="J334" t="s">
         <v>26</v>
       </c>
       <c r="K334">
         <v>0</v>
       </c>
       <c r="L334" t="s">
         <v>26</v>
       </c>
       <c r="M334" t="s">
         <v>26</v>
       </c>
@@ -23540,51 +23546,51 @@
       </c>
       <c r="Q334" t="s">
         <v>26</v>
       </c>
       <c r="R334" t="s">
         <v>26</v>
       </c>
       <c r="S334" t="s">
         <v>26</v>
       </c>
       <c r="T334" t="s">
         <v>26</v>
       </c>
       <c r="U334">
         <v>83.38</v>
       </c>
     </row>
     <row r="335" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A335">
         <v>334</v>
       </c>
       <c r="B335" t="s">
         <v>70</v>
       </c>
       <c r="C335" t="s">
-        <v>592</v>
+        <v>591</v>
       </c>
       <c r="D335">
         <v>568</v>
       </c>
       <c r="E335" t="s">
         <v>39</v>
       </c>
       <c r="F335" t="s">
         <v>46</v>
       </c>
       <c r="G335" t="s">
         <v>25</v>
       </c>
       <c r="H335">
         <v>55</v>
       </c>
       <c r="I335" t="b">
         <v>1</v>
       </c>
       <c r="J335" t="s">
         <v>26</v>
       </c>
       <c r="K335">
         <v>1</v>
       </c>
@@ -23602,60 +23608,60 @@
       </c>
       <c r="P335" t="s">
         <v>26</v>
       </c>
       <c r="Q335" t="s">
         <v>26</v>
       </c>
       <c r="R335" t="s">
         <v>26</v>
       </c>
       <c r="S335" t="s">
         <v>26</v>
       </c>
       <c r="T335" t="s">
         <v>26</v>
       </c>
       <c r="U335">
         <v>83.36</v>
       </c>
     </row>
     <row r="336" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A336">
         <v>335</v>
       </c>
       <c r="B336" t="s">
+        <v>592</v>
+      </c>
+      <c r="C336" t="s">
         <v>593</v>
       </c>
-      <c r="C336" t="s">
+      <c r="D336">
+        <v>460</v>
+      </c>
+      <c r="E336" t="s">
         <v>594</v>
-      </c>
-[...4 lines deleted...]
-        <v>595</v>
       </c>
       <c r="F336" t="s">
         <v>43</v>
       </c>
       <c r="G336" t="s">
         <v>53</v>
       </c>
       <c r="H336">
         <v>18</v>
       </c>
       <c r="I336" t="b">
         <v>1</v>
       </c>
       <c r="J336" t="s">
         <v>26</v>
       </c>
       <c r="K336">
         <v>0</v>
       </c>
       <c r="L336" t="s">
         <v>26</v>
       </c>
       <c r="M336" t="s">
         <v>26</v>
       </c>
@@ -23667,54 +23673,54 @@
       </c>
       <c r="P336" t="s">
         <v>26</v>
       </c>
       <c r="Q336" t="s">
         <v>26</v>
       </c>
       <c r="R336" t="s">
         <v>26</v>
       </c>
       <c r="S336" t="s">
         <v>26</v>
       </c>
       <c r="T336" t="s">
         <v>26</v>
       </c>
       <c r="U336">
         <v>83.33</v>
       </c>
     </row>
     <row r="337" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A337">
         <v>336</v>
       </c>
       <c r="B337" t="s">
+        <v>595</v>
+      </c>
+      <c r="C337" t="s">
         <v>596</v>
-      </c>
-[...1 lines deleted...]
-        <v>597</v>
       </c>
       <c r="E337" t="s">
         <v>87</v>
       </c>
       <c r="F337" t="s">
         <v>76</v>
       </c>
       <c r="G337" t="s">
         <v>25</v>
       </c>
       <c r="H337">
         <v>27</v>
       </c>
       <c r="I337" t="b">
         <v>1</v>
       </c>
       <c r="J337" t="s">
         <v>26</v>
       </c>
       <c r="K337">
         <v>0</v>
       </c>
       <c r="L337" t="s">
         <v>26</v>
       </c>
@@ -23729,51 +23735,51 @@
       </c>
       <c r="P337" t="s">
         <v>26</v>
       </c>
       <c r="Q337" t="s">
         <v>26</v>
       </c>
       <c r="R337" t="s">
         <v>26</v>
       </c>
       <c r="S337" t="s">
         <v>26</v>
       </c>
       <c r="T337" t="s">
         <v>26</v>
       </c>
       <c r="U337">
         <v>83.01</v>
       </c>
     </row>
     <row r="338" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A338">
         <v>337</v>
       </c>
       <c r="B338" t="s">
-        <v>598</v>
+        <v>597</v>
       </c>
       <c r="C338" t="s">
         <v>227</v>
       </c>
       <c r="D338">
         <v>2326</v>
       </c>
       <c r="E338" t="s">
         <v>23</v>
       </c>
       <c r="F338" t="s">
         <v>76</v>
       </c>
       <c r="G338" t="s">
         <v>25</v>
       </c>
       <c r="H338">
         <v>28</v>
       </c>
       <c r="I338" t="b">
         <v>1</v>
       </c>
       <c r="J338" t="s">
         <v>26</v>
       </c>
@@ -23794,54 +23800,54 @@
       </c>
       <c r="P338" t="s">
         <v>26</v>
       </c>
       <c r="Q338" t="s">
         <v>26</v>
       </c>
       <c r="R338" t="s">
         <v>26</v>
       </c>
       <c r="S338" t="s">
         <v>26</v>
       </c>
       <c r="T338" t="s">
         <v>26</v>
       </c>
       <c r="U338">
         <v>82.92</v>
       </c>
     </row>
     <row r="339" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A339">
         <v>338</v>
       </c>
       <c r="B339" t="s">
+        <v>598</v>
+      </c>
+      <c r="C339" t="s">
         <v>599</v>
-      </c>
-[...1 lines deleted...]
-        <v>600</v>
       </c>
       <c r="E339" t="s">
         <v>56</v>
       </c>
       <c r="F339" t="s">
         <v>46</v>
       </c>
       <c r="G339" t="s">
         <v>53</v>
       </c>
       <c r="H339">
         <v>21</v>
       </c>
       <c r="I339" t="b">
         <v>1</v>
       </c>
       <c r="J339" t="s">
         <v>26</v>
       </c>
       <c r="K339">
         <v>0</v>
       </c>
       <c r="L339" t="s">
         <v>26</v>
       </c>
@@ -23859,54 +23865,54 @@
       </c>
       <c r="Q339" t="s">
         <v>26</v>
       </c>
       <c r="R339" t="s">
         <v>26</v>
       </c>
       <c r="S339" t="s">
         <v>26</v>
       </c>
       <c r="T339" t="s">
         <v>26</v>
       </c>
       <c r="U339">
         <v>81.71</v>
       </c>
     </row>
     <row r="340" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A340">
         <v>339</v>
       </c>
       <c r="B340" t="s">
         <v>107</v>
       </c>
       <c r="C340" t="s">
+        <v>600</v>
+      </c>
+      <c r="E340" t="s">
         <v>601</v>
-      </c>
-[...1 lines deleted...]
-        <v>602</v>
       </c>
       <c r="F340" t="s">
         <v>133</v>
       </c>
       <c r="G340" t="s">
         <v>25</v>
       </c>
       <c r="H340">
         <v>7</v>
       </c>
       <c r="I340" t="b">
         <v>1</v>
       </c>
       <c r="J340" t="s">
         <v>26</v>
       </c>
       <c r="K340">
         <v>1</v>
       </c>
       <c r="L340" t="s">
         <v>26</v>
       </c>
       <c r="M340" t="s">
         <v>26</v>
       </c>
@@ -23918,54 +23924,54 @@
       </c>
       <c r="P340" t="s">
         <v>26</v>
       </c>
       <c r="Q340" t="s">
         <v>26</v>
       </c>
       <c r="R340">
         <v>81.52</v>
       </c>
       <c r="S340" t="s">
         <v>26</v>
       </c>
       <c r="T340" t="s">
         <v>26</v>
       </c>
       <c r="U340">
         <v>81.52</v>
       </c>
     </row>
     <row r="341" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A341">
         <v>340</v>
       </c>
       <c r="B341" t="s">
+        <v>602</v>
+      </c>
+      <c r="C341" t="s">
         <v>603</v>
-      </c>
-[...1 lines deleted...]
-        <v>604</v>
       </c>
       <c r="E341" t="s">
         <v>26</v>
       </c>
       <c r="F341" t="s">
         <v>24</v>
       </c>
       <c r="G341" t="s">
         <v>53</v>
       </c>
       <c r="H341">
         <v>40</v>
       </c>
       <c r="I341" t="b">
         <v>1</v>
       </c>
       <c r="J341" t="s">
         <v>26</v>
       </c>
       <c r="K341">
         <v>0</v>
       </c>
       <c r="L341" t="s">
         <v>26</v>
       </c>
@@ -23983,51 +23989,51 @@
       </c>
       <c r="Q341" t="s">
         <v>26</v>
       </c>
       <c r="R341" t="s">
         <v>26</v>
       </c>
       <c r="S341" t="s">
         <v>26</v>
       </c>
       <c r="T341" t="s">
         <v>26</v>
       </c>
       <c r="U341">
         <v>81.5</v>
       </c>
     </row>
     <row r="342" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A342">
         <v>341</v>
       </c>
       <c r="B342" t="s">
         <v>100</v>
       </c>
       <c r="C342" t="s">
-        <v>605</v>
+        <v>604</v>
       </c>
       <c r="D342">
         <v>1023</v>
       </c>
       <c r="E342" t="s">
         <v>219</v>
       </c>
       <c r="F342" t="s">
         <v>133</v>
       </c>
       <c r="G342" t="s">
         <v>25</v>
       </c>
       <c r="H342">
         <v>8</v>
       </c>
       <c r="I342" t="b">
         <v>1</v>
       </c>
       <c r="J342" t="s">
         <v>26</v>
       </c>
       <c r="K342">
         <v>1</v>
       </c>
@@ -24045,57 +24051,57 @@
       </c>
       <c r="P342" t="s">
         <v>26</v>
       </c>
       <c r="Q342" t="s">
         <v>26</v>
       </c>
       <c r="R342">
         <v>80.91</v>
       </c>
       <c r="S342" t="s">
         <v>26</v>
       </c>
       <c r="T342" t="s">
         <v>26</v>
       </c>
       <c r="U342">
         <v>80.91</v>
       </c>
     </row>
     <row r="343" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A343">
         <v>342</v>
       </c>
       <c r="B343" t="s">
+        <v>605</v>
+      </c>
+      <c r="C343" t="s">
+        <v>460</v>
+      </c>
+      <c r="E343" t="s">
         <v>606</v>
-      </c>
-[...4 lines deleted...]
-        <v>607</v>
       </c>
       <c r="F343" t="s">
         <v>43</v>
       </c>
       <c r="G343" t="s">
         <v>53</v>
       </c>
       <c r="H343">
         <v>19</v>
       </c>
       <c r="I343" t="b">
         <v>1</v>
       </c>
       <c r="J343" t="s">
         <v>26</v>
       </c>
       <c r="K343">
         <v>1</v>
       </c>
       <c r="L343">
         <v>80.27</v>
       </c>
       <c r="M343" t="s">
         <v>26</v>
       </c>
@@ -24107,57 +24113,57 @@
       </c>
       <c r="P343" t="s">
         <v>26</v>
       </c>
       <c r="Q343" t="s">
         <v>26</v>
       </c>
       <c r="R343" t="s">
         <v>26</v>
       </c>
       <c r="S343" t="s">
         <v>26</v>
       </c>
       <c r="T343" t="s">
         <v>26</v>
       </c>
       <c r="U343">
         <v>80.27</v>
       </c>
     </row>
     <row r="344" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A344">
         <v>343</v>
       </c>
       <c r="B344" t="s">
+        <v>607</v>
+      </c>
+      <c r="C344" t="s">
         <v>608</v>
       </c>
-      <c r="C344" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D344">
-        <v>2462</v>
+        <v>147</v>
       </c>
       <c r="E344" t="s">
         <v>259</v>
       </c>
       <c r="F344" t="s">
         <v>133</v>
       </c>
       <c r="G344" t="s">
         <v>53</v>
       </c>
       <c r="H344">
         <v>1</v>
       </c>
       <c r="I344" t="b">
         <v>1</v>
       </c>
       <c r="J344" t="s">
         <v>26</v>
       </c>
       <c r="K344">
         <v>1</v>
       </c>
       <c r="L344" t="s">
         <v>26</v>
       </c>
@@ -24175,51 +24181,51 @@
       </c>
       <c r="Q344" t="s">
         <v>26</v>
       </c>
       <c r="R344">
         <v>79.01</v>
       </c>
       <c r="S344" t="s">
         <v>26</v>
       </c>
       <c r="T344" t="s">
         <v>26</v>
       </c>
       <c r="U344">
         <v>79.01</v>
       </c>
     </row>
     <row r="345" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A345">
         <v>344</v>
       </c>
       <c r="B345" t="s">
         <v>63</v>
       </c>
       <c r="C345" t="s">
-        <v>610</v>
+        <v>609</v>
       </c>
       <c r="E345" t="s">
         <v>219</v>
       </c>
       <c r="F345" t="s">
         <v>46</v>
       </c>
       <c r="G345" t="s">
         <v>25</v>
       </c>
       <c r="H345">
         <v>56</v>
       </c>
       <c r="I345" t="b">
         <v>1</v>
       </c>
       <c r="J345" t="s">
         <v>26</v>
       </c>
       <c r="K345">
         <v>1</v>
       </c>
       <c r="L345" t="s">
         <v>26</v>
       </c>
@@ -24234,57 +24240,57 @@
       </c>
       <c r="P345" t="s">
         <v>26</v>
       </c>
       <c r="Q345" t="s">
         <v>26</v>
       </c>
       <c r="R345">
         <v>78.74</v>
       </c>
       <c r="S345" t="s">
         <v>26</v>
       </c>
       <c r="T345" t="s">
         <v>26</v>
       </c>
       <c r="U345">
         <v>78.74</v>
       </c>
     </row>
     <row r="346" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A346">
         <v>345</v>
       </c>
       <c r="B346" t="s">
+        <v>610</v>
+      </c>
+      <c r="C346" t="s">
         <v>611</v>
       </c>
-      <c r="C346" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E346" t="s">
-        <v>345</v>
+        <v>344</v>
       </c>
       <c r="F346" t="s">
         <v>76</v>
       </c>
       <c r="G346" t="s">
         <v>53</v>
       </c>
       <c r="H346">
         <v>7</v>
       </c>
       <c r="I346" t="b">
         <v>1</v>
       </c>
       <c r="J346" t="s">
         <v>26</v>
       </c>
       <c r="K346">
         <v>1</v>
       </c>
       <c r="L346" t="s">
         <v>26</v>
       </c>
       <c r="M346" t="s">
         <v>26</v>
       </c>
@@ -24296,57 +24302,57 @@
       </c>
       <c r="P346" t="s">
         <v>26</v>
       </c>
       <c r="Q346" t="s">
         <v>26</v>
       </c>
       <c r="R346">
         <v>78.15</v>
       </c>
       <c r="S346" t="s">
         <v>26</v>
       </c>
       <c r="T346" t="s">
         <v>26</v>
       </c>
       <c r="U346">
         <v>78.15</v>
       </c>
     </row>
     <row r="347" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A347">
         <v>346</v>
       </c>
       <c r="B347" t="s">
+        <v>612</v>
+      </c>
+      <c r="C347" t="s">
         <v>613</v>
       </c>
-      <c r="C347" t="s">
+      <c r="E347" t="s">
         <v>614</v>
-      </c>
-[...1 lines deleted...]
-        <v>615</v>
       </c>
       <c r="F347" t="s">
         <v>46</v>
       </c>
       <c r="G347" t="s">
         <v>53</v>
       </c>
       <c r="H347">
         <v>22</v>
       </c>
       <c r="I347" t="b">
         <v>1</v>
       </c>
       <c r="J347" t="s">
         <v>26</v>
       </c>
       <c r="K347">
         <v>0</v>
       </c>
       <c r="L347" t="s">
         <v>26</v>
       </c>
       <c r="M347" t="s">
         <v>26</v>
       </c>
@@ -24361,54 +24367,54 @@
       </c>
       <c r="Q347" t="s">
         <v>26</v>
       </c>
       <c r="R347" t="s">
         <v>26</v>
       </c>
       <c r="S347" t="s">
         <v>26</v>
       </c>
       <c r="T347" t="s">
         <v>26</v>
       </c>
       <c r="U347">
         <v>77.3</v>
       </c>
     </row>
     <row r="348" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A348">
         <v>347</v>
       </c>
       <c r="B348" t="s">
         <v>151</v>
       </c>
       <c r="C348" t="s">
-        <v>616</v>
+        <v>615</v>
       </c>
       <c r="E348" t="s">
-        <v>615</v>
+        <v>614</v>
       </c>
       <c r="F348" t="s">
         <v>46</v>
       </c>
       <c r="G348" t="s">
         <v>25</v>
       </c>
       <c r="H348">
         <v>57</v>
       </c>
       <c r="I348" t="b">
         <v>1</v>
       </c>
       <c r="J348" t="s">
         <v>26</v>
       </c>
       <c r="K348">
         <v>0</v>
       </c>
       <c r="L348" t="s">
         <v>26</v>
       </c>
       <c r="M348" t="s">
         <v>26</v>
       </c>
@@ -24420,54 +24426,54 @@
       </c>
       <c r="P348" t="s">
         <v>26</v>
       </c>
       <c r="Q348" t="s">
         <v>26</v>
       </c>
       <c r="R348" t="s">
         <v>26</v>
       </c>
       <c r="S348" t="s">
         <v>26</v>
       </c>
       <c r="T348" t="s">
         <v>26</v>
       </c>
       <c r="U348">
         <v>77.28</v>
       </c>
     </row>
     <row r="349" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A349">
         <v>348</v>
       </c>
       <c r="B349" t="s">
-        <v>281</v>
+        <v>280</v>
       </c>
       <c r="C349" t="s">
-        <v>509</v>
+        <v>508</v>
       </c>
       <c r="E349" t="s">
         <v>26</v>
       </c>
       <c r="F349" t="s">
         <v>24</v>
       </c>
       <c r="G349" t="s">
         <v>25</v>
       </c>
       <c r="H349">
         <v>97</v>
       </c>
       <c r="I349" t="b">
         <v>1</v>
       </c>
       <c r="J349" t="s">
         <v>26</v>
       </c>
       <c r="K349">
         <v>1</v>
       </c>
       <c r="L349" t="s">
         <v>26</v>
       </c>
@@ -24485,51 +24491,51 @@
       </c>
       <c r="Q349" t="s">
         <v>26</v>
       </c>
       <c r="R349" t="s">
         <v>26</v>
       </c>
       <c r="S349" t="s">
         <v>26</v>
       </c>
       <c r="T349" t="s">
         <v>26</v>
       </c>
       <c r="U349">
         <v>77.27</v>
       </c>
     </row>
     <row r="350" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A350">
         <v>349</v>
       </c>
       <c r="B350" t="s">
         <v>161</v>
       </c>
       <c r="C350" t="s">
-        <v>617</v>
+        <v>616</v>
       </c>
       <c r="E350" t="s">
         <v>26</v>
       </c>
       <c r="F350" t="s">
         <v>43</v>
       </c>
       <c r="G350" t="s">
         <v>53</v>
       </c>
       <c r="H350">
         <v>20</v>
       </c>
       <c r="I350" t="b">
         <v>1</v>
       </c>
       <c r="J350" t="s">
         <v>26</v>
       </c>
       <c r="K350">
         <v>1</v>
       </c>
       <c r="L350" t="s">
         <v>26</v>
       </c>
@@ -24544,54 +24550,54 @@
       </c>
       <c r="P350" t="s">
         <v>26</v>
       </c>
       <c r="Q350" t="s">
         <v>26</v>
       </c>
       <c r="R350">
         <v>77.24</v>
       </c>
       <c r="S350" t="s">
         <v>26</v>
       </c>
       <c r="T350" t="s">
         <v>26</v>
       </c>
       <c r="U350">
         <v>77.24</v>
       </c>
     </row>
     <row r="351" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A351">
         <v>350</v>
       </c>
       <c r="B351" t="s">
+        <v>617</v>
+      </c>
+      <c r="C351" t="s">
         <v>618</v>
-      </c>
-[...1 lines deleted...]
-        <v>619</v>
       </c>
       <c r="D351">
         <v>2151</v>
       </c>
       <c r="E351" t="s">
         <v>211</v>
       </c>
       <c r="F351" t="s">
         <v>76</v>
       </c>
       <c r="G351" t="s">
         <v>25</v>
       </c>
       <c r="H351">
         <v>29</v>
       </c>
       <c r="I351" t="b">
         <v>1</v>
       </c>
       <c r="J351" t="s">
         <v>26</v>
       </c>
       <c r="K351">
         <v>0</v>
       </c>
@@ -24612,54 +24618,54 @@
       </c>
       <c r="Q351" t="s">
         <v>26</v>
       </c>
       <c r="R351" t="s">
         <v>26</v>
       </c>
       <c r="S351" t="s">
         <v>26</v>
       </c>
       <c r="T351" t="s">
         <v>26</v>
       </c>
       <c r="U351">
         <v>76.95</v>
       </c>
     </row>
     <row r="352" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A352">
         <v>351</v>
       </c>
       <c r="B352" t="s">
         <v>79</v>
       </c>
       <c r="C352" t="s">
+        <v>619</v>
+      </c>
+      <c r="E352" t="s">
         <v>620</v>
-      </c>
-[...1 lines deleted...]
-        <v>621</v>
       </c>
       <c r="F352" t="s">
         <v>133</v>
       </c>
       <c r="G352" t="s">
         <v>25</v>
       </c>
       <c r="H352">
         <v>9</v>
       </c>
       <c r="I352" t="b">
         <v>1</v>
       </c>
       <c r="J352" t="s">
         <v>26</v>
       </c>
       <c r="K352">
         <v>0</v>
       </c>
       <c r="L352" t="s">
         <v>26</v>
       </c>
       <c r="M352" t="s">
         <v>26</v>
       </c>
@@ -24671,60 +24677,60 @@
       </c>
       <c r="P352" t="s">
         <v>26</v>
       </c>
       <c r="Q352" t="s">
         <v>26</v>
       </c>
       <c r="R352" t="s">
         <v>26</v>
       </c>
       <c r="S352" t="s">
         <v>26</v>
       </c>
       <c r="T352" t="s">
         <v>26</v>
       </c>
       <c r="U352">
         <v>75.53</v>
       </c>
     </row>
     <row r="353" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A353">
         <v>352</v>
       </c>
       <c r="B353" t="s">
-        <v>292</v>
+        <v>291</v>
       </c>
       <c r="C353" t="s">
         <v>112</v>
       </c>
       <c r="D353">
         <v>1727</v>
       </c>
       <c r="E353" t="s">
-        <v>622</v>
+        <v>621</v>
       </c>
       <c r="F353" t="s">
         <v>43</v>
       </c>
       <c r="G353" t="s">
         <v>53</v>
       </c>
       <c r="H353">
         <v>21</v>
       </c>
       <c r="I353" t="b">
         <v>1</v>
       </c>
       <c r="J353" t="s">
         <v>26</v>
       </c>
       <c r="K353">
         <v>1</v>
       </c>
       <c r="L353" t="s">
         <v>26</v>
       </c>
       <c r="M353" t="s">
         <v>26</v>
       </c>
@@ -24736,57 +24742,57 @@
       </c>
       <c r="P353" t="s">
         <v>26</v>
       </c>
       <c r="Q353" t="s">
         <v>26</v>
       </c>
       <c r="R353" t="s">
         <v>26</v>
       </c>
       <c r="S353" t="s">
         <v>26</v>
       </c>
       <c r="T353" t="s">
         <v>26</v>
       </c>
       <c r="U353">
         <v>75.47</v>
       </c>
     </row>
     <row r="354" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A354">
         <v>353</v>
       </c>
       <c r="B354" t="s">
+        <v>622</v>
+      </c>
+      <c r="C354" t="s">
         <v>623</v>
       </c>
-      <c r="C354" t="s">
+      <c r="E354" t="s">
         <v>624</v>
-      </c>
-[...1 lines deleted...]
-        <v>625</v>
       </c>
       <c r="F354" t="s">
         <v>43</v>
       </c>
       <c r="G354" t="s">
         <v>53</v>
       </c>
       <c r="H354">
         <v>22</v>
       </c>
       <c r="I354" t="b">
         <v>1</v>
       </c>
       <c r="J354" t="s">
         <v>26</v>
       </c>
       <c r="K354">
         <v>0</v>
       </c>
       <c r="L354" t="s">
         <v>26</v>
       </c>
       <c r="M354" t="s">
         <v>26</v>
       </c>
@@ -24801,54 +24807,54 @@
       </c>
       <c r="Q354" t="s">
         <v>26</v>
       </c>
       <c r="R354" t="s">
         <v>26</v>
       </c>
       <c r="S354" t="s">
         <v>26</v>
       </c>
       <c r="T354" t="s">
         <v>26</v>
       </c>
       <c r="U354">
         <v>75.37</v>
       </c>
     </row>
     <row r="355" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A355">
         <v>354</v>
       </c>
       <c r="B355" t="s">
         <v>220</v>
       </c>
       <c r="C355" t="s">
+        <v>625</v>
+      </c>
+      <c r="E355" t="s">
         <v>626</v>
-      </c>
-[...1 lines deleted...]
-        <v>627</v>
       </c>
       <c r="F355" t="s">
         <v>24</v>
       </c>
       <c r="G355" t="s">
         <v>53</v>
       </c>
       <c r="H355">
         <v>41</v>
       </c>
       <c r="I355" t="b">
         <v>1</v>
       </c>
       <c r="J355" t="s">
         <v>26</v>
       </c>
       <c r="K355">
         <v>1</v>
       </c>
       <c r="L355" t="s">
         <v>26</v>
       </c>
       <c r="M355" t="s">
         <v>26</v>
       </c>
@@ -24860,54 +24866,54 @@
       </c>
       <c r="P355" t="s">
         <v>26</v>
       </c>
       <c r="Q355" t="s">
         <v>26</v>
       </c>
       <c r="R355" t="s">
         <v>26</v>
       </c>
       <c r="S355" t="s">
         <v>26</v>
       </c>
       <c r="T355" t="s">
         <v>26</v>
       </c>
       <c r="U355">
         <v>74.81</v>
       </c>
     </row>
     <row r="356" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A356">
         <v>355</v>
       </c>
       <c r="B356" t="s">
+        <v>627</v>
+      </c>
+      <c r="C356" t="s">
         <v>628</v>
-      </c>
-[...1 lines deleted...]
-        <v>629</v>
       </c>
       <c r="E356" t="s">
         <v>26</v>
       </c>
       <c r="F356" t="s">
         <v>24</v>
       </c>
       <c r="G356" t="s">
         <v>25</v>
       </c>
       <c r="H356">
         <v>98</v>
       </c>
       <c r="I356" t="b">
         <v>1</v>
       </c>
       <c r="J356" t="s">
         <v>26</v>
       </c>
       <c r="K356">
         <v>1</v>
       </c>
       <c r="L356" t="s">
         <v>26</v>
       </c>
@@ -24922,57 +24928,57 @@
       </c>
       <c r="P356" t="s">
         <v>26</v>
       </c>
       <c r="Q356" t="s">
         <v>26</v>
       </c>
       <c r="R356" t="s">
         <v>26</v>
       </c>
       <c r="S356" t="s">
         <v>26</v>
       </c>
       <c r="T356">
         <v>74.81</v>
       </c>
       <c r="U356">
         <v>74.81</v>
       </c>
     </row>
     <row r="357" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A357">
         <v>356</v>
       </c>
       <c r="B357" t="s">
+        <v>629</v>
+      </c>
+      <c r="C357" t="s">
         <v>630</v>
       </c>
-      <c r="C357" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E357" t="s">
-        <v>547</v>
+        <v>546</v>
       </c>
       <c r="F357" t="s">
         <v>76</v>
       </c>
       <c r="G357" t="s">
         <v>25</v>
       </c>
       <c r="H357">
         <v>30</v>
       </c>
       <c r="I357" t="b">
         <v>1</v>
       </c>
       <c r="J357" t="s">
         <v>26</v>
       </c>
       <c r="K357">
         <v>0</v>
       </c>
       <c r="L357" t="s">
         <v>26</v>
       </c>
       <c r="M357" t="s">
         <v>26</v>
       </c>
@@ -24984,54 +24990,54 @@
       </c>
       <c r="P357" t="s">
         <v>26</v>
       </c>
       <c r="Q357" t="s">
         <v>26</v>
       </c>
       <c r="R357" t="s">
         <v>26</v>
       </c>
       <c r="S357" t="s">
         <v>26</v>
       </c>
       <c r="T357" t="s">
         <v>26</v>
       </c>
       <c r="U357">
         <v>74.45</v>
       </c>
     </row>
     <row r="358" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A358">
         <v>357</v>
       </c>
       <c r="B358" t="s">
+        <v>631</v>
+      </c>
+      <c r="C358" t="s">
         <v>632</v>
-      </c>
-[...1 lines deleted...]
-        <v>633</v>
       </c>
       <c r="E358" t="s">
         <v>31</v>
       </c>
       <c r="F358" t="s">
         <v>24</v>
       </c>
       <c r="G358" t="s">
         <v>53</v>
       </c>
       <c r="H358">
         <v>42</v>
       </c>
       <c r="I358" t="b">
         <v>1</v>
       </c>
       <c r="J358" t="s">
         <v>26</v>
       </c>
       <c r="K358">
         <v>0</v>
       </c>
       <c r="L358" t="s">
         <v>26</v>
       </c>
@@ -25046,54 +25052,54 @@
       </c>
       <c r="P358" t="s">
         <v>26</v>
       </c>
       <c r="Q358" t="s">
         <v>26</v>
       </c>
       <c r="R358" t="s">
         <v>26</v>
       </c>
       <c r="S358" t="s">
         <v>26</v>
       </c>
       <c r="T358" t="s">
         <v>26</v>
       </c>
       <c r="U358">
         <v>74.33</v>
       </c>
     </row>
     <row r="359" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A359">
         <v>358</v>
       </c>
       <c r="B359" t="s">
-        <v>634</v>
+        <v>633</v>
       </c>
       <c r="C359" t="s">
-        <v>478</v>
+        <v>477</v>
       </c>
       <c r="E359" t="s">
         <v>39</v>
       </c>
       <c r="F359" t="s">
         <v>133</v>
       </c>
       <c r="G359" t="s">
         <v>25</v>
       </c>
       <c r="H359">
         <v>10</v>
       </c>
       <c r="I359" t="b">
         <v>1</v>
       </c>
       <c r="J359" t="s">
         <v>26</v>
       </c>
       <c r="K359">
         <v>1</v>
       </c>
       <c r="L359" t="s">
         <v>26</v>
       </c>
@@ -25173,51 +25179,51 @@
       </c>
       <c r="Q360" t="s">
         <v>26</v>
       </c>
       <c r="R360" t="s">
         <v>26</v>
       </c>
       <c r="S360" t="s">
         <v>26</v>
       </c>
       <c r="T360" t="s">
         <v>26</v>
       </c>
       <c r="U360">
         <v>73.8</v>
       </c>
     </row>
     <row r="361" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A361">
         <v>360</v>
       </c>
       <c r="B361" t="s">
         <v>68</v>
       </c>
       <c r="C361" t="s">
-        <v>635</v>
+        <v>634</v>
       </c>
       <c r="E361" t="s">
         <v>56</v>
       </c>
       <c r="F361" t="s">
         <v>46</v>
       </c>
       <c r="G361" t="s">
         <v>25</v>
       </c>
       <c r="H361">
         <v>58</v>
       </c>
       <c r="I361" t="b">
         <v>1</v>
       </c>
       <c r="J361" t="s">
         <v>26</v>
       </c>
       <c r="K361">
         <v>0</v>
       </c>
       <c r="L361" t="s">
         <v>26</v>
       </c>
@@ -25232,54 +25238,54 @@
       </c>
       <c r="P361" t="s">
         <v>26</v>
       </c>
       <c r="Q361" t="s">
         <v>26</v>
       </c>
       <c r="R361" t="s">
         <v>26</v>
       </c>
       <c r="S361" t="s">
         <v>26</v>
       </c>
       <c r="T361" t="s">
         <v>26</v>
       </c>
       <c r="U361">
         <v>73.07</v>
       </c>
     </row>
     <row r="362" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A362">
         <v>361</v>
       </c>
       <c r="B362" t="s">
+        <v>635</v>
+      </c>
+      <c r="C362" t="s">
         <v>636</v>
-      </c>
-[...1 lines deleted...]
-        <v>637</v>
       </c>
       <c r="E362" t="s">
         <v>39</v>
       </c>
       <c r="F362" t="s">
         <v>46</v>
       </c>
       <c r="G362" t="s">
         <v>53</v>
       </c>
       <c r="H362">
         <v>24</v>
       </c>
       <c r="I362" t="b">
         <v>1</v>
       </c>
       <c r="J362" t="s">
         <v>26</v>
       </c>
       <c r="K362">
         <v>0</v>
       </c>
       <c r="L362" t="s">
         <v>26</v>
       </c>
@@ -25294,54 +25300,54 @@
       </c>
       <c r="P362" t="s">
         <v>26</v>
       </c>
       <c r="Q362" t="s">
         <v>26</v>
       </c>
       <c r="R362" t="s">
         <v>26</v>
       </c>
       <c r="S362" t="s">
         <v>26</v>
       </c>
       <c r="T362" t="s">
         <v>26</v>
       </c>
       <c r="U362">
         <v>72.5</v>
       </c>
     </row>
     <row r="363" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A363">
         <v>362</v>
       </c>
       <c r="B363" t="s">
-        <v>534</v>
+        <v>533</v>
       </c>
       <c r="C363" t="s">
-        <v>638</v>
+        <v>637</v>
       </c>
       <c r="E363" t="s">
         <v>23</v>
       </c>
       <c r="F363" t="s">
         <v>76</v>
       </c>
       <c r="G363" t="s">
         <v>25</v>
       </c>
       <c r="H363">
         <v>31</v>
       </c>
       <c r="I363" t="b">
         <v>1</v>
       </c>
       <c r="J363" t="s">
         <v>26</v>
       </c>
       <c r="K363">
         <v>1</v>
       </c>
       <c r="L363">
         <v>70.17</v>
       </c>
@@ -25356,51 +25362,51 @@
       </c>
       <c r="P363" t="s">
         <v>26</v>
       </c>
       <c r="Q363" t="s">
         <v>26</v>
       </c>
       <c r="R363" t="s">
         <v>26</v>
       </c>
       <c r="S363" t="s">
         <v>26</v>
       </c>
       <c r="T363" t="s">
         <v>26</v>
       </c>
       <c r="U363">
         <v>70.17</v>
       </c>
     </row>
     <row r="364" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A364">
         <v>363</v>
       </c>
       <c r="B364" t="s">
-        <v>639</v>
+        <v>638</v>
       </c>
       <c r="C364" t="s">
         <v>160</v>
       </c>
       <c r="E364" t="s">
         <v>26</v>
       </c>
       <c r="F364" t="s">
         <v>46</v>
       </c>
       <c r="G364" t="s">
         <v>25</v>
       </c>
       <c r="H364">
         <v>59</v>
       </c>
       <c r="I364" t="b">
         <v>1</v>
       </c>
       <c r="J364" t="s">
         <v>26</v>
       </c>
       <c r="K364">
         <v>1</v>
       </c>
@@ -25421,51 +25427,51 @@
       </c>
       <c r="Q364" t="s">
         <v>26</v>
       </c>
       <c r="R364" t="s">
         <v>26</v>
       </c>
       <c r="S364" t="s">
         <v>26</v>
       </c>
       <c r="T364" t="s">
         <v>26</v>
       </c>
       <c r="U364">
         <v>69.95</v>
       </c>
     </row>
     <row r="365" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A365">
         <v>364</v>
       </c>
       <c r="B365" t="s">
         <v>271</v>
       </c>
       <c r="C365" t="s">
-        <v>640</v>
+        <v>639</v>
       </c>
       <c r="E365" t="s">
         <v>26</v>
       </c>
       <c r="F365" t="s">
         <v>24</v>
       </c>
       <c r="G365" t="s">
         <v>53</v>
       </c>
       <c r="H365">
         <v>43</v>
       </c>
       <c r="I365" t="b">
         <v>1</v>
       </c>
       <c r="J365" t="s">
         <v>26</v>
       </c>
       <c r="K365">
         <v>0</v>
       </c>
       <c r="L365" t="s">
         <v>26</v>
       </c>
@@ -25480,54 +25486,54 @@
       </c>
       <c r="P365" t="s">
         <v>26</v>
       </c>
       <c r="Q365" t="s">
         <v>26</v>
       </c>
       <c r="R365" t="s">
         <v>26</v>
       </c>
       <c r="S365" t="s">
         <v>26</v>
       </c>
       <c r="T365" t="s">
         <v>26</v>
       </c>
       <c r="U365">
         <v>68.9</v>
       </c>
     </row>
     <row r="366" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A366">
         <v>365</v>
       </c>
       <c r="B366" t="s">
-        <v>472</v>
+        <v>471</v>
       </c>
       <c r="C366" t="s">
-        <v>641</v>
+        <v>640</v>
       </c>
       <c r="E366" t="s">
         <v>26</v>
       </c>
       <c r="F366" t="s">
         <v>24</v>
       </c>
       <c r="G366" t="s">
         <v>25</v>
       </c>
       <c r="H366">
         <v>99</v>
       </c>
       <c r="I366" t="b">
         <v>1</v>
       </c>
       <c r="J366" t="s">
         <v>26</v>
       </c>
       <c r="K366">
         <v>1</v>
       </c>
       <c r="L366" t="s">
         <v>26</v>
       </c>
@@ -25542,54 +25548,54 @@
       </c>
       <c r="P366" t="s">
         <v>26</v>
       </c>
       <c r="Q366" t="s">
         <v>26</v>
       </c>
       <c r="R366" t="s">
         <v>26</v>
       </c>
       <c r="S366" t="s">
         <v>26</v>
       </c>
       <c r="T366" t="s">
         <v>26</v>
       </c>
       <c r="U366">
         <v>68.77</v>
       </c>
     </row>
     <row r="367" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A367">
         <v>366</v>
       </c>
       <c r="B367" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
       <c r="C367" t="s">
-        <v>491</v>
+        <v>490</v>
       </c>
       <c r="E367" t="s">
         <v>56</v>
       </c>
       <c r="F367" t="s">
         <v>46</v>
       </c>
       <c r="G367" t="s">
         <v>53</v>
       </c>
       <c r="H367">
         <v>25</v>
       </c>
       <c r="I367" t="b">
         <v>1</v>
       </c>
       <c r="J367" t="s">
         <v>26</v>
       </c>
       <c r="K367">
         <v>0</v>
       </c>
       <c r="L367" t="s">
         <v>26</v>
       </c>
@@ -25604,54 +25610,54 @@
       </c>
       <c r="P367" t="s">
         <v>26</v>
       </c>
       <c r="Q367" t="s">
         <v>26</v>
       </c>
       <c r="R367" t="s">
         <v>26</v>
       </c>
       <c r="S367" t="s">
         <v>26</v>
       </c>
       <c r="T367" t="s">
         <v>26</v>
       </c>
       <c r="U367">
         <v>68.28</v>
       </c>
     </row>
     <row r="368" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A368">
         <v>367</v>
       </c>
       <c r="B368" t="s">
+        <v>642</v>
+      </c>
+      <c r="C368" t="s">
         <v>643</v>
-      </c>
-[...1 lines deleted...]
-        <v>644</v>
       </c>
       <c r="E368" t="s">
         <v>56</v>
       </c>
       <c r="F368" t="s">
         <v>46</v>
       </c>
       <c r="G368" t="s">
         <v>53</v>
       </c>
       <c r="H368">
         <v>26</v>
       </c>
       <c r="I368" t="b">
         <v>1</v>
       </c>
       <c r="J368" t="s">
         <v>26</v>
       </c>
       <c r="K368">
         <v>0</v>
       </c>
       <c r="L368" t="s">
         <v>26</v>
       </c>
@@ -25666,57 +25672,57 @@
       </c>
       <c r="P368" t="s">
         <v>26</v>
       </c>
       <c r="Q368" t="s">
         <v>26</v>
       </c>
       <c r="R368" t="s">
         <v>26</v>
       </c>
       <c r="S368" t="s">
         <v>26</v>
       </c>
       <c r="T368" t="s">
         <v>26</v>
       </c>
       <c r="U368">
         <v>68.21</v>
       </c>
     </row>
     <row r="369" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A369">
         <v>368</v>
       </c>
       <c r="B369" t="s">
+        <v>644</v>
+      </c>
+      <c r="C369" t="s">
         <v>645</v>
       </c>
-      <c r="C369" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E369" t="s">
-        <v>547</v>
+        <v>546</v>
       </c>
       <c r="F369" t="s">
         <v>24</v>
       </c>
       <c r="G369" t="s">
         <v>53</v>
       </c>
       <c r="H369">
         <v>44</v>
       </c>
       <c r="I369" t="b">
         <v>1</v>
       </c>
       <c r="J369" t="s">
         <v>26</v>
       </c>
       <c r="K369">
         <v>0</v>
       </c>
       <c r="L369" t="s">
         <v>26</v>
       </c>
       <c r="M369" t="s">
         <v>26</v>
       </c>
@@ -25728,54 +25734,54 @@
       </c>
       <c r="P369" t="s">
         <v>26</v>
       </c>
       <c r="Q369" t="s">
         <v>26</v>
       </c>
       <c r="R369" t="s">
         <v>26</v>
       </c>
       <c r="S369" t="s">
         <v>26</v>
       </c>
       <c r="T369" t="s">
         <v>26</v>
       </c>
       <c r="U369">
         <v>67.37</v>
       </c>
     </row>
     <row r="370" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A370">
         <v>369</v>
       </c>
       <c r="B370" t="s">
+        <v>646</v>
+      </c>
+      <c r="C370" t="s">
         <v>647</v>
-      </c>
-[...1 lines deleted...]
-        <v>648</v>
       </c>
       <c r="E370" t="s">
         <v>26</v>
       </c>
       <c r="F370" t="s">
         <v>43</v>
       </c>
       <c r="G370" t="s">
         <v>53</v>
       </c>
       <c r="H370">
         <v>23</v>
       </c>
       <c r="I370" t="b">
         <v>1</v>
       </c>
       <c r="J370" t="s">
         <v>26</v>
       </c>
       <c r="K370">
         <v>1</v>
       </c>
       <c r="L370" t="s">
         <v>26</v>
       </c>
@@ -25790,54 +25796,54 @@
       </c>
       <c r="P370" t="s">
         <v>26</v>
       </c>
       <c r="Q370" t="s">
         <v>26</v>
       </c>
       <c r="R370" t="s">
         <v>26</v>
       </c>
       <c r="S370" t="s">
         <v>26</v>
       </c>
       <c r="T370" t="s">
         <v>26</v>
       </c>
       <c r="U370">
         <v>66.48</v>
       </c>
     </row>
     <row r="371" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A371">
         <v>370</v>
       </c>
       <c r="B371" t="s">
-        <v>606</v>
+        <v>605</v>
       </c>
       <c r="C371" t="s">
-        <v>649</v>
+        <v>648</v>
       </c>
       <c r="E371" t="s">
         <v>26</v>
       </c>
       <c r="F371" t="s">
         <v>43</v>
       </c>
       <c r="G371" t="s">
         <v>53</v>
       </c>
       <c r="H371">
         <v>24</v>
       </c>
       <c r="I371" t="b">
         <v>1</v>
       </c>
       <c r="J371" t="s">
         <v>26</v>
       </c>
       <c r="K371">
         <v>0</v>
       </c>
       <c r="L371" t="s">
         <v>26</v>
       </c>
@@ -25852,54 +25858,54 @@
       </c>
       <c r="P371" t="s">
         <v>26</v>
       </c>
       <c r="Q371" t="s">
         <v>26</v>
       </c>
       <c r="R371" t="s">
         <v>26</v>
       </c>
       <c r="S371" t="s">
         <v>26</v>
       </c>
       <c r="T371" t="s">
         <v>26</v>
       </c>
       <c r="U371">
         <v>66.36</v>
       </c>
     </row>
     <row r="372" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A372">
         <v>371</v>
       </c>
       <c r="B372" t="s">
+        <v>649</v>
+      </c>
+      <c r="C372" t="s">
         <v>650</v>
-      </c>
-[...1 lines deleted...]
-        <v>651</v>
       </c>
       <c r="E372" t="s">
         <v>211</v>
       </c>
       <c r="F372" t="s">
         <v>76</v>
       </c>
       <c r="G372" t="s">
         <v>53</v>
       </c>
       <c r="H372">
         <v>8</v>
       </c>
       <c r="I372" t="b">
         <v>1</v>
       </c>
       <c r="J372" t="s">
         <v>26</v>
       </c>
       <c r="K372">
         <v>0</v>
       </c>
       <c r="L372" t="s">
         <v>26</v>
       </c>
@@ -25914,57 +25920,57 @@
       </c>
       <c r="P372" t="s">
         <v>26</v>
       </c>
       <c r="Q372" t="s">
         <v>26</v>
       </c>
       <c r="R372" t="s">
         <v>26</v>
       </c>
       <c r="S372" t="s">
         <v>26</v>
       </c>
       <c r="T372" t="s">
         <v>26</v>
       </c>
       <c r="U372">
         <v>64.49</v>
       </c>
     </row>
     <row r="373" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A373">
         <v>372</v>
       </c>
       <c r="B373" t="s">
+        <v>651</v>
+      </c>
+      <c r="C373" t="s">
         <v>652</v>
       </c>
-      <c r="C373" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D373">
-        <v>2477</v>
+        <v>296</v>
       </c>
       <c r="E373" t="s">
         <v>56</v>
       </c>
       <c r="F373" t="s">
         <v>76</v>
       </c>
       <c r="G373" t="s">
         <v>53</v>
       </c>
       <c r="H373">
         <v>9</v>
       </c>
       <c r="I373" t="b">
         <v>1</v>
       </c>
       <c r="J373" t="s">
         <v>26</v>
       </c>
       <c r="K373">
         <v>0</v>
       </c>
       <c r="L373" t="s">
         <v>26</v>
       </c>
@@ -25979,54 +25985,54 @@
       </c>
       <c r="P373" t="s">
         <v>26</v>
       </c>
       <c r="Q373" t="s">
         <v>26</v>
       </c>
       <c r="R373" t="s">
         <v>26</v>
       </c>
       <c r="S373" t="s">
         <v>26</v>
       </c>
       <c r="T373" t="s">
         <v>26</v>
       </c>
       <c r="U373">
         <v>64.18</v>
       </c>
     </row>
     <row r="374" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A374">
         <v>373</v>
       </c>
       <c r="B374" t="s">
+        <v>653</v>
+      </c>
+      <c r="C374" t="s">
         <v>654</v>
-      </c>
-[...1 lines deleted...]
-        <v>655</v>
       </c>
       <c r="E374" t="s">
         <v>26</v>
       </c>
       <c r="F374" t="s">
         <v>43</v>
       </c>
       <c r="G374" t="s">
         <v>53</v>
       </c>
       <c r="H374">
         <v>25</v>
       </c>
       <c r="I374" t="b">
         <v>1</v>
       </c>
       <c r="J374" t="s">
         <v>26</v>
       </c>
       <c r="K374">
         <v>1</v>
       </c>
       <c r="L374" t="s">
         <v>26</v>
       </c>
@@ -26041,57 +26047,57 @@
       </c>
       <c r="P374" t="s">
         <v>26</v>
       </c>
       <c r="Q374" t="s">
         <v>26</v>
       </c>
       <c r="R374" t="s">
         <v>26</v>
       </c>
       <c r="S374" t="s">
         <v>26</v>
       </c>
       <c r="T374" t="s">
         <v>26</v>
       </c>
       <c r="U374">
         <v>64.12</v>
       </c>
     </row>
     <row r="375" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A375">
         <v>374</v>
       </c>
       <c r="B375" t="s">
+        <v>655</v>
+      </c>
+      <c r="C375" t="s">
         <v>656</v>
       </c>
-      <c r="C375" t="s">
+      <c r="E375" t="s">
         <v>657</v>
-      </c>
-[...1 lines deleted...]
-        <v>658</v>
       </c>
       <c r="F375" t="s">
         <v>76</v>
       </c>
       <c r="G375" t="s">
         <v>25</v>
       </c>
       <c r="H375">
         <v>32</v>
       </c>
       <c r="I375" t="b">
         <v>1</v>
       </c>
       <c r="J375" t="s">
         <v>26</v>
       </c>
       <c r="K375">
         <v>0</v>
       </c>
       <c r="L375" t="s">
         <v>26</v>
       </c>
       <c r="M375" t="s">
         <v>26</v>
       </c>
@@ -26103,54 +26109,54 @@
       </c>
       <c r="P375" t="s">
         <v>26</v>
       </c>
       <c r="Q375" t="s">
         <v>26</v>
       </c>
       <c r="R375" t="s">
         <v>26</v>
       </c>
       <c r="S375" t="s">
         <v>26</v>
       </c>
       <c r="T375" t="s">
         <v>26</v>
       </c>
       <c r="U375">
         <v>63.36</v>
       </c>
     </row>
     <row r="376" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A376">
         <v>375</v>
       </c>
       <c r="B376" t="s">
-        <v>418</v>
+        <v>417</v>
       </c>
       <c r="C376" t="s">
-        <v>659</v>
+        <v>658</v>
       </c>
       <c r="E376" t="s">
         <v>144</v>
       </c>
       <c r="F376" t="s">
         <v>46</v>
       </c>
       <c r="G376" t="s">
         <v>53</v>
       </c>
       <c r="H376">
         <v>27</v>
       </c>
       <c r="I376" t="b">
         <v>1</v>
       </c>
       <c r="J376" t="s">
         <v>26</v>
       </c>
       <c r="K376">
         <v>0</v>
       </c>
       <c r="L376" t="s">
         <v>26</v>
       </c>
@@ -26165,54 +26171,54 @@
       </c>
       <c r="P376" t="s">
         <v>26</v>
       </c>
       <c r="Q376" t="s">
         <v>26</v>
       </c>
       <c r="R376" t="s">
         <v>26</v>
       </c>
       <c r="S376" t="s">
         <v>26</v>
       </c>
       <c r="T376" t="s">
         <v>26</v>
       </c>
       <c r="U376">
         <v>63.36</v>
       </c>
     </row>
     <row r="377" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A377">
         <v>376</v>
       </c>
       <c r="B377" t="s">
-        <v>312</v>
+        <v>311</v>
       </c>
       <c r="C377" t="s">
-        <v>660</v>
+        <v>659</v>
       </c>
       <c r="E377" t="s">
         <v>31</v>
       </c>
       <c r="F377" t="s">
         <v>24</v>
       </c>
       <c r="G377" t="s">
         <v>25</v>
       </c>
       <c r="H377">
         <v>100</v>
       </c>
       <c r="I377" t="b">
         <v>1</v>
       </c>
       <c r="J377" t="s">
         <v>26</v>
       </c>
       <c r="K377">
         <v>0</v>
       </c>
       <c r="L377" t="s">
         <v>26</v>
       </c>
@@ -26227,54 +26233,54 @@
       </c>
       <c r="P377" t="s">
         <v>26</v>
       </c>
       <c r="Q377" t="s">
         <v>26</v>
       </c>
       <c r="R377" t="s">
         <v>26</v>
       </c>
       <c r="S377" t="s">
         <v>26</v>
       </c>
       <c r="T377" t="s">
         <v>26</v>
       </c>
       <c r="U377">
         <v>63.24</v>
       </c>
     </row>
     <row r="378" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A378">
         <v>377</v>
       </c>
       <c r="B378" t="s">
-        <v>661</v>
+        <v>660</v>
       </c>
       <c r="C378" t="s">
-        <v>640</v>
+        <v>639</v>
       </c>
       <c r="E378" t="s">
         <v>26</v>
       </c>
       <c r="F378" t="s">
         <v>43</v>
       </c>
       <c r="G378" t="s">
         <v>53</v>
       </c>
       <c r="H378">
         <v>26</v>
       </c>
       <c r="I378" t="b">
         <v>1</v>
       </c>
       <c r="J378" t="s">
         <v>26</v>
       </c>
       <c r="K378">
         <v>0</v>
       </c>
       <c r="L378" t="s">
         <v>26</v>
       </c>
@@ -26292,54 +26298,54 @@
       </c>
       <c r="Q378" t="s">
         <v>26</v>
       </c>
       <c r="R378" t="s">
         <v>26</v>
       </c>
       <c r="S378" t="s">
         <v>26</v>
       </c>
       <c r="T378" t="s">
         <v>26</v>
       </c>
       <c r="U378">
         <v>60.94</v>
       </c>
     </row>
     <row r="379" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A379">
         <v>378</v>
       </c>
       <c r="B379" t="s">
         <v>100</v>
       </c>
       <c r="C379" t="s">
-        <v>662</v>
+        <v>661</v>
       </c>
       <c r="D379">
-        <v>1410</v>
+        <v>288</v>
       </c>
       <c r="E379" t="s">
         <v>26</v>
       </c>
       <c r="F379" t="s">
         <v>133</v>
       </c>
       <c r="G379" t="s">
         <v>25</v>
       </c>
       <c r="H379">
         <v>11</v>
       </c>
       <c r="I379" t="b">
         <v>1</v>
       </c>
       <c r="J379" t="s">
         <v>26</v>
       </c>
       <c r="K379">
         <v>1</v>
       </c>
       <c r="L379" t="s">
         <v>26</v>
       </c>
@@ -26357,57 +26363,57 @@
       </c>
       <c r="Q379" t="s">
         <v>26</v>
       </c>
       <c r="R379">
         <v>60.88</v>
       </c>
       <c r="S379" t="s">
         <v>26</v>
       </c>
       <c r="T379" t="s">
         <v>26</v>
       </c>
       <c r="U379">
         <v>60.88</v>
       </c>
     </row>
     <row r="380" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A380">
         <v>379</v>
       </c>
       <c r="B380" t="s">
         <v>167</v>
       </c>
       <c r="C380" t="s">
+        <v>662</v>
+      </c>
+      <c r="D380">
+        <v>415</v>
+      </c>
+      <c r="E380" t="s">
         <v>663</v>
-      </c>
-[...4 lines deleted...]
-        <v>664</v>
       </c>
       <c r="F380" t="s">
         <v>76</v>
       </c>
       <c r="G380" t="s">
         <v>53</v>
       </c>
       <c r="H380">
         <v>10</v>
       </c>
       <c r="I380" t="b">
         <v>1</v>
       </c>
       <c r="J380" t="s">
         <v>26</v>
       </c>
       <c r="K380">
         <v>0</v>
       </c>
       <c r="L380" t="s">
         <v>26</v>
       </c>
       <c r="M380" t="s">
         <v>26</v>
       </c>
@@ -26419,51 +26425,51 @@
       </c>
       <c r="P380" t="s">
         <v>26</v>
       </c>
       <c r="Q380" t="s">
         <v>26</v>
       </c>
       <c r="R380" t="s">
         <v>26</v>
       </c>
       <c r="S380" t="s">
         <v>26</v>
       </c>
       <c r="T380" t="s">
         <v>26</v>
       </c>
       <c r="U380">
         <v>60.44</v>
       </c>
     </row>
     <row r="381" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A381">
         <v>380</v>
       </c>
       <c r="B381" t="s">
-        <v>665</v>
+        <v>664</v>
       </c>
       <c r="C381" t="s">
         <v>228</v>
       </c>
       <c r="E381" t="s">
         <v>56</v>
       </c>
       <c r="F381" t="s">
         <v>24</v>
       </c>
       <c r="G381" t="s">
         <v>53</v>
       </c>
       <c r="H381">
         <v>45</v>
       </c>
       <c r="I381" t="b">
         <v>1</v>
       </c>
       <c r="J381" t="s">
         <v>26</v>
       </c>
       <c r="K381">
         <v>0</v>
       </c>
@@ -26481,54 +26487,54 @@
       </c>
       <c r="P381" t="s">
         <v>26</v>
       </c>
       <c r="Q381" t="s">
         <v>26</v>
       </c>
       <c r="R381" t="s">
         <v>26</v>
       </c>
       <c r="S381" t="s">
         <v>26</v>
       </c>
       <c r="T381" t="s">
         <v>26</v>
       </c>
       <c r="U381">
         <v>60.19</v>
       </c>
     </row>
     <row r="382" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A382">
         <v>381</v>
       </c>
       <c r="B382" t="s">
-        <v>532</v>
+        <v>531</v>
       </c>
       <c r="C382" t="s">
-        <v>666</v>
+        <v>665</v>
       </c>
       <c r="E382" t="s">
         <v>56</v>
       </c>
       <c r="F382" t="s">
         <v>43</v>
       </c>
       <c r="G382" t="s">
         <v>53</v>
       </c>
       <c r="H382">
         <v>27</v>
       </c>
       <c r="I382" t="b">
         <v>1</v>
       </c>
       <c r="J382" t="s">
         <v>26</v>
       </c>
       <c r="K382">
         <v>0</v>
       </c>
       <c r="L382" t="s">
         <v>26</v>
       </c>
@@ -26543,54 +26549,54 @@
       </c>
       <c r="P382" t="s">
         <v>26</v>
       </c>
       <c r="Q382" t="s">
         <v>26</v>
       </c>
       <c r="R382" t="s">
         <v>26</v>
       </c>
       <c r="S382" t="s">
         <v>26</v>
       </c>
       <c r="T382" t="s">
         <v>26</v>
       </c>
       <c r="U382">
         <v>60.12</v>
       </c>
     </row>
     <row r="383" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A383">
         <v>382</v>
       </c>
       <c r="B383" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
       <c r="C383" t="s">
-        <v>667</v>
+        <v>666</v>
       </c>
       <c r="E383" t="s">
         <v>176</v>
       </c>
       <c r="F383" t="s">
         <v>43</v>
       </c>
       <c r="G383" t="s">
         <v>53</v>
       </c>
       <c r="H383">
         <v>28</v>
       </c>
       <c r="I383" t="b">
         <v>1</v>
       </c>
       <c r="J383" t="s">
         <v>26</v>
       </c>
       <c r="K383">
         <v>0</v>
       </c>
       <c r="L383" t="s">
         <v>26</v>
       </c>
@@ -26667,51 +26673,51 @@
       </c>
       <c r="P384" t="s">
         <v>26</v>
       </c>
       <c r="Q384" t="s">
         <v>26</v>
       </c>
       <c r="R384" t="s">
         <v>26</v>
       </c>
       <c r="S384" t="s">
         <v>26</v>
       </c>
       <c r="T384" t="s">
         <v>26</v>
       </c>
       <c r="U384">
         <v>59.54</v>
       </c>
     </row>
     <row r="385" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A385">
         <v>384</v>
       </c>
       <c r="B385" t="s">
-        <v>310</v>
+        <v>309</v>
       </c>
       <c r="C385" t="s">
         <v>131</v>
       </c>
       <c r="E385" t="s">
         <v>26</v>
       </c>
       <c r="F385" t="s">
         <v>43</v>
       </c>
       <c r="G385" t="s">
         <v>25</v>
       </c>
       <c r="H385">
         <v>59</v>
       </c>
       <c r="I385" t="b">
         <v>1</v>
       </c>
       <c r="J385" t="s">
         <v>26</v>
       </c>
       <c r="K385">
         <v>0</v>
       </c>
@@ -26729,54 +26735,54 @@
       </c>
       <c r="P385" t="s">
         <v>26</v>
       </c>
       <c r="Q385" t="s">
         <v>26</v>
       </c>
       <c r="R385" t="s">
         <v>26</v>
       </c>
       <c r="S385" t="s">
         <v>26</v>
       </c>
       <c r="T385" t="s">
         <v>26</v>
       </c>
       <c r="U385">
         <v>59.35</v>
       </c>
     </row>
     <row r="386" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A386">
         <v>385</v>
       </c>
       <c r="B386" t="s">
+        <v>667</v>
+      </c>
+      <c r="C386" t="s">
         <v>668</v>
-      </c>
-[...1 lines deleted...]
-        <v>669</v>
       </c>
       <c r="E386" t="s">
         <v>56</v>
       </c>
       <c r="F386" t="s">
         <v>133</v>
       </c>
       <c r="G386" t="s">
         <v>53</v>
       </c>
       <c r="H386">
         <v>2</v>
       </c>
       <c r="I386" t="b">
         <v>1</v>
       </c>
       <c r="J386" t="s">
         <v>26</v>
       </c>
       <c r="K386">
         <v>0</v>
       </c>
       <c r="L386" t="s">
         <v>26</v>
       </c>
@@ -26791,54 +26797,54 @@
       </c>
       <c r="P386" t="s">
         <v>26</v>
       </c>
       <c r="Q386" t="s">
         <v>26</v>
       </c>
       <c r="R386" t="s">
         <v>26</v>
       </c>
       <c r="S386" t="s">
         <v>26</v>
       </c>
       <c r="T386" t="s">
         <v>26</v>
       </c>
       <c r="U386">
         <v>54.87</v>
       </c>
     </row>
     <row r="387" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A387">
         <v>386</v>
       </c>
       <c r="B387" t="s">
+        <v>669</v>
+      </c>
+      <c r="C387" t="s">
         <v>670</v>
-      </c>
-[...1 lines deleted...]
-        <v>671</v>
       </c>
       <c r="D387">
         <v>1538</v>
       </c>
       <c r="E387" t="s">
         <v>56</v>
       </c>
       <c r="F387" t="s">
         <v>46</v>
       </c>
       <c r="G387" t="s">
         <v>53</v>
       </c>
       <c r="H387">
         <v>29</v>
       </c>
       <c r="I387" t="b">
         <v>1</v>
       </c>
       <c r="J387" t="s">
         <v>26</v>
       </c>
       <c r="K387">
         <v>0</v>
       </c>