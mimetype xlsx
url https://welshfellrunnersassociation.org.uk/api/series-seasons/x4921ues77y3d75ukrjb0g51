--- v4 (2026-07-11)
+++ v5 (2026-09-30)
@@ -3718,51 +3718,51 @@
       </c>
       <c r="Q2" t="s">
         <v>25</v>
       </c>
       <c r="R2" t="s">
         <v>25</v>
       </c>
       <c r="S2" t="s">
         <v>25</v>
       </c>
       <c r="T2">
         <v>592.7</v>
       </c>
     </row>
     <row r="3" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3" t="s">
         <v>26</v>
       </c>
       <c r="C3" t="s">
         <v>27</v>
       </c>
       <c r="D3">
-        <v>1295</v>
+        <v>509</v>
       </c>
       <c r="E3" t="s">
         <v>28</v>
       </c>
       <c r="F3" t="s">
         <v>29</v>
       </c>
       <c r="G3" t="s">
         <v>24</v>
       </c>
       <c r="H3">
         <v>1</v>
       </c>
       <c r="I3" t="b">
         <v>1</v>
       </c>
       <c r="J3" t="s">
         <v>25</v>
       </c>
       <c r="K3">
         <v>3</v>
       </c>
       <c r="L3">
         <v>143.81</v>
       </c>
@@ -3780,51 +3780,51 @@
       </c>
       <c r="Q3" t="s">
         <v>25</v>
       </c>
       <c r="R3" t="s">
         <v>25</v>
       </c>
       <c r="S3" t="s">
         <v>25</v>
       </c>
       <c r="T3">
         <v>557.28</v>
       </c>
     </row>
     <row r="4" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4" t="s">
         <v>30</v>
       </c>
       <c r="C4" t="s">
         <v>31</v>
       </c>
       <c r="D4">
-        <v>1050</v>
+        <v>473</v>
       </c>
       <c r="E4" t="s">
         <v>32</v>
       </c>
       <c r="F4" t="s">
         <v>23</v>
       </c>
       <c r="G4" t="s">
         <v>24</v>
       </c>
       <c r="H4">
         <v>2</v>
       </c>
       <c r="I4" t="b">
         <v>1</v>
       </c>
       <c r="J4" t="s">
         <v>25</v>
       </c>
       <c r="K4">
         <v>4</v>
       </c>
       <c r="L4">
         <v>131.55</v>
       </c>
@@ -3842,51 +3842,51 @@
       </c>
       <c r="Q4">
         <v>139.52</v>
       </c>
       <c r="R4" t="s">
         <v>25</v>
       </c>
       <c r="S4" t="s">
         <v>25</v>
       </c>
       <c r="T4">
         <v>538.9</v>
       </c>
     </row>
     <row r="5" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A5">
         <v>4</v>
       </c>
       <c r="B5" t="s">
         <v>33</v>
       </c>
       <c r="C5" t="s">
         <v>34</v>
       </c>
       <c r="D5">
-        <v>1932</v>
+        <v>427</v>
       </c>
       <c r="E5" t="s">
         <v>35</v>
       </c>
       <c r="F5" t="s">
         <v>23</v>
       </c>
       <c r="G5" t="s">
         <v>24</v>
       </c>
       <c r="H5">
         <v>3</v>
       </c>
       <c r="I5" t="b">
         <v>1</v>
       </c>
       <c r="J5" t="s">
         <v>25</v>
       </c>
       <c r="K5">
         <v>3</v>
       </c>
       <c r="L5" t="s">
         <v>25</v>
       </c>
@@ -3904,51 +3904,51 @@
       </c>
       <c r="Q5">
         <v>136.51</v>
       </c>
       <c r="R5" t="s">
         <v>25</v>
       </c>
       <c r="S5" t="s">
         <v>25</v>
       </c>
       <c r="T5">
         <v>537.47</v>
       </c>
     </row>
     <row r="6" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6" t="s">
         <v>36</v>
       </c>
       <c r="C6" t="s">
         <v>37</v>
       </c>
       <c r="D6">
-        <v>740</v>
+        <v>403</v>
       </c>
       <c r="E6" t="s">
         <v>38</v>
       </c>
       <c r="F6" t="s">
         <v>39</v>
       </c>
       <c r="G6" t="s">
         <v>24</v>
       </c>
       <c r="H6">
         <v>1</v>
       </c>
       <c r="I6" t="b">
         <v>1</v>
       </c>
       <c r="J6" t="s">
         <v>25</v>
       </c>
       <c r="K6">
         <v>4</v>
       </c>
       <c r="L6">
         <v>127.96</v>
       </c>
@@ -4028,51 +4028,51 @@
       </c>
       <c r="Q7" t="s">
         <v>25</v>
       </c>
       <c r="R7" t="s">
         <v>25</v>
       </c>
       <c r="S7" t="s">
         <v>25</v>
       </c>
       <c r="T7">
         <v>527.32</v>
       </c>
     </row>
     <row r="8" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8" t="s">
         <v>43</v>
       </c>
       <c r="C8" t="s">
         <v>44</v>
       </c>
       <c r="D8">
-        <v>1300</v>
+        <v>58</v>
       </c>
       <c r="E8" t="s">
         <v>32</v>
       </c>
       <c r="F8" t="s">
         <v>29</v>
       </c>
       <c r="G8" t="s">
         <v>45</v>
       </c>
       <c r="H8">
         <v>1</v>
       </c>
       <c r="I8" t="b">
         <v>1</v>
       </c>
       <c r="J8" t="s">
         <v>25</v>
       </c>
       <c r="K8">
         <v>3</v>
       </c>
       <c r="L8">
         <v>127.15</v>
       </c>
@@ -4335,51 +4335,51 @@
       </c>
       <c r="Q12">
         <v>113.69</v>
       </c>
       <c r="R12" t="s">
         <v>25</v>
       </c>
       <c r="S12" t="s">
         <v>25</v>
       </c>
       <c r="T12">
         <v>451.15</v>
       </c>
     </row>
     <row r="13" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13" t="s">
         <v>57</v>
       </c>
       <c r="C13" t="s">
         <v>34</v>
       </c>
       <c r="D13">
-        <v>983</v>
+        <v>461</v>
       </c>
       <c r="E13" t="s">
         <v>58</v>
       </c>
       <c r="F13" t="s">
         <v>39</v>
       </c>
       <c r="G13" t="s">
         <v>24</v>
       </c>
       <c r="H13">
         <v>3</v>
       </c>
       <c r="I13" t="b">
         <v>1</v>
       </c>
       <c r="J13" t="s">
         <v>25</v>
       </c>
       <c r="K13">
         <v>1</v>
       </c>
       <c r="L13">
         <v>113.44</v>
       </c>
@@ -4397,51 +4397,51 @@
       </c>
       <c r="Q13" t="s">
         <v>25</v>
       </c>
       <c r="R13" t="s">
         <v>25</v>
       </c>
       <c r="S13" t="s">
         <v>25</v>
       </c>
       <c r="T13">
         <v>440.07</v>
       </c>
     </row>
     <row r="14" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14" t="s">
         <v>59</v>
       </c>
       <c r="C14" t="s">
         <v>60</v>
       </c>
       <c r="D14">
-        <v>1170</v>
+        <v>363</v>
       </c>
       <c r="E14" t="s">
         <v>61</v>
       </c>
       <c r="F14" t="s">
         <v>23</v>
       </c>
       <c r="G14" t="s">
         <v>24</v>
       </c>
       <c r="H14">
         <v>6</v>
       </c>
       <c r="I14" t="b">
         <v>1</v>
       </c>
       <c r="J14" t="s">
         <v>25</v>
       </c>
       <c r="K14">
         <v>1</v>
       </c>
       <c r="L14" t="s">
         <v>25</v>
       </c>
@@ -4459,51 +4459,51 @@
       </c>
       <c r="Q14" t="s">
         <v>25</v>
       </c>
       <c r="R14" t="s">
         <v>25</v>
       </c>
       <c r="S14" t="s">
         <v>25</v>
       </c>
       <c r="T14">
         <v>424.45</v>
       </c>
     </row>
     <row r="15" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15" t="s">
         <v>62</v>
       </c>
       <c r="C15" t="s">
         <v>63</v>
       </c>
       <c r="D15">
-        <v>2293</v>
+        <v>214</v>
       </c>
       <c r="E15" t="s">
         <v>22</v>
       </c>
       <c r="F15" t="s">
         <v>23</v>
       </c>
       <c r="G15" t="s">
         <v>45</v>
       </c>
       <c r="H15">
         <v>1</v>
       </c>
       <c r="I15" t="b">
         <v>1</v>
       </c>
       <c r="J15" t="s">
         <v>25</v>
       </c>
       <c r="K15">
         <v>2</v>
       </c>
       <c r="L15">
         <v>104.55</v>
       </c>
@@ -4583,51 +4583,51 @@
       </c>
       <c r="Q16" t="s">
         <v>25</v>
       </c>
       <c r="R16" t="s">
         <v>25</v>
       </c>
       <c r="S16" t="s">
         <v>25</v>
       </c>
       <c r="T16">
         <v>407.71</v>
       </c>
     </row>
     <row r="17" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17" t="s">
         <v>67</v>
       </c>
       <c r="C17" t="s">
         <v>68</v>
       </c>
       <c r="D17">
-        <v>849</v>
+        <v>415</v>
       </c>
       <c r="E17" t="s">
         <v>32</v>
       </c>
       <c r="F17" t="s">
         <v>56</v>
       </c>
       <c r="G17" t="s">
         <v>45</v>
       </c>
       <c r="H17">
         <v>1</v>
       </c>
       <c r="I17" t="b">
         <v>1</v>
       </c>
       <c r="J17" t="s">
         <v>25</v>
       </c>
       <c r="K17">
         <v>3</v>
       </c>
       <c r="L17">
         <v>97</v>
       </c>
@@ -4645,51 +4645,51 @@
       </c>
       <c r="Q17" t="s">
         <v>25</v>
       </c>
       <c r="R17" t="s">
         <v>25</v>
       </c>
       <c r="S17" t="s">
         <v>25</v>
       </c>
       <c r="T17">
         <v>400.34</v>
       </c>
     </row>
     <row r="18" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18" t="s">
         <v>69</v>
       </c>
       <c r="C18" t="s">
         <v>70</v>
       </c>
       <c r="D18">
-        <v>1611</v>
+        <v>546</v>
       </c>
       <c r="E18" t="s">
         <v>71</v>
       </c>
       <c r="F18" t="s">
         <v>39</v>
       </c>
       <c r="G18" t="s">
         <v>24</v>
       </c>
       <c r="H18">
         <v>4</v>
       </c>
       <c r="I18" t="b">
         <v>1</v>
       </c>
       <c r="J18" t="s">
         <v>25</v>
       </c>
       <c r="K18">
         <v>3</v>
       </c>
       <c r="L18">
         <v>93.34</v>
       </c>
@@ -4707,51 +4707,51 @@
       </c>
       <c r="Q18" t="s">
         <v>25</v>
       </c>
       <c r="R18" t="s">
         <v>25</v>
       </c>
       <c r="S18" t="s">
         <v>25</v>
       </c>
       <c r="T18">
         <v>397.11</v>
       </c>
     </row>
     <row r="19" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19" t="s">
         <v>72</v>
       </c>
       <c r="C19" t="s">
         <v>73</v>
       </c>
       <c r="D19">
-        <v>372</v>
+        <v>266</v>
       </c>
       <c r="E19" t="s">
         <v>51</v>
       </c>
       <c r="F19" t="s">
         <v>56</v>
       </c>
       <c r="G19" t="s">
         <v>24</v>
       </c>
       <c r="H19">
         <v>2</v>
       </c>
       <c r="I19" t="b">
         <v>1</v>
       </c>
       <c r="J19" t="s">
         <v>25</v>
       </c>
       <c r="K19">
         <v>3</v>
       </c>
       <c r="L19">
         <v>99.67</v>
       </c>
@@ -4828,51 +4828,51 @@
       </c>
       <c r="Q20" t="s">
         <v>25</v>
       </c>
       <c r="R20" t="s">
         <v>25</v>
       </c>
       <c r="S20" t="s">
         <v>25</v>
       </c>
       <c r="T20">
         <v>384.65</v>
       </c>
     </row>
     <row r="21" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="B21" t="s">
         <v>76</v>
       </c>
       <c r="C21" t="s">
         <v>77</v>
       </c>
       <c r="D21">
-        <v>1845</v>
+        <v>431</v>
       </c>
       <c r="E21" t="s">
         <v>78</v>
       </c>
       <c r="F21" t="s">
         <v>29</v>
       </c>
       <c r="G21" t="s">
         <v>45</v>
       </c>
       <c r="H21">
         <v>2</v>
       </c>
       <c r="I21" t="b">
         <v>1</v>
       </c>
       <c r="J21" t="s">
         <v>25</v>
       </c>
       <c r="K21">
         <v>3</v>
       </c>
       <c r="L21">
         <v>99.14</v>
       </c>
@@ -5194,51 +5194,51 @@
       </c>
       <c r="Q26" t="s">
         <v>25</v>
       </c>
       <c r="R26" t="s">
         <v>25</v>
       </c>
       <c r="S26" t="s">
         <v>25</v>
       </c>
       <c r="T26">
         <v>359.54</v>
       </c>
     </row>
     <row r="27" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="B27" t="s">
         <v>90</v>
       </c>
       <c r="C27" t="s">
         <v>91</v>
       </c>
       <c r="D27">
-        <v>250</v>
+        <v>156</v>
       </c>
       <c r="E27" t="s">
         <v>66</v>
       </c>
       <c r="F27" t="s">
         <v>56</v>
       </c>
       <c r="G27" t="s">
         <v>45</v>
       </c>
       <c r="H27">
         <v>2</v>
       </c>
       <c r="I27" t="b">
         <v>1</v>
       </c>
       <c r="J27" t="s">
         <v>25</v>
       </c>
       <c r="K27">
         <v>3</v>
       </c>
       <c r="L27">
         <v>85.9</v>
       </c>
@@ -5256,51 +5256,51 @@
       </c>
       <c r="Q27" t="s">
         <v>25</v>
       </c>
       <c r="R27" t="s">
         <v>25</v>
       </c>
       <c r="S27" t="s">
         <v>25</v>
       </c>
       <c r="T27">
         <v>356.89</v>
       </c>
     </row>
     <row r="28" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="B28" t="s">
         <v>92</v>
       </c>
       <c r="C28" t="s">
         <v>93</v>
       </c>
       <c r="D28">
-        <v>421</v>
+        <v>264</v>
       </c>
       <c r="E28" t="s">
         <v>32</v>
       </c>
       <c r="F28" t="s">
         <v>56</v>
       </c>
       <c r="G28" t="s">
         <v>24</v>
       </c>
       <c r="H28">
         <v>3</v>
       </c>
       <c r="I28" t="b">
         <v>1</v>
       </c>
       <c r="J28" t="s">
         <v>25</v>
       </c>
       <c r="K28">
         <v>2</v>
       </c>
       <c r="L28" t="s">
         <v>25</v>
       </c>
@@ -5318,51 +5318,51 @@
       </c>
       <c r="Q28">
         <v>97.82</v>
       </c>
       <c r="R28" t="s">
         <v>25</v>
       </c>
       <c r="S28" t="s">
         <v>25</v>
       </c>
       <c r="T28">
         <v>355.34</v>
       </c>
     </row>
     <row r="29" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="B29" t="s">
         <v>94</v>
       </c>
       <c r="C29" t="s">
         <v>95</v>
       </c>
       <c r="D29">
-        <v>1635</v>
+        <v>551</v>
       </c>
       <c r="E29" t="s">
         <v>66</v>
       </c>
       <c r="F29" t="s">
         <v>56</v>
       </c>
       <c r="G29" t="s">
         <v>24</v>
       </c>
       <c r="H29">
         <v>4</v>
       </c>
       <c r="I29" t="b">
         <v>1</v>
       </c>
       <c r="J29" t="s">
         <v>25</v>
       </c>
       <c r="K29">
         <v>2</v>
       </c>
       <c r="L29">
         <v>86.06</v>
       </c>
@@ -5380,51 +5380,51 @@
       </c>
       <c r="Q29" t="s">
         <v>25</v>
       </c>
       <c r="R29" t="s">
         <v>25</v>
       </c>
       <c r="S29" t="s">
         <v>25</v>
       </c>
       <c r="T29">
         <v>353.4</v>
       </c>
     </row>
     <row r="30" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="B30" t="s">
         <v>96</v>
       </c>
       <c r="C30" t="s">
         <v>97</v>
       </c>
       <c r="D30">
-        <v>1317</v>
+        <v>305</v>
       </c>
       <c r="E30" t="s">
         <v>98</v>
       </c>
       <c r="F30" t="s">
         <v>29</v>
       </c>
       <c r="G30" t="s">
         <v>24</v>
       </c>
       <c r="H30">
         <v>4</v>
       </c>
       <c r="I30" t="b">
         <v>1</v>
       </c>
       <c r="J30" t="s">
         <v>25</v>
       </c>
       <c r="K30">
         <v>2</v>
       </c>
       <c r="L30" t="s">
         <v>25</v>
       </c>
@@ -5442,51 +5442,51 @@
       </c>
       <c r="Q30" t="s">
         <v>25</v>
       </c>
       <c r="R30" t="s">
         <v>25</v>
       </c>
       <c r="S30" t="s">
         <v>25</v>
       </c>
       <c r="T30">
         <v>353.36</v>
       </c>
     </row>
     <row r="31" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A31">
         <v>30</v>
       </c>
       <c r="B31" t="s">
         <v>99</v>
       </c>
       <c r="C31" t="s">
         <v>100</v>
       </c>
       <c r="D31">
-        <v>1506</v>
+        <v>124</v>
       </c>
       <c r="E31" t="s">
         <v>101</v>
       </c>
       <c r="F31" t="s">
         <v>56</v>
       </c>
       <c r="G31" t="s">
         <v>45</v>
       </c>
       <c r="H31">
         <v>3</v>
       </c>
       <c r="I31" t="b">
         <v>1</v>
       </c>
       <c r="J31" t="s">
         <v>25</v>
       </c>
       <c r="K31">
         <v>4</v>
       </c>
       <c r="L31">
         <v>85.36</v>
       </c>
@@ -5746,51 +5746,51 @@
       </c>
       <c r="Q35">
         <v>108.31</v>
       </c>
       <c r="R35" t="s">
         <v>25</v>
       </c>
       <c r="S35" t="s">
         <v>25</v>
       </c>
       <c r="T35">
         <v>332.58</v>
       </c>
     </row>
     <row r="36" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A36">
         <v>35</v>
       </c>
       <c r="B36" t="s">
         <v>110</v>
       </c>
       <c r="C36" t="s">
         <v>111</v>
       </c>
       <c r="D36">
-        <v>1719</v>
+        <v>398</v>
       </c>
       <c r="E36" t="s">
         <v>112</v>
       </c>
       <c r="F36" t="s">
         <v>29</v>
       </c>
       <c r="G36" t="s">
         <v>24</v>
       </c>
       <c r="H36">
         <v>5</v>
       </c>
       <c r="I36" t="b">
         <v>1</v>
       </c>
       <c r="J36" t="s">
         <v>25</v>
       </c>
       <c r="K36">
         <v>2</v>
       </c>
       <c r="L36">
         <v>120.71</v>
       </c>
@@ -5808,51 +5808,51 @@
       </c>
       <c r="Q36" t="s">
         <v>25</v>
       </c>
       <c r="R36" t="s">
         <v>25</v>
       </c>
       <c r="S36" t="s">
         <v>25</v>
       </c>
       <c r="T36">
         <v>330.15</v>
       </c>
     </row>
     <row r="37" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A37">
         <v>36</v>
       </c>
       <c r="B37" t="s">
         <v>113</v>
       </c>
       <c r="C37" t="s">
         <v>114</v>
       </c>
       <c r="D37">
-        <v>974</v>
+        <v>411</v>
       </c>
       <c r="E37" t="s">
         <v>32</v>
       </c>
       <c r="F37" t="s">
         <v>56</v>
       </c>
       <c r="G37" t="s">
         <v>45</v>
       </c>
       <c r="H37">
         <v>4</v>
       </c>
       <c r="I37" t="b">
         <v>1</v>
       </c>
       <c r="J37" t="s">
         <v>25</v>
       </c>
       <c r="K37">
         <v>4</v>
       </c>
       <c r="L37">
         <v>75.87</v>
       </c>
@@ -5870,51 +5870,51 @@
       </c>
       <c r="Q37">
         <v>82.03</v>
       </c>
       <c r="R37" t="s">
         <v>25</v>
       </c>
       <c r="S37" t="s">
         <v>25</v>
       </c>
       <c r="T37">
         <v>329.47</v>
       </c>
     </row>
     <row r="38" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A38">
         <v>37</v>
       </c>
       <c r="B38" t="s">
         <v>115</v>
       </c>
       <c r="C38" t="s">
         <v>116</v>
       </c>
       <c r="D38">
-        <v>981</v>
+        <v>170</v>
       </c>
       <c r="E38" t="s">
         <v>42</v>
       </c>
       <c r="F38" t="s">
         <v>39</v>
       </c>
       <c r="G38" t="s">
         <v>45</v>
       </c>
       <c r="H38">
         <v>2</v>
       </c>
       <c r="I38" t="b">
         <v>1</v>
       </c>
       <c r="J38" t="s">
         <v>25</v>
       </c>
       <c r="K38">
         <v>2</v>
       </c>
       <c r="L38">
         <v>113.16</v>
       </c>
@@ -5932,51 +5932,51 @@
       </c>
       <c r="Q38" t="s">
         <v>25</v>
       </c>
       <c r="R38" t="s">
         <v>25</v>
       </c>
       <c r="S38" t="s">
         <v>25</v>
       </c>
       <c r="T38">
         <v>327.95</v>
       </c>
     </row>
     <row r="39" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A39">
         <v>38</v>
       </c>
       <c r="B39" t="s">
         <v>117</v>
       </c>
       <c r="C39" t="s">
         <v>118</v>
       </c>
       <c r="D39">
-        <v>1737</v>
+        <v>521</v>
       </c>
       <c r="E39" t="s">
         <v>119</v>
       </c>
       <c r="F39" t="s">
         <v>23</v>
       </c>
       <c r="G39" t="s">
         <v>24</v>
       </c>
       <c r="H39">
         <v>12</v>
       </c>
       <c r="I39" t="b">
         <v>1</v>
       </c>
       <c r="J39" t="s">
         <v>25</v>
       </c>
       <c r="K39">
         <v>2</v>
       </c>
       <c r="L39">
         <v>104.1</v>
       </c>
@@ -6056,51 +6056,51 @@
       </c>
       <c r="Q40" t="s">
         <v>25</v>
       </c>
       <c r="R40" t="s">
         <v>25</v>
       </c>
       <c r="S40" t="s">
         <v>25</v>
       </c>
       <c r="T40">
         <v>316.94</v>
       </c>
     </row>
     <row r="41" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A41">
         <v>40</v>
       </c>
       <c r="B41" t="s">
         <v>122</v>
       </c>
       <c r="C41" t="s">
         <v>123</v>
       </c>
       <c r="D41">
-        <v>1763</v>
+        <v>480</v>
       </c>
       <c r="E41" t="s">
         <v>66</v>
       </c>
       <c r="F41" t="s">
         <v>124</v>
       </c>
       <c r="G41" t="s">
         <v>45</v>
       </c>
       <c r="H41">
         <v>1</v>
       </c>
       <c r="I41" t="b">
         <v>1</v>
       </c>
       <c r="J41" t="s">
         <v>25</v>
       </c>
       <c r="K41">
         <v>1</v>
       </c>
       <c r="L41" t="s">
         <v>25</v>
       </c>
@@ -6304,51 +6304,51 @@
       </c>
       <c r="Q44" t="s">
         <v>25</v>
       </c>
       <c r="R44" t="s">
         <v>25</v>
       </c>
       <c r="S44" t="s">
         <v>25</v>
       </c>
       <c r="T44">
         <v>286.5</v>
       </c>
     </row>
     <row r="45" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A45">
         <v>44</v>
       </c>
       <c r="B45" t="s">
         <v>104</v>
       </c>
       <c r="C45" t="s">
         <v>131</v>
       </c>
       <c r="D45">
-        <v>1610</v>
+        <v>238</v>
       </c>
       <c r="E45" t="s">
         <v>66</v>
       </c>
       <c r="F45" t="s">
         <v>56</v>
       </c>
       <c r="G45" t="s">
         <v>24</v>
       </c>
       <c r="H45">
         <v>5</v>
       </c>
       <c r="I45" t="b">
         <v>1</v>
       </c>
       <c r="J45" t="s">
         <v>25</v>
       </c>
       <c r="K45">
         <v>1</v>
       </c>
       <c r="L45">
         <v>99.03</v>
       </c>
@@ -6366,51 +6366,51 @@
       </c>
       <c r="Q45" t="s">
         <v>25</v>
       </c>
       <c r="R45" t="s">
         <v>25</v>
       </c>
       <c r="S45" t="s">
         <v>25</v>
       </c>
       <c r="T45">
         <v>282.35</v>
       </c>
     </row>
     <row r="46" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A46">
         <v>45</v>
       </c>
       <c r="B46" t="s">
         <v>132</v>
       </c>
       <c r="C46" t="s">
         <v>133</v>
       </c>
       <c r="D46">
-        <v>548</v>
+        <v>67</v>
       </c>
       <c r="E46" t="s">
         <v>134</v>
       </c>
       <c r="F46" t="s">
         <v>126</v>
       </c>
       <c r="G46" t="s">
         <v>24</v>
       </c>
       <c r="H46">
         <v>2</v>
       </c>
       <c r="I46" t="b">
         <v>1</v>
       </c>
       <c r="J46" t="s">
         <v>25</v>
       </c>
       <c r="K46">
         <v>4</v>
       </c>
       <c r="L46">
         <v>61.79</v>
       </c>
@@ -6549,51 +6549,51 @@
       </c>
       <c r="Q48" t="s">
         <v>25</v>
       </c>
       <c r="R48" t="s">
         <v>25</v>
       </c>
       <c r="S48" t="s">
         <v>25</v>
       </c>
       <c r="T48">
         <v>259.68</v>
       </c>
     </row>
     <row r="49" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A49">
         <v>48</v>
       </c>
       <c r="B49" t="s">
         <v>138</v>
       </c>
       <c r="C49" t="s">
         <v>139</v>
       </c>
       <c r="D49">
-        <v>1683</v>
+        <v>334</v>
       </c>
       <c r="E49" t="s">
         <v>38</v>
       </c>
       <c r="F49" t="s">
         <v>29</v>
       </c>
       <c r="G49" t="s">
         <v>45</v>
       </c>
       <c r="H49">
         <v>4</v>
       </c>
       <c r="I49" t="b">
         <v>1</v>
       </c>
       <c r="J49" t="s">
         <v>25</v>
       </c>
       <c r="K49">
         <v>2</v>
       </c>
       <c r="L49">
         <v>83</v>
       </c>
@@ -6611,51 +6611,51 @@
       </c>
       <c r="Q49">
         <v>89.62</v>
       </c>
       <c r="R49" t="s">
         <v>25</v>
       </c>
       <c r="S49" t="s">
         <v>25</v>
       </c>
       <c r="T49">
         <v>259.6</v>
       </c>
     </row>
     <row r="50" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A50">
         <v>49</v>
       </c>
       <c r="B50" t="s">
         <v>140</v>
       </c>
       <c r="C50" t="s">
         <v>141</v>
       </c>
       <c r="D50">
-        <v>2030</v>
+        <v>468</v>
       </c>
       <c r="E50" t="s">
         <v>142</v>
       </c>
       <c r="F50" t="s">
         <v>29</v>
       </c>
       <c r="G50" t="s">
         <v>45</v>
       </c>
       <c r="H50">
         <v>5</v>
       </c>
       <c r="I50" t="b">
         <v>1</v>
       </c>
       <c r="J50" t="s">
         <v>25</v>
       </c>
       <c r="K50">
         <v>2</v>
       </c>
       <c r="L50">
         <v>80.49</v>
       </c>
@@ -6735,51 +6735,51 @@
       </c>
       <c r="Q51" t="s">
         <v>25</v>
       </c>
       <c r="R51" t="s">
         <v>25</v>
       </c>
       <c r="S51" t="s">
         <v>25</v>
       </c>
       <c r="T51">
         <v>251.13</v>
       </c>
     </row>
     <row r="52" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A52">
         <v>51</v>
       </c>
       <c r="B52" t="s">
         <v>145</v>
       </c>
       <c r="C52" t="s">
         <v>37</v>
       </c>
       <c r="D52">
-        <v>1496</v>
+        <v>328</v>
       </c>
       <c r="E52" t="s">
         <v>66</v>
       </c>
       <c r="F52" t="s">
         <v>39</v>
       </c>
       <c r="G52" t="s">
         <v>24</v>
       </c>
       <c r="H52">
         <v>11</v>
       </c>
       <c r="I52" t="b">
         <v>1</v>
       </c>
       <c r="J52" t="s">
         <v>25</v>
       </c>
       <c r="K52">
         <v>2</v>
       </c>
       <c r="L52">
         <v>83.48</v>
       </c>
@@ -6797,51 +6797,51 @@
       </c>
       <c r="Q52" t="s">
         <v>25</v>
       </c>
       <c r="R52" t="s">
         <v>25</v>
       </c>
       <c r="S52" t="s">
         <v>25</v>
       </c>
       <c r="T52">
         <v>243.65</v>
       </c>
     </row>
     <row r="53" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A53">
         <v>52</v>
       </c>
       <c r="B53" t="s">
         <v>146</v>
       </c>
       <c r="C53" t="s">
         <v>147</v>
       </c>
       <c r="D53">
-        <v>1405</v>
+        <v>152</v>
       </c>
       <c r="E53" t="s">
         <v>66</v>
       </c>
       <c r="F53" t="s">
         <v>56</v>
       </c>
       <c r="G53" t="s">
         <v>45</v>
       </c>
       <c r="H53">
         <v>5</v>
       </c>
       <c r="I53" t="b">
         <v>1</v>
       </c>
       <c r="J53" t="s">
         <v>25</v>
       </c>
       <c r="K53">
         <v>2</v>
       </c>
       <c r="L53">
         <v>67.32</v>
       </c>
@@ -6980,51 +6980,51 @@
       </c>
       <c r="Q55">
         <v>142.55</v>
       </c>
       <c r="R55" t="s">
         <v>25</v>
       </c>
       <c r="S55" t="s">
         <v>25</v>
       </c>
       <c r="T55">
         <v>285.78</v>
       </c>
     </row>
     <row r="56" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A56">
         <v>55</v>
       </c>
       <c r="B56" t="s">
         <v>154</v>
       </c>
       <c r="C56" t="s">
         <v>109</v>
       </c>
       <c r="D56">
-        <v>2059</v>
+        <v>369</v>
       </c>
       <c r="E56" t="s">
         <v>51</v>
       </c>
       <c r="F56" t="s">
         <v>23</v>
       </c>
       <c r="G56" t="s">
         <v>24</v>
       </c>
       <c r="H56">
         <v>16</v>
       </c>
       <c r="I56" t="b">
         <v>0</v>
       </c>
       <c r="J56" t="s">
         <v>150</v>
       </c>
       <c r="K56">
         <v>2</v>
       </c>
       <c r="L56">
         <v>146.93</v>
       </c>
@@ -7163,51 +7163,51 @@
       </c>
       <c r="Q58" t="s">
         <v>25</v>
       </c>
       <c r="R58" t="s">
         <v>25</v>
       </c>
       <c r="S58" t="s">
         <v>25</v>
       </c>
       <c r="T58">
         <v>257.46</v>
       </c>
     </row>
     <row r="59" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A59">
         <v>58</v>
       </c>
       <c r="B59" t="s">
         <v>158</v>
       </c>
       <c r="C59" t="s">
         <v>159</v>
       </c>
       <c r="D59">
-        <v>2284</v>
+        <v>224</v>
       </c>
       <c r="E59" t="s">
         <v>51</v>
       </c>
       <c r="F59" t="s">
         <v>23</v>
       </c>
       <c r="G59" t="s">
         <v>24</v>
       </c>
       <c r="H59">
         <v>19</v>
       </c>
       <c r="I59" t="b">
         <v>0</v>
       </c>
       <c r="J59" t="s">
         <v>150</v>
       </c>
       <c r="K59">
         <v>1</v>
       </c>
       <c r="L59" t="s">
         <v>25</v>
       </c>
@@ -7225,51 +7225,51 @@
       </c>
       <c r="Q59" t="s">
         <v>25</v>
       </c>
       <c r="R59" t="s">
         <v>25</v>
       </c>
       <c r="S59" t="s">
         <v>25</v>
       </c>
       <c r="T59">
         <v>251.5</v>
       </c>
     </row>
     <row r="60" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A60">
         <v>59</v>
       </c>
       <c r="B60" t="s">
         <v>160</v>
       </c>
       <c r="C60" t="s">
         <v>86</v>
       </c>
       <c r="D60">
-        <v>932</v>
+        <v>420</v>
       </c>
       <c r="E60" t="s">
         <v>66</v>
       </c>
       <c r="F60" t="s">
         <v>29</v>
       </c>
       <c r="G60" t="s">
         <v>24</v>
       </c>
       <c r="H60">
         <v>6</v>
       </c>
       <c r="I60" t="b">
         <v>0</v>
       </c>
       <c r="J60" t="s">
         <v>150</v>
       </c>
       <c r="K60">
         <v>1</v>
       </c>
       <c r="L60" t="s">
         <v>25</v>
       </c>
@@ -7287,51 +7287,51 @@
       </c>
       <c r="Q60" t="s">
         <v>25</v>
       </c>
       <c r="R60" t="s">
         <v>25</v>
       </c>
       <c r="S60" t="s">
         <v>25</v>
       </c>
       <c r="T60">
         <v>248.49</v>
       </c>
     </row>
     <row r="61" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A61">
         <v>60</v>
       </c>
       <c r="B61" t="s">
         <v>161</v>
       </c>
       <c r="C61" t="s">
         <v>162</v>
       </c>
       <c r="D61">
-        <v>1674</v>
+        <v>37</v>
       </c>
       <c r="E61" t="s">
         <v>144</v>
       </c>
       <c r="F61" t="s">
         <v>29</v>
       </c>
       <c r="G61" t="s">
         <v>24</v>
       </c>
       <c r="H61">
         <v>7</v>
       </c>
       <c r="I61" t="b">
         <v>0</v>
       </c>
       <c r="J61" t="s">
         <v>150</v>
       </c>
       <c r="K61">
         <v>1</v>
       </c>
       <c r="L61">
         <v>122.64</v>
       </c>
@@ -7653,51 +7653,51 @@
       </c>
       <c r="Q66" t="s">
         <v>25</v>
       </c>
       <c r="R66" t="s">
         <v>25</v>
       </c>
       <c r="S66" t="s">
         <v>25</v>
       </c>
       <c r="T66">
         <v>241.61</v>
       </c>
     </row>
     <row r="67" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A67">
         <v>66</v>
       </c>
       <c r="B67" t="s">
         <v>171</v>
       </c>
       <c r="C67" t="s">
         <v>172</v>
       </c>
       <c r="D67">
-        <v>1751</v>
+        <v>389</v>
       </c>
       <c r="E67" t="s">
         <v>25</v>
       </c>
       <c r="F67" t="s">
         <v>23</v>
       </c>
       <c r="G67" t="s">
         <v>24</v>
       </c>
       <c r="H67">
         <v>23</v>
       </c>
       <c r="I67" t="b">
         <v>0</v>
       </c>
       <c r="J67" t="s">
         <v>150</v>
       </c>
       <c r="K67">
         <v>2</v>
       </c>
       <c r="L67" t="s">
         <v>25</v>
       </c>
@@ -7715,51 +7715,51 @@
       </c>
       <c r="Q67" t="s">
         <v>25</v>
       </c>
       <c r="R67" t="s">
         <v>25</v>
       </c>
       <c r="S67" t="s">
         <v>25</v>
       </c>
       <c r="T67">
         <v>240.01</v>
       </c>
     </row>
     <row r="68" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A68">
         <v>67</v>
       </c>
       <c r="B68" t="s">
         <v>106</v>
       </c>
       <c r="C68" t="s">
         <v>173</v>
       </c>
       <c r="D68">
-        <v>1413</v>
+        <v>159</v>
       </c>
       <c r="E68" t="s">
         <v>42</v>
       </c>
       <c r="F68" t="s">
         <v>23</v>
       </c>
       <c r="G68" t="s">
         <v>24</v>
       </c>
       <c r="H68">
         <v>24</v>
       </c>
       <c r="I68" t="b">
         <v>0</v>
       </c>
       <c r="J68" t="s">
         <v>150</v>
       </c>
       <c r="K68">
         <v>1</v>
       </c>
       <c r="L68" t="s">
         <v>25</v>
       </c>
@@ -7777,51 +7777,51 @@
       </c>
       <c r="Q68" t="s">
         <v>25</v>
       </c>
       <c r="R68" t="s">
         <v>25</v>
       </c>
       <c r="S68" t="s">
         <v>25</v>
       </c>
       <c r="T68">
         <v>234.96</v>
       </c>
     </row>
     <row r="69" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A69">
         <v>68</v>
       </c>
       <c r="B69" t="s">
         <v>174</v>
       </c>
       <c r="C69" t="s">
         <v>175</v>
       </c>
       <c r="D69">
-        <v>725</v>
+        <v>545</v>
       </c>
       <c r="E69" t="s">
         <v>66</v>
       </c>
       <c r="F69" t="s">
         <v>29</v>
       </c>
       <c r="G69" t="s">
         <v>45</v>
       </c>
       <c r="H69">
         <v>7</v>
       </c>
       <c r="I69" t="b">
         <v>0</v>
       </c>
       <c r="J69" t="s">
         <v>150</v>
       </c>
       <c r="K69">
         <v>1</v>
       </c>
       <c r="L69">
         <v>118.44</v>
       </c>
@@ -8323,51 +8323,51 @@
       </c>
       <c r="Q77" t="s">
         <v>25</v>
       </c>
       <c r="R77" t="s">
         <v>25</v>
       </c>
       <c r="S77" t="s">
         <v>25</v>
       </c>
       <c r="T77">
         <v>218.46</v>
       </c>
     </row>
     <row r="78" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A78">
         <v>77</v>
       </c>
       <c r="B78" t="s">
         <v>193</v>
       </c>
       <c r="C78" t="s">
         <v>194</v>
       </c>
       <c r="D78">
-        <v>2397</v>
+        <v>298</v>
       </c>
       <c r="E78" t="s">
         <v>66</v>
       </c>
       <c r="F78" t="s">
         <v>29</v>
       </c>
       <c r="G78" t="s">
         <v>45</v>
       </c>
       <c r="H78">
         <v>8</v>
       </c>
       <c r="I78" t="b">
         <v>0</v>
       </c>
       <c r="J78" t="s">
         <v>150</v>
       </c>
       <c r="K78">
         <v>1</v>
       </c>
       <c r="L78" t="s">
         <v>25</v>
       </c>
@@ -8385,51 +8385,51 @@
       </c>
       <c r="Q78" t="s">
         <v>25</v>
       </c>
       <c r="R78" t="s">
         <v>25</v>
       </c>
       <c r="S78" t="s">
         <v>25</v>
       </c>
       <c r="T78">
         <v>217.37</v>
       </c>
     </row>
     <row r="79" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A79">
         <v>78</v>
       </c>
       <c r="B79" t="s">
         <v>195</v>
       </c>
       <c r="C79" t="s">
         <v>196</v>
       </c>
       <c r="D79">
-        <v>1285</v>
+        <v>258</v>
       </c>
       <c r="E79" t="s">
         <v>51</v>
       </c>
       <c r="F79" t="s">
         <v>29</v>
       </c>
       <c r="G79" t="s">
         <v>45</v>
       </c>
       <c r="H79">
         <v>9</v>
       </c>
       <c r="I79" t="b">
         <v>0</v>
       </c>
       <c r="J79" t="s">
         <v>150</v>
       </c>
       <c r="K79">
         <v>1</v>
       </c>
       <c r="L79">
         <v>119.3</v>
       </c>
@@ -8686,51 +8686,51 @@
       </c>
       <c r="Q83" t="s">
         <v>25</v>
       </c>
       <c r="R83" t="s">
         <v>25</v>
       </c>
       <c r="S83" t="s">
         <v>25</v>
       </c>
       <c r="T83">
         <v>214.26</v>
       </c>
     </row>
     <row r="84" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A84">
         <v>83</v>
       </c>
       <c r="B84" t="s">
         <v>202</v>
       </c>
       <c r="C84" t="s">
         <v>203</v>
       </c>
       <c r="D84">
-        <v>2163</v>
+        <v>284</v>
       </c>
       <c r="E84" t="s">
         <v>66</v>
       </c>
       <c r="F84" t="s">
         <v>23</v>
       </c>
       <c r="G84" t="s">
         <v>24</v>
       </c>
       <c r="H84">
         <v>32</v>
       </c>
       <c r="I84" t="b">
         <v>0</v>
       </c>
       <c r="J84" t="s">
         <v>150</v>
       </c>
       <c r="K84">
         <v>1</v>
       </c>
       <c r="L84" t="s">
         <v>25</v>
       </c>
@@ -9294,51 +9294,51 @@
       </c>
       <c r="Q93" t="s">
         <v>25</v>
       </c>
       <c r="R93" t="s">
         <v>25</v>
       </c>
       <c r="S93" t="s">
         <v>25</v>
       </c>
       <c r="T93">
         <v>195.65</v>
       </c>
     </row>
     <row r="94" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A94">
         <v>93</v>
       </c>
       <c r="B94" t="s">
         <v>223</v>
       </c>
       <c r="C94" t="s">
         <v>224</v>
       </c>
       <c r="D94">
-        <v>1810</v>
+        <v>25</v>
       </c>
       <c r="E94" t="s">
         <v>28</v>
       </c>
       <c r="F94" t="s">
         <v>23</v>
       </c>
       <c r="G94" t="s">
         <v>24</v>
       </c>
       <c r="H94">
         <v>35</v>
       </c>
       <c r="I94" t="b">
         <v>0</v>
       </c>
       <c r="J94" t="s">
         <v>150</v>
       </c>
       <c r="K94">
         <v>2</v>
       </c>
       <c r="L94">
         <v>90.87</v>
       </c>
@@ -9533,51 +9533,51 @@
       </c>
       <c r="Q97" t="s">
         <v>25</v>
       </c>
       <c r="R97" t="s">
         <v>25</v>
       </c>
       <c r="S97" t="s">
         <v>25</v>
       </c>
       <c r="T97">
         <v>187.5</v>
       </c>
     </row>
     <row r="98" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A98">
         <v>97</v>
       </c>
       <c r="B98" t="s">
         <v>232</v>
       </c>
       <c r="C98" t="s">
         <v>233</v>
       </c>
       <c r="D98">
-        <v>878</v>
+        <v>111</v>
       </c>
       <c r="E98" t="s">
         <v>227</v>
       </c>
       <c r="F98" t="s">
         <v>56</v>
       </c>
       <c r="G98" t="s">
         <v>24</v>
       </c>
       <c r="H98">
         <v>8</v>
       </c>
       <c r="I98" t="b">
         <v>0</v>
       </c>
       <c r="J98" t="s">
         <v>150</v>
       </c>
       <c r="K98">
         <v>2</v>
       </c>
       <c r="L98" t="s">
         <v>25</v>
       </c>
@@ -9775,51 +9775,51 @@
       </c>
       <c r="Q101" t="s">
         <v>25</v>
       </c>
       <c r="R101" t="s">
         <v>25</v>
       </c>
       <c r="S101" t="s">
         <v>25</v>
       </c>
       <c r="T101">
         <v>178.51</v>
       </c>
     </row>
     <row r="102" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A102">
         <v>101</v>
       </c>
       <c r="B102" t="s">
         <v>237</v>
       </c>
       <c r="C102" t="s">
         <v>238</v>
       </c>
       <c r="D102">
-        <v>2261</v>
+        <v>569</v>
       </c>
       <c r="E102" t="s">
         <v>66</v>
       </c>
       <c r="F102" t="s">
         <v>29</v>
       </c>
       <c r="G102" t="s">
         <v>24</v>
       </c>
       <c r="H102">
         <v>13</v>
       </c>
       <c r="I102" t="b">
         <v>0</v>
       </c>
       <c r="J102" t="s">
         <v>150</v>
       </c>
       <c r="K102">
         <v>1</v>
       </c>
       <c r="L102" t="s">
         <v>25</v>
       </c>
@@ -9899,51 +9899,51 @@
       </c>
       <c r="Q103" t="s">
         <v>25</v>
       </c>
       <c r="R103" t="s">
         <v>25</v>
       </c>
       <c r="S103" t="s">
         <v>25</v>
       </c>
       <c r="T103">
         <v>178.18</v>
       </c>
     </row>
     <row r="104" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A104">
         <v>103</v>
       </c>
       <c r="B104" t="s">
         <v>145</v>
       </c>
       <c r="C104" t="s">
         <v>73</v>
       </c>
       <c r="D104">
-        <v>397</v>
+        <v>32</v>
       </c>
       <c r="E104" t="s">
         <v>51</v>
       </c>
       <c r="F104" t="s">
         <v>39</v>
       </c>
       <c r="G104" t="s">
         <v>24</v>
       </c>
       <c r="H104">
         <v>17</v>
       </c>
       <c r="I104" t="b">
         <v>0</v>
       </c>
       <c r="J104" t="s">
         <v>150</v>
       </c>
       <c r="K104">
         <v>1</v>
       </c>
       <c r="L104" t="s">
         <v>25</v>
       </c>
@@ -10020,51 +10020,51 @@
       </c>
       <c r="Q105" t="s">
         <v>25</v>
       </c>
       <c r="R105" t="s">
         <v>25</v>
       </c>
       <c r="S105" t="s">
         <v>25</v>
       </c>
       <c r="T105">
         <v>173.27</v>
       </c>
     </row>
     <row r="106" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A106">
         <v>105</v>
       </c>
       <c r="B106" t="s">
         <v>69</v>
       </c>
       <c r="C106" t="s">
         <v>244</v>
       </c>
       <c r="D106">
-        <v>1555</v>
+        <v>330</v>
       </c>
       <c r="E106" t="s">
         <v>227</v>
       </c>
       <c r="F106" t="s">
         <v>39</v>
       </c>
       <c r="G106" t="s">
         <v>24</v>
       </c>
       <c r="H106">
         <v>18</v>
       </c>
       <c r="I106" t="b">
         <v>0</v>
       </c>
       <c r="J106" t="s">
         <v>150</v>
       </c>
       <c r="K106">
         <v>2</v>
       </c>
       <c r="L106">
         <v>91.2</v>
       </c>
@@ -10203,51 +10203,51 @@
       </c>
       <c r="Q108" t="s">
         <v>25</v>
       </c>
       <c r="R108" t="s">
         <v>25</v>
       </c>
       <c r="S108" t="s">
         <v>25</v>
       </c>
       <c r="T108">
         <v>172.17</v>
       </c>
     </row>
     <row r="109" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A109">
         <v>108</v>
       </c>
       <c r="B109" t="s">
         <v>248</v>
       </c>
       <c r="C109" t="s">
         <v>249</v>
       </c>
       <c r="D109">
-        <v>2503</v>
+        <v>196</v>
       </c>
       <c r="E109" t="s">
         <v>250</v>
       </c>
       <c r="F109" t="s">
         <v>23</v>
       </c>
       <c r="G109" t="s">
         <v>45</v>
       </c>
       <c r="H109">
         <v>9</v>
       </c>
       <c r="I109" t="b">
         <v>0</v>
       </c>
       <c r="J109" t="s">
         <v>150</v>
       </c>
       <c r="K109">
         <v>0</v>
       </c>
       <c r="L109" t="s">
         <v>25</v>
       </c>
@@ -10383,51 +10383,51 @@
       </c>
       <c r="Q111" t="s">
         <v>25</v>
       </c>
       <c r="R111" t="s">
         <v>25</v>
       </c>
       <c r="S111" t="s">
         <v>25</v>
       </c>
       <c r="T111">
         <v>164.69</v>
       </c>
     </row>
     <row r="112" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A112">
         <v>111</v>
       </c>
       <c r="B112" t="s">
         <v>255</v>
       </c>
       <c r="C112" t="s">
         <v>256</v>
       </c>
       <c r="D112">
-        <v>1070</v>
+        <v>338</v>
       </c>
       <c r="E112" t="s">
         <v>227</v>
       </c>
       <c r="F112" t="s">
         <v>56</v>
       </c>
       <c r="G112" t="s">
         <v>24</v>
       </c>
       <c r="H112">
         <v>9</v>
       </c>
       <c r="I112" t="b">
         <v>0</v>
       </c>
       <c r="J112" t="s">
         <v>150</v>
       </c>
       <c r="K112">
         <v>2</v>
       </c>
       <c r="L112">
         <v>79.97</v>
       </c>
@@ -10445,51 +10445,51 @@
       </c>
       <c r="Q112" t="s">
         <v>25</v>
       </c>
       <c r="R112" t="s">
         <v>25</v>
       </c>
       <c r="S112" t="s">
         <v>25</v>
       </c>
       <c r="T112">
         <v>164.66</v>
       </c>
     </row>
     <row r="113" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A113">
         <v>112</v>
       </c>
       <c r="B113" t="s">
         <v>257</v>
       </c>
       <c r="C113" t="s">
         <v>21</v>
       </c>
       <c r="D113">
-        <v>1915</v>
+        <v>497</v>
       </c>
       <c r="E113" t="s">
         <v>258</v>
       </c>
       <c r="F113" t="s">
         <v>39</v>
       </c>
       <c r="G113" t="s">
         <v>45</v>
       </c>
       <c r="H113">
         <v>5</v>
       </c>
       <c r="I113" t="b">
         <v>0</v>
       </c>
       <c r="J113" t="s">
         <v>150</v>
       </c>
       <c r="K113">
         <v>1</v>
       </c>
       <c r="L113" t="s">
         <v>25</v>
       </c>
@@ -10566,51 +10566,51 @@
       </c>
       <c r="Q114">
         <v>83.55</v>
       </c>
       <c r="R114" t="s">
         <v>25</v>
       </c>
       <c r="S114" t="s">
         <v>25</v>
       </c>
       <c r="T114">
         <v>159.01</v>
       </c>
     </row>
     <row r="115" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A115">
         <v>114</v>
       </c>
       <c r="B115" t="s">
         <v>49</v>
       </c>
       <c r="C115" t="s">
         <v>80</v>
       </c>
       <c r="D115">
-        <v>25</v>
+        <v>329</v>
       </c>
       <c r="E115" t="s">
         <v>38</v>
       </c>
       <c r="F115" t="s">
         <v>126</v>
       </c>
       <c r="G115" t="s">
         <v>24</v>
       </c>
       <c r="H115">
         <v>3</v>
       </c>
       <c r="I115" t="b">
         <v>0</v>
       </c>
       <c r="J115" t="s">
         <v>150</v>
       </c>
       <c r="K115">
         <v>1</v>
       </c>
       <c r="L115">
         <v>80.53</v>
       </c>
@@ -10628,51 +10628,51 @@
       </c>
       <c r="Q115" t="s">
         <v>25</v>
       </c>
       <c r="R115" t="s">
         <v>25</v>
       </c>
       <c r="S115" t="s">
         <v>25</v>
       </c>
       <c r="T115">
         <v>158.26</v>
       </c>
     </row>
     <row r="116" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A116">
         <v>115</v>
       </c>
       <c r="B116" t="s">
         <v>261</v>
       </c>
       <c r="C116" t="s">
         <v>262</v>
       </c>
       <c r="D116">
-        <v>2177</v>
+        <v>262</v>
       </c>
       <c r="E116" t="s">
         <v>227</v>
       </c>
       <c r="F116" t="s">
         <v>23</v>
       </c>
       <c r="G116" t="s">
         <v>45</v>
       </c>
       <c r="H116">
         <v>11</v>
       </c>
       <c r="I116" t="b">
         <v>0</v>
       </c>
       <c r="J116" t="s">
         <v>150</v>
       </c>
       <c r="K116">
         <v>2</v>
       </c>
       <c r="L116">
         <v>72.83</v>
       </c>
@@ -10749,51 +10749,51 @@
       </c>
       <c r="Q117" t="s">
         <v>25</v>
       </c>
       <c r="R117" t="s">
         <v>25</v>
       </c>
       <c r="S117" t="s">
         <v>25</v>
       </c>
       <c r="T117">
         <v>151.96</v>
       </c>
     </row>
     <row r="118" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A118">
         <v>117</v>
       </c>
       <c r="B118" t="s">
         <v>265</v>
       </c>
       <c r="C118" t="s">
         <v>266</v>
       </c>
       <c r="D118">
-        <v>2178</v>
+        <v>276</v>
       </c>
       <c r="E118" t="s">
         <v>267</v>
       </c>
       <c r="F118" t="s">
         <v>23</v>
       </c>
       <c r="G118" t="s">
         <v>24</v>
       </c>
       <c r="H118">
         <v>38</v>
       </c>
       <c r="I118" t="b">
         <v>0</v>
       </c>
       <c r="J118" t="s">
         <v>150</v>
       </c>
       <c r="K118">
         <v>1</v>
       </c>
       <c r="L118" t="s">
         <v>25</v>
       </c>
@@ -11177,51 +11177,51 @@
       </c>
       <c r="Q124" t="s">
         <v>25</v>
       </c>
       <c r="R124" t="s">
         <v>25</v>
       </c>
       <c r="S124" t="s">
         <v>25</v>
       </c>
       <c r="T124">
         <v>141.71</v>
       </c>
     </row>
     <row r="125" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A125">
         <v>124</v>
       </c>
       <c r="B125" t="s">
         <v>279</v>
       </c>
       <c r="C125" t="s">
         <v>280</v>
       </c>
       <c r="D125">
-        <v>2154</v>
+        <v>456</v>
       </c>
       <c r="E125" t="s">
         <v>227</v>
       </c>
       <c r="F125" t="s">
         <v>56</v>
       </c>
       <c r="G125" t="s">
         <v>45</v>
       </c>
       <c r="H125">
         <v>6</v>
       </c>
       <c r="I125" t="b">
         <v>0</v>
       </c>
       <c r="J125" t="s">
         <v>150</v>
       </c>
       <c r="K125">
         <v>2</v>
       </c>
       <c r="L125" t="s">
         <v>25</v>
       </c>
@@ -11478,51 +11478,51 @@
       </c>
       <c r="Q129" t="s">
         <v>25</v>
       </c>
       <c r="R129" t="s">
         <v>25</v>
       </c>
       <c r="S129" t="s">
         <v>25</v>
       </c>
       <c r="T129">
         <v>139.75</v>
       </c>
     </row>
     <row r="130" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A130">
         <v>129</v>
       </c>
       <c r="B130" t="s">
         <v>290</v>
       </c>
       <c r="C130" t="s">
         <v>291</v>
       </c>
       <c r="D130">
-        <v>1783</v>
+        <v>433</v>
       </c>
       <c r="E130" t="s">
         <v>292</v>
       </c>
       <c r="F130" t="s">
         <v>124</v>
       </c>
       <c r="G130" t="s">
         <v>24</v>
       </c>
       <c r="H130">
         <v>2</v>
       </c>
       <c r="I130" t="b">
         <v>0</v>
       </c>
       <c r="J130" t="s">
         <v>150</v>
       </c>
       <c r="K130">
         <v>1</v>
       </c>
       <c r="L130">
         <v>139.7</v>
       </c>
@@ -11658,51 +11658,51 @@
       </c>
       <c r="Q132" t="s">
         <v>25</v>
       </c>
       <c r="R132" t="s">
         <v>25</v>
       </c>
       <c r="S132" t="s">
         <v>25</v>
       </c>
       <c r="T132">
         <v>138.02</v>
       </c>
     </row>
     <row r="133" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A133">
         <v>132</v>
       </c>
       <c r="B133" t="s">
         <v>295</v>
       </c>
       <c r="C133" t="s">
         <v>155</v>
       </c>
       <c r="D133">
-        <v>1989</v>
+        <v>592</v>
       </c>
       <c r="E133" t="s">
         <v>296</v>
       </c>
       <c r="F133" t="s">
         <v>124</v>
       </c>
       <c r="G133" t="s">
         <v>24</v>
       </c>
       <c r="H133">
         <v>3</v>
       </c>
       <c r="I133" t="b">
         <v>0</v>
       </c>
       <c r="J133" t="s">
         <v>150</v>
       </c>
       <c r="K133">
         <v>0</v>
       </c>
       <c r="L133" t="s">
         <v>25</v>
       </c>
@@ -12847,51 +12847,51 @@
       </c>
       <c r="Q152" t="s">
         <v>25</v>
       </c>
       <c r="R152" t="s">
         <v>25</v>
       </c>
       <c r="S152" t="s">
         <v>25</v>
       </c>
       <c r="T152">
         <v>130.03</v>
       </c>
     </row>
     <row r="153" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A153">
         <v>152</v>
       </c>
       <c r="B153" t="s">
         <v>106</v>
       </c>
       <c r="C153" t="s">
         <v>329</v>
       </c>
       <c r="D153">
-        <v>1529</v>
+        <v>112</v>
       </c>
       <c r="E153" t="s">
         <v>98</v>
       </c>
       <c r="F153" t="s">
         <v>23</v>
       </c>
       <c r="G153" t="s">
         <v>24</v>
       </c>
       <c r="H153">
         <v>58</v>
       </c>
       <c r="I153" t="b">
         <v>0</v>
       </c>
       <c r="J153" t="s">
         <v>150</v>
       </c>
       <c r="K153">
         <v>1</v>
       </c>
       <c r="L153" t="s">
         <v>25</v>
       </c>
@@ -13145,51 +13145,51 @@
       </c>
       <c r="Q157" t="s">
         <v>25</v>
       </c>
       <c r="R157" t="s">
         <v>25</v>
       </c>
       <c r="S157" t="s">
         <v>25</v>
       </c>
       <c r="T157">
         <v>128.86</v>
       </c>
     </row>
     <row r="158" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A158">
         <v>157</v>
       </c>
       <c r="B158" t="s">
         <v>334</v>
       </c>
       <c r="C158" t="s">
         <v>335</v>
       </c>
       <c r="D158">
-        <v>1978</v>
+        <v>600</v>
       </c>
       <c r="E158" t="s">
         <v>66</v>
       </c>
       <c r="F158" t="s">
         <v>124</v>
       </c>
       <c r="G158" t="s">
         <v>24</v>
       </c>
       <c r="H158">
         <v>4</v>
       </c>
       <c r="I158" t="b">
         <v>0</v>
       </c>
       <c r="J158" t="s">
         <v>150</v>
       </c>
       <c r="K158">
         <v>0</v>
       </c>
       <c r="L158" t="s">
         <v>25</v>
       </c>
@@ -13803,51 +13803,51 @@
       </c>
       <c r="Q168" t="s">
         <v>25</v>
       </c>
       <c r="R168" t="s">
         <v>25</v>
       </c>
       <c r="S168" t="s">
         <v>25</v>
       </c>
       <c r="T168">
         <v>125.24</v>
       </c>
     </row>
     <row r="169" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A169">
         <v>168</v>
       </c>
       <c r="B169" t="s">
         <v>356</v>
       </c>
       <c r="C169" t="s">
         <v>357</v>
       </c>
       <c r="D169">
-        <v>1638</v>
+        <v>64</v>
       </c>
       <c r="E169" t="s">
         <v>51</v>
       </c>
       <c r="F169" t="s">
         <v>39</v>
       </c>
       <c r="G169" t="s">
         <v>24</v>
       </c>
       <c r="H169">
         <v>23</v>
       </c>
       <c r="I169" t="b">
         <v>0</v>
       </c>
       <c r="J169" t="s">
         <v>150</v>
       </c>
       <c r="K169">
         <v>0</v>
       </c>
       <c r="L169" t="s">
         <v>25</v>
       </c>
@@ -13865,51 +13865,51 @@
       </c>
       <c r="Q169" t="s">
         <v>25</v>
       </c>
       <c r="R169" t="s">
         <v>25</v>
       </c>
       <c r="S169" t="s">
         <v>25</v>
       </c>
       <c r="T169">
         <v>125.22</v>
       </c>
     </row>
     <row r="170" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A170">
         <v>169</v>
       </c>
       <c r="B170" t="s">
         <v>265</v>
       </c>
       <c r="C170" t="s">
         <v>355</v>
       </c>
       <c r="D170">
-        <v>2527</v>
+        <v>351</v>
       </c>
       <c r="E170" t="s">
         <v>51</v>
       </c>
       <c r="F170" t="s">
         <v>29</v>
       </c>
       <c r="G170" t="s">
         <v>24</v>
       </c>
       <c r="H170">
         <v>27</v>
       </c>
       <c r="I170" t="b">
         <v>0</v>
       </c>
       <c r="J170" t="s">
         <v>150</v>
       </c>
       <c r="K170">
         <v>2</v>
       </c>
       <c r="L170">
         <v>124.94</v>
       </c>
@@ -13927,51 +13927,51 @@
       </c>
       <c r="Q170" t="s">
         <v>25</v>
       </c>
       <c r="R170" t="s">
         <v>25</v>
       </c>
       <c r="S170" t="s">
         <v>25</v>
       </c>
       <c r="T170">
         <v>124.94</v>
       </c>
     </row>
     <row r="171" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A171">
         <v>170</v>
       </c>
       <c r="B171" t="s">
         <v>316</v>
       </c>
       <c r="C171" t="s">
         <v>207</v>
       </c>
       <c r="D171">
-        <v>1169</v>
+        <v>89</v>
       </c>
       <c r="E171" t="s">
         <v>358</v>
       </c>
       <c r="F171" t="s">
         <v>29</v>
       </c>
       <c r="G171" t="s">
         <v>24</v>
       </c>
       <c r="H171">
         <v>28</v>
       </c>
       <c r="I171" t="b">
         <v>0</v>
       </c>
       <c r="J171" t="s">
         <v>150</v>
       </c>
       <c r="K171">
         <v>1</v>
       </c>
       <c r="L171">
         <v>124.84</v>
       </c>
@@ -14405,51 +14405,51 @@
       </c>
       <c r="Q178" t="s">
         <v>25</v>
       </c>
       <c r="R178" t="s">
         <v>25</v>
       </c>
       <c r="S178" t="s">
         <v>25</v>
       </c>
       <c r="T178">
         <v>123.97</v>
       </c>
     </row>
     <row r="179" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A179">
         <v>178</v>
       </c>
       <c r="B179" t="s">
         <v>373</v>
       </c>
       <c r="C179" t="s">
         <v>374</v>
       </c>
       <c r="D179">
-        <v>2204</v>
+        <v>176</v>
       </c>
       <c r="E179" t="s">
         <v>51</v>
       </c>
       <c r="F179" t="s">
         <v>29</v>
       </c>
       <c r="G179" t="s">
         <v>24</v>
       </c>
       <c r="H179">
         <v>30</v>
       </c>
       <c r="I179" t="b">
         <v>0</v>
       </c>
       <c r="J179" t="s">
         <v>150</v>
       </c>
       <c r="K179">
         <v>1</v>
       </c>
       <c r="L179" t="s">
         <v>25</v>
       </c>
@@ -15187,51 +15187,51 @@
       </c>
       <c r="Q191" t="s">
         <v>25</v>
       </c>
       <c r="R191" t="s">
         <v>25</v>
       </c>
       <c r="S191" t="s">
         <v>25</v>
       </c>
       <c r="T191">
         <v>121.17</v>
       </c>
     </row>
     <row r="192" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A192">
         <v>191</v>
       </c>
       <c r="B192" t="s">
         <v>390</v>
       </c>
       <c r="C192" t="s">
         <v>123</v>
       </c>
       <c r="D192">
-        <v>1764</v>
+        <v>481</v>
       </c>
       <c r="E192" t="s">
         <v>66</v>
       </c>
       <c r="F192" t="s">
         <v>124</v>
       </c>
       <c r="G192" t="s">
         <v>24</v>
       </c>
       <c r="H192">
         <v>7</v>
       </c>
       <c r="I192" t="b">
         <v>0</v>
       </c>
       <c r="J192" t="s">
         <v>150</v>
       </c>
       <c r="K192">
         <v>0</v>
       </c>
       <c r="L192" t="s">
         <v>25</v>
       </c>
@@ -15839,51 +15839,51 @@
       </c>
       <c r="Q202" t="s">
         <v>25</v>
       </c>
       <c r="R202" t="s">
         <v>25</v>
       </c>
       <c r="S202" t="s">
         <v>25</v>
       </c>
       <c r="T202">
         <v>119.11</v>
       </c>
     </row>
     <row r="203" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A203">
         <v>202</v>
       </c>
       <c r="B203" t="s">
         <v>405</v>
       </c>
       <c r="C203" t="s">
         <v>21</v>
       </c>
       <c r="D203">
-        <v>2213</v>
+        <v>144</v>
       </c>
       <c r="E203" t="s">
         <v>66</v>
       </c>
       <c r="F203" t="s">
         <v>39</v>
       </c>
       <c r="G203" t="s">
         <v>24</v>
       </c>
       <c r="H203">
         <v>27</v>
       </c>
       <c r="I203" t="b">
         <v>0</v>
       </c>
       <c r="J203" t="s">
         <v>150</v>
       </c>
       <c r="K203">
         <v>1</v>
       </c>
       <c r="L203" t="s">
         <v>25</v>
       </c>
@@ -15960,51 +15960,51 @@
       </c>
       <c r="Q204" t="s">
         <v>25</v>
       </c>
       <c r="R204" t="s">
         <v>25</v>
       </c>
       <c r="S204" t="s">
         <v>25</v>
       </c>
       <c r="T204">
         <v>118.89</v>
       </c>
     </row>
     <row r="205" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A205">
         <v>204</v>
       </c>
       <c r="B205" t="s">
         <v>375</v>
       </c>
       <c r="C205" t="s">
         <v>249</v>
       </c>
       <c r="D205">
-        <v>228</v>
+        <v>56</v>
       </c>
       <c r="E205" t="s">
         <v>66</v>
       </c>
       <c r="F205" t="s">
         <v>56</v>
       </c>
       <c r="G205" t="s">
         <v>24</v>
       </c>
       <c r="H205">
         <v>10</v>
       </c>
       <c r="I205" t="b">
         <v>0</v>
       </c>
       <c r="J205" t="s">
         <v>150</v>
       </c>
       <c r="K205">
         <v>1</v>
       </c>
       <c r="L205" t="s">
         <v>25</v>
       </c>
@@ -16081,51 +16081,51 @@
       </c>
       <c r="Q206" t="s">
         <v>25</v>
       </c>
       <c r="R206" t="s">
         <v>25</v>
       </c>
       <c r="S206" t="s">
         <v>25</v>
       </c>
       <c r="T206">
         <v>118.7</v>
       </c>
     </row>
     <row r="207" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A207">
         <v>206</v>
       </c>
       <c r="B207" t="s">
         <v>410</v>
       </c>
       <c r="C207" t="s">
         <v>21</v>
       </c>
       <c r="D207">
-        <v>1493</v>
+        <v>488</v>
       </c>
       <c r="E207" t="s">
         <v>32</v>
       </c>
       <c r="F207" t="s">
         <v>39</v>
       </c>
       <c r="G207" t="s">
         <v>24</v>
       </c>
       <c r="H207">
         <v>28</v>
       </c>
       <c r="I207" t="b">
         <v>0</v>
       </c>
       <c r="J207" t="s">
         <v>150</v>
       </c>
       <c r="K207">
         <v>1</v>
       </c>
       <c r="L207">
         <v>118.59</v>
       </c>
@@ -16674,51 +16674,51 @@
       </c>
       <c r="Q216" t="s">
         <v>25</v>
       </c>
       <c r="R216" t="s">
         <v>25</v>
       </c>
       <c r="S216" t="s">
         <v>25</v>
       </c>
       <c r="T216">
         <v>117.5</v>
       </c>
     </row>
     <row r="217" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A217">
         <v>216</v>
       </c>
       <c r="B217" t="s">
         <v>85</v>
       </c>
       <c r="C217" t="s">
         <v>422</v>
       </c>
       <c r="D217">
-        <v>1081</v>
+        <v>241</v>
       </c>
       <c r="E217" t="s">
         <v>51</v>
       </c>
       <c r="F217" t="s">
         <v>29</v>
       </c>
       <c r="G217" t="s">
         <v>24</v>
       </c>
       <c r="H217">
         <v>38</v>
       </c>
       <c r="I217" t="b">
         <v>0</v>
       </c>
       <c r="J217" t="s">
         <v>150</v>
       </c>
       <c r="K217">
         <v>1</v>
       </c>
       <c r="L217" t="s">
         <v>25</v>
       </c>
@@ -17571,51 +17571,51 @@
       </c>
       <c r="Q231" t="s">
         <v>25</v>
       </c>
       <c r="R231" t="s">
         <v>25</v>
       </c>
       <c r="S231" t="s">
         <v>25</v>
       </c>
       <c r="T231">
         <v>115.2</v>
       </c>
     </row>
     <row r="232" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A232">
         <v>231</v>
       </c>
       <c r="B232" t="s">
         <v>446</v>
       </c>
       <c r="C232" t="s">
         <v>447</v>
       </c>
       <c r="D232">
-        <v>2181</v>
+        <v>544</v>
       </c>
       <c r="E232" t="s">
         <v>66</v>
       </c>
       <c r="F232" t="s">
         <v>23</v>
       </c>
       <c r="G232" t="s">
         <v>45</v>
       </c>
       <c r="H232">
         <v>21</v>
       </c>
       <c r="I232" t="b">
         <v>0</v>
       </c>
       <c r="J232" t="s">
         <v>150</v>
       </c>
       <c r="K232">
         <v>0</v>
       </c>
       <c r="L232" t="s">
         <v>25</v>
       </c>
@@ -17816,51 +17816,51 @@
       </c>
       <c r="Q235" t="s">
         <v>25</v>
       </c>
       <c r="R235" t="s">
         <v>25</v>
       </c>
       <c r="S235" t="s">
         <v>25</v>
       </c>
       <c r="T235">
         <v>114.89</v>
       </c>
     </row>
     <row r="236" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A236">
         <v>235</v>
       </c>
       <c r="B236" t="s">
         <v>225</v>
       </c>
       <c r="C236" t="s">
         <v>451</v>
       </c>
       <c r="D236">
-        <v>2369</v>
+        <v>210</v>
       </c>
       <c r="E236" t="s">
         <v>25</v>
       </c>
       <c r="F236" t="s">
         <v>23</v>
       </c>
       <c r="G236" t="s">
         <v>24</v>
       </c>
       <c r="H236">
         <v>92</v>
       </c>
       <c r="I236" t="b">
         <v>0</v>
       </c>
       <c r="J236" t="s">
         <v>150</v>
       </c>
       <c r="K236">
         <v>1</v>
       </c>
       <c r="L236" t="s">
         <v>25</v>
       </c>
@@ -18409,51 +18409,51 @@
       </c>
       <c r="Q245" t="s">
         <v>25</v>
       </c>
       <c r="R245" t="s">
         <v>25</v>
       </c>
       <c r="S245" t="s">
         <v>25</v>
       </c>
       <c r="T245">
         <v>113.81</v>
       </c>
     </row>
     <row r="246" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A246">
         <v>245</v>
       </c>
       <c r="B246" t="s">
         <v>85</v>
       </c>
       <c r="C246" t="s">
         <v>148</v>
       </c>
       <c r="D246">
-        <v>1666</v>
+        <v>309</v>
       </c>
       <c r="E246" t="s">
         <v>463</v>
       </c>
       <c r="F246" t="s">
         <v>29</v>
       </c>
       <c r="G246" t="s">
         <v>24</v>
       </c>
       <c r="H246">
         <v>50</v>
       </c>
       <c r="I246" t="b">
         <v>0</v>
       </c>
       <c r="J246" t="s">
         <v>150</v>
       </c>
       <c r="K246">
         <v>1</v>
       </c>
       <c r="L246">
         <v>113.72</v>
       </c>
@@ -19660,51 +19660,51 @@
       </c>
       <c r="Q266" t="s">
         <v>25</v>
       </c>
       <c r="R266" t="s">
         <v>25</v>
       </c>
       <c r="S266" t="s">
         <v>25</v>
       </c>
       <c r="T266">
         <v>111.06</v>
       </c>
     </row>
     <row r="267" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A267">
         <v>266</v>
       </c>
       <c r="B267" t="s">
         <v>494</v>
       </c>
       <c r="C267" t="s">
         <v>495</v>
       </c>
       <c r="D267">
-        <v>2290</v>
+        <v>611</v>
       </c>
       <c r="E267" t="s">
         <v>66</v>
       </c>
       <c r="F267" t="s">
         <v>23</v>
       </c>
       <c r="G267" t="s">
         <v>45</v>
       </c>
       <c r="H267">
         <v>25</v>
       </c>
       <c r="I267" t="b">
         <v>0</v>
       </c>
       <c r="J267" t="s">
         <v>150</v>
       </c>
       <c r="K267">
         <v>0</v>
       </c>
       <c r="L267" t="s">
         <v>25</v>
       </c>
@@ -19964,51 +19964,51 @@
       </c>
       <c r="Q271" t="s">
         <v>25</v>
       </c>
       <c r="R271" t="s">
         <v>25</v>
       </c>
       <c r="S271" t="s">
         <v>25</v>
       </c>
       <c r="T271">
         <v>110.87</v>
       </c>
     </row>
     <row r="272" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A272">
         <v>271</v>
       </c>
       <c r="B272" t="s">
         <v>502</v>
       </c>
       <c r="C272" t="s">
         <v>503</v>
       </c>
       <c r="D272">
-        <v>2025</v>
+        <v>85</v>
       </c>
       <c r="E272" t="s">
         <v>504</v>
       </c>
       <c r="F272" t="s">
         <v>124</v>
       </c>
       <c r="G272" t="s">
         <v>45</v>
       </c>
       <c r="H272">
         <v>3</v>
       </c>
       <c r="I272" t="b">
         <v>0</v>
       </c>
       <c r="J272" t="s">
         <v>150</v>
       </c>
       <c r="K272">
         <v>0</v>
       </c>
       <c r="L272" t="s">
         <v>25</v>
       </c>
@@ -21091,51 +21091,51 @@
       </c>
       <c r="Q290" t="s">
         <v>25</v>
       </c>
       <c r="R290" t="s">
         <v>25</v>
       </c>
       <c r="S290" t="s">
         <v>25</v>
       </c>
       <c r="T290">
         <v>107.53</v>
       </c>
     </row>
     <row r="291" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A291">
         <v>290</v>
       </c>
       <c r="B291" t="s">
         <v>531</v>
       </c>
       <c r="C291" t="s">
         <v>196</v>
       </c>
       <c r="D291">
-        <v>1788</v>
+        <v>540</v>
       </c>
       <c r="E291" t="s">
         <v>66</v>
       </c>
       <c r="F291" t="s">
         <v>23</v>
       </c>
       <c r="G291" t="s">
         <v>45</v>
       </c>
       <c r="H291">
         <v>26</v>
       </c>
       <c r="I291" t="b">
         <v>0</v>
       </c>
       <c r="J291" t="s">
         <v>150</v>
       </c>
       <c r="K291">
         <v>0</v>
       </c>
       <c r="L291" t="s">
         <v>25</v>
       </c>
@@ -22100,51 +22100,51 @@
       </c>
       <c r="Q307" t="s">
         <v>25</v>
       </c>
       <c r="R307" t="s">
         <v>25</v>
       </c>
       <c r="S307" t="s">
         <v>25</v>
       </c>
       <c r="T307">
         <v>106.19</v>
       </c>
     </row>
     <row r="308" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A308">
         <v>307</v>
       </c>
       <c r="B308" t="s">
         <v>324</v>
       </c>
       <c r="C308" t="s">
         <v>506</v>
       </c>
       <c r="D308">
-        <v>1083</v>
+        <v>223</v>
       </c>
       <c r="E308" t="s">
         <v>564</v>
       </c>
       <c r="F308" t="s">
         <v>39</v>
       </c>
       <c r="G308" t="s">
         <v>24</v>
       </c>
       <c r="H308">
         <v>35</v>
       </c>
       <c r="I308" t="b">
         <v>0</v>
       </c>
       <c r="J308" t="s">
         <v>150</v>
       </c>
       <c r="K308">
         <v>0</v>
       </c>
       <c r="L308" t="s">
         <v>25</v>
       </c>
@@ -22460,51 +22460,51 @@
       </c>
       <c r="Q313" t="s">
         <v>25</v>
       </c>
       <c r="R313" t="s">
         <v>25</v>
       </c>
       <c r="S313" t="s">
         <v>25</v>
       </c>
       <c r="T313">
         <v>105.7</v>
       </c>
     </row>
     <row r="314" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A314">
         <v>313</v>
       </c>
       <c r="B314" t="s">
         <v>572</v>
       </c>
       <c r="C314" t="s">
         <v>573</v>
       </c>
       <c r="D314">
-        <v>1922</v>
+        <v>352</v>
       </c>
       <c r="E314" t="s">
         <v>51</v>
       </c>
       <c r="F314" t="s">
         <v>29</v>
       </c>
       <c r="G314" t="s">
         <v>45</v>
       </c>
       <c r="H314">
         <v>15</v>
       </c>
       <c r="I314" t="b">
         <v>0</v>
       </c>
       <c r="J314" t="s">
         <v>150</v>
       </c>
       <c r="K314">
         <v>2</v>
       </c>
       <c r="L314" t="s">
         <v>25</v>
       </c>
@@ -23180,51 +23180,51 @@
       </c>
       <c r="Q325" t="s">
         <v>25</v>
       </c>
       <c r="R325" t="s">
         <v>25</v>
       </c>
       <c r="S325" t="s">
         <v>25</v>
       </c>
       <c r="T325">
         <v>104.83</v>
       </c>
     </row>
     <row r="326" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A326">
         <v>325</v>
       </c>
       <c r="B326" t="s">
         <v>588</v>
       </c>
       <c r="C326" t="s">
         <v>281</v>
       </c>
       <c r="D326">
-        <v>112</v>
+        <v>77</v>
       </c>
       <c r="E326" t="s">
         <v>66</v>
       </c>
       <c r="F326" t="s">
         <v>56</v>
       </c>
       <c r="G326" t="s">
         <v>24</v>
       </c>
       <c r="H326">
         <v>17</v>
       </c>
       <c r="I326" t="b">
         <v>0</v>
       </c>
       <c r="J326" t="s">
         <v>150</v>
       </c>
       <c r="K326">
         <v>0</v>
       </c>
       <c r="L326" t="s">
         <v>25</v>
       </c>
@@ -23301,51 +23301,51 @@
       </c>
       <c r="Q327" t="s">
         <v>25</v>
       </c>
       <c r="R327" t="s">
         <v>25</v>
       </c>
       <c r="S327" t="s">
         <v>25</v>
       </c>
       <c r="T327">
         <v>104.72</v>
       </c>
     </row>
     <row r="328" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A328">
         <v>327</v>
       </c>
       <c r="B328" t="s">
         <v>591</v>
       </c>
       <c r="C328" t="s">
         <v>80</v>
       </c>
       <c r="D328">
-        <v>1342</v>
+        <v>97</v>
       </c>
       <c r="E328" t="s">
         <v>38</v>
       </c>
       <c r="F328" t="s">
         <v>39</v>
       </c>
       <c r="G328" t="s">
         <v>24</v>
       </c>
       <c r="H328">
         <v>40</v>
       </c>
       <c r="I328" t="b">
         <v>0</v>
       </c>
       <c r="J328" t="s">
         <v>150</v>
       </c>
       <c r="K328">
         <v>1</v>
       </c>
       <c r="L328">
         <v>104.71</v>
       </c>
@@ -24720,51 +24720,51 @@
       </c>
       <c r="Q351" t="s">
         <v>25</v>
       </c>
       <c r="R351" t="s">
         <v>25</v>
       </c>
       <c r="S351" t="s">
         <v>25</v>
       </c>
       <c r="T351">
         <v>103.18</v>
       </c>
     </row>
     <row r="352" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A352">
         <v>351</v>
       </c>
       <c r="B352" t="s">
         <v>158</v>
       </c>
       <c r="C352" t="s">
         <v>617</v>
       </c>
       <c r="D352">
-        <v>2468</v>
+        <v>347</v>
       </c>
       <c r="E352" t="s">
         <v>567</v>
       </c>
       <c r="F352" t="s">
         <v>23</v>
       </c>
       <c r="G352" t="s">
         <v>24</v>
       </c>
       <c r="H352">
         <v>132</v>
       </c>
       <c r="I352" t="b">
         <v>0</v>
       </c>
       <c r="J352" t="s">
         <v>150</v>
       </c>
       <c r="K352">
         <v>1</v>
       </c>
       <c r="L352" t="s">
         <v>25</v>
       </c>
@@ -25313,51 +25313,51 @@
       </c>
       <c r="Q361" t="s">
         <v>25</v>
       </c>
       <c r="R361" t="s">
         <v>25</v>
       </c>
       <c r="S361" t="s">
         <v>25</v>
       </c>
       <c r="T361">
         <v>102.27</v>
       </c>
     </row>
     <row r="362" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A362">
         <v>361</v>
       </c>
       <c r="B362" t="s">
         <v>634</v>
       </c>
       <c r="C362" t="s">
         <v>34</v>
       </c>
       <c r="D362">
-        <v>1092</v>
+        <v>358</v>
       </c>
       <c r="E362" t="s">
         <v>66</v>
       </c>
       <c r="F362" t="s">
         <v>29</v>
       </c>
       <c r="G362" t="s">
         <v>45</v>
       </c>
       <c r="H362">
         <v>19</v>
       </c>
       <c r="I362" t="b">
         <v>0</v>
       </c>
       <c r="J362" t="s">
         <v>150</v>
       </c>
       <c r="K362">
         <v>0</v>
       </c>
       <c r="L362" t="s">
         <v>25</v>
       </c>
@@ -25732,51 +25732,51 @@
       </c>
       <c r="Q368" t="s">
         <v>25</v>
       </c>
       <c r="R368" t="s">
         <v>25</v>
       </c>
       <c r="S368" t="s">
         <v>25</v>
       </c>
       <c r="T368">
         <v>101.5</v>
       </c>
     </row>
     <row r="369" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A369">
         <v>368</v>
       </c>
       <c r="B369" t="s">
         <v>276</v>
       </c>
       <c r="C369" t="s">
         <v>643</v>
       </c>
       <c r="D369">
-        <v>1650</v>
+        <v>205</v>
       </c>
       <c r="E369" t="s">
         <v>25</v>
       </c>
       <c r="F369" t="s">
         <v>23</v>
       </c>
       <c r="G369" t="s">
         <v>24</v>
       </c>
       <c r="H369">
         <v>139</v>
       </c>
       <c r="I369" t="b">
         <v>0</v>
       </c>
       <c r="J369" t="s">
         <v>150</v>
       </c>
       <c r="K369">
         <v>0</v>
       </c>
       <c r="L369" t="s">
         <v>25</v>
       </c>
@@ -25853,51 +25853,51 @@
       </c>
       <c r="Q370" t="s">
         <v>25</v>
       </c>
       <c r="R370" t="s">
         <v>25</v>
       </c>
       <c r="S370" t="s">
         <v>25</v>
       </c>
       <c r="T370">
         <v>101.21</v>
       </c>
     </row>
     <row r="371" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A371">
         <v>370</v>
       </c>
       <c r="B371" t="s">
         <v>577</v>
       </c>
       <c r="C371" t="s">
         <v>645</v>
       </c>
       <c r="D371">
-        <v>1420</v>
+        <v>287</v>
       </c>
       <c r="E371" t="s">
         <v>25</v>
       </c>
       <c r="F371" t="s">
         <v>56</v>
       </c>
       <c r="G371" t="s">
         <v>24</v>
       </c>
       <c r="H371">
         <v>18</v>
       </c>
       <c r="I371" t="b">
         <v>0</v>
       </c>
       <c r="J371" t="s">
         <v>150</v>
       </c>
       <c r="K371">
         <v>1</v>
       </c>
       <c r="L371" t="s">
         <v>25</v>
       </c>
@@ -26334,51 +26334,51 @@
       </c>
       <c r="Q378" t="s">
         <v>25</v>
       </c>
       <c r="R378" t="s">
         <v>25</v>
       </c>
       <c r="S378" t="s">
         <v>25</v>
       </c>
       <c r="T378">
         <v>100.58</v>
       </c>
     </row>
     <row r="379" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A379">
         <v>378</v>
       </c>
       <c r="B379" t="s">
         <v>117</v>
       </c>
       <c r="C379" t="s">
         <v>657</v>
       </c>
       <c r="D379">
-        <v>1594</v>
+        <v>146</v>
       </c>
       <c r="E379" t="s">
         <v>658</v>
       </c>
       <c r="F379" t="s">
         <v>29</v>
       </c>
       <c r="G379" t="s">
         <v>24</v>
       </c>
       <c r="H379">
         <v>82</v>
       </c>
       <c r="I379" t="b">
         <v>0</v>
       </c>
       <c r="J379" t="s">
         <v>150</v>
       </c>
       <c r="K379">
         <v>1</v>
       </c>
       <c r="L379" t="s">
         <v>25</v>
       </c>
@@ -26396,51 +26396,51 @@
       </c>
       <c r="Q379" t="s">
         <v>25</v>
       </c>
       <c r="R379" t="s">
         <v>25</v>
       </c>
       <c r="S379" t="s">
         <v>25</v>
       </c>
       <c r="T379">
         <v>100.22</v>
       </c>
     </row>
     <row r="380" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A380">
         <v>379</v>
       </c>
       <c r="B380" t="s">
         <v>659</v>
       </c>
       <c r="C380" t="s">
         <v>660</v>
       </c>
       <c r="D380">
-        <v>1431</v>
+        <v>409</v>
       </c>
       <c r="E380" t="s">
         <v>661</v>
       </c>
       <c r="F380" t="s">
         <v>29</v>
       </c>
       <c r="G380" t="s">
         <v>45</v>
       </c>
       <c r="H380">
         <v>20</v>
       </c>
       <c r="I380" t="b">
         <v>0</v>
       </c>
       <c r="J380" t="s">
         <v>150</v>
       </c>
       <c r="K380">
         <v>1</v>
       </c>
       <c r="L380" t="s">
         <v>25</v>
       </c>
@@ -26520,51 +26520,51 @@
       </c>
       <c r="Q381" t="s">
         <v>25</v>
       </c>
       <c r="R381" t="s">
         <v>25</v>
       </c>
       <c r="S381" t="s">
         <v>25</v>
       </c>
       <c r="T381">
         <v>100.06</v>
       </c>
     </row>
     <row r="382" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A382">
         <v>381</v>
       </c>
       <c r="B382" t="s">
         <v>117</v>
       </c>
       <c r="C382" t="s">
         <v>663</v>
       </c>
       <c r="D382">
-        <v>2208</v>
+        <v>515</v>
       </c>
       <c r="E382" t="s">
         <v>66</v>
       </c>
       <c r="F382" t="s">
         <v>39</v>
       </c>
       <c r="G382" t="s">
         <v>24</v>
       </c>
       <c r="H382">
         <v>53</v>
       </c>
       <c r="I382" t="b">
         <v>0</v>
       </c>
       <c r="J382" t="s">
         <v>150</v>
       </c>
       <c r="K382">
         <v>0</v>
       </c>
       <c r="L382" t="s">
         <v>25</v>
       </c>
@@ -26818,51 +26818,51 @@
       </c>
       <c r="Q386" t="s">
         <v>25</v>
       </c>
       <c r="R386" t="s">
         <v>25</v>
       </c>
       <c r="S386" t="s">
         <v>25</v>
       </c>
       <c r="T386">
         <v>99.73</v>
       </c>
     </row>
     <row r="387" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A387">
         <v>386</v>
       </c>
       <c r="B387" t="s">
         <v>671</v>
       </c>
       <c r="C387" t="s">
         <v>672</v>
       </c>
       <c r="D387">
-        <v>1500</v>
+        <v>253</v>
       </c>
       <c r="E387" t="s">
         <v>89</v>
       </c>
       <c r="F387" t="s">
         <v>29</v>
       </c>
       <c r="G387" t="s">
         <v>45</v>
       </c>
       <c r="H387">
         <v>21</v>
       </c>
       <c r="I387" t="b">
         <v>0</v>
       </c>
       <c r="J387" t="s">
         <v>150</v>
       </c>
       <c r="K387">
         <v>0</v>
       </c>
       <c r="L387" t="s">
         <v>25</v>
       </c>
@@ -26998,51 +26998,51 @@
       </c>
       <c r="Q389">
         <v>99.62</v>
       </c>
       <c r="R389" t="s">
         <v>25</v>
       </c>
       <c r="S389" t="s">
         <v>25</v>
       </c>
       <c r="T389">
         <v>99.62</v>
       </c>
     </row>
     <row r="390" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A390">
         <v>389</v>
       </c>
       <c r="B390" t="s">
         <v>675</v>
       </c>
       <c r="C390" t="s">
         <v>41</v>
       </c>
       <c r="D390">
-        <v>711</v>
+        <v>259</v>
       </c>
       <c r="E390" t="s">
         <v>89</v>
       </c>
       <c r="F390" t="s">
         <v>23</v>
       </c>
       <c r="G390" t="s">
         <v>45</v>
       </c>
       <c r="H390">
         <v>37</v>
       </c>
       <c r="I390" t="b">
         <v>0</v>
       </c>
       <c r="J390" t="s">
         <v>150</v>
       </c>
       <c r="K390">
         <v>0</v>
       </c>
       <c r="L390" t="s">
         <v>25</v>
       </c>
@@ -27591,51 +27591,51 @@
       </c>
       <c r="Q399" t="s">
         <v>25</v>
       </c>
       <c r="R399" t="s">
         <v>25</v>
       </c>
       <c r="S399" t="s">
         <v>25</v>
       </c>
       <c r="T399">
         <v>98.84</v>
       </c>
     </row>
     <row r="400" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A400">
         <v>399</v>
       </c>
       <c r="B400" t="s">
         <v>554</v>
       </c>
       <c r="C400" t="s">
         <v>264</v>
       </c>
       <c r="D400">
-        <v>745</v>
+        <v>93</v>
       </c>
       <c r="E400" t="s">
         <v>51</v>
       </c>
       <c r="F400" t="s">
         <v>39</v>
       </c>
       <c r="G400" t="s">
         <v>45</v>
       </c>
       <c r="H400">
         <v>9</v>
       </c>
       <c r="I400" t="b">
         <v>0</v>
       </c>
       <c r="J400" t="s">
         <v>150</v>
       </c>
       <c r="K400">
         <v>0</v>
       </c>
       <c r="L400" t="s">
         <v>25</v>
       </c>
@@ -27892,51 +27892,51 @@
       </c>
       <c r="Q404" t="s">
         <v>25</v>
       </c>
       <c r="R404" t="s">
         <v>25</v>
       </c>
       <c r="S404" t="s">
         <v>25</v>
       </c>
       <c r="T404">
         <v>98.43</v>
       </c>
     </row>
     <row r="405" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A405">
         <v>404</v>
       </c>
       <c r="B405" t="s">
         <v>212</v>
       </c>
       <c r="C405" t="s">
         <v>690</v>
       </c>
       <c r="D405">
-        <v>2169</v>
+        <v>435</v>
       </c>
       <c r="E405" t="s">
         <v>227</v>
       </c>
       <c r="F405" t="s">
         <v>56</v>
       </c>
       <c r="G405" t="s">
         <v>24</v>
       </c>
       <c r="H405">
         <v>19</v>
       </c>
       <c r="I405" t="b">
         <v>0</v>
       </c>
       <c r="J405" t="s">
         <v>150</v>
       </c>
       <c r="K405">
         <v>1</v>
       </c>
       <c r="L405">
         <v>98.35</v>
       </c>
@@ -28308,51 +28308,51 @@
       </c>
       <c r="Q411" t="s">
         <v>25</v>
       </c>
       <c r="R411" t="s">
         <v>25</v>
       </c>
       <c r="S411" t="s">
         <v>25</v>
       </c>
       <c r="T411">
         <v>97.9</v>
       </c>
     </row>
     <row r="412" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A412">
         <v>411</v>
       </c>
       <c r="B412" t="s">
         <v>699</v>
       </c>
       <c r="C412" t="s">
         <v>700</v>
       </c>
       <c r="D412">
-        <v>1353</v>
+        <v>76</v>
       </c>
       <c r="E412" t="s">
         <v>25</v>
       </c>
       <c r="F412" t="s">
         <v>29</v>
       </c>
       <c r="G412" t="s">
         <v>24</v>
       </c>
       <c r="H412">
         <v>90</v>
       </c>
       <c r="I412" t="b">
         <v>0</v>
       </c>
       <c r="J412" t="s">
         <v>150</v>
       </c>
       <c r="K412">
         <v>1</v>
       </c>
       <c r="L412" t="s">
         <v>25</v>
       </c>
@@ -28786,51 +28786,51 @@
       </c>
       <c r="Q419" t="s">
         <v>25</v>
       </c>
       <c r="R419" t="s">
         <v>25</v>
       </c>
       <c r="S419" t="s">
         <v>25</v>
       </c>
       <c r="T419">
         <v>97.48</v>
       </c>
     </row>
     <row r="420" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A420">
         <v>419</v>
       </c>
       <c r="B420" t="s">
         <v>711</v>
       </c>
       <c r="C420" t="s">
         <v>712</v>
       </c>
       <c r="D420">
-        <v>1617</v>
+        <v>86</v>
       </c>
       <c r="E420" t="s">
         <v>564</v>
       </c>
       <c r="F420" t="s">
         <v>29</v>
       </c>
       <c r="G420" t="s">
         <v>24</v>
       </c>
       <c r="H420">
         <v>91</v>
       </c>
       <c r="I420" t="b">
         <v>0</v>
       </c>
       <c r="J420" t="s">
         <v>150</v>
       </c>
       <c r="K420">
         <v>0</v>
       </c>
       <c r="L420" t="s">
         <v>25</v>
       </c>
@@ -29621,51 +29621,51 @@
       </c>
       <c r="Q433" t="s">
         <v>25</v>
       </c>
       <c r="R433" t="s">
         <v>25</v>
       </c>
       <c r="S433" t="s">
         <v>25</v>
       </c>
       <c r="T433">
         <v>95.78</v>
       </c>
     </row>
     <row r="434" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A434">
         <v>433</v>
       </c>
       <c r="B434" t="s">
         <v>727</v>
       </c>
       <c r="C434" t="s">
         <v>728</v>
       </c>
       <c r="D434">
-        <v>1614</v>
+        <v>304</v>
       </c>
       <c r="E434" t="s">
         <v>98</v>
       </c>
       <c r="F434" t="s">
         <v>29</v>
       </c>
       <c r="G434" t="s">
         <v>45</v>
       </c>
       <c r="H434">
         <v>28</v>
       </c>
       <c r="I434" t="b">
         <v>0</v>
       </c>
       <c r="J434" t="s">
         <v>150</v>
       </c>
       <c r="K434">
         <v>0</v>
       </c>
       <c r="L434" t="s">
         <v>25</v>
       </c>
@@ -29981,51 +29981,51 @@
       </c>
       <c r="Q439">
         <v>95.35</v>
       </c>
       <c r="R439" t="s">
         <v>25</v>
       </c>
       <c r="S439" t="s">
         <v>25</v>
       </c>
       <c r="T439">
         <v>95.35</v>
       </c>
     </row>
     <row r="440" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A440">
         <v>439</v>
       </c>
       <c r="B440" t="s">
         <v>733</v>
       </c>
       <c r="C440" t="s">
         <v>734</v>
       </c>
       <c r="D440">
-        <v>1995</v>
+        <v>508</v>
       </c>
       <c r="E440" t="s">
         <v>71</v>
       </c>
       <c r="F440" t="s">
         <v>23</v>
       </c>
       <c r="G440" t="s">
         <v>45</v>
       </c>
       <c r="H440">
         <v>44</v>
       </c>
       <c r="I440" t="b">
         <v>0</v>
       </c>
       <c r="J440" t="s">
         <v>150</v>
       </c>
       <c r="K440">
         <v>1</v>
       </c>
       <c r="L440" t="s">
         <v>25</v>
       </c>
@@ -31406,51 +31406,51 @@
       </c>
       <c r="Q463" t="s">
         <v>25</v>
       </c>
       <c r="R463" t="s">
         <v>25</v>
       </c>
       <c r="S463" t="s">
         <v>25</v>
       </c>
       <c r="T463">
         <v>92.83</v>
       </c>
     </row>
     <row r="464" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A464">
         <v>463</v>
       </c>
       <c r="B464" t="s">
         <v>397</v>
       </c>
       <c r="C464" t="s">
         <v>764</v>
       </c>
       <c r="D464">
-        <v>1</v>
+        <v>5027</v>
       </c>
       <c r="E464" t="s">
         <v>220</v>
       </c>
       <c r="F464" t="s">
         <v>56</v>
       </c>
       <c r="G464" t="s">
         <v>24</v>
       </c>
       <c r="H464">
         <v>26</v>
       </c>
       <c r="I464" t="b">
         <v>0</v>
       </c>
       <c r="J464" t="s">
         <v>150</v>
       </c>
       <c r="K464">
         <v>0</v>
       </c>
       <c r="L464" t="s">
         <v>25</v>
       </c>
@@ -31530,51 +31530,51 @@
       </c>
       <c r="Q465">
         <v>92.51</v>
       </c>
       <c r="R465" t="s">
         <v>25</v>
       </c>
       <c r="S465" t="s">
         <v>25</v>
       </c>
       <c r="T465">
         <v>92.51</v>
       </c>
     </row>
     <row r="466" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A466">
         <v>465</v>
       </c>
       <c r="B466" t="s">
         <v>766</v>
       </c>
       <c r="C466" t="s">
         <v>21</v>
       </c>
       <c r="D466">
-        <v>600</v>
+        <v>221</v>
       </c>
       <c r="E466" t="s">
         <v>767</v>
       </c>
       <c r="F466" t="s">
         <v>39</v>
       </c>
       <c r="G466" t="s">
         <v>45</v>
       </c>
       <c r="H466">
         <v>11</v>
       </c>
       <c r="I466" t="b">
         <v>0</v>
       </c>
       <c r="J466" t="s">
         <v>150</v>
       </c>
       <c r="K466">
         <v>1</v>
       </c>
       <c r="L466" t="s">
         <v>25</v>
       </c>
@@ -31890,51 +31890,51 @@
       </c>
       <c r="Q471">
         <v>92.14</v>
       </c>
       <c r="R471" t="s">
         <v>25</v>
       </c>
       <c r="S471" t="s">
         <v>25</v>
       </c>
       <c r="T471">
         <v>92.14</v>
       </c>
     </row>
     <row r="472" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A472">
         <v>471</v>
       </c>
       <c r="B472" t="s">
         <v>777</v>
       </c>
       <c r="C472" t="s">
         <v>778</v>
       </c>
       <c r="D472">
-        <v>591</v>
+        <v>204</v>
       </c>
       <c r="E472" t="s">
         <v>66</v>
       </c>
       <c r="F472" t="s">
         <v>29</v>
       </c>
       <c r="G472" t="s">
         <v>45</v>
       </c>
       <c r="H472">
         <v>39</v>
       </c>
       <c r="I472" t="b">
         <v>0</v>
       </c>
       <c r="J472" t="s">
         <v>150</v>
       </c>
       <c r="K472">
         <v>1</v>
       </c>
       <c r="L472">
         <v>91.85</v>
       </c>
@@ -32070,51 +32070,51 @@
       </c>
       <c r="Q474" t="s">
         <v>25</v>
       </c>
       <c r="R474" t="s">
         <v>25</v>
       </c>
       <c r="S474" t="s">
         <v>25</v>
       </c>
       <c r="T474">
         <v>91.63</v>
       </c>
     </row>
     <row r="475" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A475">
         <v>474</v>
       </c>
       <c r="B475" t="s">
         <v>782</v>
       </c>
       <c r="C475" t="s">
         <v>783</v>
       </c>
       <c r="D475">
-        <v>1339</v>
+        <v>203</v>
       </c>
       <c r="E475" t="s">
         <v>38</v>
       </c>
       <c r="F475" t="s">
         <v>29</v>
       </c>
       <c r="G475" t="s">
         <v>24</v>
       </c>
       <c r="H475">
         <v>98</v>
       </c>
       <c r="I475" t="b">
         <v>0</v>
       </c>
       <c r="J475" t="s">
         <v>150</v>
       </c>
       <c r="K475">
         <v>0</v>
       </c>
       <c r="L475" t="s">
         <v>25</v>
       </c>
@@ -33489,51 +33489,51 @@
       </c>
       <c r="Q498" t="s">
         <v>25</v>
       </c>
       <c r="R498" t="s">
         <v>25</v>
       </c>
       <c r="S498" t="s">
         <v>25</v>
       </c>
       <c r="T498">
         <v>88.85</v>
       </c>
     </row>
     <row r="499" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A499">
         <v>498</v>
       </c>
       <c r="B499" t="s">
         <v>127</v>
       </c>
       <c r="C499" t="s">
         <v>784</v>
       </c>
       <c r="D499">
-        <v>768</v>
+        <v>178</v>
       </c>
       <c r="E499" t="s">
         <v>292</v>
       </c>
       <c r="F499" t="s">
         <v>56</v>
       </c>
       <c r="G499" t="s">
         <v>24</v>
       </c>
       <c r="H499">
         <v>32</v>
       </c>
       <c r="I499" t="b">
         <v>0</v>
       </c>
       <c r="J499" t="s">
         <v>150</v>
       </c>
       <c r="K499">
         <v>0</v>
       </c>
       <c r="L499" t="s">
         <v>25</v>
       </c>
@@ -34150,51 +34150,51 @@
       </c>
       <c r="Q509" t="s">
         <v>25</v>
       </c>
       <c r="R509" t="s">
         <v>25</v>
       </c>
       <c r="S509" t="s">
         <v>25</v>
       </c>
       <c r="T509">
         <v>88.24</v>
       </c>
     </row>
     <row r="510" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A510">
         <v>509</v>
       </c>
       <c r="B510" t="s">
         <v>69</v>
       </c>
       <c r="C510" t="s">
         <v>829</v>
       </c>
       <c r="D510">
-        <v>590</v>
+        <v>318</v>
       </c>
       <c r="E510" t="s">
         <v>220</v>
       </c>
       <c r="F510" t="s">
         <v>56</v>
       </c>
       <c r="G510" t="s">
         <v>24</v>
       </c>
       <c r="H510">
         <v>34</v>
       </c>
       <c r="I510" t="b">
         <v>0</v>
       </c>
       <c r="J510" t="s">
         <v>150</v>
       </c>
       <c r="K510">
         <v>1</v>
       </c>
       <c r="L510">
         <v>88.1</v>
       </c>
@@ -35097,51 +35097,51 @@
       </c>
       <c r="Q525" t="s">
         <v>25</v>
       </c>
       <c r="R525" t="s">
         <v>25</v>
       </c>
       <c r="S525" t="s">
         <v>25</v>
       </c>
       <c r="T525">
         <v>86.74</v>
       </c>
     </row>
     <row r="526" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A526">
         <v>525</v>
       </c>
       <c r="B526" t="s">
         <v>850</v>
       </c>
       <c r="C526" t="s">
         <v>632</v>
       </c>
       <c r="D526">
-        <v>1252</v>
+        <v>449</v>
       </c>
       <c r="E526" t="s">
         <v>25</v>
       </c>
       <c r="F526" t="s">
         <v>23</v>
       </c>
       <c r="G526" t="s">
         <v>45</v>
       </c>
       <c r="H526">
         <v>52</v>
       </c>
       <c r="I526" t="b">
         <v>0</v>
       </c>
       <c r="J526" t="s">
         <v>150</v>
       </c>
       <c r="K526">
         <v>0</v>
       </c>
       <c r="L526" t="s">
         <v>25</v>
       </c>
@@ -36524,50 +36524,53 @@
         <v>84.57</v>
       </c>
       <c r="Q549" t="s">
         <v>25</v>
       </c>
       <c r="R549" t="s">
         <v>25</v>
       </c>
       <c r="S549" t="s">
         <v>25</v>
       </c>
       <c r="T549">
         <v>84.57</v>
       </c>
     </row>
     <row r="550" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A550">
         <v>549</v>
       </c>
       <c r="B550" t="s">
         <v>212</v>
       </c>
       <c r="C550" t="s">
         <v>880</v>
       </c>
+      <c r="D550">
+        <v>640</v>
+      </c>
       <c r="E550" t="s">
         <v>78</v>
       </c>
       <c r="F550" t="s">
         <v>29</v>
       </c>
       <c r="G550" t="s">
         <v>24</v>
       </c>
       <c r="H550">
         <v>106</v>
       </c>
       <c r="I550" t="b">
         <v>0</v>
       </c>
       <c r="J550" t="s">
         <v>150</v>
       </c>
       <c r="K550">
         <v>1</v>
       </c>
       <c r="L550">
         <v>84.56</v>
       </c>
       <c r="M550" t="s">
@@ -37646,51 +37649,51 @@
       </c>
       <c r="Q568" t="s">
         <v>25</v>
       </c>
       <c r="R568" t="s">
         <v>25</v>
       </c>
       <c r="S568" t="s">
         <v>25</v>
       </c>
       <c r="T568">
         <v>82.31</v>
       </c>
     </row>
     <row r="569" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A569">
         <v>568</v>
       </c>
       <c r="B569" t="s">
         <v>766</v>
       </c>
       <c r="C569" t="s">
         <v>901</v>
       </c>
       <c r="D569">
-        <v>589</v>
+        <v>317</v>
       </c>
       <c r="E569" t="s">
         <v>220</v>
       </c>
       <c r="F569" t="s">
         <v>56</v>
       </c>
       <c r="G569" t="s">
         <v>45</v>
       </c>
       <c r="H569">
         <v>14</v>
       </c>
       <c r="I569" t="b">
         <v>0</v>
       </c>
       <c r="J569" t="s">
         <v>150</v>
       </c>
       <c r="K569">
         <v>1</v>
       </c>
       <c r="L569">
         <v>82.07</v>
       </c>
@@ -38360,51 +38363,51 @@
       </c>
       <c r="Q580" t="s">
         <v>25</v>
       </c>
       <c r="R580" t="s">
         <v>25</v>
       </c>
       <c r="S580" t="s">
         <v>25</v>
       </c>
       <c r="T580">
         <v>81.1</v>
       </c>
     </row>
     <row r="581" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A581">
         <v>580</v>
       </c>
       <c r="B581" t="s">
         <v>69</v>
       </c>
       <c r="C581" t="s">
         <v>87</v>
       </c>
       <c r="D581">
-        <v>823</v>
+        <v>413</v>
       </c>
       <c r="E581" t="s">
         <v>920</v>
       </c>
       <c r="F581" t="s">
         <v>211</v>
       </c>
       <c r="G581" t="s">
         <v>24</v>
       </c>
       <c r="H581">
         <v>5</v>
       </c>
       <c r="I581" t="b">
         <v>0</v>
       </c>
       <c r="J581" t="s">
         <v>150</v>
       </c>
       <c r="K581">
         <v>1</v>
       </c>
       <c r="L581">
         <v>81.03</v>
       </c>
@@ -38540,51 +38543,51 @@
       </c>
       <c r="Q583" t="s">
         <v>25</v>
       </c>
       <c r="R583" t="s">
         <v>25</v>
       </c>
       <c r="S583" t="s">
         <v>25</v>
       </c>
       <c r="T583">
         <v>80.94</v>
       </c>
     </row>
     <row r="584" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A584">
         <v>583</v>
       </c>
       <c r="B584" t="s">
         <v>249</v>
       </c>
       <c r="C584" t="s">
         <v>438</v>
       </c>
       <c r="D584">
-        <v>898</v>
+        <v>48</v>
       </c>
       <c r="E584" t="s">
         <v>220</v>
       </c>
       <c r="F584" t="s">
         <v>39</v>
       </c>
       <c r="G584" t="s">
         <v>24</v>
       </c>
       <c r="H584">
         <v>90</v>
       </c>
       <c r="I584" t="b">
         <v>0</v>
       </c>
       <c r="J584" t="s">
         <v>150</v>
       </c>
       <c r="K584">
         <v>1</v>
       </c>
       <c r="L584" t="s">
         <v>25</v>
       </c>
@@ -38661,51 +38664,51 @@
       </c>
       <c r="Q585" t="s">
         <v>25</v>
       </c>
       <c r="R585" t="s">
         <v>25</v>
       </c>
       <c r="S585" t="s">
         <v>25</v>
       </c>
       <c r="T585">
         <v>80.69</v>
       </c>
     </row>
     <row r="586" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A586">
         <v>585</v>
       </c>
       <c r="B586" t="s">
         <v>742</v>
       </c>
       <c r="C586" t="s">
         <v>925</v>
       </c>
       <c r="D586">
-        <v>803</v>
+        <v>282</v>
       </c>
       <c r="E586" t="s">
         <v>926</v>
       </c>
       <c r="F586" t="s">
         <v>39</v>
       </c>
       <c r="G586" t="s">
         <v>24</v>
       </c>
       <c r="H586">
         <v>91</v>
       </c>
       <c r="I586" t="b">
         <v>0</v>
       </c>
       <c r="J586" t="s">
         <v>150</v>
       </c>
       <c r="K586">
         <v>1</v>
       </c>
       <c r="L586">
         <v>80.63</v>
       </c>
@@ -39018,51 +39021,51 @@
       </c>
       <c r="Q591" t="s">
         <v>25</v>
       </c>
       <c r="R591" t="s">
         <v>25</v>
       </c>
       <c r="S591" t="s">
         <v>25</v>
       </c>
       <c r="T591">
         <v>80.08</v>
       </c>
     </row>
     <row r="592" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A592">
         <v>591</v>
       </c>
       <c r="B592" t="s">
         <v>933</v>
       </c>
       <c r="C592" t="s">
         <v>934</v>
       </c>
       <c r="D592">
-        <v>1846</v>
+        <v>280</v>
       </c>
       <c r="E592" t="s">
         <v>66</v>
       </c>
       <c r="F592" t="s">
         <v>56</v>
       </c>
       <c r="G592" t="s">
         <v>24</v>
       </c>
       <c r="H592">
         <v>47</v>
       </c>
       <c r="I592" t="b">
         <v>0</v>
       </c>
       <c r="J592" t="s">
         <v>150</v>
       </c>
       <c r="K592">
         <v>1</v>
       </c>
       <c r="L592" t="s">
         <v>25</v>
       </c>
@@ -39614,51 +39617,51 @@
       </c>
       <c r="Q601" t="s">
         <v>25</v>
       </c>
       <c r="R601" t="s">
         <v>25</v>
       </c>
       <c r="S601" t="s">
         <v>25</v>
       </c>
       <c r="T601">
         <v>78.38</v>
       </c>
     </row>
     <row r="602" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A602">
         <v>601</v>
       </c>
       <c r="B602" t="s">
         <v>947</v>
       </c>
       <c r="C602" t="s">
         <v>21</v>
       </c>
       <c r="D602">
-        <v>2554</v>
+        <v>498</v>
       </c>
       <c r="E602" t="s">
         <v>144</v>
       </c>
       <c r="F602" t="s">
         <v>39</v>
       </c>
       <c r="G602" t="s">
         <v>45</v>
       </c>
       <c r="H602">
         <v>22</v>
       </c>
       <c r="I602" t="b">
         <v>0</v>
       </c>
       <c r="J602" t="s">
         <v>150</v>
       </c>
       <c r="K602">
         <v>1</v>
       </c>
       <c r="L602" t="s">
         <v>25</v>
       </c>
@@ -39853,51 +39856,51 @@
       </c>
       <c r="Q605" t="s">
         <v>25</v>
       </c>
       <c r="R605" t="s">
         <v>25</v>
       </c>
       <c r="S605" t="s">
         <v>25</v>
       </c>
       <c r="T605">
         <v>77.78</v>
       </c>
     </row>
     <row r="606" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A606">
         <v>605</v>
       </c>
       <c r="B606" t="s">
         <v>951</v>
       </c>
       <c r="C606" t="s">
         <v>21</v>
       </c>
       <c r="D606">
-        <v>1705</v>
+        <v>483</v>
       </c>
       <c r="E606" t="s">
         <v>66</v>
       </c>
       <c r="F606" t="s">
         <v>29</v>
       </c>
       <c r="G606" t="s">
         <v>45</v>
       </c>
       <c r="H606">
         <v>60</v>
       </c>
       <c r="I606" t="b">
         <v>0</v>
       </c>
       <c r="J606" t="s">
         <v>150</v>
       </c>
       <c r="K606">
         <v>0</v>
       </c>
       <c r="L606" t="s">
         <v>25</v>
       </c>
@@ -40151,51 +40154,51 @@
       </c>
       <c r="Q610" t="s">
         <v>25</v>
       </c>
       <c r="R610" t="s">
         <v>25</v>
       </c>
       <c r="S610" t="s">
         <v>25</v>
       </c>
       <c r="T610">
         <v>76.29</v>
       </c>
     </row>
     <row r="611" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A611">
         <v>610</v>
       </c>
       <c r="B611" t="s">
         <v>958</v>
       </c>
       <c r="C611" t="s">
         <v>959</v>
       </c>
       <c r="D611">
-        <v>1287</v>
+        <v>98</v>
       </c>
       <c r="E611" t="s">
         <v>28</v>
       </c>
       <c r="F611" t="s">
         <v>39</v>
       </c>
       <c r="G611" t="s">
         <v>45</v>
       </c>
       <c r="H611">
         <v>23</v>
       </c>
       <c r="I611" t="b">
         <v>0</v>
       </c>
       <c r="J611" t="s">
         <v>150</v>
       </c>
       <c r="K611">
         <v>1</v>
       </c>
       <c r="L611">
         <v>75.77</v>
       </c>
@@ -40272,51 +40275,51 @@
       </c>
       <c r="Q612" t="s">
         <v>25</v>
       </c>
       <c r="R612" t="s">
         <v>25</v>
       </c>
       <c r="S612" t="s">
         <v>25</v>
       </c>
       <c r="T612">
         <v>75.48</v>
       </c>
     </row>
     <row r="613" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A613">
         <v>612</v>
       </c>
       <c r="B613" t="s">
         <v>236</v>
       </c>
       <c r="C613" t="s">
         <v>265</v>
       </c>
       <c r="D613">
-        <v>59</v>
+        <v>250</v>
       </c>
       <c r="E613" t="s">
         <v>66</v>
       </c>
       <c r="F613" t="s">
         <v>126</v>
       </c>
       <c r="G613" t="s">
         <v>24</v>
       </c>
       <c r="H613">
         <v>6</v>
       </c>
       <c r="I613" t="b">
         <v>0</v>
       </c>
       <c r="J613" t="s">
         <v>150</v>
       </c>
       <c r="K613">
         <v>1</v>
       </c>
       <c r="L613" t="s">
         <v>25</v>
       </c>
@@ -40809,51 +40812,51 @@
       </c>
       <c r="Q621" t="s">
         <v>25</v>
       </c>
       <c r="R621" t="s">
         <v>25</v>
       </c>
       <c r="S621" t="s">
         <v>25</v>
       </c>
       <c r="T621">
         <v>72.82</v>
       </c>
     </row>
     <row r="622" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A622">
         <v>621</v>
       </c>
       <c r="B622" t="s">
         <v>212</v>
       </c>
       <c r="C622" t="s">
         <v>80</v>
       </c>
       <c r="D622">
-        <v>2333</v>
+        <v>331</v>
       </c>
       <c r="E622" t="s">
         <v>971</v>
       </c>
       <c r="F622" t="s">
         <v>211</v>
       </c>
       <c r="G622" t="s">
         <v>24</v>
       </c>
       <c r="H622">
         <v>8</v>
       </c>
       <c r="I622" t="b">
         <v>0</v>
       </c>
       <c r="J622" t="s">
         <v>150</v>
       </c>
       <c r="K622">
         <v>0</v>
       </c>
       <c r="L622" t="s">
         <v>25</v>
       </c>
@@ -41405,51 +41408,51 @@
       </c>
       <c r="Q631" t="s">
         <v>25</v>
       </c>
       <c r="R631" t="s">
         <v>25</v>
       </c>
       <c r="S631" t="s">
         <v>25</v>
       </c>
       <c r="T631">
         <v>65.33</v>
       </c>
     </row>
     <row r="632" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A632">
         <v>631</v>
       </c>
       <c r="B632" t="s">
         <v>982</v>
       </c>
       <c r="C632" t="s">
         <v>161</v>
       </c>
       <c r="D632">
-        <v>75</v>
+        <v>180</v>
       </c>
       <c r="E632" t="s">
         <v>66</v>
       </c>
       <c r="F632" t="s">
         <v>29</v>
       </c>
       <c r="G632" t="s">
         <v>45</v>
       </c>
       <c r="H632">
         <v>62</v>
       </c>
       <c r="I632" t="b">
         <v>0</v>
       </c>
       <c r="J632" t="s">
         <v>150</v>
       </c>
       <c r="K632">
         <v>1</v>
       </c>
       <c r="L632" t="s">
         <v>25</v>
       </c>
@@ -41526,51 +41529,51 @@
       </c>
       <c r="Q633" t="s">
         <v>25</v>
       </c>
       <c r="R633" t="s">
         <v>25</v>
       </c>
       <c r="S633" t="s">
         <v>25</v>
       </c>
       <c r="T633">
         <v>0</v>
       </c>
     </row>
     <row r="634" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A634">
         <v>633</v>
       </c>
       <c r="B634" t="s">
         <v>140</v>
       </c>
       <c r="C634" t="s">
         <v>984</v>
       </c>
       <c r="D634">
-        <v>1195</v>
+        <v>533</v>
       </c>
       <c r="E634" t="s">
         <v>134</v>
       </c>
       <c r="F634" t="s">
         <v>39</v>
       </c>
       <c r="G634" t="s">
         <v>45</v>
       </c>
       <c r="H634">
         <v>24</v>
       </c>
       <c r="I634" t="b">
         <v>0</v>
       </c>
       <c r="J634" t="s">
         <v>150</v>
       </c>
       <c r="K634">
         <v>1</v>
       </c>
       <c r="L634" t="s">
         <v>25</v>
       </c>
@@ -41712,51 +41715,51 @@
       </c>
       <c r="Q636" t="s">
         <v>25</v>
       </c>
       <c r="R636" t="s">
         <v>25</v>
       </c>
       <c r="S636" t="s">
         <v>25</v>
       </c>
       <c r="T636">
         <v>0</v>
       </c>
     </row>
     <row r="637" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A637">
         <v>636</v>
       </c>
       <c r="B637" t="s">
         <v>117</v>
       </c>
       <c r="C637" t="s">
         <v>578</v>
       </c>
       <c r="D637">
-        <v>2251</v>
+        <v>145</v>
       </c>
       <c r="E637" t="s">
         <v>66</v>
       </c>
       <c r="F637" t="s">
         <v>39</v>
       </c>
       <c r="G637" t="s">
         <v>24</v>
       </c>
       <c r="H637">
         <v>99</v>
       </c>
       <c r="I637" t="b">
         <v>0</v>
       </c>
       <c r="J637" t="s">
         <v>150</v>
       </c>
       <c r="K637">
         <v>1</v>
       </c>
       <c r="L637" t="s">
         <v>25</v>
       </c>
@@ -41833,51 +41836,51 @@
       </c>
       <c r="Q638" t="s">
         <v>25</v>
       </c>
       <c r="R638" t="s">
         <v>25</v>
       </c>
       <c r="S638" t="s">
         <v>25</v>
       </c>
       <c r="T638">
         <v>0</v>
       </c>
     </row>
     <row r="639" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A639">
         <v>638</v>
       </c>
       <c r="B639" t="s">
         <v>792</v>
       </c>
       <c r="C639" t="s">
         <v>594</v>
       </c>
       <c r="D639">
-        <v>1492</v>
+        <v>54</v>
       </c>
       <c r="E639" t="s">
         <v>990</v>
       </c>
       <c r="F639" t="s">
         <v>39</v>
       </c>
       <c r="G639" t="s">
         <v>24</v>
       </c>
       <c r="H639">
         <v>100</v>
       </c>
       <c r="I639" t="b">
         <v>0</v>
       </c>
       <c r="J639" t="s">
         <v>150</v>
       </c>
       <c r="K639">
         <v>0</v>
       </c>
       <c r="L639" t="s">
         <v>25</v>
       </c>
@@ -41895,51 +41898,51 @@
       </c>
       <c r="Q639" t="s">
         <v>25</v>
       </c>
       <c r="R639" t="s">
         <v>25</v>
       </c>
       <c r="S639" t="s">
         <v>25</v>
       </c>
       <c r="T639">
         <v>0</v>
       </c>
     </row>
     <row r="640" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A640">
         <v>639</v>
       </c>
       <c r="B640" t="s">
         <v>269</v>
       </c>
       <c r="C640" t="s">
         <v>991</v>
       </c>
       <c r="D640">
-        <v>1843</v>
+        <v>14</v>
       </c>
       <c r="E640" t="s">
         <v>54</v>
       </c>
       <c r="F640" t="s">
         <v>39</v>
       </c>
       <c r="G640" t="s">
         <v>24</v>
       </c>
       <c r="H640">
         <v>101</v>
       </c>
       <c r="I640" t="b">
         <v>0</v>
       </c>
       <c r="J640" t="s">
         <v>150</v>
       </c>
       <c r="K640">
         <v>0</v>
       </c>
       <c r="L640" t="s">
         <v>25</v>
       </c>