--- v5 (2026-05-12)
+++ v6 (2026-09-30)
@@ -2517,51 +2517,51 @@
       </c>
       <c r="P3">
         <v>137.72</v>
       </c>
       <c r="Q3">
         <v>135.12</v>
       </c>
       <c r="R3">
         <v>140.15</v>
       </c>
       <c r="S3">
         <v>576.39</v>
       </c>
     </row>
     <row r="4" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4" t="s">
         <v>27</v>
       </c>
       <c r="C4" t="s">
         <v>28</v>
       </c>
       <c r="D4">
-        <v>1413</v>
+        <v>159</v>
       </c>
       <c r="E4" t="s">
         <v>21</v>
       </c>
       <c r="F4" t="s">
         <v>29</v>
       </c>
       <c r="G4" t="s">
         <v>23</v>
       </c>
       <c r="H4">
         <v>1</v>
       </c>
       <c r="I4" t="b">
         <v>1</v>
       </c>
       <c r="J4" t="s">
         <v>24</v>
       </c>
       <c r="K4">
         <v>7</v>
       </c>
       <c r="L4">
         <v>124.1</v>
       </c>
@@ -2635,51 +2635,51 @@
       </c>
       <c r="P5">
         <v>128.94</v>
       </c>
       <c r="Q5" t="s">
         <v>24</v>
       </c>
       <c r="R5" t="s">
         <v>24</v>
       </c>
       <c r="S5">
         <v>519.19</v>
       </c>
     </row>
     <row r="6" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6" t="s">
         <v>34</v>
       </c>
       <c r="C6" t="s">
         <v>35</v>
       </c>
       <c r="D6">
-        <v>2373</v>
+        <v>38</v>
       </c>
       <c r="E6" t="s">
         <v>36</v>
       </c>
       <c r="F6" t="s">
         <v>22</v>
       </c>
       <c r="G6" t="s">
         <v>23</v>
       </c>
       <c r="H6">
         <v>3</v>
       </c>
       <c r="I6" t="b">
         <v>1</v>
       </c>
       <c r="J6" t="s">
         <v>24</v>
       </c>
       <c r="K6">
         <v>5</v>
       </c>
       <c r="L6">
         <v>126.79</v>
       </c>
@@ -2694,51 +2694,51 @@
       </c>
       <c r="P6">
         <v>135.21</v>
       </c>
       <c r="Q6">
         <v>121.39</v>
       </c>
       <c r="R6" t="s">
         <v>24</v>
       </c>
       <c r="S6">
         <v>518.98</v>
       </c>
     </row>
     <row r="7" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7" t="s">
         <v>37</v>
       </c>
       <c r="C7" t="s">
         <v>38</v>
       </c>
       <c r="D7">
-        <v>1580</v>
+        <v>292</v>
       </c>
       <c r="E7" t="s">
         <v>21</v>
       </c>
       <c r="F7" t="s">
         <v>22</v>
       </c>
       <c r="G7" t="s">
         <v>23</v>
       </c>
       <c r="H7">
         <v>4</v>
       </c>
       <c r="I7" t="b">
         <v>1</v>
       </c>
       <c r="J7" t="s">
         <v>24</v>
       </c>
       <c r="K7">
         <v>4</v>
       </c>
       <c r="L7">
         <v>121.57</v>
       </c>
@@ -2753,51 +2753,51 @@
       </c>
       <c r="P7">
         <v>132.68</v>
       </c>
       <c r="Q7" t="s">
         <v>24</v>
       </c>
       <c r="R7">
         <v>130.12</v>
       </c>
       <c r="S7">
         <v>516.23</v>
       </c>
     </row>
     <row r="8" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8" t="s">
         <v>39</v>
       </c>
       <c r="C8" t="s">
         <v>40</v>
       </c>
       <c r="D8">
-        <v>1184</v>
+        <v>563</v>
       </c>
       <c r="E8" t="s">
         <v>21</v>
       </c>
       <c r="F8" t="s">
         <v>33</v>
       </c>
       <c r="G8" t="s">
         <v>23</v>
       </c>
       <c r="H8">
         <v>2</v>
       </c>
       <c r="I8" t="b">
         <v>1</v>
       </c>
       <c r="J8" t="s">
         <v>24</v>
       </c>
       <c r="K8">
         <v>6</v>
       </c>
       <c r="L8">
         <v>118.34</v>
       </c>
@@ -2812,51 +2812,51 @@
       </c>
       <c r="P8">
         <v>126.87</v>
       </c>
       <c r="Q8">
         <v>118.97</v>
       </c>
       <c r="R8">
         <v>123.41</v>
       </c>
       <c r="S8">
         <v>511.07</v>
       </c>
     </row>
     <row r="9" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9" t="s">
         <v>41</v>
       </c>
       <c r="C9" t="s">
         <v>42</v>
       </c>
       <c r="D9">
-        <v>981</v>
+        <v>170</v>
       </c>
       <c r="E9" t="s">
         <v>21</v>
       </c>
       <c r="F9" t="s">
         <v>33</v>
       </c>
       <c r="G9" t="s">
         <v>43</v>
       </c>
       <c r="H9">
         <v>1</v>
       </c>
       <c r="I9" t="b">
         <v>1</v>
       </c>
       <c r="J9" t="s">
         <v>24</v>
       </c>
       <c r="K9">
         <v>6</v>
       </c>
       <c r="L9">
         <v>112</v>
       </c>
@@ -2871,51 +2871,51 @@
       </c>
       <c r="P9">
         <v>117.5</v>
       </c>
       <c r="Q9" t="s">
         <v>24</v>
       </c>
       <c r="R9">
         <v>116.32</v>
       </c>
       <c r="S9">
         <v>484.58</v>
       </c>
     </row>
     <row r="10" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10" t="s">
         <v>39</v>
       </c>
       <c r="C10" t="s">
         <v>44</v>
       </c>
       <c r="D10">
-        <v>1169</v>
+        <v>89</v>
       </c>
       <c r="E10" t="s">
         <v>45</v>
       </c>
       <c r="F10" t="s">
         <v>33</v>
       </c>
       <c r="G10" t="s">
         <v>23</v>
       </c>
       <c r="H10">
         <v>3</v>
       </c>
       <c r="I10" t="b">
         <v>1</v>
       </c>
       <c r="J10" t="s">
         <v>24</v>
       </c>
       <c r="K10">
         <v>5</v>
       </c>
       <c r="L10" t="s">
         <v>24</v>
       </c>
@@ -2930,51 +2930,51 @@
       </c>
       <c r="P10">
         <v>123.16</v>
       </c>
       <c r="Q10">
         <v>104.55</v>
       </c>
       <c r="R10">
         <v>110.8</v>
       </c>
       <c r="S10">
         <v>474.04</v>
       </c>
     </row>
     <row r="11" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11" t="s">
         <v>46</v>
       </c>
       <c r="C11" t="s">
         <v>47</v>
       </c>
       <c r="D11">
-        <v>1131</v>
+        <v>303</v>
       </c>
       <c r="E11" t="s">
         <v>48</v>
       </c>
       <c r="F11" t="s">
         <v>22</v>
       </c>
       <c r="G11" t="s">
         <v>43</v>
       </c>
       <c r="H11">
         <v>1</v>
       </c>
       <c r="I11" t="b">
         <v>1</v>
       </c>
       <c r="J11" t="s">
         <v>24</v>
       </c>
       <c r="K11">
         <v>5</v>
       </c>
       <c r="L11">
         <v>118.27</v>
       </c>
@@ -2989,51 +2989,51 @@
       </c>
       <c r="P11">
         <v>115.7</v>
       </c>
       <c r="Q11" t="s">
         <v>24</v>
       </c>
       <c r="R11" t="s">
         <v>24</v>
       </c>
       <c r="S11">
         <v>473.23</v>
       </c>
     </row>
     <row r="12" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12" t="s">
         <v>49</v>
       </c>
       <c r="C12" t="s">
         <v>50</v>
       </c>
       <c r="D12">
-        <v>1666</v>
+        <v>309</v>
       </c>
       <c r="E12" t="s">
         <v>51</v>
       </c>
       <c r="F12" t="s">
         <v>29</v>
       </c>
       <c r="G12" t="s">
         <v>23</v>
       </c>
       <c r="H12">
         <v>2</v>
       </c>
       <c r="I12" t="b">
         <v>1</v>
       </c>
       <c r="J12" t="s">
         <v>24</v>
       </c>
       <c r="K12">
         <v>4</v>
       </c>
       <c r="L12" t="s">
         <v>24</v>
       </c>
@@ -3107,51 +3107,51 @@
       </c>
       <c r="P13">
         <v>123</v>
       </c>
       <c r="Q13">
         <v>112.82</v>
       </c>
       <c r="R13">
         <v>116.81</v>
       </c>
       <c r="S13">
         <v>463.2</v>
       </c>
     </row>
     <row r="14" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14" t="s">
         <v>54</v>
       </c>
       <c r="C14" t="s">
         <v>55</v>
       </c>
       <c r="D14">
-        <v>1827</v>
+        <v>402</v>
       </c>
       <c r="E14" t="s">
         <v>56</v>
       </c>
       <c r="F14" t="s">
         <v>29</v>
       </c>
       <c r="G14" t="s">
         <v>23</v>
       </c>
       <c r="H14">
         <v>4</v>
       </c>
       <c r="I14" t="b">
         <v>1</v>
       </c>
       <c r="J14" t="s">
         <v>24</v>
       </c>
       <c r="K14">
         <v>5</v>
       </c>
       <c r="L14" t="s">
         <v>24</v>
       </c>
@@ -3166,51 +3166,51 @@
       </c>
       <c r="P14">
         <v>119.3</v>
       </c>
       <c r="Q14">
         <v>109.6</v>
       </c>
       <c r="R14">
         <v>100.67</v>
       </c>
       <c r="S14">
         <v>460.3</v>
       </c>
     </row>
     <row r="15" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15" t="s">
         <v>57</v>
       </c>
       <c r="C15" t="s">
         <v>58</v>
       </c>
       <c r="D15">
-        <v>1126</v>
+        <v>131</v>
       </c>
       <c r="E15" t="s">
         <v>59</v>
       </c>
       <c r="F15" t="s">
         <v>33</v>
       </c>
       <c r="G15" t="s">
         <v>23</v>
       </c>
       <c r="H15">
         <v>4</v>
       </c>
       <c r="I15" t="b">
         <v>1</v>
       </c>
       <c r="J15" t="s">
         <v>24</v>
       </c>
       <c r="K15">
         <v>5</v>
       </c>
       <c r="L15">
         <v>100.03</v>
       </c>
@@ -3225,51 +3225,51 @@
       </c>
       <c r="P15" t="s">
         <v>24</v>
       </c>
       <c r="Q15">
         <v>106.14</v>
       </c>
       <c r="R15">
         <v>111.78</v>
       </c>
       <c r="S15">
         <v>459.32</v>
       </c>
     </row>
     <row r="16" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16" t="s">
         <v>60</v>
       </c>
       <c r="C16" t="s">
         <v>61</v>
       </c>
       <c r="D16">
-        <v>1093</v>
+        <v>337</v>
       </c>
       <c r="E16" t="s">
         <v>21</v>
       </c>
       <c r="F16" t="s">
         <v>29</v>
       </c>
       <c r="G16" t="s">
         <v>23</v>
       </c>
       <c r="H16">
         <v>5</v>
       </c>
       <c r="I16" t="b">
         <v>1</v>
       </c>
       <c r="J16" t="s">
         <v>24</v>
       </c>
       <c r="K16">
         <v>4</v>
       </c>
       <c r="L16" t="s">
         <v>24</v>
       </c>
@@ -3284,51 +3284,51 @@
       </c>
       <c r="P16">
         <v>115.41</v>
       </c>
       <c r="Q16">
         <v>116.48</v>
       </c>
       <c r="R16">
         <v>124.32</v>
       </c>
       <c r="S16">
         <v>456.91</v>
       </c>
     </row>
     <row r="17" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17" t="s">
         <v>62</v>
       </c>
       <c r="C17" t="s">
         <v>63</v>
       </c>
       <c r="D17">
-        <v>1223</v>
+        <v>43</v>
       </c>
       <c r="E17" t="s">
         <v>64</v>
       </c>
       <c r="F17" t="s">
         <v>33</v>
       </c>
       <c r="G17" t="s">
         <v>23</v>
       </c>
       <c r="H17">
         <v>5</v>
       </c>
       <c r="I17" t="b">
         <v>1</v>
       </c>
       <c r="J17" t="s">
         <v>24</v>
       </c>
       <c r="K17">
         <v>4</v>
       </c>
       <c r="L17" t="s">
         <v>24</v>
       </c>
@@ -3461,51 +3461,51 @@
       </c>
       <c r="P19">
         <v>106.9</v>
       </c>
       <c r="Q19">
         <v>99.28</v>
       </c>
       <c r="R19">
         <v>114.01</v>
       </c>
       <c r="S19">
         <v>434.76</v>
       </c>
     </row>
     <row r="20" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="B20" t="s">
         <v>49</v>
       </c>
       <c r="C20" t="s">
         <v>70</v>
       </c>
       <c r="D20">
-        <v>1378</v>
+        <v>79</v>
       </c>
       <c r="E20" t="s">
         <v>48</v>
       </c>
       <c r="F20" t="s">
         <v>67</v>
       </c>
       <c r="G20" t="s">
         <v>23</v>
       </c>
       <c r="H20">
         <v>3</v>
       </c>
       <c r="I20" t="b">
         <v>1</v>
       </c>
       <c r="J20" t="s">
         <v>24</v>
       </c>
       <c r="K20">
         <v>4</v>
       </c>
       <c r="L20">
         <v>103.59</v>
       </c>
@@ -3579,51 +3579,51 @@
       </c>
       <c r="P21" t="s">
         <v>24</v>
       </c>
       <c r="Q21">
         <v>101.46</v>
       </c>
       <c r="R21">
         <v>102.64</v>
       </c>
       <c r="S21">
         <v>420.45</v>
       </c>
     </row>
     <row r="22" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22" t="s">
         <v>65</v>
       </c>
       <c r="C22" t="s">
         <v>73</v>
       </c>
       <c r="D22">
-        <v>2484</v>
+        <v>39</v>
       </c>
       <c r="E22" t="s">
         <v>74</v>
       </c>
       <c r="F22" t="s">
         <v>33</v>
       </c>
       <c r="G22" t="s">
         <v>23</v>
       </c>
       <c r="H22">
         <v>6</v>
       </c>
       <c r="I22" t="b">
         <v>1</v>
       </c>
       <c r="J22" t="s">
         <v>24</v>
       </c>
       <c r="K22">
         <v>5</v>
       </c>
       <c r="L22">
         <v>96.52</v>
       </c>
@@ -3638,51 +3638,51 @@
       </c>
       <c r="P22">
         <v>103.89</v>
       </c>
       <c r="Q22" t="s">
         <v>24</v>
       </c>
       <c r="R22" t="s">
         <v>24</v>
       </c>
       <c r="S22">
         <v>417.6</v>
       </c>
     </row>
     <row r="23" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="B23" t="s">
         <v>75</v>
       </c>
       <c r="C23" t="s">
         <v>76</v>
       </c>
       <c r="D23">
-        <v>1388</v>
+        <v>31</v>
       </c>
       <c r="E23" t="s">
         <v>21</v>
       </c>
       <c r="F23" t="s">
         <v>67</v>
       </c>
       <c r="G23" t="s">
         <v>23</v>
       </c>
       <c r="H23">
         <v>4</v>
       </c>
       <c r="I23" t="b">
         <v>1</v>
       </c>
       <c r="J23" t="s">
         <v>24</v>
       </c>
       <c r="K23">
         <v>4</v>
       </c>
       <c r="L23">
         <v>93.51</v>
       </c>
@@ -3697,51 +3697,51 @@
       </c>
       <c r="P23" t="s">
         <v>24</v>
       </c>
       <c r="Q23" t="s">
         <v>24</v>
       </c>
       <c r="R23" t="s">
         <v>24</v>
       </c>
       <c r="S23">
         <v>416.88</v>
       </c>
     </row>
     <row r="24" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="B24" t="s">
         <v>77</v>
       </c>
       <c r="C24" t="s">
         <v>78</v>
       </c>
       <c r="D24">
-        <v>2370</v>
+        <v>177</v>
       </c>
       <c r="E24" t="s">
         <v>79</v>
       </c>
       <c r="F24" t="s">
         <v>29</v>
       </c>
       <c r="G24" t="s">
         <v>43</v>
       </c>
       <c r="H24">
         <v>2</v>
       </c>
       <c r="I24" t="b">
         <v>1</v>
       </c>
       <c r="J24" t="s">
         <v>24</v>
       </c>
       <c r="K24">
         <v>5</v>
       </c>
       <c r="L24" t="s">
         <v>24</v>
       </c>
@@ -3756,51 +3756,51 @@
       </c>
       <c r="P24" t="s">
         <v>24</v>
       </c>
       <c r="Q24">
         <v>90.79</v>
       </c>
       <c r="R24">
         <v>85.79</v>
       </c>
       <c r="S24">
         <v>401</v>
       </c>
     </row>
     <row r="25" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="B25" t="s">
         <v>80</v>
       </c>
       <c r="C25" t="s">
         <v>81</v>
       </c>
       <c r="D25">
-        <v>2118</v>
+        <v>40</v>
       </c>
       <c r="E25" t="s">
         <v>21</v>
       </c>
       <c r="F25" t="s">
         <v>67</v>
       </c>
       <c r="G25" t="s">
         <v>43</v>
       </c>
       <c r="H25">
         <v>1</v>
       </c>
       <c r="I25" t="b">
         <v>1</v>
       </c>
       <c r="J25" t="s">
         <v>24</v>
       </c>
       <c r="K25">
         <v>5</v>
       </c>
       <c r="L25">
         <v>96.1</v>
       </c>
@@ -3815,51 +3815,51 @@
       </c>
       <c r="P25">
         <v>97.78</v>
       </c>
       <c r="Q25" t="s">
         <v>24</v>
       </c>
       <c r="R25" t="s">
         <v>24</v>
       </c>
       <c r="S25">
         <v>400.47</v>
       </c>
     </row>
     <row r="26" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="B26" t="s">
         <v>82</v>
       </c>
       <c r="C26" t="s">
         <v>83</v>
       </c>
       <c r="D26">
-        <v>768</v>
+        <v>178</v>
       </c>
       <c r="E26" t="s">
         <v>48</v>
       </c>
       <c r="F26" t="s">
         <v>67</v>
       </c>
       <c r="G26" t="s">
         <v>23</v>
       </c>
       <c r="H26">
         <v>5</v>
       </c>
       <c r="I26" t="b">
         <v>1</v>
       </c>
       <c r="J26" t="s">
         <v>24</v>
       </c>
       <c r="K26">
         <v>4</v>
       </c>
       <c r="L26" t="s">
         <v>24</v>
       </c>
@@ -3874,51 +3874,51 @@
       </c>
       <c r="P26">
         <v>98.49</v>
       </c>
       <c r="Q26">
         <v>91.35</v>
       </c>
       <c r="R26" t="s">
         <v>24</v>
       </c>
       <c r="S26">
         <v>388.98</v>
       </c>
     </row>
     <row r="27" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="B27" t="s">
         <v>27</v>
       </c>
       <c r="C27" t="s">
         <v>84</v>
       </c>
       <c r="D27">
-        <v>999</v>
+        <v>440</v>
       </c>
       <c r="E27" t="s">
         <v>21</v>
       </c>
       <c r="F27" t="s">
         <v>22</v>
       </c>
       <c r="G27" t="s">
         <v>23</v>
       </c>
       <c r="H27">
         <v>5</v>
       </c>
       <c r="I27" t="b">
         <v>1</v>
       </c>
       <c r="J27" t="s">
         <v>24</v>
       </c>
       <c r="K27">
         <v>3</v>
       </c>
       <c r="L27">
         <v>120.46</v>
       </c>
@@ -3933,51 +3933,51 @@
       </c>
       <c r="P27">
         <v>133.05</v>
       </c>
       <c r="Q27" t="s">
         <v>24</v>
       </c>
       <c r="R27">
         <v>132.45</v>
       </c>
       <c r="S27">
         <v>385.96</v>
       </c>
     </row>
     <row r="28" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="B28" t="s">
         <v>85</v>
       </c>
       <c r="C28" t="s">
         <v>86</v>
       </c>
       <c r="D28">
-        <v>1506</v>
+        <v>124</v>
       </c>
       <c r="E28" t="s">
         <v>87</v>
       </c>
       <c r="F28" t="s">
         <v>67</v>
       </c>
       <c r="G28" t="s">
         <v>43</v>
       </c>
       <c r="H28">
         <v>2</v>
       </c>
       <c r="I28" t="b">
         <v>1</v>
       </c>
       <c r="J28" t="s">
         <v>24</v>
       </c>
       <c r="K28">
         <v>7</v>
       </c>
       <c r="L28">
         <v>87.18</v>
       </c>
@@ -3992,51 +3992,51 @@
       </c>
       <c r="P28">
         <v>95.29</v>
       </c>
       <c r="Q28">
         <v>85</v>
       </c>
       <c r="R28">
         <v>91.29</v>
       </c>
       <c r="S28">
         <v>378.11</v>
       </c>
     </row>
     <row r="29" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="B29" t="s">
         <v>88</v>
       </c>
       <c r="C29" t="s">
         <v>89</v>
       </c>
       <c r="D29">
-        <v>2210</v>
+        <v>16</v>
       </c>
       <c r="E29" t="s">
         <v>90</v>
       </c>
       <c r="F29" t="s">
         <v>22</v>
       </c>
       <c r="G29" t="s">
         <v>23</v>
       </c>
       <c r="H29">
         <v>6</v>
       </c>
       <c r="I29" t="b">
         <v>1</v>
       </c>
       <c r="J29" t="s">
         <v>24</v>
       </c>
       <c r="K29">
         <v>4</v>
       </c>
       <c r="L29" t="s">
         <v>24</v>
       </c>
@@ -4051,51 +4051,51 @@
       </c>
       <c r="P29">
         <v>95.88</v>
       </c>
       <c r="Q29">
         <v>97.48</v>
       </c>
       <c r="R29">
         <v>97.41</v>
       </c>
       <c r="S29">
         <v>377.61</v>
       </c>
     </row>
     <row r="30" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="B30" t="s">
         <v>91</v>
       </c>
       <c r="C30" t="s">
         <v>92</v>
       </c>
       <c r="D30">
-        <v>1753</v>
+        <v>286</v>
       </c>
       <c r="E30" t="s">
         <v>21</v>
       </c>
       <c r="F30" t="s">
         <v>22</v>
       </c>
       <c r="G30" t="s">
         <v>43</v>
       </c>
       <c r="H30">
         <v>2</v>
       </c>
       <c r="I30" t="b">
         <v>1</v>
       </c>
       <c r="J30" t="s">
         <v>24</v>
       </c>
       <c r="K30">
         <v>3</v>
       </c>
       <c r="L30" t="s">
         <v>24</v>
       </c>
@@ -4110,51 +4110,51 @@
       </c>
       <c r="P30">
         <v>129.53</v>
       </c>
       <c r="Q30" t="s">
         <v>24</v>
       </c>
       <c r="R30">
         <v>125.45</v>
       </c>
       <c r="S30">
         <v>376.83</v>
       </c>
     </row>
     <row r="31" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A31">
         <v>30</v>
       </c>
       <c r="B31" t="s">
         <v>93</v>
       </c>
       <c r="C31" t="s">
         <v>94</v>
       </c>
       <c r="D31">
-        <v>2105</v>
+        <v>117</v>
       </c>
       <c r="E31" t="s">
         <v>21</v>
       </c>
       <c r="F31" t="s">
         <v>22</v>
       </c>
       <c r="G31" t="s">
         <v>23</v>
       </c>
       <c r="H31">
         <v>7</v>
       </c>
       <c r="I31" t="b">
         <v>1</v>
       </c>
       <c r="J31" t="s">
         <v>24</v>
       </c>
       <c r="K31">
         <v>3</v>
       </c>
       <c r="L31">
         <v>120.31</v>
       </c>
@@ -4169,51 +4169,51 @@
       </c>
       <c r="P31" t="s">
         <v>24</v>
       </c>
       <c r="Q31" t="s">
         <v>24</v>
       </c>
       <c r="R31" t="s">
         <v>24</v>
       </c>
       <c r="S31">
         <v>372.84</v>
       </c>
     </row>
     <row r="32" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A32">
         <v>31</v>
       </c>
       <c r="B32" t="s">
         <v>95</v>
       </c>
       <c r="C32" t="s">
         <v>96</v>
       </c>
       <c r="D32">
-        <v>250</v>
+        <v>156</v>
       </c>
       <c r="E32" t="s">
         <v>97</v>
       </c>
       <c r="F32" t="s">
         <v>67</v>
       </c>
       <c r="G32" t="s">
         <v>43</v>
       </c>
       <c r="H32">
         <v>3</v>
       </c>
       <c r="I32" t="b">
         <v>1</v>
       </c>
       <c r="J32" t="s">
         <v>24</v>
       </c>
       <c r="K32">
         <v>6</v>
       </c>
       <c r="L32" t="s">
         <v>24</v>
       </c>
@@ -4287,51 +4287,51 @@
       </c>
       <c r="P33">
         <v>117.09</v>
       </c>
       <c r="Q33" t="s">
         <v>24</v>
       </c>
       <c r="R33">
         <v>114.74</v>
       </c>
       <c r="S33">
         <v>354.02</v>
       </c>
     </row>
     <row r="34" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="B34" t="s">
         <v>71</v>
       </c>
       <c r="C34" t="s">
         <v>99</v>
       </c>
       <c r="D34">
-        <v>1948</v>
+        <v>162</v>
       </c>
       <c r="E34" t="s">
         <v>100</v>
       </c>
       <c r="F34" t="s">
         <v>33</v>
       </c>
       <c r="G34" t="s">
         <v>43</v>
       </c>
       <c r="H34">
         <v>2</v>
       </c>
       <c r="I34" t="b">
         <v>1</v>
       </c>
       <c r="J34" t="s">
         <v>24</v>
       </c>
       <c r="K34">
         <v>5</v>
       </c>
       <c r="L34">
         <v>84.92</v>
       </c>
@@ -4405,51 +4405,51 @@
       </c>
       <c r="P35">
         <v>116.46</v>
       </c>
       <c r="Q35" t="s">
         <v>24</v>
       </c>
       <c r="R35" t="s">
         <v>24</v>
       </c>
       <c r="S35">
         <v>340.83</v>
       </c>
     </row>
     <row r="36" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A36">
         <v>35</v>
       </c>
       <c r="B36" t="s">
         <v>104</v>
       </c>
       <c r="C36" t="s">
         <v>105</v>
       </c>
       <c r="D36">
-        <v>1574</v>
+        <v>619</v>
       </c>
       <c r="E36" t="s">
         <v>106</v>
       </c>
       <c r="F36" t="s">
         <v>29</v>
       </c>
       <c r="G36" t="s">
         <v>43</v>
       </c>
       <c r="H36">
         <v>3</v>
       </c>
       <c r="I36" t="b">
         <v>1</v>
       </c>
       <c r="J36" t="s">
         <v>24</v>
       </c>
       <c r="K36">
         <v>3</v>
       </c>
       <c r="L36" t="s">
         <v>24</v>
       </c>
@@ -4464,51 +4464,51 @@
       </c>
       <c r="P36">
         <v>114.06</v>
       </c>
       <c r="Q36">
         <v>111.41</v>
       </c>
       <c r="R36">
         <v>110.28</v>
       </c>
       <c r="S36">
         <v>335.75</v>
       </c>
     </row>
     <row r="37" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A37">
         <v>36</v>
       </c>
       <c r="B37" t="s">
         <v>107</v>
       </c>
       <c r="C37" t="s">
         <v>108</v>
       </c>
       <c r="D37">
-        <v>2292</v>
+        <v>114</v>
       </c>
       <c r="E37" t="s">
         <v>21</v>
       </c>
       <c r="F37" t="s">
         <v>29</v>
       </c>
       <c r="G37" t="s">
         <v>23</v>
       </c>
       <c r="H37">
         <v>7</v>
       </c>
       <c r="I37" t="b">
         <v>1</v>
       </c>
       <c r="J37" t="s">
         <v>24</v>
       </c>
       <c r="K37">
         <v>3</v>
       </c>
       <c r="L37" t="s">
         <v>24</v>
       </c>
@@ -4523,51 +4523,51 @@
       </c>
       <c r="P37" t="s">
         <v>24</v>
       </c>
       <c r="Q37">
         <v>114.66</v>
       </c>
       <c r="R37">
         <v>119.81</v>
       </c>
       <c r="S37">
         <v>335.43</v>
       </c>
     </row>
     <row r="38" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A38">
         <v>37</v>
       </c>
       <c r="B38" t="s">
         <v>82</v>
       </c>
       <c r="C38" t="s">
         <v>109</v>
       </c>
       <c r="D38">
-        <v>2214</v>
+        <v>458</v>
       </c>
       <c r="E38" t="s">
         <v>100</v>
       </c>
       <c r="F38" t="s">
         <v>29</v>
       </c>
       <c r="G38" t="s">
         <v>23</v>
       </c>
       <c r="H38">
         <v>8</v>
       </c>
       <c r="I38" t="b">
         <v>1</v>
       </c>
       <c r="J38" t="s">
         <v>24</v>
       </c>
       <c r="K38">
         <v>4</v>
       </c>
       <c r="L38">
         <v>81.28</v>
       </c>
@@ -4582,51 +4582,51 @@
       </c>
       <c r="P38">
         <v>94.81</v>
       </c>
       <c r="Q38" t="s">
         <v>24</v>
       </c>
       <c r="R38" t="s">
         <v>24</v>
       </c>
       <c r="S38">
         <v>334.07</v>
       </c>
     </row>
     <row r="39" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A39">
         <v>38</v>
       </c>
       <c r="B39" t="s">
         <v>110</v>
       </c>
       <c r="C39" t="s">
         <v>111</v>
       </c>
       <c r="D39">
-        <v>662</v>
+        <v>249</v>
       </c>
       <c r="E39" t="s">
         <v>21</v>
       </c>
       <c r="F39" t="s">
         <v>67</v>
       </c>
       <c r="G39" t="s">
         <v>43</v>
       </c>
       <c r="H39">
         <v>4</v>
       </c>
       <c r="I39" t="b">
         <v>1</v>
       </c>
       <c r="J39" t="s">
         <v>24</v>
       </c>
       <c r="K39">
         <v>5</v>
       </c>
       <c r="L39">
         <v>77.25</v>
       </c>
@@ -4641,51 +4641,51 @@
       </c>
       <c r="P39">
         <v>81.19</v>
       </c>
       <c r="Q39" t="s">
         <v>24</v>
       </c>
       <c r="R39" t="s">
         <v>24</v>
       </c>
       <c r="S39">
         <v>328.03</v>
       </c>
     </row>
     <row r="40" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A40">
         <v>39</v>
       </c>
       <c r="B40" t="s">
         <v>112</v>
       </c>
       <c r="C40" t="s">
         <v>113</v>
       </c>
       <c r="D40">
-        <v>1299</v>
+        <v>226</v>
       </c>
       <c r="E40" t="s">
         <v>114</v>
       </c>
       <c r="F40" t="s">
         <v>115</v>
       </c>
       <c r="G40" t="s">
         <v>23</v>
       </c>
       <c r="H40">
         <v>1</v>
       </c>
       <c r="I40" t="b">
         <v>1</v>
       </c>
       <c r="J40" t="s">
         <v>24</v>
       </c>
       <c r="K40">
         <v>4</v>
       </c>
       <c r="L40" t="s">
         <v>24</v>
       </c>
@@ -4759,51 +4759,51 @@
       </c>
       <c r="P41">
         <v>81.35</v>
       </c>
       <c r="Q41">
         <v>73.33</v>
       </c>
       <c r="R41">
         <v>70.99</v>
       </c>
       <c r="S41">
         <v>315.9</v>
       </c>
     </row>
     <row r="42" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A42">
         <v>41</v>
       </c>
       <c r="B42" t="s">
         <v>118</v>
       </c>
       <c r="C42" t="s">
         <v>119</v>
       </c>
       <c r="D42">
-        <v>2130</v>
+        <v>102</v>
       </c>
       <c r="E42" t="s">
         <v>24</v>
       </c>
       <c r="F42" t="s">
         <v>33</v>
       </c>
       <c r="G42" t="s">
         <v>23</v>
       </c>
       <c r="H42">
         <v>7</v>
       </c>
       <c r="I42" t="b">
         <v>1</v>
       </c>
       <c r="J42" t="s">
         <v>24</v>
       </c>
       <c r="K42">
         <v>3</v>
       </c>
       <c r="L42" t="s">
         <v>24</v>
       </c>
@@ -4818,51 +4818,51 @@
       </c>
       <c r="P42" t="s">
         <v>24</v>
       </c>
       <c r="Q42" t="s">
         <v>24</v>
       </c>
       <c r="R42">
         <v>77.52</v>
       </c>
       <c r="S42">
         <v>281.28</v>
       </c>
     </row>
     <row r="43" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A43">
         <v>42</v>
       </c>
       <c r="B43" t="s">
         <v>120</v>
       </c>
       <c r="C43" t="s">
         <v>121</v>
       </c>
       <c r="D43">
-        <v>2364</v>
+        <v>84</v>
       </c>
       <c r="E43" t="s">
         <v>122</v>
       </c>
       <c r="F43" t="s">
         <v>22</v>
       </c>
       <c r="G43" t="s">
         <v>23</v>
       </c>
       <c r="H43">
         <v>9</v>
       </c>
       <c r="I43" t="b">
         <v>1</v>
       </c>
       <c r="J43" t="s">
         <v>24</v>
       </c>
       <c r="K43">
         <v>3</v>
       </c>
       <c r="L43" t="s">
         <v>24</v>
       </c>
@@ -4877,51 +4877,51 @@
       </c>
       <c r="P43">
         <v>84.65</v>
       </c>
       <c r="Q43" t="s">
         <v>24</v>
       </c>
       <c r="R43">
         <v>86.16</v>
       </c>
       <c r="S43">
         <v>257.75</v>
       </c>
     </row>
     <row r="44" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A44">
         <v>43</v>
       </c>
       <c r="B44" t="s">
         <v>123</v>
       </c>
       <c r="C44" t="s">
         <v>124</v>
       </c>
       <c r="D44">
-        <v>1957</v>
+        <v>30</v>
       </c>
       <c r="E44" t="s">
         <v>21</v>
       </c>
       <c r="F44" t="s">
         <v>67</v>
       </c>
       <c r="G44" t="s">
         <v>43</v>
       </c>
       <c r="H44">
         <v>5</v>
       </c>
       <c r="I44" t="b">
         <v>1</v>
       </c>
       <c r="J44" t="s">
         <v>24</v>
       </c>
       <c r="K44">
         <v>3</v>
       </c>
       <c r="L44" t="s">
         <v>24</v>
       </c>
@@ -4936,51 +4936,51 @@
       </c>
       <c r="P44">
         <v>83.46</v>
       </c>
       <c r="Q44" t="s">
         <v>24</v>
       </c>
       <c r="R44" t="s">
         <v>24</v>
       </c>
       <c r="S44">
         <v>255.31</v>
       </c>
     </row>
     <row r="45" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A45">
         <v>44</v>
       </c>
       <c r="B45" t="s">
         <v>125</v>
       </c>
       <c r="C45" t="s">
         <v>126</v>
       </c>
       <c r="D45">
-        <v>2585</v>
+        <v>360</v>
       </c>
       <c r="E45" t="s">
         <v>127</v>
       </c>
       <c r="F45" t="s">
         <v>22</v>
       </c>
       <c r="G45" t="s">
         <v>23</v>
       </c>
       <c r="H45">
         <v>10</v>
       </c>
       <c r="I45" t="b">
         <v>0</v>
       </c>
       <c r="J45" t="s">
         <v>128</v>
       </c>
       <c r="K45">
         <v>3</v>
       </c>
       <c r="L45" t="s">
         <v>24</v>
       </c>
@@ -4995,51 +4995,51 @@
       </c>
       <c r="P45">
         <v>158.31</v>
       </c>
       <c r="Q45">
         <v>146.66</v>
       </c>
       <c r="R45">
         <v>146.44</v>
       </c>
       <c r="S45">
         <v>451.41</v>
       </c>
     </row>
     <row r="46" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A46">
         <v>45</v>
       </c>
       <c r="B46" t="s">
         <v>129</v>
       </c>
       <c r="C46" t="s">
         <v>130</v>
       </c>
       <c r="D46">
-        <v>1003</v>
+        <v>18</v>
       </c>
       <c r="E46" t="s">
         <v>21</v>
       </c>
       <c r="F46" t="s">
         <v>29</v>
       </c>
       <c r="G46" t="s">
         <v>23</v>
       </c>
       <c r="H46">
         <v>9</v>
       </c>
       <c r="I46" t="b">
         <v>0</v>
       </c>
       <c r="J46" t="s">
         <v>128</v>
       </c>
       <c r="K46">
         <v>4</v>
       </c>
       <c r="L46">
         <v>105.88</v>
       </c>
@@ -5287,51 +5287,51 @@
       </c>
       <c r="P50" t="s">
         <v>24</v>
       </c>
       <c r="Q50">
         <v>113.77</v>
       </c>
       <c r="R50">
         <v>119.9</v>
       </c>
       <c r="S50">
         <v>363.2</v>
       </c>
     </row>
     <row r="51" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A51">
         <v>50</v>
       </c>
       <c r="B51" t="s">
         <v>140</v>
       </c>
       <c r="C51" t="s">
         <v>141</v>
       </c>
       <c r="D51">
-        <v>1783</v>
+        <v>433</v>
       </c>
       <c r="E51" t="s">
         <v>48</v>
       </c>
       <c r="F51" t="s">
         <v>142</v>
       </c>
       <c r="G51" t="s">
         <v>23</v>
       </c>
       <c r="H51">
         <v>1</v>
       </c>
       <c r="I51" t="b">
         <v>0</v>
       </c>
       <c r="J51" t="s">
         <v>143</v>
       </c>
       <c r="K51">
         <v>2</v>
       </c>
       <c r="L51" t="s">
         <v>24</v>
       </c>
@@ -5402,51 +5402,51 @@
       </c>
       <c r="P52">
         <v>144.85</v>
       </c>
       <c r="Q52" t="s">
         <v>24</v>
       </c>
       <c r="R52" t="s">
         <v>24</v>
       </c>
       <c r="S52">
         <v>286.3</v>
       </c>
     </row>
     <row r="53" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A53">
         <v>52</v>
       </c>
       <c r="B53" t="s">
         <v>46</v>
       </c>
       <c r="C53" t="s">
         <v>148</v>
       </c>
       <c r="D53">
-        <v>2516</v>
+        <v>295</v>
       </c>
       <c r="E53" t="s">
         <v>21</v>
       </c>
       <c r="F53" t="s">
         <v>22</v>
       </c>
       <c r="G53" t="s">
         <v>43</v>
       </c>
       <c r="H53">
         <v>3</v>
       </c>
       <c r="I53" t="b">
         <v>0</v>
       </c>
       <c r="J53" t="s">
         <v>128</v>
       </c>
       <c r="K53">
         <v>3</v>
       </c>
       <c r="L53" t="s">
         <v>24</v>
       </c>
@@ -5461,51 +5461,51 @@
       </c>
       <c r="P53">
         <v>93.77</v>
       </c>
       <c r="Q53" t="s">
         <v>24</v>
       </c>
       <c r="R53">
         <v>87.78</v>
       </c>
       <c r="S53">
         <v>281.12</v>
       </c>
     </row>
     <row r="54" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A54">
         <v>53</v>
       </c>
       <c r="B54" t="s">
         <v>129</v>
       </c>
       <c r="C54" t="s">
         <v>149</v>
       </c>
       <c r="D54">
-        <v>1397</v>
+        <v>192</v>
       </c>
       <c r="E54" t="s">
         <v>64</v>
       </c>
       <c r="F54" t="s">
         <v>22</v>
       </c>
       <c r="G54" t="s">
         <v>23</v>
       </c>
       <c r="H54">
         <v>11</v>
       </c>
       <c r="I54" t="b">
         <v>0</v>
       </c>
       <c r="J54" t="s">
         <v>143</v>
       </c>
       <c r="K54">
         <v>2</v>
       </c>
       <c r="L54" t="s">
         <v>24</v>
       </c>
@@ -5520,51 +5520,51 @@
       </c>
       <c r="P54">
         <v>141.7</v>
       </c>
       <c r="Q54" t="s">
         <v>24</v>
       </c>
       <c r="R54" t="s">
         <v>24</v>
       </c>
       <c r="S54">
         <v>277.38</v>
       </c>
     </row>
     <row r="55" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A55">
         <v>54</v>
       </c>
       <c r="B55" t="s">
         <v>150</v>
       </c>
       <c r="C55" t="s">
         <v>151</v>
       </c>
       <c r="D55">
-        <v>2146</v>
+        <v>372</v>
       </c>
       <c r="E55" t="s">
         <v>90</v>
       </c>
       <c r="F55" t="s">
         <v>22</v>
       </c>
       <c r="G55" t="s">
         <v>23</v>
       </c>
       <c r="H55">
         <v>12</v>
       </c>
       <c r="I55" t="b">
         <v>0</v>
       </c>
       <c r="J55" t="s">
         <v>143</v>
       </c>
       <c r="K55">
         <v>2</v>
       </c>
       <c r="L55">
         <v>131.53</v>
       </c>
@@ -5579,51 +5579,51 @@
       </c>
       <c r="P55" t="s">
         <v>24</v>
       </c>
       <c r="Q55" t="s">
         <v>24</v>
       </c>
       <c r="R55">
         <v>140.02</v>
       </c>
       <c r="S55">
         <v>271.55</v>
       </c>
     </row>
     <row r="56" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A56">
         <v>55</v>
       </c>
       <c r="B56" t="s">
         <v>152</v>
       </c>
       <c r="C56" t="s">
         <v>153</v>
       </c>
       <c r="D56">
-        <v>2077</v>
+        <v>367</v>
       </c>
       <c r="E56" t="s">
         <v>48</v>
       </c>
       <c r="F56" t="s">
         <v>22</v>
       </c>
       <c r="G56" t="s">
         <v>23</v>
       </c>
       <c r="H56">
         <v>13</v>
       </c>
       <c r="I56" t="b">
         <v>0</v>
       </c>
       <c r="J56" t="s">
         <v>147</v>
       </c>
       <c r="K56">
         <v>2</v>
       </c>
       <c r="L56" t="s">
         <v>24</v>
       </c>
@@ -5756,51 +5756,51 @@
       </c>
       <c r="P58">
         <v>131.87</v>
       </c>
       <c r="Q58" t="s">
         <v>24</v>
       </c>
       <c r="R58">
         <v>127.99</v>
       </c>
       <c r="S58">
         <v>259.86</v>
       </c>
     </row>
     <row r="59" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A59">
         <v>58</v>
       </c>
       <c r="B59" t="s">
         <v>158</v>
       </c>
       <c r="C59" t="s">
         <v>129</v>
       </c>
       <c r="D59">
-        <v>1771</v>
+        <v>643</v>
       </c>
       <c r="E59" t="s">
         <v>24</v>
       </c>
       <c r="F59" t="s">
         <v>22</v>
       </c>
       <c r="G59" t="s">
         <v>23</v>
       </c>
       <c r="H59">
         <v>15</v>
       </c>
       <c r="I59" t="b">
         <v>0</v>
       </c>
       <c r="J59" t="s">
         <v>143</v>
       </c>
       <c r="K59">
         <v>2</v>
       </c>
       <c r="L59">
         <v>122.69</v>
       </c>
@@ -5815,51 +5815,51 @@
       </c>
       <c r="P59" t="s">
         <v>24</v>
       </c>
       <c r="Q59" t="s">
         <v>24</v>
       </c>
       <c r="R59" t="s">
         <v>24</v>
       </c>
       <c r="S59">
         <v>250.94</v>
       </c>
     </row>
     <row r="60" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A60">
         <v>59</v>
       </c>
       <c r="B60" t="s">
         <v>52</v>
       </c>
       <c r="C60" t="s">
         <v>159</v>
       </c>
       <c r="D60">
-        <v>1216</v>
+        <v>472</v>
       </c>
       <c r="E60" t="s">
         <v>48</v>
       </c>
       <c r="F60" t="s">
         <v>29</v>
       </c>
       <c r="G60" t="s">
         <v>23</v>
       </c>
       <c r="H60">
         <v>11</v>
       </c>
       <c r="I60" t="b">
         <v>0</v>
       </c>
       <c r="J60" t="s">
         <v>143</v>
       </c>
       <c r="K60">
         <v>2</v>
       </c>
       <c r="L60" t="s">
         <v>24</v>
       </c>
@@ -6157,51 +6157,51 @@
       </c>
       <c r="P65" t="s">
         <v>24</v>
       </c>
       <c r="Q65" t="s">
         <v>24</v>
       </c>
       <c r="R65" t="s">
         <v>24</v>
       </c>
       <c r="S65">
         <v>235</v>
       </c>
     </row>
     <row r="66" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A66">
         <v>65</v>
       </c>
       <c r="B66" t="s">
         <v>75</v>
       </c>
       <c r="C66" t="s">
         <v>171</v>
       </c>
       <c r="D66">
-        <v>1007</v>
+        <v>135</v>
       </c>
       <c r="E66" t="s">
         <v>64</v>
       </c>
       <c r="F66" t="s">
         <v>67</v>
       </c>
       <c r="G66" t="s">
         <v>23</v>
       </c>
       <c r="H66">
         <v>6</v>
       </c>
       <c r="I66" t="b">
         <v>0</v>
       </c>
       <c r="J66" t="s">
         <v>143</v>
       </c>
       <c r="K66">
         <v>2</v>
       </c>
       <c r="L66" t="s">
         <v>24</v>
       </c>
@@ -6328,51 +6328,51 @@
       </c>
       <c r="P68">
         <v>120.69</v>
       </c>
       <c r="Q68" t="s">
         <v>24</v>
       </c>
       <c r="R68" t="s">
         <v>24</v>
       </c>
       <c r="S68">
         <v>228.24</v>
       </c>
     </row>
     <row r="69" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A69">
         <v>68</v>
       </c>
       <c r="B69" t="s">
         <v>176</v>
       </c>
       <c r="C69" t="s">
         <v>177</v>
       </c>
       <c r="D69">
-        <v>2460</v>
+        <v>321</v>
       </c>
       <c r="E69" t="s">
         <v>178</v>
       </c>
       <c r="F69" t="s">
         <v>22</v>
       </c>
       <c r="G69" t="s">
         <v>43</v>
       </c>
       <c r="H69">
         <v>4</v>
       </c>
       <c r="I69" t="b">
         <v>0</v>
       </c>
       <c r="J69" t="s">
         <v>143</v>
       </c>
       <c r="K69">
         <v>2</v>
       </c>
       <c r="L69" t="s">
         <v>24</v>
       </c>
@@ -6443,51 +6443,51 @@
       </c>
       <c r="P70" t="s">
         <v>24</v>
       </c>
       <c r="Q70" t="s">
         <v>24</v>
       </c>
       <c r="R70" t="s">
         <v>24</v>
       </c>
       <c r="S70">
         <v>223.61</v>
       </c>
     </row>
     <row r="71" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A71">
         <v>70</v>
       </c>
       <c r="B71" t="s">
         <v>181</v>
       </c>
       <c r="C71" t="s">
         <v>182</v>
       </c>
       <c r="D71">
-        <v>1513</v>
+        <v>194</v>
       </c>
       <c r="E71" t="s">
         <v>48</v>
       </c>
       <c r="F71" t="s">
         <v>22</v>
       </c>
       <c r="G71" t="s">
         <v>43</v>
       </c>
       <c r="H71">
         <v>5</v>
       </c>
       <c r="I71" t="b">
         <v>0</v>
       </c>
       <c r="J71" t="s">
         <v>143</v>
       </c>
       <c r="K71">
         <v>2</v>
       </c>
       <c r="L71" t="s">
         <v>24</v>
       </c>
@@ -6502,51 +6502,51 @@
       </c>
       <c r="P71" t="s">
         <v>24</v>
       </c>
       <c r="Q71" t="s">
         <v>24</v>
       </c>
       <c r="R71">
         <v>114.69</v>
       </c>
       <c r="S71">
         <v>222.79</v>
       </c>
     </row>
     <row r="72" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A72">
         <v>71</v>
       </c>
       <c r="B72" t="s">
         <v>39</v>
       </c>
       <c r="C72" t="s">
         <v>183</v>
       </c>
       <c r="D72">
-        <v>2457</v>
+        <v>617</v>
       </c>
       <c r="E72" t="s">
         <v>48</v>
       </c>
       <c r="F72" t="s">
         <v>33</v>
       </c>
       <c r="G72" t="s">
         <v>23</v>
       </c>
       <c r="H72">
         <v>16</v>
       </c>
       <c r="I72" t="b">
         <v>0</v>
       </c>
       <c r="J72" t="s">
         <v>143</v>
       </c>
       <c r="K72">
         <v>2</v>
       </c>
       <c r="L72" t="s">
         <v>24</v>
       </c>
@@ -6561,51 +6561,51 @@
       </c>
       <c r="P72" t="s">
         <v>24</v>
       </c>
       <c r="Q72">
         <v>110.12</v>
       </c>
       <c r="R72" t="s">
         <v>24</v>
       </c>
       <c r="S72">
         <v>217.97</v>
       </c>
     </row>
     <row r="73" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A73">
         <v>72</v>
       </c>
       <c r="B73" t="s">
         <v>184</v>
       </c>
       <c r="C73" t="s">
         <v>185</v>
       </c>
       <c r="D73">
-        <v>2490</v>
+        <v>4</v>
       </c>
       <c r="E73" t="s">
         <v>90</v>
       </c>
       <c r="F73" t="s">
         <v>29</v>
       </c>
       <c r="G73" t="s">
         <v>23</v>
       </c>
       <c r="H73">
         <v>13</v>
       </c>
       <c r="I73" t="b">
         <v>0</v>
       </c>
       <c r="J73" t="s">
         <v>147</v>
       </c>
       <c r="K73">
         <v>2</v>
       </c>
       <c r="L73" t="s">
         <v>24</v>
       </c>
@@ -6620,51 +6620,51 @@
       </c>
       <c r="P73">
         <v>108.24</v>
       </c>
       <c r="Q73">
         <v>108.64</v>
       </c>
       <c r="R73" t="s">
         <v>24</v>
       </c>
       <c r="S73">
         <v>216.88</v>
       </c>
     </row>
     <row r="74" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A74">
         <v>73</v>
       </c>
       <c r="B74" t="s">
         <v>186</v>
       </c>
       <c r="C74" t="s">
         <v>187</v>
       </c>
       <c r="D74">
-        <v>949</v>
+        <v>172</v>
       </c>
       <c r="E74" t="s">
         <v>135</v>
       </c>
       <c r="F74" t="s">
         <v>67</v>
       </c>
       <c r="G74" t="s">
         <v>23</v>
       </c>
       <c r="H74">
         <v>7</v>
       </c>
       <c r="I74" t="b">
         <v>0</v>
       </c>
       <c r="J74" t="s">
         <v>147</v>
       </c>
       <c r="K74">
         <v>2</v>
       </c>
       <c r="L74" t="s">
         <v>24</v>
       </c>
@@ -6794,51 +6794,51 @@
       </c>
       <c r="P76" t="s">
         <v>24</v>
       </c>
       <c r="Q76" t="s">
         <v>24</v>
       </c>
       <c r="R76" t="s">
         <v>24</v>
       </c>
       <c r="S76">
         <v>214.62</v>
       </c>
     </row>
     <row r="77" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A77">
         <v>76</v>
       </c>
       <c r="B77" t="s">
         <v>190</v>
       </c>
       <c r="C77" t="s">
         <v>191</v>
       </c>
       <c r="D77">
-        <v>2308</v>
+        <v>99</v>
       </c>
       <c r="E77" t="s">
         <v>192</v>
       </c>
       <c r="F77" t="s">
         <v>33</v>
       </c>
       <c r="G77" t="s">
         <v>23</v>
       </c>
       <c r="H77">
         <v>18</v>
       </c>
       <c r="I77" t="b">
         <v>0</v>
       </c>
       <c r="J77" t="s">
         <v>143</v>
       </c>
       <c r="K77">
         <v>2</v>
       </c>
       <c r="L77" t="s">
         <v>24</v>
       </c>
@@ -6912,51 +6912,51 @@
       </c>
       <c r="P78" t="s">
         <v>24</v>
       </c>
       <c r="Q78">
         <v>112.27</v>
       </c>
       <c r="R78" t="s">
         <v>24</v>
       </c>
       <c r="S78">
         <v>212.31</v>
       </c>
     </row>
     <row r="79" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A79">
         <v>78</v>
       </c>
       <c r="B79" t="s">
         <v>62</v>
       </c>
       <c r="C79" t="s">
         <v>196</v>
       </c>
       <c r="D79">
-        <v>2350</v>
+        <v>336</v>
       </c>
       <c r="E79" t="s">
         <v>87</v>
       </c>
       <c r="F79" t="s">
         <v>29</v>
       </c>
       <c r="G79" t="s">
         <v>23</v>
       </c>
       <c r="H79">
         <v>15</v>
       </c>
       <c r="I79" t="b">
         <v>0</v>
       </c>
       <c r="J79" t="s">
         <v>143</v>
       </c>
       <c r="K79">
         <v>2</v>
       </c>
       <c r="L79" t="s">
         <v>24</v>
       </c>
@@ -6971,51 +6971,51 @@
       </c>
       <c r="P79">
         <v>108.02</v>
       </c>
       <c r="Q79" t="s">
         <v>24</v>
       </c>
       <c r="R79">
         <v>104.22</v>
       </c>
       <c r="S79">
         <v>212.24</v>
       </c>
     </row>
     <row r="80" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A80">
         <v>79</v>
       </c>
       <c r="B80" t="s">
         <v>197</v>
       </c>
       <c r="C80" t="s">
         <v>198</v>
       </c>
       <c r="D80">
-        <v>1303</v>
+        <v>397</v>
       </c>
       <c r="E80" t="s">
         <v>21</v>
       </c>
       <c r="F80" t="s">
         <v>33</v>
       </c>
       <c r="G80" t="s">
         <v>23</v>
       </c>
       <c r="H80">
         <v>19</v>
       </c>
       <c r="I80" t="b">
         <v>0</v>
       </c>
       <c r="J80" t="s">
         <v>143</v>
       </c>
       <c r="K80">
         <v>2</v>
       </c>
       <c r="L80">
         <v>98.21</v>
       </c>
@@ -7030,51 +7030,51 @@
       </c>
       <c r="P80" t="s">
         <v>24</v>
       </c>
       <c r="Q80" t="s">
         <v>24</v>
       </c>
       <c r="R80" t="s">
         <v>24</v>
       </c>
       <c r="S80">
         <v>210.43</v>
       </c>
     </row>
     <row r="81" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A81">
         <v>80</v>
       </c>
       <c r="B81" t="s">
         <v>199</v>
       </c>
       <c r="C81" t="s">
         <v>200</v>
       </c>
       <c r="D81">
-        <v>1446</v>
+        <v>401</v>
       </c>
       <c r="E81" t="s">
         <v>64</v>
       </c>
       <c r="F81" t="s">
         <v>33</v>
       </c>
       <c r="G81" t="s">
         <v>43</v>
       </c>
       <c r="H81">
         <v>3</v>
       </c>
       <c r="I81" t="b">
         <v>0</v>
       </c>
       <c r="J81" t="s">
         <v>143</v>
       </c>
       <c r="K81">
         <v>3</v>
       </c>
       <c r="L81" t="s">
         <v>24</v>
       </c>
@@ -7089,51 +7089,51 @@
       </c>
       <c r="P81">
         <v>96.02</v>
       </c>
       <c r="Q81" t="s">
         <v>24</v>
       </c>
       <c r="R81" t="s">
         <v>24</v>
       </c>
       <c r="S81">
         <v>207.42</v>
       </c>
     </row>
     <row r="82" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A82">
         <v>81</v>
       </c>
       <c r="B82" t="s">
         <v>201</v>
       </c>
       <c r="C82" t="s">
         <v>202</v>
       </c>
       <c r="D82">
-        <v>2209</v>
+        <v>59</v>
       </c>
       <c r="E82" t="s">
         <v>203</v>
       </c>
       <c r="F82" t="s">
         <v>29</v>
       </c>
       <c r="G82" t="s">
         <v>23</v>
       </c>
       <c r="H82">
         <v>16</v>
       </c>
       <c r="I82" t="b">
         <v>0</v>
       </c>
       <c r="J82" t="s">
         <v>143</v>
       </c>
       <c r="K82">
         <v>2</v>
       </c>
       <c r="L82">
         <v>96.26</v>
       </c>
@@ -7148,51 +7148,51 @@
       </c>
       <c r="P82" t="s">
         <v>24</v>
       </c>
       <c r="Q82" t="s">
         <v>24</v>
       </c>
       <c r="R82" t="s">
         <v>24</v>
       </c>
       <c r="S82">
         <v>205.26</v>
       </c>
     </row>
     <row r="83" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A83">
         <v>82</v>
       </c>
       <c r="B83" t="s">
         <v>204</v>
       </c>
       <c r="C83" t="s">
         <v>205</v>
       </c>
       <c r="D83">
-        <v>2549</v>
+        <v>464</v>
       </c>
       <c r="E83" t="s">
         <v>127</v>
       </c>
       <c r="F83" t="s">
         <v>22</v>
       </c>
       <c r="G83" t="s">
         <v>43</v>
       </c>
       <c r="H83">
         <v>6</v>
       </c>
       <c r="I83" t="b">
         <v>0</v>
       </c>
       <c r="J83" t="s">
         <v>147</v>
       </c>
       <c r="K83">
         <v>2</v>
       </c>
       <c r="L83">
         <v>100.74</v>
       </c>
@@ -7207,51 +7207,51 @@
       </c>
       <c r="P83" t="s">
         <v>24</v>
       </c>
       <c r="Q83" t="s">
         <v>24</v>
       </c>
       <c r="R83" t="s">
         <v>24</v>
       </c>
       <c r="S83">
         <v>201.62</v>
       </c>
     </row>
     <row r="84" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A84">
         <v>83</v>
       </c>
       <c r="B84" t="s">
         <v>206</v>
       </c>
       <c r="C84" t="s">
         <v>207</v>
       </c>
       <c r="D84">
-        <v>748</v>
+        <v>350</v>
       </c>
       <c r="E84" t="s">
         <v>161</v>
       </c>
       <c r="F84" t="s">
         <v>67</v>
       </c>
       <c r="G84" t="s">
         <v>43</v>
       </c>
       <c r="H84">
         <v>7</v>
       </c>
       <c r="I84" t="b">
         <v>0</v>
       </c>
       <c r="J84" t="s">
         <v>143</v>
       </c>
       <c r="K84">
         <v>2</v>
       </c>
       <c r="L84" t="s">
         <v>24</v>
       </c>
@@ -7266,51 +7266,51 @@
       </c>
       <c r="P84" t="s">
         <v>24</v>
       </c>
       <c r="Q84" t="s">
         <v>24</v>
       </c>
       <c r="R84" t="s">
         <v>24</v>
       </c>
       <c r="S84">
         <v>194.99</v>
       </c>
     </row>
     <row r="85" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A85">
         <v>84</v>
       </c>
       <c r="B85" t="s">
         <v>37</v>
       </c>
       <c r="C85" t="s">
         <v>208</v>
       </c>
       <c r="D85">
-        <v>2322</v>
+        <v>167</v>
       </c>
       <c r="E85" t="s">
         <v>24</v>
       </c>
       <c r="F85" t="s">
         <v>29</v>
       </c>
       <c r="G85" t="s">
         <v>23</v>
       </c>
       <c r="H85">
         <v>17</v>
       </c>
       <c r="I85" t="b">
         <v>0</v>
       </c>
       <c r="J85" t="s">
         <v>143</v>
       </c>
       <c r="K85">
         <v>2</v>
       </c>
       <c r="L85" t="s">
         <v>24</v>
       </c>
@@ -7384,51 +7384,51 @@
       </c>
       <c r="P86">
         <v>99.45</v>
       </c>
       <c r="Q86" t="s">
         <v>24</v>
       </c>
       <c r="R86" t="s">
         <v>24</v>
       </c>
       <c r="S86">
         <v>189.41</v>
       </c>
     </row>
     <row r="87" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A87">
         <v>86</v>
       </c>
       <c r="B87" t="s">
         <v>212</v>
       </c>
       <c r="C87" t="s">
         <v>213</v>
       </c>
       <c r="D87">
-        <v>1179</v>
+        <v>387</v>
       </c>
       <c r="E87" t="s">
         <v>21</v>
       </c>
       <c r="F87" t="s">
         <v>33</v>
       </c>
       <c r="G87" t="s">
         <v>43</v>
       </c>
       <c r="H87">
         <v>4</v>
       </c>
       <c r="I87" t="b">
         <v>0</v>
       </c>
       <c r="J87" t="s">
         <v>143</v>
       </c>
       <c r="K87">
         <v>2</v>
       </c>
       <c r="L87">
         <v>90</v>
       </c>
@@ -7561,51 +7561,51 @@
       </c>
       <c r="P89" t="s">
         <v>24</v>
       </c>
       <c r="Q89">
         <v>88.3</v>
       </c>
       <c r="R89">
         <v>95.03</v>
       </c>
       <c r="S89">
         <v>183.33</v>
       </c>
     </row>
     <row r="90" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A90">
         <v>89</v>
       </c>
       <c r="B90" t="s">
         <v>219</v>
       </c>
       <c r="C90" t="s">
         <v>220</v>
       </c>
       <c r="D90">
-        <v>881</v>
+        <v>1</v>
       </c>
       <c r="E90" t="s">
         <v>48</v>
       </c>
       <c r="F90" t="s">
         <v>67</v>
       </c>
       <c r="G90" t="s">
         <v>23</v>
       </c>
       <c r="H90">
         <v>9</v>
       </c>
       <c r="I90" t="b">
         <v>0</v>
       </c>
       <c r="J90" t="s">
         <v>143</v>
       </c>
       <c r="K90">
         <v>2</v>
       </c>
       <c r="L90" t="s">
         <v>24</v>
       </c>
@@ -7620,51 +7620,51 @@
       </c>
       <c r="P90">
         <v>83.92</v>
       </c>
       <c r="Q90" t="s">
         <v>24</v>
       </c>
       <c r="R90">
         <v>97.5</v>
       </c>
       <c r="S90">
         <v>181.42</v>
       </c>
     </row>
     <row r="91" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A91">
         <v>90</v>
       </c>
       <c r="B91" t="s">
         <v>71</v>
       </c>
       <c r="C91" t="s">
         <v>221</v>
       </c>
       <c r="D91">
-        <v>2501</v>
+        <v>149</v>
       </c>
       <c r="E91" t="s">
         <v>24</v>
       </c>
       <c r="F91" t="s">
         <v>33</v>
       </c>
       <c r="G91" t="s">
         <v>43</v>
       </c>
       <c r="H91">
         <v>5</v>
       </c>
       <c r="I91" t="b">
         <v>0</v>
       </c>
       <c r="J91" t="s">
         <v>147</v>
       </c>
       <c r="K91">
         <v>2</v>
       </c>
       <c r="L91" t="s">
         <v>24</v>
       </c>
@@ -7735,51 +7735,51 @@
       </c>
       <c r="P92" t="s">
         <v>24</v>
       </c>
       <c r="Q92">
         <v>87.44</v>
       </c>
       <c r="R92">
         <v>86.53</v>
       </c>
       <c r="S92">
         <v>173.97</v>
       </c>
     </row>
     <row r="93" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A93">
         <v>92</v>
       </c>
       <c r="B93" t="s">
         <v>30</v>
       </c>
       <c r="C93" t="s">
         <v>224</v>
       </c>
       <c r="D93">
-        <v>1370</v>
+        <v>364</v>
       </c>
       <c r="E93" t="s">
         <v>87</v>
       </c>
       <c r="F93" t="s">
         <v>33</v>
       </c>
       <c r="G93" t="s">
         <v>23</v>
       </c>
       <c r="H93">
         <v>21</v>
       </c>
       <c r="I93" t="b">
         <v>0</v>
       </c>
       <c r="J93" t="s">
         <v>143</v>
       </c>
       <c r="K93">
         <v>2</v>
       </c>
       <c r="L93" t="s">
         <v>24</v>
       </c>
@@ -7794,51 +7794,51 @@
       </c>
       <c r="P93" t="s">
         <v>24</v>
       </c>
       <c r="Q93">
         <v>90.23</v>
       </c>
       <c r="R93">
         <v>82.13</v>
       </c>
       <c r="S93">
         <v>172.36</v>
       </c>
     </row>
     <row r="94" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A94">
         <v>93</v>
       </c>
       <c r="B94" t="s">
         <v>225</v>
       </c>
       <c r="C94" t="s">
         <v>226</v>
       </c>
       <c r="D94">
-        <v>719</v>
+        <v>5014</v>
       </c>
       <c r="E94" t="s">
         <v>227</v>
       </c>
       <c r="F94" t="s">
         <v>117</v>
       </c>
       <c r="G94" t="s">
         <v>23</v>
       </c>
       <c r="H94">
         <v>2</v>
       </c>
       <c r="I94" t="b">
         <v>0</v>
       </c>
       <c r="J94" t="s">
         <v>143</v>
       </c>
       <c r="K94">
         <v>3</v>
       </c>
       <c r="L94" t="s">
         <v>24</v>
       </c>
@@ -7853,51 +7853,51 @@
       </c>
       <c r="P94">
         <v>78.27</v>
       </c>
       <c r="Q94" t="s">
         <v>24</v>
       </c>
       <c r="R94" t="s">
         <v>24</v>
       </c>
       <c r="S94">
         <v>170.68</v>
       </c>
     </row>
     <row r="95" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A95">
         <v>94</v>
       </c>
       <c r="B95" t="s">
         <v>228</v>
       </c>
       <c r="C95" t="s">
         <v>229</v>
       </c>
       <c r="D95">
-        <v>734</v>
+        <v>122</v>
       </c>
       <c r="E95" t="s">
         <v>21</v>
       </c>
       <c r="F95" t="s">
         <v>33</v>
       </c>
       <c r="G95" t="s">
         <v>43</v>
       </c>
       <c r="H95">
         <v>7</v>
       </c>
       <c r="I95" t="b">
         <v>0</v>
       </c>
       <c r="J95" t="s">
         <v>143</v>
       </c>
       <c r="K95">
         <v>3</v>
       </c>
       <c r="L95">
         <v>0</v>
       </c>
@@ -7912,51 +7912,51 @@
       </c>
       <c r="P95" t="s">
         <v>24</v>
       </c>
       <c r="Q95">
         <v>81.81</v>
       </c>
       <c r="R95" t="s">
         <v>24</v>
       </c>
       <c r="S95">
         <v>167.62</v>
       </c>
     </row>
     <row r="96" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A96">
         <v>95</v>
       </c>
       <c r="B96" t="s">
         <v>230</v>
       </c>
       <c r="C96" t="s">
         <v>231</v>
       </c>
       <c r="D96">
-        <v>631</v>
+        <v>83</v>
       </c>
       <c r="E96" t="s">
         <v>21</v>
       </c>
       <c r="F96" t="s">
         <v>67</v>
       </c>
       <c r="G96" t="s">
         <v>23</v>
       </c>
       <c r="H96">
         <v>10</v>
       </c>
       <c r="I96" t="b">
         <v>0</v>
       </c>
       <c r="J96" t="s">
         <v>143</v>
       </c>
       <c r="K96">
         <v>2</v>
       </c>
       <c r="L96" t="s">
         <v>24</v>
       </c>
@@ -8083,51 +8083,51 @@
       </c>
       <c r="P98">
         <v>83.21</v>
       </c>
       <c r="Q98" t="s">
         <v>24</v>
       </c>
       <c r="R98" t="s">
         <v>24</v>
       </c>
       <c r="S98">
         <v>163.38</v>
       </c>
     </row>
     <row r="99" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A99">
         <v>98</v>
       </c>
       <c r="B99" t="s">
         <v>234</v>
       </c>
       <c r="C99" t="s">
         <v>136</v>
       </c>
       <c r="D99">
-        <v>1011</v>
+        <v>646</v>
       </c>
       <c r="E99" t="s">
         <v>21</v>
       </c>
       <c r="F99" t="s">
         <v>33</v>
       </c>
       <c r="G99" t="s">
         <v>43</v>
       </c>
       <c r="H99">
         <v>8</v>
       </c>
       <c r="I99" t="b">
         <v>0</v>
       </c>
       <c r="J99" t="s">
         <v>143</v>
       </c>
       <c r="K99">
         <v>2</v>
       </c>
       <c r="L99" t="s">
         <v>24</v>
       </c>
@@ -8257,51 +8257,51 @@
       </c>
       <c r="P101">
         <v>160.28</v>
       </c>
       <c r="Q101" t="s">
         <v>24</v>
       </c>
       <c r="R101" t="s">
         <v>24</v>
       </c>
       <c r="S101">
         <v>160.28</v>
       </c>
     </row>
     <row r="102" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A102">
         <v>101</v>
       </c>
       <c r="B102" t="s">
         <v>238</v>
       </c>
       <c r="C102" t="s">
         <v>239</v>
       </c>
       <c r="D102">
-        <v>2178</v>
+        <v>276</v>
       </c>
       <c r="E102" t="s">
         <v>240</v>
       </c>
       <c r="F102" t="s">
         <v>22</v>
       </c>
       <c r="G102" t="s">
         <v>23</v>
       </c>
       <c r="H102">
         <v>20</v>
       </c>
       <c r="I102" t="b">
         <v>0</v>
       </c>
       <c r="J102" t="s">
         <v>143</v>
       </c>
       <c r="K102">
         <v>1</v>
       </c>
       <c r="L102" t="s">
         <v>24</v>
       </c>
@@ -8599,51 +8599,51 @@
       </c>
       <c r="P107">
         <v>145.78</v>
       </c>
       <c r="Q107" t="s">
         <v>24</v>
       </c>
       <c r="R107" t="s">
         <v>24</v>
       </c>
       <c r="S107">
         <v>145.78</v>
       </c>
     </row>
     <row r="108" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A108">
         <v>107</v>
       </c>
       <c r="B108" t="s">
         <v>253</v>
       </c>
       <c r="C108" t="s">
         <v>254</v>
       </c>
       <c r="D108">
-        <v>2059</v>
+        <v>369</v>
       </c>
       <c r="E108" t="s">
         <v>161</v>
       </c>
       <c r="F108" t="s">
         <v>22</v>
       </c>
       <c r="G108" t="s">
         <v>23</v>
       </c>
       <c r="H108">
         <v>25</v>
       </c>
       <c r="I108" t="b">
         <v>0</v>
       </c>
       <c r="J108" t="s">
         <v>143</v>
       </c>
       <c r="K108">
         <v>1</v>
       </c>
       <c r="L108" t="s">
         <v>24</v>
       </c>
@@ -9230,51 +9230,51 @@
       </c>
       <c r="P118" t="s">
         <v>24</v>
       </c>
       <c r="Q118" t="s">
         <v>24</v>
       </c>
       <c r="R118">
         <v>133.62</v>
       </c>
       <c r="S118">
         <v>133.62</v>
       </c>
     </row>
     <row r="119" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A119">
         <v>118</v>
       </c>
       <c r="B119" t="s">
         <v>273</v>
       </c>
       <c r="C119" t="s">
         <v>274</v>
       </c>
       <c r="D119">
-        <v>1779</v>
+        <v>233</v>
       </c>
       <c r="E119" t="s">
         <v>275</v>
       </c>
       <c r="F119" t="s">
         <v>22</v>
       </c>
       <c r="G119" t="s">
         <v>43</v>
       </c>
       <c r="H119">
         <v>9</v>
       </c>
       <c r="I119" t="b">
         <v>0</v>
       </c>
       <c r="J119" t="s">
         <v>143</v>
       </c>
       <c r="K119">
         <v>1</v>
       </c>
       <c r="L119" t="s">
         <v>24</v>
       </c>
@@ -9289,51 +9289,51 @@
       </c>
       <c r="P119" t="s">
         <v>24</v>
       </c>
       <c r="Q119" t="s">
         <v>24</v>
       </c>
       <c r="R119" t="s">
         <v>24</v>
       </c>
       <c r="S119">
         <v>132.34</v>
       </c>
     </row>
     <row r="120" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A120">
         <v>119</v>
       </c>
       <c r="B120" t="s">
         <v>276</v>
       </c>
       <c r="C120" t="s">
         <v>277</v>
       </c>
       <c r="D120">
-        <v>996</v>
+        <v>155</v>
       </c>
       <c r="E120" t="s">
         <v>97</v>
       </c>
       <c r="F120" t="s">
         <v>33</v>
       </c>
       <c r="G120" t="s">
         <v>23</v>
       </c>
       <c r="H120">
         <v>22</v>
       </c>
       <c r="I120" t="b">
         <v>0</v>
       </c>
       <c r="J120" t="s">
         <v>143</v>
       </c>
       <c r="K120">
         <v>1</v>
       </c>
       <c r="L120" t="s">
         <v>24</v>
       </c>
@@ -9687,51 +9687,51 @@
       </c>
       <c r="P126" t="s">
         <v>24</v>
       </c>
       <c r="Q126" t="s">
         <v>24</v>
       </c>
       <c r="R126">
         <v>126.23</v>
       </c>
       <c r="S126">
         <v>126.23</v>
       </c>
     </row>
     <row r="127" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A127">
         <v>126</v>
       </c>
       <c r="B127" t="s">
         <v>290</v>
       </c>
       <c r="C127" t="s">
         <v>291</v>
       </c>
       <c r="D127">
-        <v>1300</v>
+        <v>58</v>
       </c>
       <c r="E127" t="s">
         <v>292</v>
       </c>
       <c r="F127" t="s">
         <v>29</v>
       </c>
       <c r="G127" t="s">
         <v>43</v>
       </c>
       <c r="H127">
         <v>4</v>
       </c>
       <c r="I127" t="b">
         <v>0</v>
       </c>
       <c r="J127" t="s">
         <v>143</v>
       </c>
       <c r="K127">
         <v>1</v>
       </c>
       <c r="L127" t="s">
         <v>24</v>
       </c>
@@ -9970,51 +9970,51 @@
       </c>
       <c r="P131" t="s">
         <v>24</v>
       </c>
       <c r="Q131" t="s">
         <v>24</v>
       </c>
       <c r="R131">
         <v>124.17</v>
       </c>
       <c r="S131">
         <v>124.17</v>
       </c>
     </row>
     <row r="132" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A132">
         <v>131</v>
       </c>
       <c r="B132" t="s">
         <v>297</v>
       </c>
       <c r="C132" t="s">
         <v>298</v>
       </c>
       <c r="D132">
-        <v>2339</v>
+        <v>44</v>
       </c>
       <c r="E132" t="s">
         <v>64</v>
       </c>
       <c r="F132" t="s">
         <v>142</v>
       </c>
       <c r="G132" t="s">
         <v>23</v>
       </c>
       <c r="H132">
         <v>3</v>
       </c>
       <c r="I132" t="b">
         <v>0</v>
       </c>
       <c r="J132" t="s">
         <v>143</v>
       </c>
       <c r="K132">
         <v>1</v>
       </c>
       <c r="L132" t="s">
         <v>24</v>
       </c>
@@ -10760,51 +10760,51 @@
       </c>
       <c r="P145" t="s">
         <v>24</v>
       </c>
       <c r="Q145" t="s">
         <v>24</v>
       </c>
       <c r="R145">
         <v>118.68</v>
       </c>
       <c r="S145">
         <v>118.68</v>
       </c>
     </row>
     <row r="146" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A146">
         <v>145</v>
       </c>
       <c r="B146" t="s">
         <v>322</v>
       </c>
       <c r="C146" t="s">
         <v>323</v>
       </c>
       <c r="D146">
-        <v>2482</v>
+        <v>512</v>
       </c>
       <c r="E146" t="s">
         <v>79</v>
       </c>
       <c r="F146" t="s">
         <v>33</v>
       </c>
       <c r="G146" t="s">
         <v>23</v>
       </c>
       <c r="H146">
         <v>26</v>
       </c>
       <c r="I146" t="b">
         <v>0</v>
       </c>
       <c r="J146" t="s">
         <v>143</v>
       </c>
       <c r="K146">
         <v>1</v>
       </c>
       <c r="L146" t="s">
         <v>24</v>
       </c>
@@ -11273,51 +11273,51 @@
       </c>
       <c r="P154" t="s">
         <v>24</v>
       </c>
       <c r="Q154" t="s">
         <v>24</v>
       </c>
       <c r="R154" t="s">
         <v>24</v>
       </c>
       <c r="S154">
         <v>114.61</v>
       </c>
     </row>
     <row r="155" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A155">
         <v>154</v>
       </c>
       <c r="B155" t="s">
         <v>339</v>
       </c>
       <c r="C155" t="s">
         <v>312</v>
       </c>
       <c r="D155">
-        <v>2487</v>
+        <v>136</v>
       </c>
       <c r="E155" t="s">
         <v>21</v>
       </c>
       <c r="F155" t="s">
         <v>22</v>
       </c>
       <c r="G155" t="s">
         <v>23</v>
       </c>
       <c r="H155">
         <v>47</v>
       </c>
       <c r="I155" t="b">
         <v>0</v>
       </c>
       <c r="J155" t="s">
         <v>147</v>
       </c>
       <c r="K155">
         <v>1</v>
       </c>
       <c r="L155" t="s">
         <v>24</v>
       </c>
@@ -11447,51 +11447,51 @@
       </c>
       <c r="P157" t="s">
         <v>24</v>
       </c>
       <c r="Q157" t="s">
         <v>24</v>
       </c>
       <c r="R157" t="s">
         <v>24</v>
       </c>
       <c r="S157">
         <v>114.51</v>
       </c>
     </row>
     <row r="158" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A158">
         <v>157</v>
       </c>
       <c r="B158" t="s">
         <v>344</v>
       </c>
       <c r="C158" t="s">
         <v>345</v>
       </c>
       <c r="D158">
-        <v>514</v>
+        <v>5022</v>
       </c>
       <c r="E158" t="s">
         <v>48</v>
       </c>
       <c r="F158" t="s">
         <v>29</v>
       </c>
       <c r="G158" t="s">
         <v>23</v>
       </c>
       <c r="H158">
         <v>29</v>
       </c>
       <c r="I158" t="b">
         <v>0</v>
       </c>
       <c r="J158" t="s">
         <v>147</v>
       </c>
       <c r="K158">
         <v>1</v>
       </c>
       <c r="L158">
         <v>114.35</v>
       </c>
@@ -11677,51 +11677,51 @@
       </c>
       <c r="P161" t="s">
         <v>24</v>
       </c>
       <c r="Q161" t="s">
         <v>24</v>
       </c>
       <c r="R161" t="s">
         <v>24</v>
       </c>
       <c r="S161">
         <v>113.71</v>
       </c>
     </row>
     <row r="162" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A162">
         <v>161</v>
       </c>
       <c r="B162" t="s">
         <v>245</v>
       </c>
       <c r="C162" t="s">
         <v>350</v>
       </c>
       <c r="D162">
-        <v>1665</v>
+        <v>301</v>
       </c>
       <c r="E162" t="s">
         <v>351</v>
       </c>
       <c r="F162" t="s">
         <v>29</v>
       </c>
       <c r="G162" t="s">
         <v>23</v>
       </c>
       <c r="H162">
         <v>31</v>
       </c>
       <c r="I162" t="b">
         <v>0</v>
       </c>
       <c r="J162" t="s">
         <v>143</v>
       </c>
       <c r="K162">
         <v>1</v>
       </c>
       <c r="L162">
         <v>113.27</v>
       </c>
@@ -11792,51 +11792,51 @@
       </c>
       <c r="P163" t="s">
         <v>24</v>
       </c>
       <c r="Q163" t="s">
         <v>24</v>
       </c>
       <c r="R163" t="s">
         <v>24</v>
       </c>
       <c r="S163">
         <v>113.15</v>
       </c>
     </row>
     <row r="164" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A164">
         <v>163</v>
       </c>
       <c r="B164" t="s">
         <v>68</v>
       </c>
       <c r="C164" t="s">
         <v>353</v>
       </c>
       <c r="D164">
-        <v>2449</v>
+        <v>166</v>
       </c>
       <c r="E164" t="s">
         <v>227</v>
       </c>
       <c r="F164" t="s">
         <v>33</v>
       </c>
       <c r="G164" t="s">
         <v>23</v>
       </c>
       <c r="H164">
         <v>29</v>
       </c>
       <c r="I164" t="b">
         <v>0</v>
       </c>
       <c r="J164" t="s">
         <v>143</v>
       </c>
       <c r="K164">
         <v>1</v>
       </c>
       <c r="L164" t="s">
         <v>24</v>
       </c>
@@ -14345,51 +14345,51 @@
       </c>
       <c r="P208" t="s">
         <v>24</v>
       </c>
       <c r="Q208" t="s">
         <v>24</v>
       </c>
       <c r="R208" t="s">
         <v>24</v>
       </c>
       <c r="S208">
         <v>101.99</v>
       </c>
     </row>
     <row r="209" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A209">
         <v>208</v>
       </c>
       <c r="B209" t="s">
         <v>424</v>
       </c>
       <c r="C209" t="s">
         <v>425</v>
       </c>
       <c r="D209">
-        <v>1826</v>
+        <v>5</v>
       </c>
       <c r="E209" t="s">
         <v>21</v>
       </c>
       <c r="F209" t="s">
         <v>33</v>
       </c>
       <c r="G209" t="s">
         <v>43</v>
       </c>
       <c r="H209">
         <v>11</v>
       </c>
       <c r="I209" t="b">
         <v>0</v>
       </c>
       <c r="J209" t="s">
         <v>147</v>
       </c>
       <c r="K209">
         <v>1</v>
       </c>
       <c r="L209" t="s">
         <v>24</v>
       </c>
@@ -14519,51 +14519,51 @@
       </c>
       <c r="P211" t="s">
         <v>24</v>
       </c>
       <c r="Q211" t="s">
         <v>24</v>
       </c>
       <c r="R211" t="s">
         <v>24</v>
       </c>
       <c r="S211">
         <v>101.22</v>
       </c>
     </row>
     <row r="212" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A212">
         <v>211</v>
       </c>
       <c r="B212" t="s">
         <v>428</v>
       </c>
       <c r="C212" t="s">
         <v>429</v>
       </c>
       <c r="D212">
-        <v>1171</v>
+        <v>510</v>
       </c>
       <c r="E212" t="s">
         <v>430</v>
       </c>
       <c r="F212" t="s">
         <v>67</v>
       </c>
       <c r="G212" t="s">
         <v>23</v>
       </c>
       <c r="H212">
         <v>12</v>
       </c>
       <c r="I212" t="b">
         <v>0</v>
       </c>
       <c r="J212" t="s">
         <v>143</v>
       </c>
       <c r="K212">
         <v>1</v>
       </c>
       <c r="L212" t="s">
         <v>24</v>
       </c>
@@ -14578,51 +14578,51 @@
       </c>
       <c r="P212" t="s">
         <v>24</v>
       </c>
       <c r="Q212" t="s">
         <v>24</v>
       </c>
       <c r="R212" t="s">
         <v>24</v>
       </c>
       <c r="S212">
         <v>101</v>
       </c>
     </row>
     <row r="213" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A213">
         <v>212</v>
       </c>
       <c r="B213" t="s">
         <v>82</v>
       </c>
       <c r="C213" t="s">
         <v>431</v>
       </c>
       <c r="D213">
-        <v>692</v>
+        <v>377</v>
       </c>
       <c r="E213" t="s">
         <v>64</v>
       </c>
       <c r="F213" t="s">
         <v>67</v>
       </c>
       <c r="G213" t="s">
         <v>23</v>
       </c>
       <c r="H213">
         <v>13</v>
       </c>
       <c r="I213" t="b">
         <v>0</v>
       </c>
       <c r="J213" t="s">
         <v>143</v>
       </c>
       <c r="K213">
         <v>1</v>
       </c>
       <c r="L213" t="s">
         <v>24</v>
       </c>
@@ -15200,51 +15200,51 @@
       </c>
       <c r="P223" t="s">
         <v>24</v>
       </c>
       <c r="Q223" t="s">
         <v>24</v>
       </c>
       <c r="R223" t="s">
         <v>24</v>
       </c>
       <c r="S223">
         <v>99.07</v>
       </c>
     </row>
     <row r="224" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A224">
         <v>223</v>
       </c>
       <c r="B224" t="s">
         <v>448</v>
       </c>
       <c r="C224" t="s">
         <v>449</v>
       </c>
       <c r="D224">
-        <v>2458</v>
+        <v>504</v>
       </c>
       <c r="E224" t="s">
         <v>450</v>
       </c>
       <c r="F224" t="s">
         <v>29</v>
       </c>
       <c r="G224" t="s">
         <v>43</v>
       </c>
       <c r="H224">
         <v>8</v>
       </c>
       <c r="I224" t="b">
         <v>0</v>
       </c>
       <c r="J224" t="s">
         <v>143</v>
       </c>
       <c r="K224">
         <v>1</v>
       </c>
       <c r="L224" t="s">
         <v>24</v>
       </c>
@@ -15371,51 +15371,51 @@
       </c>
       <c r="P226" t="s">
         <v>24</v>
       </c>
       <c r="Q226" t="s">
         <v>24</v>
       </c>
       <c r="R226" t="s">
         <v>24</v>
       </c>
       <c r="S226">
         <v>98.84</v>
       </c>
     </row>
     <row r="227" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A227">
         <v>226</v>
       </c>
       <c r="B227" t="s">
         <v>454</v>
       </c>
       <c r="C227" t="s">
         <v>169</v>
       </c>
       <c r="D227">
-        <v>1020</v>
+        <v>289</v>
       </c>
       <c r="E227" t="s">
         <v>21</v>
       </c>
       <c r="F227" t="s">
         <v>29</v>
       </c>
       <c r="G227" t="s">
         <v>23</v>
       </c>
       <c r="H227">
         <v>46</v>
       </c>
       <c r="I227" t="b">
         <v>0</v>
       </c>
       <c r="J227" t="s">
         <v>143</v>
       </c>
       <c r="K227">
         <v>1</v>
       </c>
       <c r="L227" t="s">
         <v>24</v>
       </c>
@@ -15601,51 +15601,51 @@
       </c>
       <c r="P230" t="s">
         <v>24</v>
       </c>
       <c r="Q230" t="s">
         <v>24</v>
       </c>
       <c r="R230">
         <v>97.72</v>
       </c>
       <c r="S230">
         <v>97.72</v>
       </c>
     </row>
     <row r="231" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A231">
         <v>230</v>
       </c>
       <c r="B231" t="s">
         <v>39</v>
       </c>
       <c r="C231" t="s">
         <v>460</v>
       </c>
       <c r="D231">
-        <v>869</v>
+        <v>470</v>
       </c>
       <c r="E231" t="s">
         <v>48</v>
       </c>
       <c r="F231" t="s">
         <v>33</v>
       </c>
       <c r="G231" t="s">
         <v>23</v>
       </c>
       <c r="H231">
         <v>41</v>
       </c>
       <c r="I231" t="b">
         <v>0</v>
       </c>
       <c r="J231" t="s">
         <v>143</v>
       </c>
       <c r="K231">
         <v>1</v>
       </c>
       <c r="L231" t="s">
         <v>24</v>
       </c>
@@ -16108,51 +16108,51 @@
       </c>
       <c r="P239" t="s">
         <v>24</v>
       </c>
       <c r="Q239" t="s">
         <v>24</v>
       </c>
       <c r="R239" t="s">
         <v>24</v>
       </c>
       <c r="S239">
         <v>96.28</v>
       </c>
     </row>
     <row r="240" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A240">
         <v>239</v>
       </c>
       <c r="B240" t="s">
         <v>472</v>
       </c>
       <c r="C240" t="s">
         <v>473</v>
       </c>
       <c r="D240">
-        <v>2535</v>
+        <v>400</v>
       </c>
       <c r="E240" t="s">
         <v>21</v>
       </c>
       <c r="F240" t="s">
         <v>29</v>
       </c>
       <c r="G240" t="s">
         <v>23</v>
       </c>
       <c r="H240">
         <v>51</v>
       </c>
       <c r="I240" t="b">
         <v>0</v>
       </c>
       <c r="J240" t="s">
         <v>147</v>
       </c>
       <c r="K240">
         <v>1</v>
       </c>
       <c r="L240">
         <v>95.92</v>
       </c>
@@ -16335,51 +16335,51 @@
       </c>
       <c r="P243" t="s">
         <v>24</v>
       </c>
       <c r="Q243" t="s">
         <v>24</v>
       </c>
       <c r="R243" t="s">
         <v>24</v>
       </c>
       <c r="S243">
         <v>95.48</v>
       </c>
     </row>
     <row r="244" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A244">
         <v>243</v>
       </c>
       <c r="B244" t="s">
         <v>306</v>
       </c>
       <c r="C244" t="s">
         <v>479</v>
       </c>
       <c r="D244">
-        <v>1167</v>
+        <v>137</v>
       </c>
       <c r="E244" t="s">
         <v>161</v>
       </c>
       <c r="F244" t="s">
         <v>67</v>
       </c>
       <c r="G244" t="s">
         <v>23</v>
       </c>
       <c r="H244">
         <v>17</v>
       </c>
       <c r="I244" t="b">
         <v>0</v>
       </c>
       <c r="J244" t="s">
         <v>143</v>
       </c>
       <c r="K244">
         <v>1</v>
       </c>
       <c r="L244" t="s">
         <v>24</v>
       </c>
@@ -16450,51 +16450,51 @@
       </c>
       <c r="P245">
         <v>95</v>
       </c>
       <c r="Q245" t="s">
         <v>24</v>
       </c>
       <c r="R245" t="s">
         <v>24</v>
       </c>
       <c r="S245">
         <v>95</v>
       </c>
     </row>
     <row r="246" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A246">
         <v>245</v>
       </c>
       <c r="B246" t="s">
         <v>483</v>
       </c>
       <c r="C246" t="s">
         <v>109</v>
       </c>
       <c r="D246">
-        <v>2475</v>
+        <v>299</v>
       </c>
       <c r="E246" t="s">
         <v>64</v>
       </c>
       <c r="F246" t="s">
         <v>33</v>
       </c>
       <c r="G246" t="s">
         <v>23</v>
       </c>
       <c r="H246">
         <v>44</v>
       </c>
       <c r="I246" t="b">
         <v>0</v>
       </c>
       <c r="J246" t="s">
         <v>143</v>
       </c>
       <c r="K246">
         <v>1</v>
       </c>
       <c r="L246" t="s">
         <v>24</v>
       </c>
@@ -16624,51 +16624,51 @@
       </c>
       <c r="P248">
         <v>94.42</v>
       </c>
       <c r="Q248" t="s">
         <v>24</v>
       </c>
       <c r="R248" t="s">
         <v>24</v>
       </c>
       <c r="S248">
         <v>94.42</v>
       </c>
     </row>
     <row r="249" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A249">
         <v>248</v>
       </c>
       <c r="B249" t="s">
         <v>486</v>
       </c>
       <c r="C249" t="s">
         <v>487</v>
       </c>
       <c r="D249">
-        <v>2047</v>
+        <v>81</v>
       </c>
       <c r="E249" t="s">
         <v>21</v>
       </c>
       <c r="F249" t="s">
         <v>33</v>
       </c>
       <c r="G249" t="s">
         <v>23</v>
       </c>
       <c r="H249">
         <v>45</v>
       </c>
       <c r="I249" t="b">
         <v>0</v>
       </c>
       <c r="J249" t="s">
         <v>143</v>
       </c>
       <c r="K249">
         <v>1</v>
       </c>
       <c r="L249" t="s">
         <v>24</v>
       </c>
@@ -16851,51 +16851,51 @@
       </c>
       <c r="P252" t="s">
         <v>24</v>
       </c>
       <c r="Q252" t="s">
         <v>24</v>
       </c>
       <c r="R252" t="s">
         <v>24</v>
       </c>
       <c r="S252">
         <v>93.95</v>
       </c>
     </row>
     <row r="253" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A253">
         <v>252</v>
       </c>
       <c r="B253" t="s">
         <v>368</v>
       </c>
       <c r="C253" t="s">
         <v>493</v>
       </c>
       <c r="D253">
-        <v>1612</v>
+        <v>392</v>
       </c>
       <c r="E253" t="s">
         <v>21</v>
       </c>
       <c r="F253" t="s">
         <v>33</v>
       </c>
       <c r="G253" t="s">
         <v>23</v>
       </c>
       <c r="H253">
         <v>46</v>
       </c>
       <c r="I253" t="b">
         <v>0</v>
       </c>
       <c r="J253" t="s">
         <v>147</v>
       </c>
       <c r="K253">
         <v>1</v>
       </c>
       <c r="L253" t="s">
         <v>24</v>
       </c>
@@ -17190,51 +17190,51 @@
       </c>
       <c r="P258" t="s">
         <v>24</v>
       </c>
       <c r="Q258" t="s">
         <v>24</v>
       </c>
       <c r="R258" t="s">
         <v>24</v>
       </c>
       <c r="S258">
         <v>93.1</v>
       </c>
     </row>
     <row r="259" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A259">
         <v>258</v>
       </c>
       <c r="B259" t="s">
         <v>503</v>
       </c>
       <c r="C259" t="s">
         <v>504</v>
       </c>
       <c r="D259">
-        <v>453</v>
+        <v>5024</v>
       </c>
       <c r="E259" t="s">
         <v>122</v>
       </c>
       <c r="F259" t="s">
         <v>67</v>
       </c>
       <c r="G259" t="s">
         <v>23</v>
       </c>
       <c r="H259">
         <v>20</v>
       </c>
       <c r="I259" t="b">
         <v>0</v>
       </c>
       <c r="J259" t="s">
         <v>143</v>
       </c>
       <c r="K259">
         <v>1</v>
       </c>
       <c r="L259" t="s">
         <v>24</v>
       </c>
@@ -17249,51 +17249,51 @@
       </c>
       <c r="P259" t="s">
         <v>24</v>
       </c>
       <c r="Q259" t="s">
         <v>24</v>
       </c>
       <c r="R259" t="s">
         <v>24</v>
       </c>
       <c r="S259">
         <v>93.1</v>
       </c>
     </row>
     <row r="260" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A260">
         <v>259</v>
       </c>
       <c r="B260" t="s">
         <v>505</v>
       </c>
       <c r="C260" t="s">
         <v>63</v>
       </c>
       <c r="D260">
-        <v>575</v>
+        <v>42</v>
       </c>
       <c r="E260" t="s">
         <v>64</v>
       </c>
       <c r="F260" t="s">
         <v>33</v>
       </c>
       <c r="G260" t="s">
         <v>43</v>
       </c>
       <c r="H260">
         <v>13</v>
       </c>
       <c r="I260" t="b">
         <v>0</v>
       </c>
       <c r="J260" t="s">
         <v>143</v>
       </c>
       <c r="K260">
         <v>1</v>
       </c>
       <c r="L260" t="s">
         <v>24</v>
       </c>
@@ -17364,51 +17364,51 @@
       </c>
       <c r="P261" t="s">
         <v>24</v>
       </c>
       <c r="Q261" t="s">
         <v>24</v>
       </c>
       <c r="R261" t="s">
         <v>24</v>
       </c>
       <c r="S261">
         <v>92.88</v>
       </c>
     </row>
     <row r="262" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A262">
         <v>261</v>
       </c>
       <c r="B262" t="s">
         <v>509</v>
       </c>
       <c r="C262" t="s">
         <v>510</v>
       </c>
       <c r="D262">
-        <v>931</v>
+        <v>562</v>
       </c>
       <c r="E262" t="s">
         <v>48</v>
       </c>
       <c r="F262" t="s">
         <v>33</v>
       </c>
       <c r="G262" t="s">
         <v>23</v>
       </c>
       <c r="H262">
         <v>47</v>
       </c>
       <c r="I262" t="b">
         <v>0</v>
       </c>
       <c r="J262" t="s">
         <v>147</v>
       </c>
       <c r="K262">
         <v>1</v>
       </c>
       <c r="L262">
         <v>92.81</v>
       </c>
@@ -17936,51 +17936,51 @@
       </c>
       <c r="P271" t="s">
         <v>24</v>
       </c>
       <c r="Q271" t="s">
         <v>24</v>
       </c>
       <c r="R271" t="s">
         <v>24</v>
       </c>
       <c r="S271">
         <v>91.22</v>
       </c>
     </row>
     <row r="272" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A272">
         <v>271</v>
       </c>
       <c r="B272" t="s">
         <v>509</v>
       </c>
       <c r="C272" t="s">
         <v>524</v>
       </c>
       <c r="D272">
-        <v>1429</v>
+        <v>36</v>
       </c>
       <c r="E272" t="s">
         <v>294</v>
       </c>
       <c r="F272" t="s">
         <v>67</v>
       </c>
       <c r="G272" t="s">
         <v>23</v>
       </c>
       <c r="H272">
         <v>22</v>
       </c>
       <c r="I272" t="b">
         <v>0</v>
       </c>
       <c r="J272" t="s">
         <v>143</v>
       </c>
       <c r="K272">
         <v>1</v>
       </c>
       <c r="L272" t="s">
         <v>24</v>
       </c>
@@ -19292,51 +19292,51 @@
       </c>
       <c r="P295" t="s">
         <v>24</v>
       </c>
       <c r="Q295" t="s">
         <v>24</v>
       </c>
       <c r="R295" t="s">
         <v>24</v>
       </c>
       <c r="S295">
         <v>85.16</v>
       </c>
     </row>
     <row r="296" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A296">
         <v>295</v>
       </c>
       <c r="B296" t="s">
         <v>558</v>
       </c>
       <c r="C296" t="s">
         <v>35</v>
       </c>
       <c r="D296">
-        <v>1492</v>
+        <v>54</v>
       </c>
       <c r="E296" t="s">
         <v>559</v>
       </c>
       <c r="F296" t="s">
         <v>67</v>
       </c>
       <c r="G296" t="s">
         <v>23</v>
       </c>
       <c r="H296">
         <v>24</v>
       </c>
       <c r="I296" t="b">
         <v>0</v>
       </c>
       <c r="J296" t="s">
         <v>143</v>
       </c>
       <c r="K296">
         <v>1</v>
       </c>
       <c r="L296">
         <v>85.06</v>
       </c>
@@ -19630,50 +19630,53 @@
         <v>24</v>
       </c>
       <c r="P301">
         <v>83.84</v>
       </c>
       <c r="Q301" t="s">
         <v>24</v>
       </c>
       <c r="R301" t="s">
         <v>24</v>
       </c>
       <c r="S301">
         <v>83.84</v>
       </c>
     </row>
     <row r="302" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A302">
         <v>301</v>
       </c>
       <c r="B302" t="s">
         <v>500</v>
       </c>
       <c r="C302" t="s">
         <v>566</v>
       </c>
+      <c r="D302">
+        <v>614</v>
+      </c>
       <c r="E302" t="s">
         <v>24</v>
       </c>
       <c r="F302" t="s">
         <v>22</v>
       </c>
       <c r="G302" t="s">
         <v>43</v>
       </c>
       <c r="H302">
         <v>25</v>
       </c>
       <c r="I302" t="b">
         <v>0</v>
       </c>
       <c r="J302" t="s">
         <v>147</v>
       </c>
       <c r="K302">
         <v>1</v>
       </c>
       <c r="L302" t="s">
         <v>24</v>
       </c>
       <c r="M302" t="s">
@@ -19687,51 +19690,51 @@
       </c>
       <c r="P302" t="s">
         <v>24</v>
       </c>
       <c r="Q302" t="s">
         <v>24</v>
       </c>
       <c r="R302">
         <v>83.67</v>
       </c>
       <c r="S302">
         <v>83.67</v>
       </c>
     </row>
     <row r="303" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A303">
         <v>302</v>
       </c>
       <c r="B303" t="s">
         <v>567</v>
       </c>
       <c r="C303" t="s">
         <v>568</v>
       </c>
       <c r="D303">
-        <v>2543</v>
+        <v>447</v>
       </c>
       <c r="E303" t="s">
         <v>64</v>
       </c>
       <c r="F303" t="s">
         <v>33</v>
       </c>
       <c r="G303" t="s">
         <v>43</v>
       </c>
       <c r="H303">
         <v>19</v>
       </c>
       <c r="I303" t="b">
         <v>0</v>
       </c>
       <c r="J303" t="s">
         <v>147</v>
       </c>
       <c r="K303">
         <v>1</v>
       </c>
       <c r="L303" t="s">
         <v>24</v>
       </c>
@@ -19802,51 +19805,51 @@
       </c>
       <c r="P304" t="s">
         <v>24</v>
       </c>
       <c r="Q304" t="s">
         <v>24</v>
       </c>
       <c r="R304">
         <v>83.62</v>
       </c>
       <c r="S304">
         <v>83.62</v>
       </c>
     </row>
     <row r="305" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A305">
         <v>304</v>
       </c>
       <c r="B305" t="s">
         <v>570</v>
       </c>
       <c r="C305" t="s">
         <v>571</v>
       </c>
       <c r="D305">
-        <v>2231</v>
+        <v>173</v>
       </c>
       <c r="E305" t="s">
         <v>24</v>
       </c>
       <c r="F305" t="s">
         <v>22</v>
       </c>
       <c r="G305" t="s">
         <v>23</v>
       </c>
       <c r="H305">
         <v>90</v>
       </c>
       <c r="I305" t="b">
         <v>0</v>
       </c>
       <c r="J305" t="s">
         <v>143</v>
       </c>
       <c r="K305">
         <v>1</v>
       </c>
       <c r="L305">
         <v>82.53</v>
       </c>
@@ -19973,51 +19976,51 @@
       </c>
       <c r="P307" t="s">
         <v>24</v>
       </c>
       <c r="Q307" t="s">
         <v>24</v>
       </c>
       <c r="R307">
         <v>81.93</v>
       </c>
       <c r="S307">
         <v>81.93</v>
       </c>
     </row>
     <row r="308" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A308">
         <v>307</v>
       </c>
       <c r="B308" t="s">
         <v>367</v>
       </c>
       <c r="C308" t="s">
         <v>575</v>
       </c>
       <c r="D308">
-        <v>2189</v>
+        <v>68</v>
       </c>
       <c r="E308" t="s">
         <v>161</v>
       </c>
       <c r="F308" t="s">
         <v>115</v>
       </c>
       <c r="G308" t="s">
         <v>23</v>
       </c>
       <c r="H308">
         <v>5</v>
       </c>
       <c r="I308" t="b">
         <v>0</v>
       </c>
       <c r="J308" t="s">
         <v>143</v>
       </c>
       <c r="K308">
         <v>1</v>
       </c>
       <c r="L308" t="s">
         <v>24</v>
       </c>
@@ -20875,51 +20878,51 @@
       </c>
       <c r="P323" t="s">
         <v>24</v>
       </c>
       <c r="Q323" t="s">
         <v>24</v>
       </c>
       <c r="R323" t="s">
         <v>24</v>
       </c>
       <c r="S323">
         <v>77.95</v>
       </c>
     </row>
     <row r="324" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A324">
         <v>323</v>
       </c>
       <c r="B324" t="s">
         <v>277</v>
       </c>
       <c r="C324" t="s">
         <v>325</v>
       </c>
       <c r="D324">
-        <v>898</v>
+        <v>48</v>
       </c>
       <c r="E324" t="s">
         <v>139</v>
       </c>
       <c r="F324" t="s">
         <v>67</v>
       </c>
       <c r="G324" t="s">
         <v>23</v>
       </c>
       <c r="H324">
         <v>28</v>
       </c>
       <c r="I324" t="b">
         <v>0</v>
       </c>
       <c r="J324" t="s">
         <v>143</v>
       </c>
       <c r="K324">
         <v>1</v>
       </c>
       <c r="L324">
         <v>76.92</v>
       </c>
@@ -21727,51 +21730,51 @@
       </c>
       <c r="P338" t="s">
         <v>24</v>
       </c>
       <c r="Q338">
         <v>70.76</v>
       </c>
       <c r="R338" t="s">
         <v>24</v>
       </c>
       <c r="S338">
         <v>70.76</v>
       </c>
     </row>
     <row r="339" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A339">
         <v>338</v>
       </c>
       <c r="B339" t="s">
         <v>619</v>
       </c>
       <c r="C339" t="s">
         <v>620</v>
       </c>
       <c r="D339">
-        <v>548</v>
+        <v>67</v>
       </c>
       <c r="E339" t="s">
         <v>621</v>
       </c>
       <c r="F339" t="s">
         <v>117</v>
       </c>
       <c r="G339" t="s">
         <v>23</v>
       </c>
       <c r="H339">
         <v>3</v>
       </c>
       <c r="I339" t="b">
         <v>0</v>
       </c>
       <c r="J339" t="s">
         <v>143</v>
       </c>
       <c r="K339">
         <v>1</v>
       </c>
       <c r="L339" t="s">
         <v>24</v>
       </c>
@@ -22237,51 +22240,51 @@
       </c>
       <c r="P347" t="s">
         <v>24</v>
       </c>
       <c r="Q347" t="s">
         <v>24</v>
       </c>
       <c r="R347" t="s">
         <v>24</v>
       </c>
       <c r="S347">
         <v>65.73</v>
       </c>
     </row>
     <row r="348" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A348">
         <v>347</v>
       </c>
       <c r="B348" t="s">
         <v>635</v>
       </c>
       <c r="C348" t="s">
         <v>636</v>
       </c>
       <c r="D348">
-        <v>2477</v>
+        <v>296</v>
       </c>
       <c r="E348" t="s">
         <v>64</v>
       </c>
       <c r="F348" t="s">
         <v>67</v>
       </c>
       <c r="G348" t="s">
         <v>43</v>
       </c>
       <c r="H348">
         <v>18</v>
       </c>
       <c r="I348" t="b">
         <v>0</v>
       </c>
       <c r="J348" t="s">
         <v>143</v>
       </c>
       <c r="K348">
         <v>1</v>
       </c>
       <c r="L348" t="s">
         <v>24</v>
       </c>