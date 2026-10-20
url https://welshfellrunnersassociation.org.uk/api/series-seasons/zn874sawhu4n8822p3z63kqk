--- v6 (2026-09-30)
+++ v7 (2026-10-20)
@@ -8,101 +8,101 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="Data" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="4056" uniqueCount="646">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="4054" uniqueCount="645">
   <si>
     <t>Overall Position</t>
   </si>
   <si>
     <t>First Name</t>
   </si>
   <si>
     <t>Last Name</t>
   </si>
   <si>
     <t>WFRA membership no</t>
   </si>
   <si>
     <t>Club</t>
   </si>
   <si>
     <t>Age Category</t>
   </si>
   <si>
     <t>Class</t>
   </si>
   <si>
     <t>Category Position</t>
   </si>
   <si>
     <t>Eligible</t>
   </si>
   <si>
     <t>IneligibleReasons</t>
   </si>
   <si>
     <t>Race count</t>
   </si>
   <si>
     <t>Llanbedr-Blaenafon</t>
   </si>
   <si>
     <t>Cribyn</t>
   </si>
   <si>
     <t>Cwmyoy Horseshoe</t>
   </si>
   <si>
     <t>Talgarth Fell Race</t>
   </si>
   <si>
     <t>Waun Fach</t>
   </si>
   <si>
-    <t>Fan Fawr</t>
+    <t xml:space="preserve">Fan Fawr </t>
   </si>
   <si>
     <t>Blorenge</t>
   </si>
   <si>
     <t>Score</t>
   </si>
   <si>
     <t>Jonathan</t>
   </si>
   <si>
     <t>Ford</t>
   </si>
   <si>
     <t>Mynydd Du</t>
   </si>
   <si>
     <t>S</t>
   </si>
   <si>
     <t>M</t>
   </si>
   <si>
     <t/>
   </si>
@@ -1612,51 +1612,51 @@
   <si>
     <t>LONDON MOUNTAINEERING CLUB</t>
   </si>
   <si>
     <t>Murphy</t>
   </si>
   <si>
     <t>Ged</t>
   </si>
   <si>
     <t>Lewis</t>
   </si>
   <si>
     <t>Port Talbot Harriers</t>
   </si>
   <si>
     <t>Price</t>
   </si>
   <si>
     <t>Sedgley Striders</t>
   </si>
   <si>
     <t>Charlotte</t>
   </si>
   <si>
-    <t>MILNER</t>
+    <t>Milner</t>
   </si>
   <si>
     <t>Polly</t>
   </si>
   <si>
     <t>Lord</t>
   </si>
   <si>
     <t>Bridget</t>
   </si>
   <si>
     <t>Alison</t>
   </si>
   <si>
     <t>Roper</t>
   </si>
   <si>
     <t>Friswell</t>
   </si>
   <si>
     <t>Sheelagh</t>
   </si>
   <si>
     <t>Kerry</t>
   </si>
@@ -1706,53 +1706,50 @@
     <t>Freya</t>
   </si>
   <si>
     <t>Guto</t>
   </si>
   <si>
     <t>Amman Valley Harriers</t>
   </si>
   <si>
     <t>Libby</t>
   </si>
   <si>
     <t>Lloyd</t>
   </si>
   <si>
     <t>Louise</t>
   </si>
   <si>
     <t>Lawrence</t>
   </si>
   <si>
     <t>Timothy</t>
   </si>
   <si>
     <t>Crocodiles</t>
-  </si>
-[...1 lines deleted...]
-    <t>Milner</t>
   </si>
   <si>
     <t>Shari</t>
   </si>
   <si>
     <t>Finch</t>
   </si>
   <si>
     <t>Katy</t>
   </si>
   <si>
     <t>Geraint</t>
   </si>
   <si>
     <t>ROBERTS</t>
   </si>
   <si>
     <t>Sian</t>
   </si>
   <si>
     <t>Champken</t>
   </si>
   <si>
     <t>Molyneux</t>
   </si>
@@ -5345,50 +5342,53 @@
         <v>24</v>
       </c>
       <c r="P51">
         <v>149.78</v>
       </c>
       <c r="Q51">
         <v>145.6</v>
       </c>
       <c r="R51" t="s">
         <v>24</v>
       </c>
       <c r="S51">
         <v>295.38</v>
       </c>
     </row>
     <row r="52" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A52">
         <v>51</v>
       </c>
       <c r="B52" t="s">
         <v>144</v>
       </c>
       <c r="C52" t="s">
         <v>145</v>
       </c>
+      <c r="D52">
+        <v>2109</v>
+      </c>
       <c r="E52" t="s">
         <v>146</v>
       </c>
       <c r="F52" t="s">
         <v>29</v>
       </c>
       <c r="G52" t="s">
         <v>23</v>
       </c>
       <c r="H52">
         <v>10</v>
       </c>
       <c r="I52" t="b">
         <v>0</v>
       </c>
       <c r="J52" t="s">
         <v>147</v>
       </c>
       <c r="K52">
         <v>2</v>
       </c>
       <c r="L52" t="s">
         <v>24</v>
       </c>
       <c r="M52" t="s">
@@ -5932,50 +5932,53 @@
         <v>24</v>
       </c>
       <c r="P61">
         <v>121.3</v>
       </c>
       <c r="Q61" t="s">
         <v>24</v>
       </c>
       <c r="R61" t="s">
         <v>24</v>
       </c>
       <c r="S61">
         <v>247.86</v>
       </c>
     </row>
     <row r="62" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A62">
         <v>61</v>
       </c>
       <c r="B62" t="s">
         <v>162</v>
       </c>
       <c r="C62" t="s">
         <v>163</v>
       </c>
+      <c r="D62">
+        <v>852</v>
+      </c>
       <c r="E62" t="s">
         <v>21</v>
       </c>
       <c r="F62" t="s">
         <v>67</v>
       </c>
       <c r="G62" t="s">
         <v>43</v>
       </c>
       <c r="H62">
         <v>6</v>
       </c>
       <c r="I62" t="b">
         <v>0</v>
       </c>
       <c r="J62" t="s">
         <v>128</v>
       </c>
       <c r="K62">
         <v>3</v>
       </c>
       <c r="L62" t="s">
         <v>24</v>
       </c>
       <c r="M62">
@@ -18274,91 +18277,94 @@
         <v>24</v>
       </c>
       <c r="P277" t="s">
         <v>24</v>
       </c>
       <c r="Q277" t="s">
         <v>24</v>
       </c>
       <c r="R277" t="s">
         <v>24</v>
       </c>
       <c r="S277">
         <v>90.25</v>
       </c>
     </row>
     <row r="278" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A278">
         <v>277</v>
       </c>
       <c r="B278" t="s">
         <v>533</v>
       </c>
       <c r="C278" t="s">
         <v>534</v>
       </c>
+      <c r="D278">
+        <v>614</v>
+      </c>
       <c r="E278" t="s">
         <v>24</v>
       </c>
       <c r="F278" t="s">
         <v>22</v>
       </c>
       <c r="G278" t="s">
         <v>43</v>
       </c>
       <c r="H278">
         <v>20</v>
       </c>
       <c r="I278" t="b">
         <v>0</v>
       </c>
       <c r="J278" t="s">
         <v>147</v>
       </c>
       <c r="K278">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="L278" t="s">
         <v>24</v>
       </c>
       <c r="M278" t="s">
         <v>24</v>
       </c>
       <c r="N278" t="s">
         <v>24</v>
       </c>
       <c r="O278" t="s">
         <v>24</v>
       </c>
       <c r="P278">
         <v>89.97</v>
       </c>
       <c r="Q278" t="s">
         <v>24</v>
       </c>
-      <c r="R278" t="s">
-        <v>24</v>
+      <c r="R278">
+        <v>83.67</v>
       </c>
       <c r="S278">
         <v>89.97</v>
       </c>
     </row>
     <row r="279" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A279">
         <v>278</v>
       </c>
       <c r="B279" t="s">
         <v>535</v>
       </c>
       <c r="C279" t="s">
         <v>536</v>
       </c>
       <c r="D279">
         <v>1785</v>
       </c>
       <c r="E279" t="s">
         <v>211</v>
       </c>
       <c r="F279" t="s">
         <v>22</v>
       </c>
       <c r="G279" t="s">
@@ -19625,113 +19631,113 @@
       </c>
       <c r="N301" t="s">
         <v>24</v>
       </c>
       <c r="O301" t="s">
         <v>24</v>
       </c>
       <c r="P301">
         <v>83.84</v>
       </c>
       <c r="Q301" t="s">
         <v>24</v>
       </c>
       <c r="R301" t="s">
         <v>24</v>
       </c>
       <c r="S301">
         <v>83.84</v>
       </c>
     </row>
     <row r="302" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A302">
         <v>301</v>
       </c>
       <c r="B302" t="s">
-        <v>500</v>
+        <v>533</v>
       </c>
       <c r="C302" t="s">
-        <v>566</v>
+        <v>534</v>
       </c>
       <c r="D302">
         <v>614</v>
       </c>
       <c r="E302" t="s">
         <v>24</v>
       </c>
       <c r="F302" t="s">
         <v>22</v>
       </c>
       <c r="G302" t="s">
         <v>43</v>
       </c>
       <c r="H302">
         <v>25</v>
       </c>
       <c r="I302" t="b">
         <v>0</v>
       </c>
       <c r="J302" t="s">
         <v>147</v>
       </c>
       <c r="K302">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="L302" t="s">
         <v>24</v>
       </c>
       <c r="M302" t="s">
         <v>24</v>
       </c>
       <c r="N302" t="s">
         <v>24</v>
       </c>
       <c r="O302" t="s">
         <v>24</v>
       </c>
-      <c r="P302" t="s">
-        <v>24</v>
+      <c r="P302">
+        <v>89.97</v>
       </c>
       <c r="Q302" t="s">
         <v>24</v>
       </c>
       <c r="R302">
         <v>83.67</v>
       </c>
       <c r="S302">
         <v>83.67</v>
       </c>
     </row>
     <row r="303" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A303">
         <v>302</v>
       </c>
       <c r="B303" t="s">
+        <v>566</v>
+      </c>
+      <c r="C303" t="s">
         <v>567</v>
-      </c>
-[...1 lines deleted...]
-        <v>568</v>
       </c>
       <c r="D303">
         <v>447</v>
       </c>
       <c r="E303" t="s">
         <v>64</v>
       </c>
       <c r="F303" t="s">
         <v>33</v>
       </c>
       <c r="G303" t="s">
         <v>43</v>
       </c>
       <c r="H303">
         <v>19</v>
       </c>
       <c r="I303" t="b">
         <v>0</v>
       </c>
       <c r="J303" t="s">
         <v>147</v>
       </c>
       <c r="K303">
         <v>1</v>
       </c>
@@ -19743,51 +19749,51 @@
       </c>
       <c r="N303" t="s">
         <v>24</v>
       </c>
       <c r="O303" t="s">
         <v>24</v>
       </c>
       <c r="P303">
         <v>83.64</v>
       </c>
       <c r="Q303" t="s">
         <v>24</v>
       </c>
       <c r="R303" t="s">
         <v>24</v>
       </c>
       <c r="S303">
         <v>83.64</v>
       </c>
     </row>
     <row r="304" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A304">
         <v>303</v>
       </c>
       <c r="B304" t="s">
-        <v>569</v>
+        <v>568</v>
       </c>
       <c r="C304" t="s">
         <v>489</v>
       </c>
       <c r="E304" t="s">
         <v>24</v>
       </c>
       <c r="F304" t="s">
         <v>22</v>
       </c>
       <c r="G304" t="s">
         <v>43</v>
       </c>
       <c r="H304">
         <v>26</v>
       </c>
       <c r="I304" t="b">
         <v>0</v>
       </c>
       <c r="J304" t="s">
         <v>147</v>
       </c>
       <c r="K304">
         <v>1</v>
       </c>
@@ -19799,54 +19805,54 @@
       </c>
       <c r="N304" t="s">
         <v>24</v>
       </c>
       <c r="O304" t="s">
         <v>24</v>
       </c>
       <c r="P304" t="s">
         <v>24</v>
       </c>
       <c r="Q304" t="s">
         <v>24</v>
       </c>
       <c r="R304">
         <v>83.62</v>
       </c>
       <c r="S304">
         <v>83.62</v>
       </c>
     </row>
     <row r="305" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A305">
         <v>304</v>
       </c>
       <c r="B305" t="s">
+        <v>569</v>
+      </c>
+      <c r="C305" t="s">
         <v>570</v>
-      </c>
-[...1 lines deleted...]
-        <v>571</v>
       </c>
       <c r="D305">
         <v>173</v>
       </c>
       <c r="E305" t="s">
         <v>24</v>
       </c>
       <c r="F305" t="s">
         <v>22</v>
       </c>
       <c r="G305" t="s">
         <v>23</v>
       </c>
       <c r="H305">
         <v>90</v>
       </c>
       <c r="I305" t="b">
         <v>0</v>
       </c>
       <c r="J305" t="s">
         <v>143</v>
       </c>
       <c r="K305">
         <v>1</v>
       </c>
@@ -19858,54 +19864,54 @@
       </c>
       <c r="N305" t="s">
         <v>24</v>
       </c>
       <c r="O305" t="s">
         <v>24</v>
       </c>
       <c r="P305" t="s">
         <v>24</v>
       </c>
       <c r="Q305" t="s">
         <v>24</v>
       </c>
       <c r="R305" t="s">
         <v>24</v>
       </c>
       <c r="S305">
         <v>82.53</v>
       </c>
     </row>
     <row r="306" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A306">
         <v>305</v>
       </c>
       <c r="B306" t="s">
+        <v>571</v>
+      </c>
+      <c r="C306" t="s">
         <v>572</v>
-      </c>
-[...1 lines deleted...]
-        <v>573</v>
       </c>
       <c r="E306" t="s">
         <v>122</v>
       </c>
       <c r="F306" t="s">
         <v>33</v>
       </c>
       <c r="G306" t="s">
         <v>43</v>
       </c>
       <c r="H306">
         <v>20</v>
       </c>
       <c r="I306" t="b">
         <v>0</v>
       </c>
       <c r="J306" t="s">
         <v>147</v>
       </c>
       <c r="K306">
         <v>1</v>
       </c>
       <c r="L306" t="s">
         <v>24</v>
       </c>
@@ -19917,51 +19923,51 @@
       </c>
       <c r="O306" t="s">
         <v>24</v>
       </c>
       <c r="P306" t="s">
         <v>24</v>
       </c>
       <c r="Q306" t="s">
         <v>24</v>
       </c>
       <c r="R306" t="s">
         <v>24</v>
       </c>
       <c r="S306">
         <v>82.13</v>
       </c>
     </row>
     <row r="307" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A307">
         <v>306</v>
       </c>
       <c r="B307" t="s">
         <v>253</v>
       </c>
       <c r="C307" t="s">
-        <v>574</v>
+        <v>573</v>
       </c>
       <c r="E307" t="s">
         <v>24</v>
       </c>
       <c r="F307" t="s">
         <v>22</v>
       </c>
       <c r="G307" t="s">
         <v>23</v>
       </c>
       <c r="H307">
         <v>91</v>
       </c>
       <c r="I307" t="b">
         <v>0</v>
       </c>
       <c r="J307" t="s">
         <v>147</v>
       </c>
       <c r="K307">
         <v>1</v>
       </c>
       <c r="L307" t="s">
         <v>24</v>
       </c>
@@ -19973,51 +19979,51 @@
       </c>
       <c r="O307" t="s">
         <v>24</v>
       </c>
       <c r="P307" t="s">
         <v>24</v>
       </c>
       <c r="Q307" t="s">
         <v>24</v>
       </c>
       <c r="R307">
         <v>81.93</v>
       </c>
       <c r="S307">
         <v>81.93</v>
       </c>
     </row>
     <row r="308" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A308">
         <v>307</v>
       </c>
       <c r="B308" t="s">
         <v>367</v>
       </c>
       <c r="C308" t="s">
-        <v>575</v>
+        <v>574</v>
       </c>
       <c r="D308">
         <v>68</v>
       </c>
       <c r="E308" t="s">
         <v>161</v>
       </c>
       <c r="F308" t="s">
         <v>115</v>
       </c>
       <c r="G308" t="s">
         <v>23</v>
       </c>
       <c r="H308">
         <v>5</v>
       </c>
       <c r="I308" t="b">
         <v>0</v>
       </c>
       <c r="J308" t="s">
         <v>143</v>
       </c>
       <c r="K308">
         <v>1</v>
       </c>
@@ -20029,54 +20035,54 @@
       </c>
       <c r="N308" t="s">
         <v>24</v>
       </c>
       <c r="O308" t="s">
         <v>24</v>
       </c>
       <c r="P308" t="s">
         <v>24</v>
       </c>
       <c r="Q308" t="s">
         <v>24</v>
       </c>
       <c r="R308" t="s">
         <v>24</v>
       </c>
       <c r="S308">
         <v>81.86</v>
       </c>
     </row>
     <row r="309" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A309">
         <v>308</v>
       </c>
       <c r="B309" t="s">
+        <v>575</v>
+      </c>
+      <c r="C309" t="s">
         <v>576</v>
-      </c>
-[...1 lines deleted...]
-        <v>577</v>
       </c>
       <c r="E309" t="s">
         <v>24</v>
       </c>
       <c r="F309" t="s">
         <v>22</v>
       </c>
       <c r="G309" t="s">
         <v>23</v>
       </c>
       <c r="H309">
         <v>92</v>
       </c>
       <c r="I309" t="b">
         <v>0</v>
       </c>
       <c r="J309" t="s">
         <v>147</v>
       </c>
       <c r="K309">
         <v>1</v>
       </c>
       <c r="L309" t="s">
         <v>24</v>
       </c>
@@ -20085,54 +20091,54 @@
       </c>
       <c r="N309" t="s">
         <v>24</v>
       </c>
       <c r="O309" t="s">
         <v>24</v>
       </c>
       <c r="P309" t="s">
         <v>24</v>
       </c>
       <c r="Q309" t="s">
         <v>24</v>
       </c>
       <c r="R309">
         <v>81.36</v>
       </c>
       <c r="S309">
         <v>81.36</v>
       </c>
     </row>
     <row r="310" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A310">
         <v>309</v>
       </c>
       <c r="B310" t="s">
+        <v>577</v>
+      </c>
+      <c r="C310" t="s">
         <v>578</v>
-      </c>
-[...1 lines deleted...]
-        <v>579</v>
       </c>
       <c r="E310" t="s">
         <v>24</v>
       </c>
       <c r="F310" t="s">
         <v>22</v>
       </c>
       <c r="G310" t="s">
         <v>43</v>
       </c>
       <c r="H310">
         <v>27</v>
       </c>
       <c r="I310" t="b">
         <v>0</v>
       </c>
       <c r="J310" t="s">
         <v>147</v>
       </c>
       <c r="K310">
         <v>1</v>
       </c>
       <c r="L310">
         <v>81.22</v>
       </c>
@@ -20141,54 +20147,54 @@
       </c>
       <c r="N310" t="s">
         <v>24</v>
       </c>
       <c r="O310" t="s">
         <v>24</v>
       </c>
       <c r="P310" t="s">
         <v>24</v>
       </c>
       <c r="Q310" t="s">
         <v>24</v>
       </c>
       <c r="R310" t="s">
         <v>24</v>
       </c>
       <c r="S310">
         <v>81.22</v>
       </c>
     </row>
     <row r="311" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A311">
         <v>310</v>
       </c>
       <c r="B311" t="s">
+        <v>579</v>
+      </c>
+      <c r="C311" t="s">
         <v>580</v>
-      </c>
-[...1 lines deleted...]
-        <v>581</v>
       </c>
       <c r="D311">
         <v>610</v>
       </c>
       <c r="E311" t="s">
         <v>135</v>
       </c>
       <c r="F311" t="s">
         <v>33</v>
       </c>
       <c r="G311" t="s">
         <v>23</v>
       </c>
       <c r="H311">
         <v>54</v>
       </c>
       <c r="I311" t="b">
         <v>0</v>
       </c>
       <c r="J311" t="s">
         <v>143</v>
       </c>
       <c r="K311">
         <v>1</v>
       </c>
@@ -20200,54 +20206,54 @@
       </c>
       <c r="N311" t="s">
         <v>24</v>
       </c>
       <c r="O311" t="s">
         <v>24</v>
       </c>
       <c r="P311" t="s">
         <v>24</v>
       </c>
       <c r="Q311" t="s">
         <v>24</v>
       </c>
       <c r="R311" t="s">
         <v>24</v>
       </c>
       <c r="S311">
         <v>81.08</v>
       </c>
     </row>
     <row r="312" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A312">
         <v>311</v>
       </c>
       <c r="B312" t="s">
+        <v>581</v>
+      </c>
+      <c r="C312" t="s">
         <v>582</v>
-      </c>
-[...1 lines deleted...]
-        <v>583</v>
       </c>
       <c r="E312" t="s">
         <v>211</v>
       </c>
       <c r="F312" t="s">
         <v>29</v>
       </c>
       <c r="G312" t="s">
         <v>23</v>
       </c>
       <c r="H312">
         <v>53</v>
       </c>
       <c r="I312" t="b">
         <v>0</v>
       </c>
       <c r="J312" t="s">
         <v>147</v>
       </c>
       <c r="K312">
         <v>1</v>
       </c>
       <c r="L312">
         <v>81.01</v>
       </c>
@@ -20256,51 +20262,51 @@
       </c>
       <c r="N312" t="s">
         <v>24</v>
       </c>
       <c r="O312" t="s">
         <v>24</v>
       </c>
       <c r="P312" t="s">
         <v>24</v>
       </c>
       <c r="Q312" t="s">
         <v>24</v>
       </c>
       <c r="R312" t="s">
         <v>24</v>
       </c>
       <c r="S312">
         <v>81.01</v>
       </c>
     </row>
     <row r="313" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A313">
         <v>312</v>
       </c>
       <c r="B313" t="s">
-        <v>584</v>
+        <v>583</v>
       </c>
       <c r="C313" t="s">
         <v>129</v>
       </c>
       <c r="E313" t="s">
         <v>24</v>
       </c>
       <c r="F313" t="s">
         <v>33</v>
       </c>
       <c r="G313" t="s">
         <v>43</v>
       </c>
       <c r="H313">
         <v>21</v>
       </c>
       <c r="I313" t="b">
         <v>0</v>
       </c>
       <c r="J313" t="s">
         <v>147</v>
       </c>
       <c r="K313">
         <v>1</v>
       </c>
@@ -20315,54 +20321,54 @@
       </c>
       <c r="O313" t="s">
         <v>24</v>
       </c>
       <c r="P313" t="s">
         <v>24</v>
       </c>
       <c r="Q313" t="s">
         <v>24</v>
       </c>
       <c r="R313" t="s">
         <v>24</v>
       </c>
       <c r="S313">
         <v>80.87</v>
       </c>
     </row>
     <row r="314" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A314">
         <v>313</v>
       </c>
       <c r="B314" t="s">
         <v>57</v>
       </c>
       <c r="C314" t="s">
+        <v>584</v>
+      </c>
+      <c r="E314" t="s">
         <v>585</v>
-      </c>
-[...1 lines deleted...]
-        <v>586</v>
       </c>
       <c r="F314" t="s">
         <v>115</v>
       </c>
       <c r="G314" t="s">
         <v>23</v>
       </c>
       <c r="H314">
         <v>6</v>
       </c>
       <c r="I314" t="b">
         <v>0</v>
       </c>
       <c r="J314" t="s">
         <v>147</v>
       </c>
       <c r="K314">
         <v>1</v>
       </c>
       <c r="L314" t="s">
         <v>24</v>
       </c>
       <c r="M314" t="s">
         <v>24</v>
       </c>
@@ -20483,51 +20489,51 @@
       </c>
       <c r="O316" t="s">
         <v>24</v>
       </c>
       <c r="P316" t="s">
         <v>24</v>
       </c>
       <c r="Q316" t="s">
         <v>24</v>
       </c>
       <c r="R316">
         <v>80.37</v>
       </c>
       <c r="S316">
         <v>80.37</v>
       </c>
     </row>
     <row r="317" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A317">
         <v>316</v>
       </c>
       <c r="B317" t="s">
         <v>357</v>
       </c>
       <c r="C317" t="s">
-        <v>587</v>
+        <v>586</v>
       </c>
       <c r="E317" t="s">
         <v>24</v>
       </c>
       <c r="F317" t="s">
         <v>22</v>
       </c>
       <c r="G317" t="s">
         <v>43</v>
       </c>
       <c r="H317">
         <v>28</v>
       </c>
       <c r="I317" t="b">
         <v>0</v>
       </c>
       <c r="J317" t="s">
         <v>147</v>
       </c>
       <c r="K317">
         <v>1</v>
       </c>
       <c r="L317" t="s">
         <v>24</v>
       </c>
@@ -20539,54 +20545,54 @@
       </c>
       <c r="O317" t="s">
         <v>24</v>
       </c>
       <c r="P317">
         <v>79.67</v>
       </c>
       <c r="Q317" t="s">
         <v>24</v>
       </c>
       <c r="R317" t="s">
         <v>24</v>
       </c>
       <c r="S317">
         <v>79.67</v>
       </c>
     </row>
     <row r="318" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A318">
         <v>317</v>
       </c>
       <c r="B318" t="s">
         <v>322</v>
       </c>
       <c r="C318" t="s">
+        <v>587</v>
+      </c>
+      <c r="E318" t="s">
         <v>588</v>
-      </c>
-[...1 lines deleted...]
-        <v>589</v>
       </c>
       <c r="F318" t="s">
         <v>33</v>
       </c>
       <c r="G318" t="s">
         <v>23</v>
       </c>
       <c r="H318">
         <v>55</v>
       </c>
       <c r="I318" t="b">
         <v>0</v>
       </c>
       <c r="J318" t="s">
         <v>147</v>
       </c>
       <c r="K318">
         <v>1</v>
       </c>
       <c r="L318" t="s">
         <v>24</v>
       </c>
       <c r="M318" t="s">
         <v>24</v>
       </c>
@@ -20595,51 +20601,51 @@
       </c>
       <c r="O318" t="s">
         <v>24</v>
       </c>
       <c r="P318" t="s">
         <v>24</v>
       </c>
       <c r="Q318" t="s">
         <v>24</v>
       </c>
       <c r="R318">
         <v>79.61</v>
       </c>
       <c r="S318">
         <v>79.61</v>
       </c>
     </row>
     <row r="319" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A319">
         <v>318</v>
       </c>
       <c r="B319" t="s">
         <v>511</v>
       </c>
       <c r="C319" t="s">
-        <v>590</v>
+        <v>589</v>
       </c>
       <c r="E319" t="s">
         <v>24</v>
       </c>
       <c r="F319" t="s">
         <v>29</v>
       </c>
       <c r="G319" t="s">
         <v>43</v>
       </c>
       <c r="H319">
         <v>16</v>
       </c>
       <c r="I319" t="b">
         <v>0</v>
       </c>
       <c r="J319" t="s">
         <v>147</v>
       </c>
       <c r="K319">
         <v>1</v>
       </c>
       <c r="L319" t="s">
         <v>24</v>
       </c>
@@ -20648,51 +20654,51 @@
       </c>
       <c r="N319">
         <v>79.22</v>
       </c>
       <c r="O319" t="s">
         <v>24</v>
       </c>
       <c r="P319" t="s">
         <v>24</v>
       </c>
       <c r="Q319" t="s">
         <v>24</v>
       </c>
       <c r="R319" t="s">
         <v>24</v>
       </c>
       <c r="S319">
         <v>79.22</v>
       </c>
     </row>
     <row r="320" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A320">
         <v>319</v>
       </c>
       <c r="B320" t="s">
-        <v>591</v>
+        <v>590</v>
       </c>
       <c r="C320" t="s">
         <v>111</v>
       </c>
       <c r="E320" t="s">
         <v>24</v>
       </c>
       <c r="F320" t="s">
         <v>22</v>
       </c>
       <c r="G320" t="s">
         <v>43</v>
       </c>
       <c r="H320">
         <v>29</v>
       </c>
       <c r="I320" t="b">
         <v>0</v>
       </c>
       <c r="J320" t="s">
         <v>147</v>
       </c>
       <c r="K320">
         <v>1</v>
       </c>
@@ -20704,57 +20710,57 @@
       </c>
       <c r="N320">
         <v>79.01</v>
       </c>
       <c r="O320" t="s">
         <v>24</v>
       </c>
       <c r="P320" t="s">
         <v>24</v>
       </c>
       <c r="Q320" t="s">
         <v>24</v>
       </c>
       <c r="R320" t="s">
         <v>24</v>
       </c>
       <c r="S320">
         <v>79.01</v>
       </c>
     </row>
     <row r="321" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A321">
         <v>320</v>
       </c>
       <c r="B321" t="s">
+        <v>591</v>
+      </c>
+      <c r="C321" t="s">
         <v>592</v>
       </c>
-      <c r="C321" t="s">
+      <c r="E321" t="s">
         <v>593</v>
-      </c>
-[...1 lines deleted...]
-        <v>594</v>
       </c>
       <c r="F321" t="s">
         <v>67</v>
       </c>
       <c r="G321" t="s">
         <v>43</v>
       </c>
       <c r="H321">
         <v>14</v>
       </c>
       <c r="I321" t="b">
         <v>0</v>
       </c>
       <c r="J321" t="s">
         <v>147</v>
       </c>
       <c r="K321">
         <v>1</v>
       </c>
       <c r="L321" t="s">
         <v>24</v>
       </c>
       <c r="M321" t="s">
         <v>24</v>
       </c>
@@ -20763,51 +20769,51 @@
       </c>
       <c r="O321" t="s">
         <v>24</v>
       </c>
       <c r="P321" t="s">
         <v>24</v>
       </c>
       <c r="Q321" t="s">
         <v>24</v>
       </c>
       <c r="R321" t="s">
         <v>24</v>
       </c>
       <c r="S321">
         <v>78.9</v>
       </c>
     </row>
     <row r="322" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A322">
         <v>321</v>
       </c>
       <c r="B322" t="s">
         <v>480</v>
       </c>
       <c r="C322" t="s">
-        <v>595</v>
+        <v>594</v>
       </c>
       <c r="E322" t="s">
         <v>24</v>
       </c>
       <c r="F322" t="s">
         <v>33</v>
       </c>
       <c r="G322" t="s">
         <v>43</v>
       </c>
       <c r="H322">
         <v>22</v>
       </c>
       <c r="I322" t="b">
         <v>0</v>
       </c>
       <c r="J322" t="s">
         <v>147</v>
       </c>
       <c r="K322">
         <v>1</v>
       </c>
       <c r="L322" t="s">
         <v>24</v>
       </c>
@@ -20931,51 +20937,51 @@
       </c>
       <c r="N324" t="s">
         <v>24</v>
       </c>
       <c r="O324" t="s">
         <v>24</v>
       </c>
       <c r="P324" t="s">
         <v>24</v>
       </c>
       <c r="Q324" t="s">
         <v>24</v>
       </c>
       <c r="R324" t="s">
         <v>24</v>
       </c>
       <c r="S324">
         <v>76.92</v>
       </c>
     </row>
     <row r="325" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A325">
         <v>324</v>
       </c>
       <c r="B325" t="s">
-        <v>596</v>
+        <v>595</v>
       </c>
       <c r="C325" t="s">
         <v>193</v>
       </c>
       <c r="D325">
         <v>1662</v>
       </c>
       <c r="E325" t="s">
         <v>227</v>
       </c>
       <c r="F325" t="s">
         <v>29</v>
       </c>
       <c r="G325" t="s">
         <v>43</v>
       </c>
       <c r="H325">
         <v>17</v>
       </c>
       <c r="I325" t="b">
         <v>0</v>
       </c>
       <c r="J325" t="s">
         <v>143</v>
       </c>
@@ -21049,54 +21055,54 @@
       </c>
       <c r="N326" t="s">
         <v>24</v>
       </c>
       <c r="O326" t="s">
         <v>24</v>
       </c>
       <c r="P326" t="s">
         <v>24</v>
       </c>
       <c r="Q326" t="s">
         <v>24</v>
       </c>
       <c r="R326" t="s">
         <v>24</v>
       </c>
       <c r="S326">
         <v>75.41</v>
       </c>
     </row>
     <row r="327" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A327">
         <v>326</v>
       </c>
       <c r="B327" t="s">
+        <v>596</v>
+      </c>
+      <c r="C327" t="s">
         <v>597</v>
-      </c>
-[...1 lines deleted...]
-        <v>598</v>
       </c>
       <c r="E327" t="s">
         <v>24</v>
       </c>
       <c r="F327" t="s">
         <v>29</v>
       </c>
       <c r="G327" t="s">
         <v>43</v>
       </c>
       <c r="H327">
         <v>18</v>
       </c>
       <c r="I327" t="b">
         <v>0</v>
       </c>
       <c r="J327" t="s">
         <v>147</v>
       </c>
       <c r="K327">
         <v>1</v>
       </c>
       <c r="L327" t="s">
         <v>24</v>
       </c>
@@ -21105,110 +21111,110 @@
       </c>
       <c r="N327" t="s">
         <v>24</v>
       </c>
       <c r="O327" t="s">
         <v>24</v>
       </c>
       <c r="P327" t="s">
         <v>24</v>
       </c>
       <c r="Q327" t="s">
         <v>24</v>
       </c>
       <c r="R327">
         <v>73.81</v>
       </c>
       <c r="S327">
         <v>73.81</v>
       </c>
     </row>
     <row r="328" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A328">
         <v>327</v>
       </c>
       <c r="B328" t="s">
+        <v>598</v>
+      </c>
+      <c r="C328" t="s">
         <v>599</v>
       </c>
-      <c r="C328" t="s">
+      <c r="E328" t="s">
         <v>600</v>
-      </c>
-[...1 lines deleted...]
-        <v>601</v>
       </c>
       <c r="F328" t="s">
         <v>29</v>
       </c>
       <c r="G328" t="s">
         <v>43</v>
       </c>
       <c r="H328">
         <v>19</v>
       </c>
       <c r="I328" t="b">
         <v>0</v>
       </c>
       <c r="J328" t="s">
         <v>147</v>
       </c>
       <c r="K328">
         <v>1</v>
       </c>
       <c r="L328" t="s">
         <v>24</v>
       </c>
       <c r="M328">
         <v>73.02</v>
       </c>
       <c r="N328" t="s">
         <v>24</v>
       </c>
       <c r="O328" t="s">
         <v>24</v>
       </c>
       <c r="P328" t="s">
         <v>24</v>
       </c>
       <c r="Q328" t="s">
         <v>24</v>
       </c>
       <c r="R328" t="s">
         <v>24</v>
       </c>
       <c r="S328">
         <v>73.02</v>
       </c>
     </row>
     <row r="329" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A329">
         <v>328</v>
       </c>
       <c r="B329" t="s">
+        <v>601</v>
+      </c>
+      <c r="C329" t="s">
         <v>602</v>
-      </c>
-[...1 lines deleted...]
-        <v>603</v>
       </c>
       <c r="E329" t="s">
         <v>24</v>
       </c>
       <c r="F329" t="s">
         <v>22</v>
       </c>
       <c r="G329" t="s">
         <v>43</v>
       </c>
       <c r="H329">
         <v>30</v>
       </c>
       <c r="I329" t="b">
         <v>0</v>
       </c>
       <c r="J329" t="s">
         <v>147</v>
       </c>
       <c r="K329">
         <v>1</v>
       </c>
       <c r="L329" t="s">
         <v>24</v>
       </c>
@@ -21217,54 +21223,54 @@
       </c>
       <c r="N329">
         <v>72.73</v>
       </c>
       <c r="O329" t="s">
         <v>24</v>
       </c>
       <c r="P329" t="s">
         <v>24</v>
       </c>
       <c r="Q329" t="s">
         <v>24</v>
       </c>
       <c r="R329" t="s">
         <v>24</v>
       </c>
       <c r="S329">
         <v>72.73</v>
       </c>
     </row>
     <row r="330" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A330">
         <v>329</v>
       </c>
       <c r="B330" t="s">
+        <v>603</v>
+      </c>
+      <c r="C330" t="s">
         <v>604</v>
-      </c>
-[...1 lines deleted...]
-        <v>605</v>
       </c>
       <c r="E330" t="s">
         <v>24</v>
       </c>
       <c r="F330" t="s">
         <v>22</v>
       </c>
       <c r="G330" t="s">
         <v>43</v>
       </c>
       <c r="H330">
         <v>31</v>
       </c>
       <c r="I330" t="b">
         <v>0</v>
       </c>
       <c r="J330" t="s">
         <v>147</v>
       </c>
       <c r="K330">
         <v>1</v>
       </c>
       <c r="L330" t="s">
         <v>24</v>
       </c>
@@ -21273,57 +21279,57 @@
       </c>
       <c r="N330" t="s">
         <v>24</v>
       </c>
       <c r="O330" t="s">
         <v>24</v>
       </c>
       <c r="P330" t="s">
         <v>24</v>
       </c>
       <c r="Q330" t="s">
         <v>24</v>
       </c>
       <c r="R330">
         <v>72.62</v>
       </c>
       <c r="S330">
         <v>72.62</v>
       </c>
     </row>
     <row r="331" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A331">
         <v>330</v>
       </c>
       <c r="B331" t="s">
+        <v>605</v>
+      </c>
+      <c r="C331" t="s">
         <v>606</v>
       </c>
-      <c r="C331" t="s">
+      <c r="E331" t="s">
         <v>607</v>
-      </c>
-[...1 lines deleted...]
-        <v>608</v>
       </c>
       <c r="F331" t="s">
         <v>33</v>
       </c>
       <c r="G331" t="s">
         <v>43</v>
       </c>
       <c r="H331">
         <v>23</v>
       </c>
       <c r="I331" t="b">
         <v>0</v>
       </c>
       <c r="J331" t="s">
         <v>147</v>
       </c>
       <c r="K331">
         <v>1</v>
       </c>
       <c r="L331" t="s">
         <v>24</v>
       </c>
       <c r="M331" t="s">
         <v>24</v>
       </c>
@@ -21335,104 +21341,104 @@
       </c>
       <c r="P331" t="s">
         <v>24</v>
       </c>
       <c r="Q331" t="s">
         <v>24</v>
       </c>
       <c r="R331" t="s">
         <v>24</v>
       </c>
       <c r="S331">
         <v>71.99</v>
       </c>
     </row>
     <row r="332" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A332">
         <v>331</v>
       </c>
       <c r="B332" t="s">
         <v>311</v>
       </c>
       <c r="C332" t="s">
         <v>163</v>
       </c>
       <c r="E332" t="s">
-        <v>608</v>
+        <v>607</v>
       </c>
       <c r="F332" t="s">
         <v>33</v>
       </c>
       <c r="G332" t="s">
         <v>43</v>
       </c>
       <c r="H332">
         <v>24</v>
       </c>
       <c r="I332" t="b">
         <v>0</v>
       </c>
       <c r="J332" t="s">
         <v>147</v>
       </c>
       <c r="K332">
         <v>1</v>
       </c>
       <c r="L332" t="s">
         <v>24</v>
       </c>
       <c r="M332" t="s">
         <v>24</v>
       </c>
       <c r="N332" t="s">
         <v>24</v>
       </c>
       <c r="O332">
         <v>71.96</v>
       </c>
       <c r="P332" t="s">
         <v>24</v>
       </c>
       <c r="Q332" t="s">
         <v>24</v>
       </c>
       <c r="R332" t="s">
         <v>24</v>
       </c>
       <c r="S332">
         <v>71.96</v>
       </c>
     </row>
     <row r="333" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A333">
         <v>332</v>
       </c>
       <c r="B333" t="s">
+        <v>608</v>
+      </c>
+      <c r="C333" t="s">
         <v>609</v>
-      </c>
-[...1 lines deleted...]
-        <v>610</v>
       </c>
       <c r="E333" t="s">
         <v>64</v>
       </c>
       <c r="F333" t="s">
         <v>67</v>
       </c>
       <c r="G333" t="s">
         <v>43</v>
       </c>
       <c r="H333">
         <v>15</v>
       </c>
       <c r="I333" t="b">
         <v>0</v>
       </c>
       <c r="J333" t="s">
         <v>147</v>
       </c>
       <c r="K333">
         <v>1</v>
       </c>
       <c r="L333" t="s">
         <v>24</v>
       </c>
@@ -21441,54 +21447,54 @@
       </c>
       <c r="N333" t="s">
         <v>24</v>
       </c>
       <c r="O333" t="s">
         <v>24</v>
       </c>
       <c r="P333" t="s">
         <v>24</v>
       </c>
       <c r="Q333" t="s">
         <v>24</v>
       </c>
       <c r="R333">
         <v>71.92</v>
       </c>
       <c r="S333">
         <v>71.92</v>
       </c>
     </row>
     <row r="334" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A334">
         <v>333</v>
       </c>
       <c r="B334" t="s">
-        <v>611</v>
+        <v>610</v>
       </c>
       <c r="C334" t="s">
-        <v>568</v>
+        <v>567</v>
       </c>
       <c r="E334" t="s">
         <v>24</v>
       </c>
       <c r="F334" t="s">
         <v>33</v>
       </c>
       <c r="G334" t="s">
         <v>43</v>
       </c>
       <c r="H334">
         <v>25</v>
       </c>
       <c r="I334" t="b">
         <v>0</v>
       </c>
       <c r="J334" t="s">
         <v>147</v>
       </c>
       <c r="K334">
         <v>1</v>
       </c>
       <c r="L334" t="s">
         <v>24</v>
       </c>
@@ -21497,54 +21503,54 @@
       </c>
       <c r="N334" t="s">
         <v>24</v>
       </c>
       <c r="O334" t="s">
         <v>24</v>
       </c>
       <c r="P334" t="s">
         <v>24</v>
       </c>
       <c r="Q334" t="s">
         <v>24</v>
       </c>
       <c r="R334">
         <v>71.92</v>
       </c>
       <c r="S334">
         <v>71.92</v>
       </c>
     </row>
     <row r="335" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A335">
         <v>334</v>
       </c>
       <c r="B335" t="s">
+        <v>611</v>
+      </c>
+      <c r="C335" t="s">
         <v>612</v>
-      </c>
-[...1 lines deleted...]
-        <v>613</v>
       </c>
       <c r="E335" t="s">
         <v>24</v>
       </c>
       <c r="F335" t="s">
         <v>22</v>
       </c>
       <c r="G335" t="s">
         <v>43</v>
       </c>
       <c r="H335">
         <v>32</v>
       </c>
       <c r="I335" t="b">
         <v>0</v>
       </c>
       <c r="J335" t="s">
         <v>147</v>
       </c>
       <c r="K335">
         <v>1</v>
       </c>
       <c r="L335" t="s">
         <v>24</v>
       </c>
@@ -21553,54 +21559,54 @@
       </c>
       <c r="N335" t="s">
         <v>24</v>
       </c>
       <c r="O335">
         <v>71.11</v>
       </c>
       <c r="P335" t="s">
         <v>24</v>
       </c>
       <c r="Q335" t="s">
         <v>24</v>
       </c>
       <c r="R335" t="s">
         <v>24</v>
       </c>
       <c r="S335">
         <v>71.11</v>
       </c>
     </row>
     <row r="336" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A336">
         <v>335</v>
       </c>
       <c r="B336" t="s">
+        <v>613</v>
+      </c>
+      <c r="C336" t="s">
         <v>614</v>
-      </c>
-[...1 lines deleted...]
-        <v>615</v>
       </c>
       <c r="E336" t="s">
         <v>24</v>
       </c>
       <c r="F336" t="s">
         <v>22</v>
       </c>
       <c r="G336" t="s">
         <v>43</v>
       </c>
       <c r="H336">
         <v>33</v>
       </c>
       <c r="I336" t="b">
         <v>0</v>
       </c>
       <c r="J336" t="s">
         <v>147</v>
       </c>
       <c r="K336">
         <v>1</v>
       </c>
       <c r="L336" t="s">
         <v>24</v>
       </c>
@@ -21609,54 +21615,54 @@
       </c>
       <c r="N336" t="s">
         <v>24</v>
       </c>
       <c r="O336">
         <v>71.07</v>
       </c>
       <c r="P336" t="s">
         <v>24</v>
       </c>
       <c r="Q336" t="s">
         <v>24</v>
       </c>
       <c r="R336" t="s">
         <v>24</v>
       </c>
       <c r="S336">
         <v>71.07</v>
       </c>
     </row>
     <row r="337" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A337">
         <v>336</v>
       </c>
       <c r="B337" t="s">
+        <v>615</v>
+      </c>
+      <c r="C337" t="s">
         <v>616</v>
-      </c>
-[...1 lines deleted...]
-        <v>617</v>
       </c>
       <c r="E337" t="s">
         <v>24</v>
       </c>
       <c r="F337" t="s">
         <v>22</v>
       </c>
       <c r="G337" t="s">
         <v>43</v>
       </c>
       <c r="H337">
         <v>34</v>
       </c>
       <c r="I337" t="b">
         <v>0</v>
       </c>
       <c r="J337" t="s">
         <v>147</v>
       </c>
       <c r="K337">
         <v>1</v>
       </c>
       <c r="L337" t="s">
         <v>24</v>
       </c>
@@ -21668,51 +21674,51 @@
       </c>
       <c r="O337">
         <v>71.04</v>
       </c>
       <c r="P337" t="s">
         <v>24</v>
       </c>
       <c r="Q337" t="s">
         <v>24</v>
       </c>
       <c r="R337" t="s">
         <v>24</v>
       </c>
       <c r="S337">
         <v>71.04</v>
       </c>
     </row>
     <row r="338" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A338">
         <v>337</v>
       </c>
       <c r="B338" t="s">
         <v>166</v>
       </c>
       <c r="C338" t="s">
-        <v>618</v>
+        <v>617</v>
       </c>
       <c r="D338">
         <v>2406</v>
       </c>
       <c r="E338" t="s">
         <v>79</v>
       </c>
       <c r="F338" t="s">
         <v>67</v>
       </c>
       <c r="G338" t="s">
         <v>23</v>
       </c>
       <c r="H338">
         <v>29</v>
       </c>
       <c r="I338" t="b">
         <v>0</v>
       </c>
       <c r="J338" t="s">
         <v>143</v>
       </c>
       <c r="K338">
         <v>1</v>
       </c>
@@ -21724,113 +21730,113 @@
       </c>
       <c r="N338" t="s">
         <v>24</v>
       </c>
       <c r="O338" t="s">
         <v>24</v>
       </c>
       <c r="P338" t="s">
         <v>24</v>
       </c>
       <c r="Q338">
         <v>70.76</v>
       </c>
       <c r="R338" t="s">
         <v>24</v>
       </c>
       <c r="S338">
         <v>70.76</v>
       </c>
     </row>
     <row r="339" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A339">
         <v>338</v>
       </c>
       <c r="B339" t="s">
+        <v>618</v>
+      </c>
+      <c r="C339" t="s">
         <v>619</v>
-      </c>
-[...1 lines deleted...]
-        <v>620</v>
       </c>
       <c r="D339">
         <v>67</v>
       </c>
       <c r="E339" t="s">
-        <v>621</v>
+        <v>620</v>
       </c>
       <c r="F339" t="s">
         <v>117</v>
       </c>
       <c r="G339" t="s">
         <v>23</v>
       </c>
       <c r="H339">
         <v>3</v>
       </c>
       <c r="I339" t="b">
         <v>0</v>
       </c>
       <c r="J339" t="s">
         <v>143</v>
       </c>
       <c r="K339">
         <v>1</v>
       </c>
       <c r="L339" t="s">
         <v>24</v>
       </c>
       <c r="M339" t="s">
         <v>24</v>
       </c>
       <c r="N339" t="s">
         <v>24</v>
       </c>
       <c r="O339" t="s">
         <v>24</v>
       </c>
       <c r="P339">
         <v>70.2</v>
       </c>
       <c r="Q339" t="s">
         <v>24</v>
       </c>
       <c r="R339" t="s">
         <v>24</v>
       </c>
       <c r="S339">
         <v>70.2</v>
       </c>
     </row>
     <row r="340" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A340">
         <v>339</v>
       </c>
       <c r="B340" t="s">
+        <v>621</v>
+      </c>
+      <c r="C340" t="s">
         <v>622</v>
-      </c>
-[...1 lines deleted...]
-        <v>623</v>
       </c>
       <c r="E340" t="s">
         <v>24</v>
       </c>
       <c r="F340" t="s">
         <v>22</v>
       </c>
       <c r="G340" t="s">
         <v>43</v>
       </c>
       <c r="H340">
         <v>35</v>
       </c>
       <c r="I340" t="b">
         <v>0</v>
       </c>
       <c r="J340" t="s">
         <v>147</v>
       </c>
       <c r="K340">
         <v>1</v>
       </c>
       <c r="L340" t="s">
         <v>24</v>
       </c>
@@ -21839,51 +21845,51 @@
       </c>
       <c r="N340" t="s">
         <v>24</v>
       </c>
       <c r="O340" t="s">
         <v>24</v>
       </c>
       <c r="P340" t="s">
         <v>24</v>
       </c>
       <c r="Q340" t="s">
         <v>24</v>
       </c>
       <c r="R340">
         <v>70.11</v>
       </c>
       <c r="S340">
         <v>70.11</v>
       </c>
     </row>
     <row r="341" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A341">
         <v>340</v>
       </c>
       <c r="B341" t="s">
-        <v>624</v>
+        <v>623</v>
       </c>
       <c r="C341" t="s">
         <v>35</v>
       </c>
       <c r="E341" t="s">
         <v>64</v>
       </c>
       <c r="F341" t="s">
         <v>67</v>
       </c>
       <c r="G341" t="s">
         <v>43</v>
       </c>
       <c r="H341">
         <v>16</v>
       </c>
       <c r="I341" t="b">
         <v>0</v>
       </c>
       <c r="J341" t="s">
         <v>147</v>
       </c>
       <c r="K341">
         <v>1</v>
       </c>
@@ -21898,51 +21904,51 @@
       </c>
       <c r="O341" t="s">
         <v>24</v>
       </c>
       <c r="P341">
         <v>68.48</v>
       </c>
       <c r="Q341" t="s">
         <v>24</v>
       </c>
       <c r="R341" t="s">
         <v>24</v>
       </c>
       <c r="S341">
         <v>68.48</v>
       </c>
     </row>
     <row r="342" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A342">
         <v>341</v>
       </c>
       <c r="B342" t="s">
         <v>118</v>
       </c>
       <c r="C342" t="s">
-        <v>625</v>
+        <v>624</v>
       </c>
       <c r="E342" t="s">
         <v>64</v>
       </c>
       <c r="F342" t="s">
         <v>33</v>
       </c>
       <c r="G342" t="s">
         <v>23</v>
       </c>
       <c r="H342">
         <v>57</v>
       </c>
       <c r="I342" t="b">
         <v>0</v>
       </c>
       <c r="J342" t="s">
         <v>147</v>
       </c>
       <c r="K342">
         <v>1</v>
       </c>
       <c r="L342" t="s">
         <v>24</v>
       </c>
@@ -21951,54 +21957,54 @@
       </c>
       <c r="N342" t="s">
         <v>24</v>
       </c>
       <c r="O342" t="s">
         <v>24</v>
       </c>
       <c r="P342">
         <v>68.06</v>
       </c>
       <c r="Q342" t="s">
         <v>24</v>
       </c>
       <c r="R342" t="s">
         <v>24</v>
       </c>
       <c r="S342">
         <v>68.06</v>
       </c>
     </row>
     <row r="343" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A343">
         <v>342</v>
       </c>
       <c r="B343" t="s">
+        <v>625</v>
+      </c>
+      <c r="C343" t="s">
         <v>626</v>
-      </c>
-[...1 lines deleted...]
-        <v>627</v>
       </c>
       <c r="E343" t="s">
         <v>64</v>
       </c>
       <c r="F343" t="s">
         <v>115</v>
       </c>
       <c r="G343" t="s">
         <v>43</v>
       </c>
       <c r="H343">
         <v>1</v>
       </c>
       <c r="I343" t="b">
         <v>0</v>
       </c>
       <c r="J343" t="s">
         <v>147</v>
       </c>
       <c r="K343">
         <v>1</v>
       </c>
       <c r="L343" t="s">
         <v>24</v>
       </c>
@@ -22007,51 +22013,51 @@
       </c>
       <c r="N343" t="s">
         <v>24</v>
       </c>
       <c r="O343" t="s">
         <v>24</v>
       </c>
       <c r="P343">
         <v>67.91</v>
       </c>
       <c r="Q343" t="s">
         <v>24</v>
       </c>
       <c r="R343" t="s">
         <v>24</v>
       </c>
       <c r="S343">
         <v>67.91</v>
       </c>
     </row>
     <row r="344" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A344">
         <v>343</v>
       </c>
       <c r="B344" t="s">
-        <v>628</v>
+        <v>627</v>
       </c>
       <c r="C344" t="s">
         <v>40</v>
       </c>
       <c r="E344" t="s">
         <v>122</v>
       </c>
       <c r="F344" t="s">
         <v>67</v>
       </c>
       <c r="G344" t="s">
         <v>43</v>
       </c>
       <c r="H344">
         <v>17</v>
       </c>
       <c r="I344" t="b">
         <v>0</v>
       </c>
       <c r="J344" t="s">
         <v>147</v>
       </c>
       <c r="K344">
         <v>1</v>
       </c>
@@ -22063,54 +22069,54 @@
       </c>
       <c r="N344">
         <v>67.43</v>
       </c>
       <c r="O344" t="s">
         <v>24</v>
       </c>
       <c r="P344" t="s">
         <v>24</v>
       </c>
       <c r="Q344" t="s">
         <v>24</v>
       </c>
       <c r="R344" t="s">
         <v>24</v>
       </c>
       <c r="S344">
         <v>67.43</v>
       </c>
     </row>
     <row r="345" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A345">
         <v>344</v>
       </c>
       <c r="B345" t="s">
+        <v>628</v>
+      </c>
+      <c r="C345" t="s">
         <v>629</v>
-      </c>
-[...1 lines deleted...]
-        <v>630</v>
       </c>
       <c r="E345" t="s">
         <v>24</v>
       </c>
       <c r="F345" t="s">
         <v>22</v>
       </c>
       <c r="G345" t="s">
         <v>43</v>
       </c>
       <c r="H345">
         <v>36</v>
       </c>
       <c r="I345" t="b">
         <v>0</v>
       </c>
       <c r="J345" t="s">
         <v>147</v>
       </c>
       <c r="K345">
         <v>1</v>
       </c>
       <c r="L345" t="s">
         <v>24</v>
       </c>
@@ -22119,113 +22125,113 @@
       </c>
       <c r="N345" t="s">
         <v>24</v>
       </c>
       <c r="O345" t="s">
         <v>24</v>
       </c>
       <c r="P345">
         <v>67.34</v>
       </c>
       <c r="Q345" t="s">
         <v>24</v>
       </c>
       <c r="R345" t="s">
         <v>24</v>
       </c>
       <c r="S345">
         <v>67.34</v>
       </c>
     </row>
     <row r="346" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A346">
         <v>345</v>
       </c>
       <c r="B346" t="s">
+        <v>630</v>
+      </c>
+      <c r="C346" t="s">
         <v>631</v>
-      </c>
-[...1 lines deleted...]
-        <v>632</v>
       </c>
       <c r="D346">
         <v>555</v>
       </c>
       <c r="E346" t="s">
         <v>97</v>
       </c>
       <c r="F346" t="s">
-        <v>633</v>
+        <v>632</v>
       </c>
       <c r="G346" t="s">
         <v>23</v>
       </c>
       <c r="H346">
         <v>1</v>
       </c>
       <c r="I346" t="b">
         <v>0</v>
       </c>
       <c r="J346" t="s">
         <v>143</v>
       </c>
       <c r="K346">
         <v>1</v>
       </c>
       <c r="L346" t="s">
         <v>24</v>
       </c>
       <c r="M346" t="s">
         <v>24</v>
       </c>
       <c r="N346" t="s">
         <v>24</v>
       </c>
       <c r="O346" t="s">
         <v>24</v>
       </c>
       <c r="P346">
         <v>66.89</v>
       </c>
       <c r="Q346" t="s">
         <v>24</v>
       </c>
       <c r="R346" t="s">
         <v>24</v>
       </c>
       <c r="S346">
         <v>66.89</v>
       </c>
     </row>
     <row r="347" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A347">
         <v>346</v>
       </c>
       <c r="B347" t="s">
         <v>68</v>
       </c>
       <c r="C347" t="s">
-        <v>634</v>
+        <v>633</v>
       </c>
       <c r="E347" t="s">
         <v>335</v>
       </c>
       <c r="F347" t="s">
         <v>33</v>
       </c>
       <c r="G347" t="s">
         <v>23</v>
       </c>
       <c r="H347">
         <v>58</v>
       </c>
       <c r="I347" t="b">
         <v>0</v>
       </c>
       <c r="J347" t="s">
         <v>147</v>
       </c>
       <c r="K347">
         <v>1</v>
       </c>
       <c r="L347">
         <v>65.73</v>
       </c>
@@ -22234,54 +22240,54 @@
       </c>
       <c r="N347" t="s">
         <v>24</v>
       </c>
       <c r="O347" t="s">
         <v>24</v>
       </c>
       <c r="P347" t="s">
         <v>24</v>
       </c>
       <c r="Q347" t="s">
         <v>24</v>
       </c>
       <c r="R347" t="s">
         <v>24</v>
       </c>
       <c r="S347">
         <v>65.73</v>
       </c>
     </row>
     <row r="348" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A348">
         <v>347</v>
       </c>
       <c r="B348" t="s">
+        <v>634</v>
+      </c>
+      <c r="C348" t="s">
         <v>635</v>
-      </c>
-[...1 lines deleted...]
-        <v>636</v>
       </c>
       <c r="D348">
         <v>296</v>
       </c>
       <c r="E348" t="s">
         <v>64</v>
       </c>
       <c r="F348" t="s">
         <v>67</v>
       </c>
       <c r="G348" t="s">
         <v>43</v>
       </c>
       <c r="H348">
         <v>18</v>
       </c>
       <c r="I348" t="b">
         <v>0</v>
       </c>
       <c r="J348" t="s">
         <v>143</v>
       </c>
       <c r="K348">
         <v>1</v>
       </c>
@@ -22296,51 +22302,51 @@
       </c>
       <c r="O348" t="s">
         <v>24</v>
       </c>
       <c r="P348">
         <v>64.1</v>
       </c>
       <c r="Q348" t="s">
         <v>24</v>
       </c>
       <c r="R348" t="s">
         <v>24</v>
       </c>
       <c r="S348">
         <v>64.1</v>
       </c>
     </row>
     <row r="349" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A349">
         <v>348</v>
       </c>
       <c r="B349" t="s">
         <v>287</v>
       </c>
       <c r="C349" t="s">
-        <v>637</v>
+        <v>636</v>
       </c>
       <c r="E349" t="s">
         <v>64</v>
       </c>
       <c r="F349" t="s">
         <v>67</v>
       </c>
       <c r="G349" t="s">
         <v>43</v>
       </c>
       <c r="H349">
         <v>19</v>
       </c>
       <c r="I349" t="b">
         <v>0</v>
       </c>
       <c r="J349" t="s">
         <v>147</v>
       </c>
       <c r="K349">
         <v>1</v>
       </c>
       <c r="L349" t="s">
         <v>24</v>
       </c>
@@ -22352,51 +22358,51 @@
       </c>
       <c r="O349" t="s">
         <v>24</v>
       </c>
       <c r="P349">
         <v>63.98</v>
       </c>
       <c r="Q349" t="s">
         <v>24</v>
       </c>
       <c r="R349" t="s">
         <v>24</v>
       </c>
       <c r="S349">
         <v>63.98</v>
       </c>
     </row>
     <row r="350" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A350">
         <v>349</v>
       </c>
       <c r="B350" t="s">
         <v>49</v>
       </c>
       <c r="C350" t="s">
-        <v>638</v>
+        <v>637</v>
       </c>
       <c r="E350" t="s">
         <v>24</v>
       </c>
       <c r="F350" t="s">
         <v>67</v>
       </c>
       <c r="G350" t="s">
         <v>23</v>
       </c>
       <c r="H350">
         <v>30</v>
       </c>
       <c r="I350" t="b">
         <v>0</v>
       </c>
       <c r="J350" t="s">
         <v>147</v>
       </c>
       <c r="K350">
         <v>1</v>
       </c>
       <c r="L350" t="s">
         <v>24</v>
       </c>
@@ -22405,54 +22411,54 @@
       </c>
       <c r="N350">
         <v>57.06</v>
       </c>
       <c r="O350" t="s">
         <v>24</v>
       </c>
       <c r="P350" t="s">
         <v>24</v>
       </c>
       <c r="Q350" t="s">
         <v>24</v>
       </c>
       <c r="R350" t="s">
         <v>24</v>
       </c>
       <c r="S350">
         <v>57.06</v>
       </c>
     </row>
     <row r="351" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A351">
         <v>350</v>
       </c>
       <c r="B351" t="s">
-        <v>639</v>
+        <v>638</v>
       </c>
       <c r="C351" t="s">
-        <v>638</v>
+        <v>637</v>
       </c>
       <c r="E351" t="s">
         <v>24</v>
       </c>
       <c r="F351" t="s">
         <v>22</v>
       </c>
       <c r="G351" t="s">
         <v>43</v>
       </c>
       <c r="H351">
         <v>37</v>
       </c>
       <c r="I351" t="b">
         <v>0</v>
       </c>
       <c r="J351" t="s">
         <v>147</v>
       </c>
       <c r="K351">
         <v>1</v>
       </c>
       <c r="L351" t="s">
         <v>24</v>
       </c>
@@ -22461,54 +22467,54 @@
       </c>
       <c r="N351">
         <v>57.03</v>
       </c>
       <c r="O351" t="s">
         <v>24</v>
       </c>
       <c r="P351" t="s">
         <v>24</v>
       </c>
       <c r="Q351" t="s">
         <v>24</v>
       </c>
       <c r="R351" t="s">
         <v>24</v>
       </c>
       <c r="S351">
         <v>57.03</v>
       </c>
     </row>
     <row r="352" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A352">
         <v>351</v>
       </c>
       <c r="B352" t="s">
-        <v>640</v>
+        <v>639</v>
       </c>
       <c r="C352" t="s">
-        <v>576</v>
+        <v>575</v>
       </c>
       <c r="E352" t="s">
         <v>24</v>
       </c>
       <c r="F352" t="s">
         <v>67</v>
       </c>
       <c r="G352" t="s">
         <v>43</v>
       </c>
       <c r="H352">
         <v>20</v>
       </c>
       <c r="I352" t="b">
         <v>0</v>
       </c>
       <c r="J352" t="s">
         <v>147</v>
       </c>
       <c r="K352">
         <v>1</v>
       </c>
       <c r="L352" t="s">
         <v>24</v>
       </c>
@@ -22573,54 +22579,54 @@
       </c>
       <c r="N353" t="s">
         <v>24</v>
       </c>
       <c r="O353" t="s">
         <v>24</v>
       </c>
       <c r="P353" t="s">
         <v>24</v>
       </c>
       <c r="Q353">
         <v>55.31</v>
       </c>
       <c r="R353" t="s">
         <v>24</v>
       </c>
       <c r="S353">
         <v>55.31</v>
       </c>
     </row>
     <row r="354" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A354">
         <v>353</v>
       </c>
       <c r="B354" t="s">
+        <v>640</v>
+      </c>
+      <c r="C354" t="s">
         <v>641</v>
-      </c>
-[...1 lines deleted...]
-        <v>642</v>
       </c>
       <c r="E354" t="s">
         <v>64</v>
       </c>
       <c r="F354" t="s">
         <v>115</v>
       </c>
       <c r="G354" t="s">
         <v>43</v>
       </c>
       <c r="H354">
         <v>2</v>
       </c>
       <c r="I354" t="b">
         <v>0</v>
       </c>
       <c r="J354" t="s">
         <v>147</v>
       </c>
       <c r="K354">
         <v>1</v>
       </c>
       <c r="L354" t="s">
         <v>24</v>
       </c>
@@ -22635,104 +22641,104 @@
       </c>
       <c r="P354">
         <v>55.21</v>
       </c>
       <c r="Q354" t="s">
         <v>24</v>
       </c>
       <c r="R354" t="s">
         <v>24</v>
       </c>
       <c r="S354">
         <v>55.21</v>
       </c>
     </row>
     <row r="355" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A355">
         <v>354</v>
       </c>
       <c r="B355" t="s">
         <v>75</v>
       </c>
       <c r="C355" t="s">
         <v>488</v>
       </c>
       <c r="E355" t="s">
-        <v>643</v>
+        <v>642</v>
       </c>
       <c r="F355" t="s">
         <v>115</v>
       </c>
       <c r="G355" t="s">
         <v>23</v>
       </c>
       <c r="H355">
         <v>7</v>
       </c>
       <c r="I355" t="b">
         <v>0</v>
       </c>
       <c r="J355" t="s">
         <v>147</v>
       </c>
       <c r="K355">
         <v>1</v>
       </c>
       <c r="L355" t="s">
         <v>24</v>
       </c>
       <c r="M355" t="s">
         <v>24</v>
       </c>
       <c r="N355" t="s">
         <v>24</v>
       </c>
       <c r="O355" t="s">
         <v>24</v>
       </c>
       <c r="P355">
         <v>55.08</v>
       </c>
       <c r="Q355" t="s">
         <v>24</v>
       </c>
       <c r="R355" t="s">
         <v>24</v>
       </c>
       <c r="S355">
         <v>55.08</v>
       </c>
     </row>
     <row r="356" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A356">
         <v>355</v>
       </c>
       <c r="B356" t="s">
+        <v>643</v>
+      </c>
+      <c r="C356" t="s">
         <v>644</v>
-      </c>
-[...1 lines deleted...]
-        <v>645</v>
       </c>
       <c r="D356">
         <v>2216</v>
       </c>
       <c r="E356" t="s">
         <v>21</v>
       </c>
       <c r="F356" t="s">
         <v>22</v>
       </c>
       <c r="G356" t="s">
         <v>23</v>
       </c>
       <c r="H356">
         <v>94</v>
       </c>
       <c r="I356" t="b">
         <v>0</v>
       </c>
       <c r="J356" t="s">
         <v>143</v>
       </c>
       <c r="K356">
         <v>1</v>
       </c>